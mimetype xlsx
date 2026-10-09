--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd0446f017698e8f7a20c0d5a882dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf42f54a3f288a86bb24d23010f2792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d4a4fc65194ecc83d9ef51c83b083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f6b695447c9e21fa4d773580b2054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d3439a7e8cec406e12af30db74aa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60544ae07ec32a4b58eba716b50d946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bd50e17620f530f96da8278cfc17c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd93d405d997a7b5d66cea9855f0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc3eefac2b86b5a8a2fd98c0aa11119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d386e65b271ad9ca41c336a597a62410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458fa96fb7a06bb2bfe1234e7a614a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578a70acb0004eb50a7627e42ac76a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805dc9e0a24bf0a11c88083b2bc6f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de206b356dbcde357bbcdcc8c055250214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b13f248686cd444633800e28eca0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16ace7070b169b61601a8a424dd4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69977b35badc13a4b8294fd2cc01317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00764f80c579447a0fa0072499a6c4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742c204aa9a855f4d7792d12b368a7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f476633225fa729f1d4fac788ca87020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2855d3f715d249cc269771242790f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266a2692a306abecffafbaf797b6de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941d4fe96ac3d38e23184c61011d3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b349cf095b0a06b87276695bbc0dd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab22162dbd2107e884ad1ebf40abea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603eb61a4984d0879c76daeb242adaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dca306afd28d52f6d7a5139eef15127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a87b8a4c9c8192ba72218a1d7052428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babf800be58b0abd992ec41c515112e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a785837c7ee84f802f5a96ea63ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5957a1b6e1cd6c5093b034567654331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f79e42a6f9c142b99b1a76963bdf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c88b37c5d62805b985d9ceb7f8aed933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8107631dcfaa0024b42a8850efda4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a17502a1b73a284a2d98b5118fed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55412909d633fb8e3f0b4b66c1b8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db723a49bb9eca6b227a73f5de7abea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573876c52f8c7d527620237b159517138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267f6ee2003a59b1e7c092e6bca453e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985100c836af3aeec83785530e179640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46183fbdd77289317b1d1e95d0dbabd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837003ab1e14eade7e5af260feaaa8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f9fd6c1c87c2ed46b816e5709d7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499f7104507a1f693f64c8708f8c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f527896e6466939faccd53a1d46745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf28f02a45fba89e22e01591940f2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0eca52c9617fa562bb718f7e1ae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b9cf7a71e65e03de716894d0021448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f15b418e6325eed238eef848b2e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338e9bacfb01a4f2e4c64f2fe22869050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583dfc080f17ed6f51b19e2a927bbc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291b362578fc7f763cef88d52a4b5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03dae45c34e18f71ae89ceb262b48a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62406202907443aab8bbd2ffd255cf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfcc73ec76d03eeb87c710de58370d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808e94937a8f42ce9bfa35a823820256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a0a949715bd0f0e4756d043fac4d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8ccb100c6d1dad37e3e98d46cfbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f37696a2ca950b26bad2627c9fd1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917443186244b12037478bf0b8a02dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2572449f2e95d0dc9cf2962a5115161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df1994307621818d62257768d8ff462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e7ebd42a42bd9a4d99c5b726ff17963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51956000982fe35e874a76aaf2189fa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177fa4f154f69406d51ffee18dff64465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dc9bf5825103b149902ef2a291f8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd14a738759680b0189daef6d8d2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1e84020033e9a3e432966816be9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4f7b38824596fbbdb3ccde18de37369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f57262e41d8d11ba6444cb7ca22f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d142d6572d0a05d410f3ea0006e3e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942fae49db8b60bcb5ef7027d84273b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912182dd7ad5ba14a0cec1cdcc377873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f598f2abef290852f216100ed4a597574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6138ce4eeb83dc45ddfc29bb81c11775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a59e3fec10d4f1446045ee353bc80776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9cb7058f7f8aba2ed07a4a6f96e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf63a24f0cf1b0900a14411b74d5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd73912047bf5fd5412fc43bb667379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1256e00262b29831c0f4653e3751580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fae7dd7c2056a57acf26aba3729fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3193cf576b33a7692a004c1c0665582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab7444616208e8e77c67dc4a7470b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184c474c286e9440642926e894651084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a6cb5bb5ac296603b32490edd35df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f713ea6e4b7753b9164576cf044cf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02abc1eea985b62eb78cec5543631c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55584c04b8e5bd1a8d7a3986daaf4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a324d5c323e48c27f6882b3c40cf2ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a77b4dbb5c6e4826acbb47c7993c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e617536d53ee180e557b9988348ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56121fea39754c31c61482c22dba3aae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b2653186eda710c15604b3f766d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874faf0bfeed48074b11a14b2809343594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4cec0721f6461f398481e0413ed2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03f18bd39c22a9791dd64324d4f14996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c898f1503600a8673e71395ae5dd8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb0d1ecf4ac6db5954ca69f3822b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700349d7e0590a5d038fef243c7f45c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57ee2c3c7b8368e9c1336be4f37538100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f00527751924f346a9b3a82ee121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494f43d9d2892ce4c9a66616840658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0f7c1982120d596f443eed46bb40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b4fd5f496d05ea1dd51598118535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee971299823ec4b31b8ef25fc05ed3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fdcf7972d579aa2809f81213ac4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4c545794905ca579062e7190689e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956f5cd4992b86e5c789f56ca9820c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86dd508b4b3e5803456e25915d38b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9951e05b17af2254f12bfab401163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109e4e86a7b22f91e5e762186ad560111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d54138fc50d3e3d704b782c61a98c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7611e8b1960685fd24a7685883fd49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b57a99564b9a2b0daf857cca5b8db6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35807283ffc996f7e4ecee20326286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f7e06a32e1dfba51047da9dc2117116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e018cdaebfa42d8b7dc47548b6a12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1175526708edaf8a2a6eb3e9b4adc57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1400f43d3d91efe5588916060322c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df80bf3be6aa70aff880721b0fb867120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27dd9b09cf359d3af096501d24d78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3faa33920be540c9eba69aed5baa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b7ab4acc923713d5aac4769dabc58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1aeab5e0c521b7bd1d5f8b1f7fdb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879748e4c2b27256e810313cc9f315a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5656b0e78020da7e352795c0f68e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f94ad38dcb3f58f79a879b1d866a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d614a59bd524dface6553a7960c0a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb4e43ca08a5d821525caa8abdd14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125100666ee07ddcce29a6fb8276e5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde5e361c8709e9850265ed89ea7c89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b66dd9c66724b9c2b1ff45e9ad50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57ad36dd6ddb521b661b4bc9e42c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bbdfb091dd75d3e1a9ecaf832b2c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d3052b54e51c03980aa1e84f6155135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe7cb30aef5a030a0362f9597b9f33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bf7e51d2e369cc79a3881a955b0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97656edf643d90476f53921eb739fb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd4d84e683b2fd39d9c85a72af1d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06114d8f5afd8065dbbccc23a772bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f2578b35c540f94b100872c1a99e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1cdda30d83e5feb5701b91e1d2679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161eefb78b38c624b7d0fa84144be9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1a2118c34594c115b025a32b53dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab385d710a365bb5b2ea6517b32905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df480b7b4b0edaab39b1a89cd7a97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd908b2d2e33785c56b2b7122c7b829147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa95af8af25b1458d7aec247d5967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f2d40eee6e414b05ef7229696fca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5791f3f29ce081cd4d5b4259557de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953595f99d414db64a52f73b737e8bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a1f86caf34d15b38fb010502e4d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c30efa1769794c049f3a41eb8a08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fd52283e0e06a11f94cdc4b83827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145cee70d521cd6dfd1bf828131eaa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe71e93f69030c3075f33d3890b62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5200b3459b8ca7f485edcca2d14e85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4790477815965bc6a6e4a84380d340f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199df3dd5919cc8c25160e3ede818f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26eb03a7669f76d3aff159e8fe4d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9715a8feaa2c6e1ce4a656dbb4318e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779fe5167d0e48e4e7a48bdbc61779162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92237fd02f741fd3e2b053211a4780a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158bf7ae4f8b1eb9806973c9ca755d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684af69ee7713680f02b963d615c007165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2ce0ff8852cd7e6c6be7db5a04bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed4e51fe0b9572ab6ce41fb09e115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0810872e49a40979fad58a9000c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a42ec8285af689e424fcdd944f8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b19b107e2051e051f80e33c329ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bd132b694ebb09c68a4fcc3ef3a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced235742ce82d493c56b4181ec3c674172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ca005718938738fcf8637cb62f9d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098e8ce354c01dd0293968a09a362c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae02f8655d061eae8432eaaed95559175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cc40c89932e700d8c3602854f374d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d669f375623f70b5f6dc09bd4c3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca449fcb91ea1c9a806ce44b61ac207178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507756b971560c09fb887033c65f91fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b2368c658bdabd4635a3f1ebf131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c94069c47ef3d60bdc54b3585aa1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d71990b5bc363e1f213e171cdb9d2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee4ba566ba3058fec334611bbf3672183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccff1f4ec78efd1ca7187061b8db230184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c51f78520f29e7740d89b8b1e46f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f3a8cafb424cd456a47cc48ce1f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d400db9de939a53472dda949009a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4a01020dab6591a19a35277bab99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3ea888eed5d28ce0080a404abc4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd735da09bf9b5684f5921d369eb9dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c679ecdcf033f38c3569e984c4ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef223391ce4f31c50c898db4573dcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1c8349576eefcd729bee6e7fc753193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf6e89617a1743c1bc3e0a1637a2be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e2e88a51fe79d2195a2d62035ea70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9581f567123732664daa5c46483208c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83443ff885f1dd149705d713921caa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af10bb55f5c0bb3a75e49ae76917a32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729fea96b4ceff1b54152c15a52487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de946879ec4cf7760dec03840f79d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ab614e19cea83ba8590eafbfea435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce396b65e69d0ba80286665583cac0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c380050875adf4d364b8a06dbf05cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5e268dc43829abbc07b94c757673204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec6a9aa9ab2fe33176b2452222e76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f4594f9942304c2c170a34ce1c96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc7f78f8d4e6ce4679a96d38f6ed1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1e99f6a2ecece74a44c810f0a0fe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c8b75bd2708c07cda15356f936c52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037d2ec8b8a1ef368400b5ab67a9e37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba2a514cab77a4dcfeb54cab54c0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6602ab3c270130decba140aeb9618212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ff6f457c3edfa766922a812ece07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ccca4a21565886cf1884d7d87ee5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad626717d9eafd1866bc2db1f1ec213a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4112ae424935e61563c7649155507216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8165792d94b0b502c7d06f550fec0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815e51e30f2285a6cb54560981a1b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816bdee593332e330070d277109462219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147801db30136bd2aeece37ca003c56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf58a103c12974b0ed00374e27f54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a3f7a1d8745f02a5d73cc399b098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ae1d3671ebba43d96435c5b5c316223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70229b48ed87f15e60dd37ec23b1ee0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c328fe890a8571b8880397c8a066cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b12976020590cf10ceb1baf7f2b40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6722e88ed2ff61c5a1b075e02e6bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba7777c2d28971468f3dae8f6d3dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c0ad471e5209769f61987e02b65f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27850ce2ac2ee8409e644fc866ac0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52831bbe617cba5a9efe1c3a2f254d7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3b60c5bbf0d4fee55a26166f392e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a488cd63176d0f1f1abfaa7b0271233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deaa2a6e0d0fd6d323db945ce9533f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b338fb2722a1758a9c96e00d90531235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4f836cd66c9ff95df78cefcee307236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af6b0445ecd79f844975a1c452d2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7009be8065f79ac3ee6429903736c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0d8738876502db92240748dc24ae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4495fbb32cb688015956b465445863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2364a9551021d9841a268f5ee195741241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a1dcdd216624ee5f1a816a2937dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87701ad9b5b4088d78bcf7108845911243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d065569f966a825760181ea67622b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bd901380d6f824cfcbba42e2843c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c3a84de260208d834f31074e1c0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b57c22e53cf3b940ef7d01fd1c2ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0a2c7c6e6afa161f05ce68628f2c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49329be5b762310a6b8e856284ca0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456466582f9f9d0997978d0a0b6695a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373b20edb37eb585334f2fb102feb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f698f43ee333c2a2561ba24da15b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b5983b2802c3bf1c13bbe3ea92ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed183ca21e72c8b13d5bac3b3b9cee86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed53f77237bd9b8c1e0c5c2d67f1e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646657e45b658c16988ffd6916ff460256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec504ad6be5752cab9834e344309e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17bc75954ed28ee6ae98da9842877258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4c3188441e0fb7481226c13efa31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389dc627a6b79a1b07bc9a8f02ae785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a0311dd09ecd93bf3b127bac9ade261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb2dc8eedf8f5128ee15d93400bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc631954de1e477b99694b51aa60f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f97a081e28fe8646618894c5149b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01c0309933591054bedb6014152d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca36c470e3714e047e26786056d99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef7041c39e2ebe3d8dcb6333ca03e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b10fb6172c224597044c1324afcc81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd1bacd5bbea29a03ba4abb93024d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57ad11927d70369d65af74e0b1b7bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ac0c0dd9cf116a4970fa0c9067f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72779dc88d3c8f223879c783c032c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b678d3fa3146251c2899ba9fc9efc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0844a9245d10b9b0fd462531fc8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff216210d69bb2ced79a1b1baa2735275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f6fb7a06d5681b5a302c9f1fa825d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96e161bf570b180fb2ff9fcb05fb8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056b3fa05659f169d53d765cf8fd6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e53cbae980c3beed2630bcef0b77b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed387989c7e4651e8e5b19b160524e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46297ffe380c6f56a70adba0135e6e5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555492d600531645661c1992b081f85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011007e2ec09aa46300307a1120341af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9e4b46af78f9ce3a3abe39815739c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9d84ab2bf825cef0075d640c8455285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17badaf20ca733315ee752b434b5e0d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3e39c1155d50c95d4f80eb8869e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e4fbce37376e70b871fa4a26c037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0750ca5558499ba1ce0cdd55a688289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422d0014b3b32c196997ba70dd49bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b87b7b02d2506b0b772c0081ee72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f13b52fdcfaadd4c5287a2ccd46441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d297bade3b0198c18b096527b3a242293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4246a40f2396a24a4b29392317536d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2dd2a78f3dee871390c9a59e7ec89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6434396130a253b1debc828d1360d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7b513ad028f6d30d902c28da12a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971761c06ced7e54b3d7236b558fa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c490781bfc7d908074c688f481348e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b242bca7b9bc2150b824d79a55e0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3387aea2c77a940bb20c31585eea3bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d22225acd4a33777967ab130736f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe744bafa5997c86816dd87ba2b111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130c8de98c428da4ac26db6ca979ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2ae1d4e7d1700db962dca1edc4aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65190d99b5700609c0e5186489d0831c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc9af875a542665cad70c2da77f6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b71b2f85f5682893273c1cb705f881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00d1e806adc0586f691d924a1a118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0086297ec4c6ddc4603df911aa66b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60733fc3cbc181e8fecbdb8e1252c2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b728d3a6e81b0d5e8570a1923068312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e38ae9595ecca4669bb11ac8a976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3852683b67213678bbb2be154a7e6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed434fe33303e9f55b48157023483315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cdb0ab3c40b1fa909df676dadce4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff60415f13a411e470e53903e9571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe886e1920edab2b38578a9c70f1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c71e77d34655b7aed317a3fc224b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd16aa135182173490a4b1a6875624320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114ed9c845d8a99e1eab6e8207ae7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ad420b9df6c2037bc51b2062f8ce4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2dfcb1f02c993e72001f73d366669323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1341f92f1cd830e12a987c59c9553324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5920623342bf4ecdf337e760709eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95abd43d13fa09f1cae1ad5849d6b0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3ab260a2d9a8de9a372668691632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917d143078953bb1b64b389ec6991a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd422f7ba1c906a300160c311537f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efab5fc42efb113a13c6ebbc811c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789e9be6989760d8a754b7edd7c42c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d5c734a9404ffb47ba065ab09e6b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbf1112cf367eccc794cda927e1b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1647a496c2f59571cd8e0c45492ce63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bfe09eae617c7824091e22a2f4644335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449b01601953e72c62cc07ce7c75c0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840391851960d24097a5ae0387341d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94159cc4364a41441db73b2973c9b96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916388a952b95d52e57ea3ae26e6be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca6294ea114b5fa5f3da02153c3010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b3b55860516907d53e35401dc13b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2fb8dc258cbcfe92cdc8f8b8e0739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a07f473a5fdf8f9bd3069052c8c7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc5e022defd056cd14a53d8f52006a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee9c139a4c9a7deee5a3c3f0656ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495107b9dabde39ea17610304eca69f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b528ae94afedecae12d9a43451fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8c022b0bff4cde52d78f4d0f12d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60ff0f45f634eac54eed48589e9ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be267d870889a67570992596e2b3cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba742edfd58e0a56800f005b4adda3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a45bb04c61759e7c2c459800ab2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e32dcccd2e8df1c56925c77b0454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6e26650925184ed02bbf9100b121354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4390932aaf5082cc8e5a7bb83dd69d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631fc6761c027bc47ccbb833278a7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cbd0c61ae9296065832194bcfbeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66847de2ee74695aba4c9fa58c03b46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb68adf714ce320dd4edfc2fd19be9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d12db4e505a3a005023d6672b4da0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e535bb2bdaae563d226c929c551bee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121b343e1bac5f803562b333fb4d14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70a280dde29d3bf714f680e87a38c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504de2364dce0301ba14553cffb8978364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7132916d2687c6acf70d0c7d5f9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017e0976d77a0ac62bfd1b09b5ff931366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c471ce69593fa47e947c62e1d907f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0f042aedf71f5753fcae2575ce821368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f8b56d262ff0865c484ab509cdc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4269efbc8f8e3e91575795749c72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa4f46252dc9f37798ab2842c2aaab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b21d6df8a92036007ad84085b7d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5a4435acf65d05468383f66f94b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db019aa62245b733f932e08e44024374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb752d8f0ea8617c3c76a5662fcd4ac9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816c2c22b2768a9b304d6ea3f27094376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08fc18476871489e681d70b339caf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad3f471007f66b2e2805fef89bf63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe917b7ce110c0a94e69345a92e82c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14becf5bba35385964be9303cbb8831380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1975895dd80484edc9a31ccec1385e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef07cbc68a723464487ae03c1c1a9f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bedceae410b44282e3981cb439b531383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f596c59c30841a6089c348631580fb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd947e1a7ac24bfb700c248506742385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be24d9dd840123214c32452e47d0ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125a90acf5c5189684323503bbd180387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b0099f685c60583dc99f7bf292a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ec3142ebd0b0ac5e079082ee4284389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73583049db7c10f5bd641e2ee8657e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7b1d48c155fc3079d4f2372c3c70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b59c6d83f84f861788c383a77110392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5909df81ae82ba101717c8ad00510393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548116a132fc40ddab364999e4bceb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92a4cf1fc75021bc4490d935f1d89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83939b2c780dc0beaf473411cb6c65de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3737c8eb1ad19d67dfd4c21188b2135397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a2116ba0c320b2e21f79a6159be5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ecb0e7b0b34bf052ed89c4cf799b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617991399c6277408ac831e0716caf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a85936f7276006c9d5cf4216c5b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7752d96f5aaf6fb541c067e50d8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca183f66cad29145f09ab3457e0d9f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7e1fb90aae28871b52d3244638d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2664266cb61adf30ea559da497874b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6de75fc06d84616dd9d6334c23a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e066706a9959dc02bc1035df05668f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d50b156847f08e73a53b388c724fdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3b27bafe35eb489673567b7e4cb6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888facbc6c9c9a31240ca0c500d59bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d30632a68af2e828657f48264c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685289013356337db1382063ae758d90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2df6b4f84687ad0f622f1d32728c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944212facc2260d44389f7bb971eb80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3d9d2643cf2a6748d0d0461667a18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702fe4503b9011a484b39d59015cb6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3282d9d1afc3f33a3643cd4ebdd1989417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265739a84737474bfb544a630a4eaf38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9af4ab8a8ead0a567fc70bae0bd34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806a41a3755bf9e514460b5c35679f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7c45ac75a72c0ede9571b8215415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d8cb169d10894eb7242370a356ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277b6ce6af9f9cdad24bbc59b97b83f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139a03e2db9f281474031d56c1304d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727203b5fbdcee84fb4245daaea5f95f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed709e5d54fc69256c0d284c71a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad97efcc163a21422e9edaf058db2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d3c64e5f69c089224a65d3d356ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1ff6e6749be9d62a2f8f5f233ef2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d3189756c6faf8a1c1df090d2b29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a034c87b17593874569dae662f53f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff97ef26804e1aaf0e63ca101e4c13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf50e3322073dd49d2377030e6e7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73936bd05e616a06c656198e8d49264b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58b3bdaab0afffc8fe2de02b493f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265646a880bc452554d79882dffc68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246143d0ea977cef8027d5565b466a79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daadaf28f0bcd8246b502eab3cfd1fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d8e416bc24bc0af68ddb8f113297c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff4b18217e56c8c5d49265ddc3f1b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767f269cf7e12c4e9156a59a80e813441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ef3b82db8f03cc0fe500bf4e192c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc7f3d2572b3aa575c7b4ee5f64254443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426c1eab013d9e4f4cf10f3942ac67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eccabb163362ca2b8fafe01c1e206445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8643c991ec2d47b0f72a11129f113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42084295582c2da721633cbfc94b1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162af01df83bba7ff3421fbbb9eb90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91e0abfdf12cb115fe9cbabc3843d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807065824f49ce41aeb5777e3bdf0fd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f55460968a557b1c9661a2a338f802451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729f0873e9f83aa90207097d938a3c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d88fe7e6a2863ea37170b5913362453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d128180cc53848e5e2d60b5734c02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a673e378ede73ea6bcaf095c9ddf998455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142cb23ef16fb2120ff38167f0a15f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713973f8153614c2239c429cc074e22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a24e6982dd1cbf73f078bc43c20df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab035661563e9e89fe09205b2c030fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe26916a125ccc6ecc29e9e511228460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cebd99a0ee1b054b8e6de1d63e57d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff0b213ae96c789f344d356bd7878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9020a13254fbeb49db636f471e31f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0556c2bdf8076146acb1cd33e8c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b344686a1124354bc1b8c5da8ac76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57d03e812b4e823370d8e964ca038466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591179332f4519e2ad380dc9522e1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d36222e9e5f7e4d5287e8f5454c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0d42953787cecabf0f06d6012fdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33630bc277dba3ea689ca2f674e7ff6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c52191b1cb0f00ec7ce206baf2eff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74168c7776c04711cb4574865dba11b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77d236dc42370fd397c1f99f3bb458473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eebf95ca3e9a147e4d4042c7168be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0924c3048495733b35a801ae94a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82b8fc1a44a655e7c2a5ea07375f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8006c7f592f2d64f9cc5024e9b8546477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009797c1abb9c528b42547f56b74778478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f189ae29b2c75d3a1eba6a830aa8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6ce56ed48f66c6c4965c6c5de6350480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2fd15664a45040f15f04bf33534b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dddfd7fdf222fe4382ad6c8034cba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c773bfe78aa1dad3bb4db72a92fca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8621b87f8c7349a172190e14236f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9e5fc6fb8810b811ed14003c5f17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ef87e833bd1da7479a67b0758a68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689f9fa86a635375874ad09238a6da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8731b36de1b6f2bafa79e3b541d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2da2384c98223a5bc1c6d938ddd5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00b716fe55bba4a280ef466b7bc0b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ccd4274d420e55904058650f62fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48b7ef5e1d2c1bf0077a4b574c456492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b9c0c04b970abf9e6d46db94c520493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e4bc3466c061d8910fc67463f6c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e9cdbda75d7bf9a879136161e7b34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a45988bf5cf7c95f65653b39f0f50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a919b6f998321f7b9a2d355b58dbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393131267c3a24447e6430c0d5fc07eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f867fae20f73c50d47d2fde11310d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0095d9f55891aac039749805bfed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b27dd2a89e297cbb34de56e03b848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c27382a1f825a4f1daf69d387df8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda369097dbf3771d12e57550e0caa1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f379c2d917d23f283faff27478562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3cca663fab07a4cb99b33db3e3f3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33720ccd4f2799b6ccd88ed781bfe40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dbd41b3bede05e054eed039277514507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5e2891c45fbdabf199aa21168d70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4436c23fcbd5082a2ae62c35534ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab8e04d93d4e1649218776e08665e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a57a1cb441f5876427a5d15f2deb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac614278fc4f5ab43d9e3301e357a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c81263fc75290246d4b818e6de9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58a239dbe2a4da7aac47da30fbb1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192c3df6de279d08605776694bcb9f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ebcc0595c057be764e75bb913e7f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52892ce7ed98614908c4bc79e94d2dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35386dcbcedc072f7e4d478fa8c7de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa927d0b57f68a54264f47b1cd7f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0224a0360d394eadace0421baed7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb174c7156264e0d5e64461d7bf7dc8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6b342e8385d3f8738cb4f5013e67c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f650197a77a67d2e801005f89d26e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5f6613436d76256098b1bb4f0549524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39927dabc1f43c882949a1e41a1cd509525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1494ad4a0f14f00dce434fe7b04187526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeaf573e67e52e0398961a0f59ef74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69a53ae8139fd5569f120aae6e50d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5ab3f3bbc327d04c8d50966ee1bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c82962c8dca60194340424015f2bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049a7cef595a1d2a6036fb5e680a66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6d7d53353cdcb996b89805cdf6be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd5ec485df475dba68df60948fab84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509a5a16d186b81aeb6d160be77a1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489065c3122df86720ea605e35cc733535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17bc06d4629a089c42be9d520d088536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e416436e24d5371a2b32387702527a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91caa0451e966a344aba971b1a014b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f6ffcb3ed75fda388bf45db00bc22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6917b4b13f300ca3e0e1f04fdb4fc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60bad82c29dc15fc26ee318a2f3dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841356c36fb6edaee2bc3a3a34bf57d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761bf5f768b430d11e23fcf04541448543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034a3a165940db06669ddbaccc2155544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c20f64f0f9afae13ff71595006cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd406e517a7f40b1add0e9afb13f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009e78655cc821556d7983a337d879547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d50e21f4a0154dac13c37ef3eeef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8d4272036e13efb1e6fd23546a6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa93d86c1a762af30309bb659b5746f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ea9409b81b7aac68ce5cd2e46762551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9f75c5458c181a129aa26a3b3d23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7581e3f56cdf2c816f902278c1bc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc527e0183b5302b008e6fff9e97d17b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5192d3c52015c3399264e2e1f40ef7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed544a14c367f6d109b96ea3587206556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221de41ca57a447099631003b27a1ac8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b6e88753ce537d7f8fe5fa2ebe40f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42e4851577d5c4d4d2826aeec7029559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7186215aeca95da6813d9b0ddaac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bc69e5aef7538d344bd15d73b446a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ee1cfdb941645fddc383045b318f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c026b47840b670286b38ff4f0b61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3d2087e844724fe9e67f155c5d0f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3495141f3647023236a61a2ffee936565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b595c019da00c5451656365219917a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e95b9f6df6a49be29c72717d168ac6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01718990edb5c43efbb26aaaaea3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8414c911ac368441aee374f66d2543569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee882a982b144d61e58dcca2ffc16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b722a4b4dc8b430532e9ff1880678571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d05259fb7ebd5c57174315cbb65b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad11df793fac211c84c2f002c3c995573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7dd468acb5e8363e2e20987f7e83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eebd7c4633d774f121614e48cb4e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f18498c3293f3dc4205de0f3fbc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc592ea1a21bca166b632d4f5ff3189577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607533e137a4889b154ed06faa834ad9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157445c9e56891e253040d747b8589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a009208c9f278d0170c35de24153c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c46a90e20af590c46985f9067e86e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051a5fe15094d6aefcb6eaf09c9a4d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3c0c191f7f650aa6258177ed9307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1b6ff2492d99dd6fb8583e014d198584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843f8aa8462ae748c5ecd7e3ab40a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3dca28451382b4e1a940e45178b1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbcf6a63fb9e98b543a3f1a7df180587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38a0021b8384e09d6ece51f9c9ab9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed30bc3bcadfd5858ae57daa15e6f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109144708bbed0b5e23c0b4e6f6714c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace0773a5d8436c06c890fa6c49655591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a37c499645dfd95df03388f89c12b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7efed75388352929ea63011ba9f56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea121557ea13dbc241474378bf77d23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f550e1026e1e17ee5b43bb4d4a5de2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c2be51bf98a6197f8fa8e3dce13f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c9504ea9f986498c49269e3f4c32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f13c212515723524872450314997d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef26218c5f95cbcee610cb5e0f0f2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f768b64846e24d662ddbdfb9400d64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19f90c763aa0e5fe2284ae6b44f06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f96d1ea57f02715c8f338b74b947602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d1711cbff84d0cb6683632638141603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d04ec34aff717f4c956405000bc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210f2a1705986eb7e0aa90ff196ae3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84a0075e2a76edf861aefe68bd624d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864032153ad9cef811f23a075dc4d7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cfab33c5bc2a79aef5bbd294f991608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b91bbcbd8266828b214f55c72d98b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46921ce3607897d975f6d2e1b4c3e67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed79d30163dc899a57e839e0f491d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c1447a9fa42f739098025e4ac6182612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a486b120b76e5d7a5dee2701bbd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a7aadc1ea528787c908fb7cead8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cc3641c702b90225f7718d5537dd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057f3e17db1f6ee786d7e58644034ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f2d86bcd61900ad473ea0cc515c5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146029e71f3ecf8c3568f5dc0f2365618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c96ed8a55de8ff3676ddb81428df5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f8b3b83f8430d3d24b0672e320005620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d2bc58020e92e6c40f2a8c0f8d29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668d89ad089f2c5ef5792186b44a57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ec2d1f144f1822a69afaeb02cb78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e53113dcaae29c4cec6f15c82f98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201e7f800a848b336e3abdec60e645625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1c39e0734d9e28188aa89cd9fde9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa2252752a5c7bfc0283529d9f084e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce636b21bac2e9eb1a88bae8bc1569cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac0b879526deeb10270a0eff73a25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b04b333ebf70d4a505bbe3b33d0bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdcce4576ff927b470a759bd524ae5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a579b443040dc69876d38ccef29853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb626d70a5bd8006218fd3a59e8b68d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad29c4d742a9e725aee59604c5ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefffcef8117ff0ef22a32ca9ed1be8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7625674260ae32e00daee683b5f3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767dae9017c0e376ee3044dad3819d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312993b0cc5b18609474fc06d92dd5f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f46c7c27de1aa832d0eb1f278f67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50c6a105de3b839eb99689b33a8ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257eadb5e849a3a869fe15c7ebd6293641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c38844f7e02b3a1809f9ae4d2fb066642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1a22ce22ede397d8382ac8f759dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50403762462125f3f00f6ac669db67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb8f4644ea9c0db269c43ec6b85d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6e4cd2074c2eff88c8ea1848d648646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f2fc8b08a197fddc09df31a8aa233647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce443aa3dce8157fc8ffd96f1e6487648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c50d4eb4bd357f43f5393f405507a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45899839aed2a56ee05dc315463fa5e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7c56dacdfeb10b9657d872233e52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5ce7ceb92890e43ec75629682e28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7508a0329333b12beedc21f1fd2a13a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055274d26b1e5e76c2f00e8eb051596654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a86318e9fa7d1690451748953b0e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102373f28cdaa958ddabd0502be6f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178732a32462413243869bc65993577657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed96b0b30997acd720d2c2e3ae3a01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98d08687f6d2ac494499a90148accc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f04abfb18a7496e29a8a72dbca3a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313d40cd9f8f0dc1beeef2015d09190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a5d7b5835c143f39663ce6358715662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf1af502b0d982ed148ba1bd589fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978ad59de27f2e696d1d686a958a4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994fdc2d98f4cad2123bcc29e4f209665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe46db9a09d8cf2b5a7641b0f2da7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3e8e1120bee10907085e5e1ac915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e79e53d72d0fa5841725287e24c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f9b37f96d9942f8ae6da57873c4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169451926cd485b87b03753bc5857c90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2227c0f2598f8bcad9bb293b151904671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772a535354da64d616d073734161c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d78b61c0e5e26592025527fa36763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c186e6dfcda510898740df1eaeef5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e8df8ec48c80debe60dc15c65150675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322bcc0417faded0c150fba9cc1fd6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169780dd7e0fa0b30dd0abfcbbd6ff48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f560cc4d42ba16b2bc0f5ab2c238292678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72358fbc85532e2012db52d7e4aeee9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6be6c02eb9ded216dcf89db06795680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef2a5084a5a153ac85e38fdc5d4f64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f0530bb4fbe4db4f724752f41666682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e89dd68d20a3ac92f7a006d35de3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06c6d86133973d63051334b9c83a34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2bf26e8be9b9fa4c8c3f7340abdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546f4f795ef2e8fdaa4e6856d1d248686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ead4125d8c9ff594899b783508775b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ee214d7620f5c62e80a756b829e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45736dc4b13bee5e64ced768ce8ae5b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a99caa1f904ba3bbd2f6e7ace11baa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c47e1dcff0bdabe483ea92d565426691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74914aec904bf8d88d91abe169ae077692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4f1881a56fb2fdf91245536d04bb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be104d567cf458a71e4ff3eba7c8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b76d0ee14ddb67a333d31addf2a26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82882f222ef54f084e2476ae3e5fc5a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58f03249c3d751de2a1e03b57a63f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c6e44b14fa1ea440a108142d4118698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c80265e341a11529ef27c1dca3382699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f37f0b83b3a0c896d1c3fcc3f42659700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438d4bf6b0c580c83fd15cd578e1c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db4b16f88cfb5448f244bc11393b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d572539f9557ba28c4f1b183740ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7a37342592cd38d8008f854f034c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e38a30266bd66d82c061a24cca1db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df711f512d9b3175857c8550ae9c593706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79aa1e53aa7c1fd102b5c59a001a7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922e8fbdb1577b74f8ba15688190f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54dd0d501a2f3158789ab87e2581d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9184dce4240d93603b02e4ed9c677a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed798af20864b8a2f5c94e1235f672e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e639f0a8cb807592f00d53ca74987712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145fc4d8bc43c00a5566b5ca9a0559713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216aa918daf1677de0bb259c7cb73e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0dbc3b81b222b8bbd20aab47bce12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86965ac563cda9a4124ae63180f2a021716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aefe1f628986eabee22d3823b4fac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef1305a3e93f0ebf5ae13b12385b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c20b0d44d4aa35c2be47f14b66856719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6527ccbcf4dc0875dc8b53c2c693c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330b5ac3da88c591853ab23ce5916e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c422c9b87de6a125686570982ca5034722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f05c0481e9bc1f125a2cdac7cb03ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd8b92e8c8f2a6293ff8fbd3fd776724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cfe2ac4d46b50f9e87e3a6f090fa3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe5b7ba77e8bc2f9a91d5bc5705a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16fbc71a99a0b8140c9186a9fe296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636a3c614ae9a444443cc263bb7908728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8dbd785fcc7dbc0f245eea751f265729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ce6b07579da9b2ca8ade22acb1a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce66015d3e960aedfc126a5f988aa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7887db6facf8f84448206d4b936d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe26c330872d8e516ebed1150ddf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec31c7161170f16b1db0f9cd25dc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b04fada726deab353e5ff023a0a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb411bda82406a8750b4e01b81614400736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b19bd702a1c1b92bf1218ab5c4023737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707c68287c938a4dfe8a650dda629c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266232d87fa66dbbe0a22fad48948c0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd6ca8118c123375e28ac5b92a634740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957dbeffe4d59938b903abd317a3fd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690d3a28fb22bcaa051691d6717ead742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9131ba57cdeeac76614db24edfd239743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d675dc67a37e97520af72cbe97ac342744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a676c10c60e603f45b477a687cbf1f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc38de619cc76930d5954a8e14a70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08cc662d54a1035be227a8a2d689a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e61cbf41544fb1f51b9df00a7744e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07725b1be866dccf69d2e9195b589b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a1924f6e240bfdebc969ea8f1744750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a65c3482507f4e060119087f8d4b35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439bca5997c7faec6551e63d2ff0a94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f7a22b02c93650a31275be8a08b2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315456065989674da3e698308f36f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d43a1e8f4aedb28d044b9d02f9ccb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d8a8f126a4ea544e2cd35726ebf5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1100c1bd2e81eba5357194314a96b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f9f0d200fd4614c2ec297eea1bf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1de7ebaeddfa766b0b70be3196324759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a12660a469ea3e37431b5ccc980e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76faa15c85655e11960bbf1aa9d22a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a209d8621dd705fbba2c3403e5c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf6e1b802fbce1a4fa920bc1145e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b9844b76314575797deb44d014fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558038843e7c671977dc19b854e0e4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e4dfc602fba347bd500377f998f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de519025ba9fca844cd65d3fc6d4e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db911717599200efea68cae693fc3c589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557f972c63c7cdbb08fa029e1c138610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b91197aa44525a522cabb4208eccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75572c3c234940ffbc583f5a93f2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c030e52b8d46233331771354571313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77351e48a00a64ea9c6b747623e79cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2cac280888e79719785a1d0ec0b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34f7feb01de14dec5f5b1b908fb5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420505b168401e1806ddc75df33f62f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53db0af3eeb3576366d75fcf1c67c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfb5a00aef1285b299586841b36c4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f0c00a6a5bf0e0539c2937dd3e7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73252884c2da632ed376117f6e7a26421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386aa765dcfc9aec4640abd9d3ade222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0323de45d7a333278524d8ab88dbe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7909f2f30d01f4f1baf3f297ddf19324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c3dc7f61bd2f41ee29a9fc57dfc2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2777e127eb310244330e3a0989ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2697d6b3559e95fc0e5f1931be2be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a532dea998302b8daa1928f7cb758c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef243787b216fda36c58255c07ec0c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a5cce4d0a578652f3b0454ddc38c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67222d61ee4670a53fb48f65a5b297031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcb395c9b760dc55fcabcd0361116532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2deddedda7a98fbc327c88a4a3744233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ea0ea91559d3eb177009ac529e0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff310e206e4d17bc1bcef935e81b0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0897d3bcd5b49c767358f68acad6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154ebf7b68a5a51833c5c27d20e3a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c6b470dc2d79bc0d3e7535616e12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094989c1351920d790366b7923938339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248d8ffcbb5c34e3cee0d35d2f1a3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621a39d841496b1d5d47bdd9882a8bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cad53e330059f7a076c66ba83eab542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1301aa136fecc8c4a62ef87d3dc6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448104401d6e9ebce863c9f79260eb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de486c9051b081b9ddc3f8de1cb6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8d76d9d7114cc82c45ba860d7be9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874902e8e55f4f6bee6babb4e9ae0ff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868c823f7b259a879cdbe5fa3994b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb5c884244eee374c328402542cd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a731a4980f857bad67ff1778148fc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aad120691e88d7cdb519411c3f27751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9eaceee17d07c5a02e7725827a3e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2b7ef567db3502bee5dfc78a024ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e58ee292b86e3a48d38e0198c4eb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f581586caebf6ab3f03176720a9be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd566af8f58b7a5f14d95d1bd0b5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0b3c00fdb9f9e0255a8256143cc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cae1ff9645c9e83d2b019f627825f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe277b25a6599afb4ca73c216a5f2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5b2dc1ccaef20a0309d58480909af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4cc4783520d36fa2984cbe7e1535661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2120d424e1596eb41e53da08f551f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af0cba7bea6392a4760dad1566b50863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5cdb7396e3573b976014a628335364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcfa1f005528ac6d8a5e4600f1d8e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ff7e51e1ec57337bd3493c00e7d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3ecd67ddf8f8499fd856216a9298867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4bf01538a9fc036efa17b3a96eae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820936566aeb405eafc814eaccb84769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77838c87bbff7886d474e687d0228070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83a345572c814a7ed9bad783b24bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553ca0c9cc7ae717006ec733fd6c1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ae6c5efb76c3e0323910c9bf80a2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0455df4282bd1b2e3409f5469b6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce137d51b6fae7145285479be7fcb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62600339503c46c8c875f0a2fb1cd5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce037635c57336b4b3f6d131c09129c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed3c3d065e8d255815e49b8594deb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dace6a979788b454c78440b5451e6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b95029cb85de26a71e73bc10801ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0eaf7886ea0589a9cf39af08a28081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decbcefbcf270cd37ac4d065822ab482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434ec89be045244c06a54d9c9ea1c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ebfd57c17c336fb2cd38039123c0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a9af3e2f29ab731b90d64d24032185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b59640c7f8ea35a0dfc4b3277d3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b4fbe03f3fd8b09c74f12a99eb88587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517448d80dd7cd262c435f608ceb1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ec11f89776f13b7b001ae128f37f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79d02a55d752ca67347b2a5dc790790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b501bb16ad95de5e98a87a23b5954191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9fc14a70dd7eb9391d572d4bb4d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd19bb7b90df3329d932eb3446b8cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a57a3503dfc527437ecf5c3fc3e8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ae7e8b12c0a2cb4dd6fb35cbc74295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8ad51db48bad5a5b8280c4dee39b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e6c1f3ffd8fedc065a5671368d3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a213961a0699230af2a75dea9dda698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115542cc96c42b5ebbd831207e9ed2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f1826a96ef85aa23adaa1428dd95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f7533a04bbf6c300b773453da26f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061fb41e73e2d0773cdd1d63521b8be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43e9e0a4c92de3bab1fff0917b0eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa289379f3493d47c57603b824127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6121f107c3074c4c33d5478ceb05f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3956fe3e50c371538b2f2d79562b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7de536f817bc46a40fd771b324d42e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75594e98e1aea630f874f0820d84ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aa10660af406a4a70b28724606868109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc812e87fbf34f3a8c552078761995e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d3b7a169c07c740cd4c62fc68ea5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f6dd41aaa8adb785e4f842358e01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240b0736c1c0a5673d6da2ba551a66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b76a60363036202906c5123a81adb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd1a41c479a4a40fe960552e53782c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c54c62aa32a688904e3e3a97c6973d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e8c2767b98767dcdb80364c55ddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d28aea25b5712812adba3853484038118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093625c2b738f1e43ac16896f030e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17ee87dc52c7f8ea311b079650039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f3ce25b16eca626eef0aea7183baf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae149449155b061ed663692525684a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc78f94df1bd4a53ac27b7ccf247fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824d6a4ed1f8b2e48267342d07546e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defc8893114b50b1022390e5378427a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb605c4e00dde6126a156d35822552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7afe44c3bd9e66e690126a90c1496f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28a757e156498e9416dffe0e4dc98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9c9c1beac97af54c4617068456b9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717a9543be9df63abc520e7e6439b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac768554e26c7f472fbd3422223c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b99b04d854fad4fd033f5f3f194e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41205a7cd24a85aa57c3d95ca88e7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0beb8797ba5aa71e4912d9eb04eee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a095d8d591dac7288247dddca9534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f6b9e80c3c85f110f22b7b4d98e56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835ec4ec58216c0469083362c84f616137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d718a1e2ac471c90c7f4c12e2a23383138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48a23d9e14c6ec3e3731338815950139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ad472c0c52edb4cb0c3d05fba8ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e2c2a8f8e25a5f2216106dcb19367141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1047d03cd8eaa686252b31b7b076142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67be845e8ce367e425f0fc8159739a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4055f3930dccd23f8490c5ab2f08d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12c2bc391c2b7a6515167610b24c6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66ba9217afa3d1517a99a24c1c688146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa544c95203b43a86697f304232f21d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a08bddcc8a719513495f234df61d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07d1e5ff0212f559af06f80fb644c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acfb042976130138eb16dafe4d199b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8554a782181a8b0c52b69363fa102ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6f9f19031399e47f6f4608f1b062152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e5291948d37480828a2319ed6250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dec9bc19d8f9ecf015a21908db23d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9942c4acdecc39f54b80ee0ac3cd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5c529b67442f7ace033a361c4a94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006539e3fd72216355424a0f75fcb597157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c03ab9bb1a8a18bb5227a95417cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d91c4636d64ff08b3c6a8b01ec841159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65e65610037128994d95ccd6dadea2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e70620078073a66c1276288e0dcbd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208be4ea974022cee9887fae467709162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a03b491fe8151471c78fada99e21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec886ba6d698504222e5cf67bad22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5791c1a2a223f3951df0b097395269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d298a784c7a218bede8a7b7a255f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f7a854b6db7be539fbfbea4248d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1ef8f00937b0b4ab6ef8e152aefd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd4aa41ffc52aaf221c2fbee3b354169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78205254f45b9832cfc7f26317a6958170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e003b668b8aeb292dc6e7d4bc8dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c40ffbb71b791080101d341ba6a11b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace01f2da93bc5528b4c7c1215dc7de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc3b999d9b393fe2e3c7926ce95bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e1f34fc4f6f5d9af9084e7663f77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb85e7bde87dc13d00c0d374c0793176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39651da7e3faed3248e25ad6218d2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe266200e883fe2b201397b3e214f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea387fbaf655f855809484a7a97582179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f87fee7e32ed8df92f3eba7a8a457180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73971c17b499066ebd4103d61e5e77e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30474f975ec9e7c039a82e38ac3457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46822d62dd1a7149b61dc71f5ed1bae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b1d863f54b5449ca929c42efb1b06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370cd5c3973bd3f0977a106b804c5f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685bb0b127ff43a593b4e8cf04ebae5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3defe6118eca6255e873438c9b4dcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a8811e7f14e1d7383032ee07881d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80f97112332c06af81703f7eb1762189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e010ce3360286e6f43ad3989708c29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49e3634a0b58c985f7e66d73c6c38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bab7a572647b61ee9620f5ccfa87fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb44c92983bcc0bb6d9034bbcd8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72764d695304bebb0857c7d2466c36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d4968737abae159e4c55b1d33382195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef65f8766d5c8485f74bf9d974967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217eb5ed0614d5618d95b87ec36b3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1fe49daa8794514b15e23688cd39d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccca05930edb00238084ee50af79d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c613001b2eb06b0e49524142dbe304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4657cede0bcf360810f028281962d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443a3e251601ec792077cbc97665e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabc50c283a724fc958ca5b685c6477203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e201466ec375539ebbbff96997da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2554daad7afb3303b910ce530fc468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120299b8939dad7320d85bfd272ee18c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790399396e320f8c963c59c8986b08e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15341e9a75f4004c6527282012579cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8f4efcb938d3bbb4a3fc56c6a0ea7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e97f94218cb4187767600ce656aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb2691afc9fbff07dc3482429ddb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57fc9f3426f02684378589009e83e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6d2172f940a9cf165653efcaa741213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c988bfc757cecfd763e0642807012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c027a6179b8273d987fda1e7b966b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a8be7532f4ed8571b41eea8d1f1e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddfb859c27ea5cd55084f93417cf64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1cf16cba12cfdfd90ce0b11cfea3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a8271effc731ae7a7e8c29031d66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8785da898c2a7c94ec4ee2b8621748e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf31c47d4a3afbc748233f4beccdda2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c3805fabdeedc300ca655e431fb38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3843d57344c7e5095b5048472c62c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbce2195b28502e432c9d23dc3627b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ef25f9d00331af731c928d046c34a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d28cecc11eb8efcda7848dd6bc5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483162f75d4bf1908aa57d6e20d8cb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b959be8289157f6bc5d7322dee91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411bc1f209aa102bd3671a5e6ab34d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976757bb3da4f3f62e8bf5a274aa69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d5c9314fab48d4175a93b0023b501231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dbe02f4bad0dba286d2ad9245666c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817d4819faf21d7a532001b53f540b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce259abfe2f68ac3da2a94cd99565f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e4a902732692bf7fd0372fc0dc6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7b0b494931695c9011e697d2f576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791619fadddf22af4a1cf382d38196c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e676c39f481d8636c3a04d147b7883d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a8151e402665d2f7b776036b67e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f3cea1c01e3864f2256deb81088a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479799e9167d5530b9b31d05445351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce08c6217450a9dd5ec0036a543107a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f031c707435217dac6e4574fce8e99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a28167b9ebd16e9fef491bb6bdc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f3b22d24079cf27c87a56dfb3bc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791602928d03f7d7d2983168c4439de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416647aa80c8ecba005e11d90567c8c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991eb765d5d33bdd92f5e10f470231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd7319d5cad11ac1996aae1469a8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa36e70788c88aaa1eac2ce7de6b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b544f1798d3c0302d1fc4e5868777e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b2e462c5fb5c0567a9ab1dee39b1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53a26bb63bdec95309abdf8b9b3b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96652f12aa12f9d1d14201618c925384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606228f2cafe9e769d99157dce43bc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2f4c109ec702d3328543980a72a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc64192276925051b9b1603089c619257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aef7a2f3c9f31a28189ea3c292d935258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479e5f7ac2ba138defb358057ecc7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329bb4a4829325ab0498f882f8345f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b308cc26b9ff8921f0ebd50a3f68a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf6cd6dd0ceeb5e40e56ac06d8f53f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402547876f85d145994917f2a55198f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59001fc7b7705df5b9572bee3090394b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf90747eaba4d0f102782d88e59f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1378dd1e37419905eea01da1c4fef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815569c50bc05497415779cd976eff1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd8a3092654721ddffd3bfee36ff6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff1b50a7fbd8e6612f1672c8315fee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c00c19345012beadc34b2383246f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca077228bfc204d9140043986ec710271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab36ab1b3c73ed3c13b16c3cfda7d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976f2eff58d63a1516218128b3e2617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10358e1ed9319287c596d6b24d2b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb96a688a37b2160732ae6694245f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c9d7316d263d737df21a30a77b0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaacbfd1b78073a9141918bacee8525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2f1111c360c2091b464aa3db1b66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d2abd4e423c8097ea27caaec164f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e236efe9322918a432eb92ceefc830280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33410e3bf9943bb0aa8be7f7d45f2182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f4c485ed7a5f546e8744de2ee59b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566bac589b629f522a8e26252618d52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adad81f483567d4e706c60f6a60c486284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bb0081f6ee41fa26b6be140751062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46977a71566a5edfae6fbe8405c496b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7a76bebd42c6580b3a94ae0e73237287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4685f055155f024dc9e5fff4e609288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2bea22f43384a17e23bc1243e6982289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810354a476db7cfb34adfc3a46f14f8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d68d3a6dce5a40a380c0888d6e12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b594dd097aa2a08452ef4e7caf8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843aa9506ea5796c228e59ed9c47b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b0bdec346e666f7eb66351d735b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb0e8879688c12d225fa734c3d1cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef9800535c6d80b627d68d828044f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcab3445aa1ca3e8baeac8a17f401c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2972f1eb6cd934686d903ca2bc0234298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c46a7d837727e3cf30cf8d910cbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf561c5894f3e64fc09584a06228845300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f848924f5d8c026ab1b4bc60ac407b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551302287bf009f2eba758d36a79e45e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984afccce36ab69660670d2ebd9ae7e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6c0042efe95d3a4135f655b5a3fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814148d564f25435b0f3ffb95405b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b7b3aaab667e48069df03fb7b56f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3111d88cb1e4c812c7f6bddfba2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308219a2d30cefc527b9646e9581e638308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a191519b3aaec076213db8821371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e396037524758ed17c892cf11101d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47f95f42c89005b69a87c54280f42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fda5f4de8f4ec0764caf0f61d4499312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48609102a3ae09c63ac252dcc1ec2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0927e1cfab52276d74c2f0425a62a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c302f06e5100b99bf2473b73c737315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aa861e7d2ee407f610dc63b860603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a64fda97f7a0e722ee68a401d590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100390f461c0e9688360323231130a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfabda4b5f38b1a82d18295a62b010319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35adac9e8aef92c87604a9515b80c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3115b3282a77a3549e8b817045a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f1a61fa67c00f4f12edce934bbfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031cf2f599c89d2babb6aaa02929f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18aec2e066308b2071d4cf912b9daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee5b681d091c1a12f5e8c600234e59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b77cfdc68fd38de16e9bb081589ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb693ef1b21adb6c357da75c39d63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e0a2ff93fff134c5e778d0ac1334328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccef9dc7323aa2039aa1eb2d548ef3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b4fdb80fa0ece7994943a8d156d01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acbfa85b9134d18d117680a4279f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff79493cbe1deac1a3cc02267424a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75617eacd9f725a3e58e67e3dceef334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789abac494a69c4a4895236764703a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce485e570f2041b54f6c596ea74c65b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb12ec8062136ee11486dae2b572af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802fbb2e4673787cc9270864abb7277337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71515a51fbacac267b56c3e771d4098338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252e473ead58b2d998175f5ff2d4f9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70540eaf5ccb98ff15ab66c17291c208340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b940f4807e41b5e9a01f49cb5d1243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fffe364c9f74f681894253db5a991342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b64ac1acf49a85ad0c703b578bf78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad2523d96b6237e8a3319cab57fbff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f50418323590da2ca0b0ff2c7a3b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c680c8b53db2f2b835af63bf9bc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2ddd63d63a99cf5167c3c0c93658347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c42ae5409c0e6e7a3fff52c88d1a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1785f1883243c57c35fc92722a0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54f5107abfaca2cc41be44746b2e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a65eecb4d10c620a00b58da2eab7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f841c1975e4cd3f10c1d79ce8a5726c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787963babe5f1ffa9986a217c473f32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdece9dd33ed1e3c4576c2e7afcb8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea88e20830a5881102400c6698b75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f30474be6b4b6961c2c8a7607f625f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a6ed585c1e2df92e38489fef43b4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed0445f2bf8267c32bee9cc1df127358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b61fbb2d76e21ef000a32460770bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c9f308f3be7deabaa5051633aa2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4d9068cf9add4f3803e670042a92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a87777201c0cac3ac902a3f82b9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4545c19e70ec6c330272dc8911f7fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca412c90c49726450d34c22f41bf62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d03e1449dcc8b1db05238ae1edd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e9c6d465b697c4b0858e22c72a6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a58210afbb3a332a948075484382367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944698393eb8033f842d29c3a9124fb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ce08dcdace83c3145463ff589c59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08f98e8d4592994016b9df8911600370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c86376bafae903c829e9a37ea22e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a57fe336eb4e36284c9aea8dfa9b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316afa490eda55f69a2525b6447cf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75de5931ba4dfb22548c769b41fc29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5637342f36e6967666052500928ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647388469877a3e4bdd985d710290657376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad7b8e76890cdb013ba19c00bbc3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefaa4ba2739df09d07e720cae8dda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33889d6cb5dfe9c9713dca52a5c78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93ca7dd7420918322beaa87e5cc64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248543953cd2cf51f339df0684a641e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19b5eb473d5b80abddc4c12f94c82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02888d56826e80de833b9af4f5a160a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da510584c5f1ab21a64cf01f95000a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788bcf7cb4022c296e312f60f87e262385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ea5cc4d9f1b662b2b52e0e79b9b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd8c5b64cc6a5ce2c1fe90097dda8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e312c059b9e5f964f475f7669a3bb4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528212196cd0139c013d31c3970c9be5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7ebcad93febc9d3ccebe494b8f7eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db974fc9bf4c37a041ce9288a4ee65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bf1370db64dc8e684b85d905415d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00eae88ba587eed15ff4ce3d9acab2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba624916483a5eade80e8b53278451c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a6f9d1612bdfaca492cea9b0ba09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f55d53d62166408fc25d2c334936396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc757742886ff52cdbedc8fc62a6af2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b89e7fa41cc5715be57539e42af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce50030b5828cd86d46fc072a3a62ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc29b1abb23b4e6342cf60ea8ad6a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624eb8d72f7895d3b00db2712572a9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327f966554fa9706995eabb5dc187fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad68939340e027f5c9a541e38e762c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c56da9bd989d93bf97dce7d0edcb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d137724f6656cb67d6065dda685ec61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e79b2f43ef78c7afbb3d54209c92ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49fce0ddbd8b79a9ea20706562753407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f83501e57a7dc086ed138cb70ae8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643622ba4205c22c3c4810feaae4e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c5770549b7f53f55d1475acb72fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ad846f404d1566c42ea4d451d759411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca6e3893bad448ba4596a01f5ef95b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f8feb44bcca935d822cafc6a72ff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4586ec5f30f3c10038fb89878db0d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335cfa9ee4c7c4010d129aae22c73d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2bfaaaa711a5850191e9bb7215159416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a4326a16bb61e59fedcc1f2f4bee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99baac6b98890d2e6a51515cbe4d971418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b8e4e87c48a086bb7b57db3790c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124930b69a17dee5a619e7884292cb5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab8c3e2d4b15d5cf3143b6351859b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab283d022fb28bed3380b6051a6836e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aacd1303822cf0edfcca1ce89a523e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf0a2376d380270194b18c486100cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d6200c20d3abd7748b3c45ec2229425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce23352eb694428a9d5a39c534a528426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1bc5b3bde71784a8c4e24aa32c08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da078f60ccb273733de87e97f77ba6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38628c40b4b52e12ecce262591a92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a277b8e6ae43ba1fe4aa7b380605fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71916f782bada0fee8d534025b555d1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a107e02f653d2c484d17ec8e5b3ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0ca891bba2750c97d523dd794ae8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d79f5e3e2584232424216c96fe0b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583cfa8fd9d69936ab1d533acddc99f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302352fe95542fb48eaa81339f9aa9d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e57b05472758be48f92ecb192139b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af6c802fd8d9c47671b2274c13ac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362211c36a87cb3cb0d33bd09777c74e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97024465276aeceb8b53799148dcd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce5470af4c5db5c80abc7ebc22d87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65027a17d0ad74a93d2ff5278b4e0c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348433131d9e13374a2d0e874a30dbb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c171c3920254e8bbabcf63812a03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d0837f5dfcc829904db6f844a256445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47df0abaff0a56698b7181d290345e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80f230a88d6d7821316a1530afce5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de50a838d86f0ea0a8255b5bb54e85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2f686133420f931d4031e1b061b1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df0d1d8e4ae7af3a0599012bd7bda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da7b61378fd009e2dd526298cfa31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7318c9e0c7b81c2d1487d9e47bfa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad6ec20ecbef5e28da9fdb5a25261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156507397f5d23b9fe800aee505a02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0dc493820c0128d1ee9834b48790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191dbe4b2217ddb581e87bb91936f14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa83e803d7af43eaf12345721926a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1881f81f9ef2ce006379f75f902c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ecb1a8ec548ab57ef9c7230fa526c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2bd60404e954d22f1f48bb853ccb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d937d8e7e236c5a796a1a34d7a5c287461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aabea6a93a0cd393de9356f2b2265a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b606c6ae194cd18e7e6cdcd3f624463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df5a28ae1ba738b5fc16eb77b5551464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed9ac101d090351bca9e6bce2d4c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a687fb6d94b152804cec3c281e786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d612003f1ccc6b67a3812ece487e87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81df99d584c537d6e47a267d87e3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee6f597e7e688421f7fc7a1673b5da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075b65f3103f0a1d82002356727982b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420829aeb42151d826328b1c34bde658471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fdf9cad1c2d87ec8155557d51b50d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8397191940c3b8cf931e14eadacf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12900d1c962e8c44e66c9d2bd143e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1a02cae1e072b3294730cce325abd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59641be6e0592c639999ee691fc19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a7c085413cfdac09afaf88a47329477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13232c6110c5e5d22c2218250ef98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc31bd55d52217b43f6cac784fdb9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3be97b69a878bd5973e4c0e65e760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17145045628a592fcfbf3854c218889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d01150f9ff07a96d4e46b60760309482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbccaa13f498b6da84f429ae9bb1d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199305ab83bd4c57818c0fcb42f2985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac8feed480b288ebb8480af9258d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc032916d225f6f51a8c7a9546f82de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83db48b9cb8d206da18b6aaf41715c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556932d6140d293597d71bc1362c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00958e8806d75834d3c7da59f59c557489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb29f5ba52d6251e129f717db29c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ebe58edbe1f77aa6e1c08f9b7b70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d83948e4a4e31b22cc80a595734a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315f8136421c896915759e47dde207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b840d3ce25a110f232f950b6cbea2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c00902b2140125e376a4202919e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c85a91e4c9cbd027b62c1d5144472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07f921cc77dd49d70078d892e4ced497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135d28b16dad511dfcc781944b2e16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3878e2dcdce29facae945088cfc725499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6934817cd5cd77733348539959a1ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210cea45bfb8346bd73ef70f48ab83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b707545762e9d0157c8e67d89946b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c9d53933b7024ba7e2c2510724c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533cd7c86aa6a6546f48f3b568882b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6900703eac357ab53ce43416639607505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463f1aebb80aee88e4a31a1811279bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe76cd312c82704ff8dbb76ebc23b96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c3251baaec28de0ad61c240831fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3e7312bedc0ddee6019dfacaf18ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12438ca23ea51a9d62d570667f8aee39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd9977ec158a39e1143d195548491511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4db0257ba5924ed24524611cad868512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e240862543a070d44cb12d1e8e01e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f416f7189c3fe2acf487d67a1a63b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706a7b729cefb6baa152ca0d7e54ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23d010e8ce6eba74be43792cfd71e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9249b8b42041322adee3abc9ec00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ed181b6fe8074c651c223828b8ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b670bef114acdd0aacbe6cdb1cb2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de017d665229823810af8553815b7694520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273cd673b8fe0f2c665403c96eebf51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458e8b4f44614b28e94c8459a2a7b05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198877b2e782f0c750fc55bf445600523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e56f053139a11245b4ca0878424f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb85f859bee8933b498932e2d29a70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066991b1d0ec6ab025136aca3ea7b15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6807f452345e36668b56d7778016bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48820cca4ac9096dfa43e40c1e7b45cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607751300f962624d607e9b5e027eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b9d0a45c67526971930365b7163e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c87fc5e6b1336bf128527075fe8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30439b60170e2152ba92022144db462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2032530c7891ec147e4a51be8f0f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440238298073c7b900bb5cf2f90d0ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa36262a7eb06fd4334698eb3066a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c1c4b755051c69d884f9fa265071536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbfdf5668aa51a046ce62668fba675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c6beacc8c5e254e87535b84076ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c26fd28c3e732c0f9b73bb6d545c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12243d384de3ceed270e54cb28652d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0011c28a32821d0058eabba6bcffc1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22774c80c33ea79cad62b73701a88c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2e1f138e894720e25f9bb43ba007543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4494952361ac4038db8614d953aae8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f702f11576ebb6900a76c5273da32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031b76d00b1db0b700398f68497dee9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba185df33718e9d9a825a79681ab592547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986caf6c72704d5cd9726abd273547d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b142e2759ed60fe6c0544c06721de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f8a71bf65240af79964afa845147550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c902d55a2a29c97ce623d5cd1ac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eda8af7c6902571b1d68adbc2d896552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda245979cd061f2eb3cd3604418755553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d0e3083f7dd5881b723b5d5809be7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af16f33f3a8b42b264f7e49d0703f0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0671e35b07132f7c610e4ff3ce77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7e35d081a07feeef4a229745b172a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d7e0a6ec3659580cccdc375205dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538190238a95763c10941231de18231559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7bf70432b5d34af8f460505a441c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3309dd5b8bf361ef24ced108140238561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc4c3bf374400e2db573f5066428b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63803eb4818d08abe45273e3e002ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3486546cfd7bbaedf9c5fbf15e8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5444ea799b81f25e2f4ba5ea6fd4292565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62d598de9839141d16c577b17bfec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272b6388290bd734358d10013f23f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86b7b11f01301320f3f27e81ff27e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272485214d69d44964451402f13c3050569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269150c6232967ae416d1ee34e85e612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e14f3899b07e40d5e80735a512010571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e6b3828057af501d1e476ac6978d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6338a3d6e3375146f2a5887567ca3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b0239aa416ffc8bff2a074cdaa80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e7cd39a8f5b6d7ddd2c52a81d7afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209005132bcc290a699deb7a4b7708c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50976a354a83fa2393f37286ea883a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f40e1c652ef0ff629ab74fd8e2048578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7a6cc1bfc2b0a2ec04a55dbc51d99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8538c3e51e17f5c4452727d53491d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bc5f5b5a49a536cb24f1d237181db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ad1d4623ead69bc573371649e77b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198ca10eb4828e5f705b61323d64fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c181ddfabfdb4daa5c1200088b47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5adea9ff09fd741f4219a36f618f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34e647d17d05bc921a82f276630a41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8473747cb1cd3ed295b6200ed4d494f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc75fbafea961a04613c5bf69c869588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fae4676a1d4cb7b65a58fa15f22fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6800e9531294457bc5532860dbef7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45fc3d41de14896e767f4e21df399c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5fbb43245d8d1620e28c9116851eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0306b0602aee5a05c9e25f21ed5e04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3e3451041e47b17997430fd16efda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c61b1f15d2b7befbc0d9423034914e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017dc1c252544581c47ce5ee17a4061596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2c71965b9d25c6a029d0299a4b2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2b2aacc68e0a1e90acd842ca5a93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e7b5f8b7d9ec59c321a52a124e9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c846bef8a725b454226fe3ffc54c930600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b670f9fe4ed627a90bccc669624d42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae0b63d274d3031956bfa1f6899b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ede0b08994153aa3973f9c1c89e93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada7adbf69afb6573b0876691b24fd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307883cfc227b8be6a2543d8c0e482c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc0aa4ec05a1ad3274ee68c1ee30e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a955f27a1d4ff663ec2dbfac3c87d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d5c36edd3d73dd1f29b824b6ec1c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa12de629b4deefb238acd482218e7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7288dcdb2c7d7e72fc8f294c3df85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99a0af02efb1765fdb6c46a0e3c3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83672d25abdc19ee103bb7451b09125612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ef1a09f63e6735bfabc973b6ba28d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43888383148aa801be04c3cd12c870db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf883c015b9ba5ee8b1a9f0db25ef9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db2dbc1660904a117b2d5d715ce66c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90768df5b85cbbfde38bf1e6ec26a2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4b9742f1cae4d2b1f97b671e6958618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36622eaa0a578138e2dc6b615320de80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcf7ea4b512090dddfd7b1e519d58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25ec70ba276267081cb7fa836ffec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6ac343f8b912f4ec34d38711b6e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378d545caad41c04263f402df4fcf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56bd6e210eec6d0550a6a8554c811624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042105a8c144d134f39745735231aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b844c1a8bf57a5829c106649193a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1177d7ce1b4c596bcb6bcd73144e2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517665e3ba7feecae9cb44aae5cdd6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d385235aff42d71ff50ceec35bf6a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624caa84f4b61e538e71d9b7c6de42f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89ddd40a57446e5bb68913672e1d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449b1144f4f15bf0e7ccbbebcddffd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f5a83d2380d18cf7b9657308da9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e70413971f771f73b6246500fd3d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb24a47930fdd8c675a30b8b36a494a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba007e9045b6d2c595f7d9586a545636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c0ce2e3cfa83acf73434def06d651637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50071aabc3d45ec20803e65a8a99c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ed205876c65f205afed5571cfde5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72bc2afcdc8247721dbdf1c3bb7ba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839aae5457745bcabcff3d32d8a3d0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc04d58d56dbd287eb802424c43602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a374572d0026bd3c2580a2cf478b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215391b48d4fd071444d6c7393807e36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87b802a40fa6459a56153057832f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4ed543d35b33363bdd8acf223d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a9d62320796a17e35717e3340574647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c373815e19eb7322fcb1a49357a7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3dbd7f9c569ac1a06cddef0c0e1ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be83481858644cfc4858b02b0eb430650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c80dce396d8a859dbb5e9cc8ad809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f33769792e9d3db6eb040cea17c7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eeb212484db1a1b1e0d456c8da3c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b05ebaf577a5461fc06e9eb512d01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85116f944a572c1e8dcc40ecd632eedc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb164f97b21f22430eb811078f0879656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4016c36c79e9057e907286b769bfd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8733785d94804bdab9e14a092dcfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09dc94ba2491c951105f8f06890c5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af88e281b279c9cea1c34d5d103163660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f9017b1a65e8579366bfc9ea850e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2064c94c350b8de97d8b22fd2b09225662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798086a4cb6640148f2c8bc15ef5ff8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21551b7953ee43e1b222068c68aa36e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ec0a92510145d05713344998ffae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f2bbdb28f96284274d1aeee11a79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9195285dad37dd1a7c5fed6d0ea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6458605759dcedb5154d676ba82980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c5cca22f3feb0b5006a48fe25e3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140b9408368b09618e3883e7f1a7d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf265edfa32096587c504fbd8b084671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385fde7c0029da8f664dcac4b7732e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855b4644356db6f582ae713f6c0357673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2443f98b82ffb39884184f5a7b4d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d71dffd2f93491fac6418a9fe6995b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a047e1e73b8ebbbb8c0659cf8761fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e0451b292d61bd28627fba6f12e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896365236c4108e396233e92a978d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a8ff636151afcefa222f77a57b550679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab212ba9dcb2128d057e0a95c874b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe24c930dbf3178bcb88821063cf2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794805387f99c797b2496c0904a1158682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6470c173bb48a317d7738a30c2f26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b120e30801497933c3b98e116f1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572be4e3dc24bb9921b215cee4bf45a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2301d87cd65d682a136d250edc8336686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81128099b3fb9cec037387b0328bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0c2b61d3618188d54063054b3240688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285aa047fae1689ba719dce79eeb131689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa05f93670d9f4a98bada322e2d44c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1934eb57c5395fffadbbee7c874e551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b71b228431cf7b33fd1d34db5502692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a294ec186c8b9e242f9c0d1ca378b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c334d73b910f916324509d5325d0f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba429c52bc821f09d268d4f1129c76e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b63f224c57e55d26b693ef1c7b246696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcea2931626d1a1c3b6ee66e07f095697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bedffbceba447eda814ec23086b4da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c1dc069b1814b6647b6c66d8e6905699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eebd766f2d003df07a863c424bed1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c315947f884ad82c264b9b699a32090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe07996892744b6bd2311472eb1f8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb677a4181dc816d846a680b965de8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107553c0dfb22a370391b7d468e3e87a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f50569f548423b52ab4833b4d9fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a787a29d10e7c5ef04c6eaff5b49c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb920cb2cbd3f5492edab94580a6581b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef825183c5401360091c236b919eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4135740071be42ddce6f4d54eedab6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b29878c6447f24dc29a5078b774c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979c79027e3792ccb8c94722f1f64c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313a7c087327187f7b5010446dcfe3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73bfe96f6ae5abe244415e5cd8f5b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee164b31a3619a6fb94abd2253a41bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0edb44b5c71d7d6aed6410c4cec0db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee580af7e926cbad94a8c6628ab971c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286e17110e4a86a4277b3ed7a55da8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd53a9474c9505543294048969478e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8150963f86352b86517e937db0266f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a7e0c091d1f72a2487a3c4f54355720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31613058e9cbd406a4ff9c442fd11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb6a47d5a3ce8ab1ca4fefed18054722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6b281c4ca6fb9e23c5abfce9fd13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568960d882d7626da54e069e0c19196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8f5ada19af4e5935f5d40ec033d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ad643f7fb68034200da55668c65ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420b158ff8702959e4a8fc05fa08dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d342ecb515614274251390ed94dae42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb685956483f80aa7defec712adfb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd170f02ae24dc9034e59adcc42b77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113536036ecbd9014e6c511b831cb4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698813cdf050165ab17384d29c08462732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173f85990a5b62dfa40c2b05255baef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86ed1aba89fc2f6b67130a2a249d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719607e8f3408b367ead719536f4fb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e9032f081d4d121cdb41c009f111736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce28f0dda90c3151fb8a299bc9421a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb9e76808ad484eabe02af7b9c807738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b068ef34a15054f3906f7853488d219739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d26c08ca73f0e096142dacb9575b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f6f3fd28c29a9f8e8f2c1c1616a86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8920ec218f580256dcab5e6d039b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16cc2e6ca9bf949335d137b5248d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413865aabd71f7b624958beeea113b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b164aae8a53c4820a01e475c02db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd9c7376a9642347d42c73bb5fe51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2989208adbbd5e4fefbdaa3d42168747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ada206608ae0681e7d8100d06d4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f097a7649d273bd99aee15fafdd25ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216fb793513260ce7b4355d469ed860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb5b3d76269d9ea6f5b879e54c6491751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db3ddca170d2e821c403a047c34dbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c67003fa098018b07e6cc985afcf20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775dce6c241803e75eba5fd4072f60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0233b2b3ca97ee77b60e51e75ed48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb08b25009ca05471589a074523a30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220183884c87932ad9abbace40b29550757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284ec00e1d94cd2d69da770ecdd7ace758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0118eb4e45f1e54ea769bfd955cafa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>