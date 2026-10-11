--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f5cab1d8a75a4f5d63d85c1cd7fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368fabf0efce45f9c8399e6320f082a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce6f18a7e27171a401fa353621ac003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7fce9090774105854a3ef7030aa064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1932ee4b36b5f3271534eacb3e5405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7f411a1a48ef714a7a8c20de5a646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0dd5091b101ad9e335e3cb20b84aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c56c92d95ed9d939ade4c6db867428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfba3fea78e31bfe93973896bf59c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935507da78cb98453e744aa7053c2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436d57de1b5f0543a8d704eca8e70b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d108d194df09b370da0b775d2df812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9dc1a2cb3647ef8e89c090043f50113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff143f8b42fda76c7887cb8a43b25c1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44255ff6062a25c2a087fcb884f021a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec4e0a275f232a68612a3160cb05116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821318809dcbb75e5a19881f7fcb0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c83261edd8f83d2c73f8e3992a5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36281503fd6bb3d5548f05ea9709219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7457afa01fa7916c05ebf79d9a3f7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f90e7d73b600d13a3477401cf449621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7df3511e4d436439f95132f2c2e0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9b9344c14857748e7608a19180f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4240edd3ed4c6c9d825f5f32ab85724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426dffb1117d3aa3a634593a786989425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276692ad4ed0a0128e53108d71cad5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9bf4dd7c38aaeae31ae22e0389b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df606a1ae54e7db7bc1c57c16d0d8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339df0b53bec359f4bf66b0759b8ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa295fcb5f2dfe9a13723d57872f8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3816f01a3a744218ba97b993f9f7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8341fbb4c5496a92ed01d7a7f6b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5919210c241077d314fe16babcbf8bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c5da1ae7be8a25077a356bde88da334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d6dc06fcd7d23d699f43af9a2614435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12499a5d05e332e831db931bbf7fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a445c44f095370cd90369727e7c2e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1b49c06657b739c4a2583451bd62c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b568aa29e81624edf631f8751bd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c161055e8e6fea7d5d11b5a66e08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d41cbf2e79b810ea6ad888962f460e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f06cb487ec3f3426da28f2b3faa5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc49333be9f6a716fff4c07109b4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaaf0d2768a13ca2bc0cfa3862459044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e104a5aab31bfe50cfa760d85d19045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ebab0155352844e52ddbfd9a13a4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72df107e72578e99eb7e1a309c472247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0a6c5572c5353f3aa41c96f2eb3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656b4abfe01d827b423128ca59a58949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19bb1e0fa16c9868ac757d81e6ed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b39e831f7854ee4cfd892e9aa05d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461bd74a0aee08463c18782000686dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340517e978cb161025a0327c9cc59fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab1d2eb4e85327e2ec8d2a262c1aac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b584e19eeca0fae117523aba7c2dba255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daceff2699c4adea0b26dc70dd9afb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa06927d8ebaf85f446e9b46911fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bbde5c87455fcc359a057c0a283ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdd15727b9d0662560b38bae839c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d47ec46913461b8309a06038a5180f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fb51536627ffe4dcd3042ad49c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d76ee3baaaafab8cd597c8d598ce662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642589f671b1248a7c655e0436545763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee8a294f26cd34999e456e768b95ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d17ceffb353fa414163ef9e0d937565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735337c701d73ce720eed0601c281266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437f127adc0fdbb66cd56366bf8dfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb287d570c017294b1709dfc4581468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce4cf40dcbb7bdd20162e40c234a6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06a163c56c8aa2d811e9d439fc59a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066ef0c6e2e1ca8b713400630e5f0c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25a0caef1783c37ae9b10f1818d1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2740a6eee4791c73d75ad2ac08715573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc06572623a5313188c5298ab0f5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a374ac2267391b1d095e83123c6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301efc2345c230cfb1e5f8ed792badf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43cb443235aa02b86747f7f95c2e3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c55e06d9120be9bdee8e15e49a18f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacef0fe99871155d318a938d8d8dfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f971a525ee7e81769d2bcbde1df8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb339d405554029eabcad68fe671139481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e73bfeafb363ff6d634f39994b57382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd1ff452fd57eccbc7ff382ceaec5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b778e8ed40ddbc8224f42e4f19f14284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289785fae4f10d98866d232db3d40d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a28a044f4a0a2863815a000b36640686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a911643bce5cc7f0ad2ed343e8b9b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb7c1748939d43ef2300945e31cbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970c438e50fac25bf1f820bd0d8a8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b71bc5c429faece8e19d63f6ecdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3331edb1d865067e530646292c6b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62c5d7cd44935161dbc0e84b289aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55856c15dc07d7df89b443f2e0f614e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306eefe0b0741b2942df9626c7f40f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e965b1841d327a292de075031dcd7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ca5709b6ab5eef376897e66dfc0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63121599ef5693355f00e67c6058ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319d6a73e251c5ee372a9290d2a4ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6eb4f68b631a558cc9f3578249c8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bff7c4f1c06df244f03c3530fcf66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f4340bde80d5cba595c233dd9ac4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1209734decdff7db44bb20e6e1999b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f62c661829ba000c0a1774a7a2704103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6a2ee49b51628e6c3afebddfe18d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fea3ebc1ccc351a6d21dcb9d2840105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b9e97d99a91877477eabce6f926a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ed7edb6bb709a3ba33a310087980107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5a733bcb911da578219da64a1ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e707a5a5e1ed9a9d8d6dba108c39cd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55db141ff19202473d135483b6409df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1178ecf4598b787dc1f5b82c7716111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c53eb00a8259d8fa7f17f3149db7e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3736a02d7c6c17b11905da6f3978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9f6b929be29e4f579ae2d6bc9359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1ea0d3c9b63f33354047d57e0b79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6ab5322bb7951a9b07b499f5ca35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbae7fb75683bc273bd6d6195d5332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41cb937aae684d22e8409adf539ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7cb586edf17b028be22e1dd5b5218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d321c4419d0450b733c189bd9ad3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9caffc2e549f961158d3f89a0c21c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782620796afaf8bbf3204cb9103a6ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2a9f2241383385b9c7318c1559270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16e05ca672caa105cc1721526815a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280866358213073ec623a73bdb54953b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146fcdcd9369e5333fd6885a8f6caf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16c73deb2d0e94cc44cced3839f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59dc2967deb5a7ed40e00757f69363128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196406590d95025a24c3bcf219ff2eba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e544663116c5cac60302eddd0fe98a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce01ff1dc1aed14ef625840546a1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52803c2ea70ea143847a388c2de885c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d88f0d16f67785efe6e5c4913630e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427b5c53cdd1b5bfe5f5ac72663bb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb0a43f898e877286dc528fbb538d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324d0e2db9e2ad4fe9d2bb545c62fb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca9bcc9e77e1c490c6af1515b7dcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63ef14d66f2310d4063dea1bc1e59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00db6eedc5bd254b4829a1e75d43d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903f5a1142c09218ce43050ffe15f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4e9a116b47e2d23e3793b5e94c45a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc1f76a7d6a7cfd22012dd37edd87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ff1969c890535cb8fbc1595bafc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9999b43ea54141299ffde5ffa94523c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dcd93c4bc859e21eeff31195fcb6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5150e50114c10c8b991eaa96d03d8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd40c1f78155ff036fecc27f431ae0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daffbab62e1e34b85a5088966fbae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116c929d5d8a6944dea0ac3774a305149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece49d806fd2a90e6a75f35deb0abe0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e673ca0434e819cd989e3abdc77cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85560162c2b79895a5b626ed2b609a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d98e73082f47ede12542bb5c3ec69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e07428ef9dcc77b293fe513090e5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732512b4a518b1a8b77281f54be9cea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48868a4f2e972a0fb9aacc408bb6ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd985c2daa3066f7e277c0b81f52d6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cda0a3f21d5760fce0fd7dd00dcb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493e18acdfa1459df30e149b614b505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbe3ab44b0f1cc192570701d24e68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171d9034ed46f7776ad76713673c1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5206bdd9f20139c829c051b6737867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547dc4cabce54bdcbe2c369d3b3762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c0db7191162c9c81516abc8f9b11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9283ea9f16902f1ba5b6679ec1e426165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1052df51e0ebfb0e811fb31999303166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85977c41b42bc38eb36f56307b449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266877eed388167360917d08790bcd14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b418a5da74ecd365e666fa8d9ec10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f45d43e36f59ef43eb20a7e3931a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147fcc7eb8b552dc7e74a0a87d23dd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577da430b13cddea18d2f9fbceb8b5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e833292310946ac7f4c8736912cd3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be729f1e0cefd042a768a548910923174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b8b2b0034d02a850e26e476e8f30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499261dc88b474044b9d029f559d0767176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38f55f1bff812cd5371b2b5e7d39d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c62691e6a5c036391dc185c0e31df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc62afcb02e50a84d7941caa71bb1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c17076b6d05a18c9102b7e15dbc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171faafe931ffb63a69c4cfeb480e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca82d87b68d660e494144bf363ece182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6964e3c40264a5cd08f38d42f3082183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3427f7467b35d00409d2322d19cb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4c770aab18869de9e24dc20d26770185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461a491fc215e45640af030f782ff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67063340a6585391b31203a3f9b5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69e399ed692c675004297b499b803188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f4bb2a3893dc935ba14cf7628ab83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88816761a56d29f3b0ff8ff2324683190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143222eb679345064989f2decd3842191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f96a6b2a9a2f7af4691e54f1bd0ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490021b30bd3c80e011802bf2fb949c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c849349874e2644d601526529dbe90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828a05d0006ae00247183a087ea1def195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc97abe0aa1df326e540d03cf32fd96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068166b1f55aaa16c09500a530e9cf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c7301347bc023c8152bf8972a85e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b203ab9b3fa66489de5360ff0350199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae0c56c3ea35abb39d5c17a14e327200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348942c350708737cefc5ac3c11aac19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a3ca738dc0e79a63bcf4fe415e82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50144dc135282f0574d39a2bad7412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3224c72373a539defd490c9f4bf344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221efe63475475e34c281ac0d6cd473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0c1064d6d253f9cb148332a88926206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe5815c385baf2b12332fb439df84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac17078a30a2fbef49933d8b2136b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaf86fca057d135ecd39600325b1f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4156baaea56c827c8ea3c1c913fce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0fbde94893922c835ed48f62cba0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323275c00337ad2643e9cf76f726c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26da59b1090bb18bfd71697a0541e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c98af91492297381677c162d3417214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eaccee636d6bf4dbebbd7e4526f34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093a49c572fe5a43f22358e2c6bc643216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc456d6d1674651c86877c48351ea0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060a87ecaad0df8f6a0c3eed1071751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc546da5dc9d9478ebec970136f89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42eac3217b1ff8df089cb9686e342c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d010a94a1facf9b7f340c2ffa29a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a19828785f343d91f48dc4f6cfce3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddeeed282ea30e71377617a3f0c627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edfebb9a2e876e00ee4e3e41b570f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2efb2dc284819b23830c8a6515666e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301fb9760140ccbe42d985933f73c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa56737cd2e94795d463c37d5d3a16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c2608652e408b5f6b51d4b021521d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728582edc7cc56511dbcf7116110a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c11a1dd841e62c65f3cae3938c666230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4dabb478f74abc8a1df4423af35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e93d4711b19404cffef3eae62e8cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8e9ff555d0154fed689911180338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919057a5b3285bf16250f03a30c7160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84935005a9682e8d78de1bf2b776f925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59f0c9c448e699d0a371cfc28965c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951d46cf0542424ef7988603383063237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921efe10c2945951a26733cd24613bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9865a1a1316b16bfe005d9b6dad2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43d053514e8aac28d05170f616d1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd3ce08509318ecb826076a635d0e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce7ff1e08bcd447a9b23d29775943242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392b3018c9886c7fb400d9f777421e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434831af9bd4ffcc54e1934bc92c10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b629d43621008088ef883e4ff9565f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf80b7ad8d382778b6fe172088471246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f2e4683e6075c0cadfc99a9e05fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11524ecf4a2d3568e52bfe498765e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036432760a9d2de1ae1a78c37c7836f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7887196bf72c676cb4c6caf8d8d501f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dc6e1f860e080711df684dea7a8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2336c4bb9e12e83a9226f0f2fd855252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e534f88247bb6b74a1061fdeddc3c0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e16b202643ad0e435e27813254099254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58388f50b3e3c7bca25418241413e4d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdd6af279a38399603b70186d2f273256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22407ef72d1a19ce66556536ee06b306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe4a356bc93cdbca726bc606ee7c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2c224acf911b44414614d6bbd42f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baae458af1bc43c7de06b8e0228a28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2b7ff2bec8a8f65107da32f926c6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341aaea6643222426d8dad9ab20dac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf8f98a50b6d88c979ed2257b56c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e476150c7f8eb6b4c9056c44a663264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081645cd71e3d2ddc6e5c91ff0928502265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea16e7d6f237691d6ca67f29f3e66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933539395e9cf165f6d9f1e47a005e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde1ff01086fd754ebc08ced7324006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf5fa5eb82ff18e06c3bf59eca15c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d72109fabbeeb71a0ed3fbfde3560270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c389518a3f1b993a4c8d2b33fb84ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84a07b7520efd3bfaaf4ffaf48ee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779e82329fa4504f32bd2357ce17948273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4616e606da7afdd31ceedfd3c9ee19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130be2eb83ca6803aa357c5ee3182fc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd19e4148555f3f65f0bf2b26885ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3f6efa1a2ea98fd37f10394c3e76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a69cf06af2c72507ab69cd1c33a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f455d7c3f3ed21d6ea08c6ad84c31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99634f202b702da68d522c8976472eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee429a1f39bee1be10028700c3c825d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47dae1fcc8051b795af92043b372ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba302ab6cea3a6fa7dbb78a290e06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3080ea9a8bef63e52e999339141d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741e100d8d61d79a73fc5b1f352555285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37cafc8fef988fa198aa76d9dab2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbdcbdbb66072192a1f6bbd42510e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eec743af9a4f76d1a3aec8be1bf7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a11b8fcab487e4fa0240bfe67140289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a853be9c7b51676138f61a8327d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0cbbb8703915ce05826e17cba6759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8ad136725de854c5165fa743763c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e904680c80528f48dba789fafebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5755ce7c3662bdc8baed47632000294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca4c02a466806879a9cd6dd90d3b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353496d398d93696652e61d5c290c32d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf29250711ec519cbfaa0c492cbac5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08105f63a85683bee1b06ecda7b229298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56235f47e15326670bd5605319f1051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba425858c8dbe8a792d2c92a76aff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f99bbe4b88eafe165c985a679e5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c1f431999bfd65092fb2b7a0a337302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1ae267d9370fbf5b00e2ede4dfedb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e6a34ebbe68afed880d997964c3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cb703b77419cd004a0d08e12ea262305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa5f4483c308da69bbe8230971ab7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8903add713bcfbabfb97b4400f291e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc62dbf46b4356414fd843aca7936c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7546fd80cc2fb3f2ee159b33acd1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af6d4ebafc967a71d85ad30dbee9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290965de11621bea7106c1173519918a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef62c6edee6fd55a350fb91d31d13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4fcb4ed48611bdfe87c83efd1008313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f5100a6fdaeda1ef66e42c90f61b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf59eb6c0db0d9760ea90ef1e123a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9123fb59236fd0d409a8b35f1e27e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cc5a31bc24059e5d0006b33401950317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5019913276140c87f117bf80056a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664e1bc8aadccbc8c65097f9c343df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca91d8d1f7768050d9840745bda3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6bfbfe8f041642a3404a1318005be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f433d0f908e686f2cea24cae70f1035322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7095e531b664ee60979bfeeaf8b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0654ffcd6de702f1cb59d187729faed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e3fa0fcf799b62111b582b2e1d58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e43edd85307443d3f583f2539575326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24f80f6ffa132508113bca042e7f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0a7063a94072a7d32f3708ed9b40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f15569ae9e414dfc9da6ada083124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4178e14b63d8f7aa568e40fcc7d81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f8e461fac3b35af0f8453fb2d6d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7699b9eacb4a83ea0fce437a5a0b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048012db208ec43d48dfc2a1011ebec7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaefef53fb196f8dbe34db4f10eaa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadbd1770092d02a96d069c4185eb7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63a0b9a70e813c02f4b4514401130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553022c0a831cde3d2779844bbedf3de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefccdee0eef2cee40dd4a21b23814f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920c937d86e092d958ab0db93d8274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5bad759a612d2ec7b1b9f076711c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43f141838c3042c51c90c0f42c003341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb10867cc818b64034734a78621e558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ded2fa1f5966ecb71d6a2600b4d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e101506dbab431b9d852aefd4721d89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73e093371f5a38b248d582b3b90dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a272b7baf97805299bc2f9af0db057f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d569c41b8931411da1fc933be56cc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce576123f42af2fb68937ca19996a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79022629ab4ce27ef16a9cd05723f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a263c7bfabc029f8bdc4d9b56cded03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5ec1804012da5ccf0f3f1054f50fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed96c5e016f4ee2ecd255e46a01007352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343819fa1cdfe4e3009e4c32e80ac09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718ac80a6bc2e353ce0f1d38b6535b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f32efc2fa49843fb3c27a982902e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc55df8949a73e7154b4a64b2b9580356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cd9d95c08116397991095254505ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c6a5d36614a52b7f4f72dad13cf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37ce8bf6da8f8ced1d3731484458f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d08facf3b04a16572ba234685bf9e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36780dcf00503a406e46dbd8aab11974361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33a5f706e3009b7e9e9240f6e05cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7d30cac47064eb6f54256375731e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35414657594625ad11db61944d9bc9ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a62c6a5881291be3ddc4081719f2f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ee0866e1a26f0c4db5168046c4b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45de31d46ec07086184e89c2fca8f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59231977ad3504c7188a85922f22dcbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8451613de3628f32a7ecd2f95491bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fcc49dcd0bc01e495f6095b22a7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604f50994ecee51709eb71be33e60b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056594720e3a6f088dc0880ee80e94f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d8fc60a0f36bbb6084e9b31952b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6eb19937b3506a557c9be856e9d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360649e5727c41d169b22aa3266c9b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded88f285bea6aca6070b227c56ac66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e24f2f05d48b2ce1f06d0a0cc00c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b483d507b3f7b0522b98605db9f3a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c98136dddb8cb3fc16195ee1ca21d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca278bd31ef01bc7524f84b4090c7d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae5e3f34452ff881b512ac7888651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81caffcff7ebae611d4869444d99fc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee474b20bf2efd9216051846274b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a0220663c7ada2ffb8ad7db854fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d5bfb7935cd3521e2cdba667c89d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0b58eeebb72f35bfdc5ecff79cc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54f2f454633df044ccca539da6c2b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29d049e3150b17cb602e16385b1829388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e139bebbfd59021b5297cd16f8e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a92a8758a7f6f653ce4083e45272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41735ba482f2cfcfc604bfa8d07316f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796074c84c3ca771c2d6e1ec3e329580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50935d3bb867c812ea089e45b304aece393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934e1c7534d83781c4a25eaa3397252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea388234344edd8a8e3ac5ada0cdbb41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432637b287e51df001575f817cfebb8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a854fa9019e255d669a0b9de96bda8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c0d726c02380ee2fa3c1efbaa35e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e708e5609fe48385982f14cbfeff87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f00c0d0003fd78ef6c1d72c2bc4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7acab80bd0c0b188e959119634e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca782b7df8af332946211b056112f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a18a0b19c27d32610101981dea61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720da4b08bd2b01a40fdcace0454c7b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625904132a4245417cd8a528a38ec7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438194d3be4c785e5d932548301bb75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4168f278a39866e6de35d5566bb163407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0780a33b8409d92ddb7acd94f14829e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ddacd4e1447e7c06d7c3a17eadd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876813c06f25f919cbca2fdba0b7ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13c2510b08737fbb1b074ff66f444411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eeb88329844a5f3f4aad7dee6da41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc901e7b905ab6df6a422881071a2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e182c6343a37ff8fe188ac30d83a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76124623d9c3f135e57b869fb6e66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5869cae8cd627c39809956be0f2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa122ee62ef000afd16a3d59f74417c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9482e9220477501b385529a2273c78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0ca420778f7c9144c7ed2403e855419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6a0fcfb2f7ec6b63e790f137502d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68824fe9a3ebb2d4f67ae4aaa3a6901e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411975d4a18477b215e2c062b0037fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770d50a3b01ad74104a13ba0d5b2d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c28cc284994074fa1da47e1d4165424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3c6813ecb6ff86ef392d9596b951c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037791ac89447a005956ed3ec10ea9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536b38dbfc623a7db575e8723593bc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eaad117c26d2e3da0dfe6d070d858428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee50395dccd768f7730952086b75e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30db54399bf33d1508385a4f4b708430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741906837af1ea7886f3e4c280a4bac3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905ab07bb0717efc13331d8624fbce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10594507f4569eb04eae2f2a4117061433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552d1351407d9ebc49c1237402b386434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed6fff514ed13c770a5146b14b3357435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d665137bcec29e26db2ae8856db2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7d6849d551d2c0738646df5722cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce18ee0962becb9c760e6a9705ab9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7952ddcee12f5ae1643b39a103e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9c0f0d42eee8efc2d215a0437ebf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119244f4d44394362fc97df1199124441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5afc69275753aa31de97fab22321442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d36c91c7e2c64baad8d6fd06d1d9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497864d4149046cbebbef87ed700bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602d974cb355639f566b89530b623a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee73d449a2906babb98f199b5ee90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54dfc2c2da47a0a879a1313b42c284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a85cb242910c55860628fb3d35bd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc28fd764e7aeceb66b3c5ff3378d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6845dafc7a68800ff8925b199f8db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a3d59a4a3d3ad93d8c54bb45eef71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ec75ec2d621832c9c3a7811490856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00ddb0fcf7b5b7f8e20346a2991a4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97576f6f978752f4ace6ef1d382fb9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb228ea2752ee12a6e63534df7aebc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe4cfb7451a2a571b0590e961a53a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e341b56cc3b75d3f88c980cda0d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524e683cb325efebcb4fa699279b21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4acab5e950b60e859ed548c81f4c21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a8da7a95b40f54e56ad1386bf7f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b68ac11b60a4dcb921f07b046b857d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679cc0ebe02c0e150f5ec330e3ac69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e4e41ed99493a45987e4f8e7a983e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef366b18ec5cedf8c97c775bdc1544464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd757e2b4971bd4c2c2428b43f9c97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd5bc0dddb445d0ad0a52f2dcba6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec1eaae39988ee82d46e14c6388e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed15cc06ae8065b8230e6fb2a229d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c96ae6379c0e6ab1955fded1ff4f68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e300bba628cec1305a4619eb389d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c875c281cd66407ef0c28a62e76439471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d63a52e3c230175e30e27ba2c8bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb3ed02b47f20e495dddff271b0ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d815833ce11a70a8d8d4adb37a0baf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec9518420856132d2d50895c73595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723dc25a77c1fe1a7ad8a44ae4eb17f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f56b09c79209991d8548cb2f3252eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5861ea3c62870cdbfc47755a88e02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73a0db10fde09f3f78680f4fba8c8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db144fda85e4f3c45016794ffe224480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b905a0b7ffceba2abaa36ea1c547481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdba2f56ea02c7870a3370f6137f84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff66dc6b6dcf1b049cfbcd7969edb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cac16eb5cd41ce1add1cbe2d074ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa697fa33108b8270b1464661830f76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa908e28488a5ba8fd30b2e0d55905486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccddb10158887c609ae47579983887487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b9beb552fe767053f58e8ad1578d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bbbfbcf6e2621327fca156deb71fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e0160f05cca6f945ae61dc34c327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f005dea6f08155fe0f781818fac26ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112662ada45c8af3c8ef71b8a22e18f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb126e567c8e2d88f58c373f5f03de9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21124561ea09fd333e53813f54252d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83e3c60472b223b148e29c05834c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4200ee8862f313d51646903db6e6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff978d21a9eac015910c5cdfe267bb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add6952fcd5a3bbb555f6ea26beb76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8219c506472817158650f349e19820499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08831cc71fde5ad662e4dc3205e9899d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6cc74c9321c5c1037996ee61306b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469475423754d4a171ab0f83af62fc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4419ab6329e3869eda85c9d6cf7db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af55eab113af0ad630281752f24d72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4364e7d35699d210fac37da56e1852505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287806455bf03f5f0669abb8c2d97c50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ac7a2a2fc6b03cc1c7b17cae86131507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e87ac796fbfc2d6613f6841e697640508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac267a234b1cca27c8cda04230895e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c1e0ccf7a983b66f8799b0a0671f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6f0e67534ff00cf29171156afa5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174f852578244c80a8fa8e4f59c63c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925bf0e098fcec088689fce8e1b2ed6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c333f61a0f0edac42286483baf809d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f31f81d57bd666e48de5264127fc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e15e1a46163cff757a0bc42d9b93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fabb9bd6883606d651ed64d516aaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec31b1d56253c645326ebb28a4c33e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d077a05cda19f203b96ff858e135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae7e81606284dd2bcbf055faaf20c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08135458df502dd1705af083414b29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ff4a3b8b55e29921ddb347cef3508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92504597875141b3a76c2694ca7f38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce8467a43130db843e5cdd52d61e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f927fddc3185744419ffec60866d87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4a2e0d0b60cbc92fc04a7af4e573526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288882f3cf91977109a237a78c8264b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acbf378a3abb69fa705fe13bee6079528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51487ef23addafdd6eaefc209d5bfd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d90134a39d18c910452218d6e188530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2816407d3f812f752df110b032996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f822e4637267dcbfd2f79492fc35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326b581f4c5a101c9f21efa5e3c407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc8263b8e49a753271da3c2601372534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b319b955744c684cae56b2403e7f3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4559f039d35dfe4f5e7d402e717271536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c11e2aca501dbd987baa12a7ae00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799ec616297225a5aa55907263ca7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c8cd177b08e646115072be504eb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee94a793a818e82ed0858773008e3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c992364de7423c4def8c06ada13bd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586402ce4fe27762ba128a331e58215542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb485c1494a0acbfd0e6bded64c5fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552517ef5e1b1929d7d18266d641fee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cea69110fe87f18e03dfb0cdc6dac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2fc359291240dc1dcb1ce6b472c65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48799fa23f098581669a2a8ce1f292d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ae5267e546ff8aa2f5ce3af6606f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd035a6eff2e13968ab0c95797d296549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616890e08324853aa70b43be8442737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c5996558eb3d6e75b1911e0db65db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143742665d50382a104a465298cf49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3c59291f8bd147cfb5c3182b25276553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9b511e5e94a54e2804ac45753db0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e91510057ffad3a451a57d4f77a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16341b18f8d1b1a17f2e8ae8a5301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097273fa0243c3c63c3bfa007c3dcbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee69850c328645b60e0b18e8f7331b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d07bccbd17bb19e875ca62c153210f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd894c6279ddca14f9ddad337de8f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defdc548fab790b9f49750016035507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36660eb38e9465057762f6f6e0f97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21188a207975aed1643b226438ef7ae4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ff3947396023a1df93c9a2a2d2df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596593e0c448335c92bd6fec08df16ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9c9851268d6ec2a6880931c2082a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda291bddf0e7ed30b171e6ef42ab18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad3628cfd99496ba2e849c14ad22e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6fb9d92fac5ca2fc50f4ac5252704569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07008ed184ef79845fe6ccf7f5b75ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5cbd147b439d0b122eca775fdda9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e252ae4d32ff611f2d020c1e9da3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4de4c85258dcd5c9ea7c7f446ccff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84443d11597a8ef637f920374d8dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac15e786fa085a2d91bc99f29fff8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f5d6aa8571cbd6abe890f2247010576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978155ace3fe39522ceb695b037d46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b613c3a338a3b065d53393b0c57dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470d7b95bdd71f66b4de9c72cb37b74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c59b0e4ae4a1d7d0ad25611c1576580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38501e2b4c1d8b89d8ef5cd0b284c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057825e2271e75b900dacf5464de912b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2de1755c479dbc2b8ee94dd42cc52f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23ec97d6e383089fffd21b303b923e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95e413a2801fd2d498033b1516a5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ed293988ffd67a5cf624bf7741449586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f6f63eb5a7b89fff7334b817770d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf4a93766334dcb70008adea630ad8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8375bfc0f92d0223956b58f2dcf1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7ba6f692b019269d4e167b4c3def590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5fb549e7cd069a3061c0349abc389591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b60255ca64c2d52a5919e67bbb40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b95f8a8ad33e34c8ff14090be2f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be17f697fab5cfd083dca15d52d842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd82ef8186c7ddf3eb57c65d0955811595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0896b3e1092f8a81263788240b47e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6eae17b2cc5156466bd9321e957d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c8029ab11425aacb7a5a2f06d810598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f3bff1cc27f9afdac041ebc04d66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c374734f3b23b94e9cca9ab2172cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b7888e9f21480f978696e595087cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff1112423d3a1068bd0a454c55f633602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4fa0a9eb9e93be68e824040887d80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733abad037d576a654d1ece0f6c39990604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f946e8c17aaef0edda181f46e25902c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583018fd84174af6febe36730f97e805606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec7feac49a9de48cddb206cf41897607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9959145a3a40f337a9b031d19a37608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13d434551a5dccd34747016daf4972609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa6c0dfdfe2736af588f7701d0059610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3414d29816285cb0dd84c25fcba579611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9ebe36b69dc95b90fc68f43713b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769062943c3333b886874445c4400c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f1a36bf89a839e8b591d5da7d2c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca86033c3c0c1cf6454c8618d5639b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808176736388bb174a8aa6ed7f3a09d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609f3d77da4c27cbc37bfc10d2f3cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b9684e4a44610e8c3e037d1aa7e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99e53936138bccb07ade913117235619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc87e03013db879a0141100a7d7767620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbf493b85680c5b39a5afad81ff48d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ff67bba011b0dd2b134ab9973c04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c89b1d5414348950c0e0296ed9cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b5a41057633a08c0d9130a26a395624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64725eeee2c39d833a6ef95bfc4c88e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ec83c3ada1be36ec3078df23be688626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18d1928f190022eb2fc7b4cebb078627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc989bb6abf20f8c8649ced50c332628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2a40533174633a404c5aae429d75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5aadd0a7d6d9f66747fecc0e4d0e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ad62e823683a9b1809af126a32d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db6873ad53e18e0e980e26a8cc947e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497fad1a69d7b4b6640b06ef108b42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f00e009549112cdd1d96a7c77f8d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b604a5885c24190f347889fc99ecec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d3494746bc2da39dfdbb54724a7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf40a12dcc37b9733931be202e8af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15538b7f038049c6dabaa78fbc66a952638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c99dcb5da18adc2766c14f9bafbda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eba1947d94ceec3ffcb185b4e60bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f6178834d25550e7f301c6f5f0fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3216d02e0fcb60cc3cb421878ca31a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f989367ccd04529eecff92bdcb073643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5eb34ab417059755a3dc20dd102ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629c3ebd3e621f3715fd5f64e0291b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f41c5d04dd9fff97bf9593cae1d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86097d6999caa4c6459787f27bf83f16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbb5ef1113a7beab022ee2c5e3ebbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873804240e9c7a21ebe79fd4850908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d563fa4ce4f10ea6e7bac6e6834e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10081e381912331f515c00b21f3b9e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a8d0657c4778579fc1578cf01b0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f1df0a4db83276bb7411ea96d077653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c6c0bbc9935ed61cef758bcead23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a453bc08365dea6be7471c41fba35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109ae73232dc7ec8228f3145a1adab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e08f906f6707d9c0db2fb926ada69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36635dfeafda40f96f94ea2f2eed5db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ccdaec8a5703cc1c7b11963e3f92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cecbf4593f135c5ff2242984ef27e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9cdbf29c9635e575a30368b45d39e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68478bcd1011da5bba10927975efb83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8328569b71582c24a034d7593c3935663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a7c11a08d57d28504c81e6697a48f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048156b9c6b37eaabd3cd847cd087b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd5063e7669e496c642254b959fba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5427919cb1c26158c1636977a31d20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eafb505884dc460fd95f9bd724f0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dd16303a63beb7674957902b91d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce919eb13085d256e9bc86f01b68e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b15aac38a805d5a6737d385bfeda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c15cda29acfe9593e13526686c21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0ac41ee776237f5147f9b8581ae6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bbac1cdf4f057310cbfeac6e55bf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7e1e83e31a28f229f7ddc07b0d40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7651ae363c6a5c6f5b4d5e0e15ed20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b61addb78cf86b403267a9782460677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085f3919d0b06c7fd4354569a4fb63a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c150ae8cfcabe45d3cd70a5a79b5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb5deccc9c270302ed1c38f4974e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d8ddda11df8eaef3ec1bcbb6ffce9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ed35e3d6c56a237df7d160df9b5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936a496400a8c6bbe18cd05dd32f35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76bcc76f97476ad9de5dc374e847c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6da4efde56fb115d025dd793e88a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b54ae91d8492568f5520427e03f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15719c2ae4842c3765e77113f5c91f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d7b29401ae15f970e08fc47ab999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7ae3e4084925f13e9c7e7510380c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3afc3419aa9ebdf34088a18972cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303075c0bc9064c9fa03bcd4cf96ed7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec2718b6a5e99000c7171a02742832692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf616c2fdbebea5f8de7ffec1455f48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500634178f724451a906fc3fbb215be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacfc55dcbfdf0e66ad9cf620adaa3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7dad92bd6a78251323cb2387b7278696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20781f976d9a7e38147891b4f08ed24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bae5b7220bcd01f3b9f1842176c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a3319e9a7d55479923f4de928ef8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e18938daa008314d1981a9cc2e453700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27b3233b8541e6046944db76d37cc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773b97b5dd898b5a0d697c827a0a2a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3df2cc7f72f0f920b63141e40e224703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3541fa77e1eacb5ce88dd3284efa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7571442a7a9ef8c317f3dbba81f286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1a64e214b8af19250e9d00827764706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa13b6ee047cfc3ccac1e4f10cc551707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d210a37dbb1302f55f36dc80195e9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96300469ab205e484626160f14321c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f68376dc43d52cc784374814247e5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d6f1434e166ea24e80914cd2814e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12265a487f610f371a16f9906e2c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8791384e159c49a00cac708710da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bf59ee18e332d48d299672bba529714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e685d0138869a2c60e0a5c3583e3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc7eefcd4de2f12ef79f321726dd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305266e381ccb2a37396589518ca86c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f994eaf8aba276090a3a9f232a40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976d797b90bc5a0c6f097925a5df5d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c74abfba2cf8f13094dd300034863d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359fc5c60b9b683248c3cd8c87da14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af084e7cc25fe948bf9fd5a818c1ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bb95ced239843f0ebddd32d94483723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73d96617a5e5ac0badcbdb712611b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024a9d129d78fda2fcfba1d8f75dd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d30e25a3fa27e5003c34df66a9c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ffd2deaca6a36190990f1a5c7804727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6054a319162abad2d392edf930821728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9dbb9ed8225ea6e670de72d62bbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017db3af146a2ec57f311f34f7cb15f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682fb90dbde44a2c32abca833cb1b9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27146788b1c3fe8e106d1abda210e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da05e16ccf99b7d0eae2a236425a68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e73a06a82606de0e85cce6769c0cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ca1f53c5664df4f40950a5a24066735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa636150c32756c8976d7128035a57c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a564223d1caad5b063c1772938c4e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c020dd7820cee240ace4a60e2b12c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815af2c5566029ca26f643bad1a168739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9597dae819749c98c02604b3c123ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa674ba284d2c92e3d52e9a32cec4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35a814a56356a54acf09e37fd0b869742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7726cf53b1fe4fb2b59c05908aab0a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a38298b4bb1d038e901f2d0de3dbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868100d46009d526655ebc13bfc9e953745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae691cd9c4387bfcbfbe4323b0f0eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b316badd0c374de506f2b33c2a24f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c48ac6b4cf9b40fbfec4a2cbf1ac2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961cd07d5ec3b132ef439e8a3993e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5615e5e079170ceea86e9e8445daa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a1756e3ab960b047c5a107ccf900751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d1c2fd207e5f5b3401408ed9fb56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ff0a1267ba503a9edbec8d58f76e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a925e08b91e73dc53e36f9204ec712754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b077492c3fdec065d36d47d5a7e18a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66adf13d40a20d440d6c837d9ad723756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1362fb2f78f1ba5d2c84d6a1163e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183356296d15e2d1a4a58e5d07def4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998c4d17067bec3121677caafb6006759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6472ddbb27433679f756952a95017a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d34417d4dd63beba67c0392b1efd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8fac31b45686243aef7a0ecc3d49a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97f22ce2772d96c5910fbd2b36b144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb57ed75436f8e02bf763f8826f3745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd4d7b3dcb178d7693a5f76aa71a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6227aae833b8c2a346634a55a2dde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a45ae7e4de7e03071a5db927d1938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42ff7960829dd4d09a1fedf7353b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19966104e1e1c95816a21a228d68641310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb0a4840bcd8e38f32b76ea131132711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1db08df634f52b66d2181f52926212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b238c5b9434f058323ee6e4c9a7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeef29151eccf4ba2503e6520cbab814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c344ef013db9287f02f196a3147715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5b42b162e30fa1ec5e05a9ae1fda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b4f2f390b92970b15c2beb25426de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bb4349998c515a6239de364ba8c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac16bfa2eb10c02e5f15dbe29cae919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a83a3c783a3ab73a80be562f25897120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ddf25a1d2e3deb1096fb9dbe89ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86747479758ed6f2b5cbfc984f59622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd64263e0c2028c684a70b38658a7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b8230cbe3c02caabac6943b8453124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daac255511969091d17ffdcb575c7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d803a6d335fb39eeac1ab73ca1d0fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcabc0d9d14c0e3b0cbb806f53dc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3cdfb100a8c463666bf6a78a601c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca90e1f446a6ef7ac49702df44a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba553ec76416bc9f14d5c7c212036030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f1fa815991d51104ea133c14fc7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64f3f86633ece5ff2db9af1d1646732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706c0d69afd8025e8f673fc879250133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab63c54d74b056aad5d962bf55b5ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b2adab9ff5066aa8a119dfbea99735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087d1592d318cec6594b6064f17b5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bad47ea2bca727e7e49b22fabaf5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e0535890c825e2483c904182710538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea459a0ad157abb7b23127efd6d22439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24bc8ff5bd74ddd1f22f970fc38e3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4e0a0ba34ddcf3eaf6a413d5ed8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b679aa38d28d7ffd48ba3e88f00bfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f178132a9272b755176f0f8fdd38543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd13449fe9f59532e54b838ce52de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d840ce5b57c7cb7ad68d7808d1534245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcc8000a8053f7a3a99ad04c592fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5892233e73e85dde3b0ec8ebf10d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c264c18088d49f2300abf53f0b31dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6fdc9cee806c6183f7e8e9891488c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3eaacaa5e8367266c2991c22dd71250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17551b2c63ee32bd9c7bb1e280029b7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560dea4a8f9a141d07fb2376d1053b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da9452baaf9246ed4b52b92225e23a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1448583858f6e37ff7aa2166c4f463754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451bbc26b778b9374465571324abda055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4bb5ac782b696390f94e549210ba156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754d5203187e49fc6dbe3395b5fc2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a38b2f44560ae97c0944f58e6de6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b47d8ac84d008ba8b8c92b05b483159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d2390b77715900b8d4cac875482f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1cc5c528bf0068ebec084770f130a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7bfebe5af5007b91d0f5c5300bfa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386862da1e627d2e0db7372f460ebc6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b9d5bd5389c391048de792344eb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d558dc167e6e2cb2c6d485b8b5a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da3e2fa66ce6a7cdf98d656c1400666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b897b7d94eeabd386a516573b60ed267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f5fa320e82bdba1864b4dcafb156c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5bb4e58f7ba2df1a5820b26c9bc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6dc1c2f0d9d616814b5249a6701970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8768c2c113f6d1842830c75e2e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db53dc9cf99d95a1294a3a6ae9f2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e6d9ddae1c494a477d07d6aa675873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ad3a074ac8ee754432c4ef18e34574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668d284c0ef126c984f7ddf4ce4acc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07634d61ac7214ee560dc9ea1728ce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fc4f488a6d9d46f0a603ae5909f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b449e3d923183520e782b916a9e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e5780ba3a89f84cd1999b3149f0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dda5e11f9ee54edbb3c69a7be24ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1877947f60912a0467a5021df3b8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876adf94e341458875b62bd079fea9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed206bf8c70140777ac8fcd5d08850383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b7456e008836cd05a1046dac26bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ecae4df1d10b860c1da9629b7f7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc95e5417dcb26f6b7ac43d23bab8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632488e20d89af94a305545eb7886987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef205e3c42f9475eebc7d37e340adc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff571d189badd42f3a87bf35ddb20889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440790a63b995e59498da504b928d41490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee848c6767551f2d21a1da3901705191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b52b304effaa012686a82021f85892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62ca6a0e1beeddb61b68c7a0d5c1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582cf0cf8b156aa26ad5428c97354b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306cdbf35cc6d9c8d387bb77efdbe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307dea1593edbee5e90b4770d02ebf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c918d6f6fb21b5887057e944e225197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7e8303f9fb7cd91fe19db75f3d2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1a54c9079dcee039c17f04235c4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec88141f169db755ee73890f8c6345100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f7242629a086a8e082c1184edaef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f7ab2e67c98b8dff9c20d176855d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c346c063519c47ccdc071744f3dbd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d1a15a8438411ad9617d7beed186104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c3b9a2d66e388f91843d0ffbc493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017954acf6d6e2d377ab7505e4bc0828106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a50300243c15592e2c2fdaef11334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407152920fb17097c65362664fc7e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776619e23e8a7cde1a643a8b232e87c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832204ebee7e6ada0e1f8369072b00c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f60c30b253d7f2db9feb437d55f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece91550e14145164cc7b10f13c809112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994cf6f23585f90b07f3e67eb24bd4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8bf22147cfe68ebf3bbd13c80c58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07d4ede1665d09a7c54ce16315131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860ab3330671008d46ad063f03a575d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f552f695e6710a021cbd06918c9f94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02390344a94d47c3d10d847e2a38b533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d77d76d3e240d142a9fc68a3db7170119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d98d4e0f402fdf6025a418687c52f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a4b9b71c7ab7f75948798e9dd379a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6a4396e65a1c49aa970d964e78aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097aa76e28fd49af26ae710b4791901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efcb2f7ad04c2d941f135f177c2a34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac0a78896c51675812227bcdf8efd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656fef05348b3f9c59d5789344d2bb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1be501c40fc2ee1a56e0b9640ea7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6e6c2ae43fd25fcbec988acd9fb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f02d24600e91b6d4d1c7363fe1d1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ab58af32313b6f2c20e2c8df92ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087605675acd83eae3c05fe93630033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a18b3783857e243aeea3790b2b1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b58316db7c7f08053dbec778c7448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf215abda46b159102a2b5e456a92b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51515667e8a94b5a2c50d83ad2147a3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3618efedb1819df86ae96008b1b43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57513331337f2f6f2be974bd36da90a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f71b193e07d77e55ad9336b45fd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c59b776c5573f5e44cef49a28f25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe03da2de2d0d0c919668ef174a2d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d86fc965318dfce20211e2519768c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bef47a710ea401b1b133dd8d028a47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24831af7016172120777ceb7e5ae8621143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e36112ec45fd63d33f867f02bd593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1de4cc8f6c564dd6676a72359173e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c8da4d4d8e84d22a4ee37e133fd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ab774d417d7b50032aa42362c42e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73be417b8a9753da33c1ccfdd0acc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc55ec131e5dff0c80568c940c584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ffa5dfd961d6fb1bee1cce4774c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6322aaab864ea2d7dd560207d7d29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d948ca5f86774640fde074240a62b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88da47019a14e462cfbd5aea5f6dd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc607f946c2e6d4cdc4149c9a8c84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173e5428461a28b087ac8d685dbbc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35c02b4cf542a2db1863c7fefc488156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd8229aea67a67f402241ad81a5d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3cbb16ce4db919416a3e7848f23e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac93792e699f13af7be726fb06d3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ef424b8303f99a156d07a6583c4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483598b43724d69660ef5c7da173599161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de255c8fd4f779a2a62f34fc23d567162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243374d356854729bba283997934d34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0cf15c9bd124e8ce90ec9a47e1809164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4fc4e9c51ab38711b5a2dfa1af9f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9e9c7a9092b4931bcf00742253ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15ff65e10945fade0e4034dcaa308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4dcd936f2ee5f34d81ab2e703bc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad7aa7ba98695c8aa8a140fe34a43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e2cc9f6f0bfca1b3ab624ebf2bf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c53c86b8654483bda570f75bc3831171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a747dd1267ce3d497173d077ee7173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30714b973c0e1921aaeab2d6c6e5bd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ea9bab331a097d5a1923feae87da7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb12d7ebaed53f864bccf479390b9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0861a7c697cfeed82dc0870e9d2cca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e970c5c73efcf3de1ce3e8a4dd0f20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15692b7465c7069689743e9971c535bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063feab61f05531320a4756efe7513179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dbf57f19b95562db5df7250e2b5a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989203fc9a22843e6855703f6b7f67a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85f7de7971163794ce1cc8781733bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cd79344404af590cc21eeda395495183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df154ae4cd45685aeb58e43f97925457184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5600e10b7e75a63b7a0e6ac628a1e47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779a6b92168e2ba20771bf600a1d011186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdf98dad396eaa28c6c5662a9dffeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5c21ddfbbacd58dc7564614ce1209188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042040f12e0c5b2a0bc9fd0bc79310e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7413562cc7ee5beecc186148a7980190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e13eca29842f5faa72fa34d45439ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81404166e47d8c3c7e2a3750c09ca38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de483a3b06aa167f5ac827ff50ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df3d1bf37b7f780d419b779cbb64f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f75f2f64d1ee503897fd202175492195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f6c4ef3babbe967216961afd116f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70d9828422cffc9328cca07c9437a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e0edcd20d68fbc385d0fb63acf1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993dc409944ca5c1087cc06255e58c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a9797bae219993d6dbc90eaac5a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ebb06848ccc8c7de9af475811cc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6f1c25689a3bc323916a515f3753f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6630df4ebf4ca1dc03cee06ec01a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb1bac5722e74b8442710aada48d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53fc1c39fd2517bd8cd9197992326205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a5662792f17a5757357dc86563ba8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec3726bc513bf41891e89c1d98ca1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c68740bbfcc9b4be1e5b8811b5288e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9d76c909b5b6d21fdb7fb0eedace5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d216f27f131e550bd09d6ffffd35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37982316cf9152e61e5edf3f067a36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea726b1f1cd76607d8bbdf08cc5c6038212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630dd8fd300899192b604eb2a5d2ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db023c2d084a951e79a5f63f599146214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffff76d0f16465691e16b520aee429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7aa5754b3047cdc5a585aa3302a1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008147fa38685ec4c642c5280e9a6ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a5bdb1eeb8d025ffacf0b0da43b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512fdb86702d80e7543c17a03826b2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ef3806239621f95be5fe09f89058220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9347589ca785e219dc6919d87a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac00469020d808ba718224a65ce63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab045d8baf8e06254398177eb030e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24906e15b0bc4674c699f0a36b0681a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106e0c53ece5462d8396ead87bc0ebc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39864de6affe812ad439b529e91a9cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd27bee45e99451b555c6b032d4d17a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dccd1f7c0b1d6ca1e3ac53ac5a071228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96193265fb40df60d3e82acff6be8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb693ff1724fa18c4d88196e32a89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f837ff9eeb66466dbc10d8c25bf41d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087fd60218da4d83da3ee4efc6ec15f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a9a14fd61d324e5932cfba6e77948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c848cb5ac676d1edb56fc2d5e1ec717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3235d17d15e046a830ba31a113784235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772142063e4829cd1952c3f91c370c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382422323bb86811bff745b113ffb6c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ae54b609b81b41fda92dc067bd74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824798ecf8b9e1b9b779d876a78fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53758d24e1f9eecdf518e9e9285548240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173e508027d9c136d93ec1cddd07d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62c1354f764409233406af3bf5939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77956fef2c44b8960eb43f9f83bab2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565805896434fe45641dbfdbd3958d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cfa9ba715a2aac4a1d54e2cb3298d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ddacdfaced28511fa783b8a1fa82c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566027083f9dddd4f32a65659a81584b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c64df30bdfb189fb8698ae551fd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2751d3ac6a77e0c0236dbb12d8149c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27212cfb52f22c128d104d3f44fd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e450aa50561d63f403e02e40ad0b13c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9a67d8a79f603eb44d587f9512dea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f8d214a7cb97fa0c1ad16348f757253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9de36f31e6442fca5132da4c7b355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f4101d4af27669889bd20c5b3c62e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791f9cc834428a63da94d7b3ae47ebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5ca9610fdb6586caec6caf16de18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2bd6ef1877cb9a37cb92fe0be1ae6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb08eea68002ee214e7d4d033e9d43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6c5920c48ea530a8c2dd351b15c7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973589b907bb23f4c57abb6985fb4d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf213939a460d933df731d314393e29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be471db410f3f39d0cb9cef66a8039bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f110e46cbd9d0869b0c92bf20a1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b87093d06933b3e528d61e96e417b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cbf334a9c3e7c057d50d5cf2805de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6864f6d42ee4dddb9e75ca2294c94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a1f3fa552422110fcfc1af480c627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999bfdf75347a4af98d9149c333c64b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e82a18c0f7b73e537339a310d4f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891603d8b235f173ba1844dbccdb62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e00ebda69a47c0589866b3d6340bae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806c1a75b4fe4568d5948dd1a467d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf503ecb57b4f5c57e9ba46bcf15f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94dde7bfb6e746f3837da18f4a057a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329cb55f18764971e788f2e6f2ead5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd904331e6f10722b41eea426c8f4c46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48720004459c3a74b18882bf2c5538278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ffc0ef4bf76da4938eb6ee39e9415279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6769c30f04897df37c4bce0261361df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0588fb51339db90685ec0cb8fb81a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d779438095aac02c9ffdaf43de48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573776a243cf1b759a7c346554da2a87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a04464d8d5d4916e11ae0f72e8c85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f52eb4c5c70b2df5c0392486b9311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ebe2350fa417994dd8c06a4b5b9c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07861a450c0ab32f14c6b4be2a98b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c668d8f87b1a61beb0f8774e1af5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afed1396f7bbaa49a96ecd4f864e30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf551a5c6f58d1f552f26b8194b01b0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888b07bdf51c233a27b5a44dbc0e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d85bea25ec77b146cd4fac6acd15dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa358fac1a72d4cdfcd8c0bc340650e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383374547b27bbeca8aa686d22216270294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd931005cbd7f2dd8f0b9fc253178858295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ad1e23cabbf92131b43f8a1ca48a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc36c590d1393c17706fbf158d53a74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335176786caeb000ae17b1c03c14da1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c5069839ac367866d5a025ad58f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeaa1d8a7a9a8f177292ad8f05027b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb06017bb931a3c20accf869d65e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa2a9e373bb173d047e58316ab93dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205b85970a38752e3071eb4c00b71c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129179ed2e4c8a4d9950c9fe3f538ae4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce84a18f65798869d1982b77fbec801305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b04c60fb05bf1af6f31b0206fdfad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb6b307118ca0eb926b5136214281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83393655656c7d75229593c0ce85757308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87988d21b7f252083d40c17b5742f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58e2fd33839ea01760eb2610b3bd9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562d28acb42cbfdd8782f0de017859311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2807df22e611fa6bd9dad696eff473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689e6541e58ecc66bc7375b29fc633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66e07a7275675545a1615b63932667314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db313f9e00e1bf250d8d109bf9afe8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaf04577fad64c4dac7e79284f3597316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06e82b3a6219b6119ed467e54792f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b5ffee5ac7f71f2ec5e98c8d1903318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a12f4c130e0058d84cd583acb52a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b498c05bf8c2fe7864a78bbec381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e03519b2c92b1db026c84ad8efd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbecffea38a515ea01bc6509585ee9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0864dc8574ff5e489af93b0925bbc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55fcab6e7fea643714e13e9162f6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158480315e6324b3941350656cc094b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad17643bbd8718887435b2ed688e92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207641ea69b2ac66d5e14d38c8b4a5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f738135fffc620fc4adf8b0a76539c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8234fb4d7652aa62f33ca68a4c4d02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209dd3b69b75c088b0f979e5e173717330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7379c3d1615120b3c08044061e377331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174007e73e24ec641ec4a722ed8cd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52264ce4a93d0b667b79f3457ec2f6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46f3f75aaf8c76d9a9799a47fc5b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a1389bed2e8602620070c5090b49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c2d5e4ca5ac035c2dadec2ac62cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1dd842f86624f3f3c2c072473108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c8ed6827d2d1f963a6b97353148a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5113be664283e8799c5fc2fcc03e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13747cc3a270537133babe70b40aef09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212671679c4b653fa74740bc1a82a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12324f92671c0bc0fd693ef210eedba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890362ddc4d36dbde86908614a7458343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be23c7a528621eaaa0d0c5ffa2b124344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680a15c769def0eeb41495628666cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01dcf35b185cf389f4ea5391a21dea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd2e22af3bc705169c95e9b751822a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5640258bcaa7dcc6bedd30d8b240e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30411f54e03c258e80c8cafb4277eadd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357173b7c6c14590849dacebb72eb60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905ca18ecbce3959864103fefda4817351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36725df627ba25f7658293defd785168352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e60a8ce0ba73578b4d6f11192f189353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e38c6e2df6d9e2fe358c063d1b5ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516402f9c3b318e21a4b74e220f4e90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484ba209490ab41633d57fa44a8f1f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11ce635cd19bdb12ce3f5447357961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c453502dc26b7b6c141590b45c84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6435bcb992207e8230d7196e64d538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6662bd7c71cefb0819b05f6afeafa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc662615e2dc85f57692e23ee3b866361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6b54fb7322a21e4ad44b187b8390362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c898a5ecac8ecdc04db530a0e7bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbe409d04bf259ab60f75e3776daf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e3b40a134c911dacf68a1b22d086365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1f8019e74c580ef59babcb63601b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b0402c6f6bf2a2752f2d442998e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f311eec83f84a33bf5f3b629bccb91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db899813c3338e52adb945f64a308387369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be50cd8c644323e3b9d470ff6bdb42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc6d8e5c448ce1d43f8ab1b00f125371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33699380599666c34aec60e474da9400372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eaa84e6f54453608136ab5f5b09c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e632c65945e884592a23020086ae0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c1ea467ac8a2a077278b9894556a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2dcbb1450f0c01843acdeaf61cf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782575edf7c93b4ae7b91930abe73200377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be978a933dc83c3ab57072b4834cef73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e005a5a5bf3d30ac6c71e6a1b7487379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b0d76f1013db539fa47cc147abec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c60775e990aaa4f168d8db805defd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309b7d4c2bf1a67489fb94ecdb241c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e459e17d7d358665a986205f077c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37db3c2d68e8dc2d43c6ed873c15e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237aeecf0beed6ad6ad87a5f6663fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7034bc06199d38a32d6486af1cad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848ab73f81cde2b9975e8cda0b3366387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985206a63f31a359b487d856712854b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041f68d777165a8b66cc370fc3785b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97d026761f9d6424addf0e8e7ec80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161b52e401207826a0662368d869e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf5ef008d176048b9547b81c07de0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914547807e9924ddbc2dcd2ca49d4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d02ac39e65abfc9c725872f8eb700394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581a6da1084ba78589a7c338ec08bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2604435c1d57caef2d12fbfc5a6dcae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d122b700d63296ac56eafd29f8b205f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f64a4d52cdaedfa5b450232244fb01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3dfdaafa658d227668a050d63467399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db51de20077ed7627d0f5b41a5911c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a7e25932aa211e77e1b086f0b826401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92727d034eaa9c7b4e5ee35e1e66d46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b4c336cd9d73e927c6b7921cef87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89aee0c00ce3f26264d6c8a02d9e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76cfea331b3e4ff1df9d34d8a07167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae180a2c9e5075e646930d54ab60000406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2df56efd0cb80c74ffb337c98d05f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1c1885312bda2acb7ef3d5dc2be6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae29603be3f8dfbca0e68f5d043a08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203fe6d973e38471718887461a286ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef27c2a42e35fe318b0cdbd57868ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48e434524f30caa745b82103b5406412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6e43ae095051d48b9b404108d83f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906dd0f6ed9a84323f2d9119a81389c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4310f477b1076660291024f0de0ff1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af58d929e59895f79b84e262d5f00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80794bf9def74f57031c047f2f405417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0a2fd983a6cf51c82554d6238bccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983fed2fc1abf570b524bbea8c302d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f525d0ed8cee6eccb4e545bf1cc04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2165dd409f59d67139d7c017c60e66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d6c75929742628cab39346117852422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa567e2903e8de649d924634a3df25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de623f65eb4a64467ca8fa612f7bfb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534cda54ce7a99ca5371ed14ef03aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1beeb1f169ef5050de39a5167351c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa6e06c7d70c5e96bdc10119012b76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9ef368edb4fd53e093072386a378428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534bcac4f2f039e258628372273762429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67eee47faf3ba2704fe7806d7db7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd23ebc40a22eecfb98b3f04e090287431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97211fc2938a1acdf8539978a0d8e227432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8a7a40b27be72d9fddb4c29f5009433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148e313ca443ae2e51b2b0f778e5e62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d03cb514a1d2224c8fb58a0d84bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0fa416d3301ed60b7598cda4709a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77bd4eee1dc19567286e96e90b9f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df43a1449ace107089fdc331a7ed086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff298e1158962e02f0b78b197f2ec0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb7bdd829d256945715d06584021fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573952e5ef660c5f34a1064a11e816441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492cdb7934363d1c458f7a09f7af3cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e00b6d405c57cd34b8f6d3828e45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a36359079686dfc5b474549761e5a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d907d2cf228befbbfc3a4117377066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc944109d1961c95df7f07ad32df2f93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511d1872ac18746be048cd39cbe8fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf8179627a479b4d2319a58f4b07d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5341c502c7bd2b6104ec651fd22a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba6e57d308ccb65e0d50748fa8c24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cb877b84c4adbd888d841d043781d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5df139ce7d76a18689f89a272f52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ea2b7f4c0b4e42c09ca881e3d4af6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4569424da220734be64d339b5e5642454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037aa97a22c8c5b86f8419a059d0866455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45781800fbc4c5318689cae2540c61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a865bac648293d794fad2fc8fa8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85e12caa3481e7e51b297c13a9e6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4a64f6bbfbe61cb9de9b35d69d25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361cbe1dd826baca20a022eb180022460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd59356c3560bc0bdfeaeefcfcf58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee73a64e203ab2c6506d85019e8eed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618cfae123fbaa240bf7b35ab859538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00130891c13871a50ed91c844d5998d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736128f1340dd31dcae727ea86a677f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606be8ad50281efc8c648ad7dbd9797b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e09dc585590187fe1e146eb449010467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fcecb4727ee01056a6964d815641468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1149b9929124a9e33e4ddb57025a394469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff624d38f0391f4f9d13d9db85a075a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543bb1859a051152fe5b1128abeb3d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44689639b687be38228b331671017019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798c4695904919f4c91935ffc44a28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426ea1a9fc51c8ecabe34bb70fc7bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f52c8187bfe3e5d2133dd9c49d6ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43328aa2d54a27a652b5469778a6009b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efcaa78a7e1c766127b3ee85976f9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643859c5358ef6065621349e35d7d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16dcb1db8c755fd43f48e3839973c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818214b1d15a6b062c0a1077d15f728480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739763b28a2e1a950f4930697d56ada5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b1061cf6b61a51d061b69f2c3a00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33898df26a1c82822347462d707f10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd3fc67a26d73027a93e041455f9d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86fe1a31ed66d3b7d026669f76be2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aced0e3892fed391b5e3f6fd80eba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51205ab61d55ab8838c4082f5f0fa69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73fa1615fe04c3452f840c5f72bd18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4b55df99fa7a9b68baf4500b7196489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd91042859b8cdcc1fa9eedb6642ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5cc80b6769f395c803524f054ddf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29764ab8468d718cecab018af8662c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288741eeb7eb73821abe7e9d16867c40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde0afbda05eb6032d4eee5e7288db3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf29ee7d07137a16338461f58a108d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc42ae957c81895051430ab17cd96e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b81cea117a3b49aa21f2d2a30418497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b42b2e1ff56f2e719e1908edb0b9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0713465d1b6726c4829c469f9318f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54511783ce20615a2c1c2c8975db82a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5ad158fa90d82f922e0502178eaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb4f9da1d3928bffbcdffcca4f6fd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403460cec7f1696f04d9b9f1200395a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b582d870bd1ab494d2328d5057e93e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d501e063133bf02ec743ec306b51f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d30fa5ac5ef46e7675a9f8b624f104506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953798277556e785c3ec819686e26bba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e6f2d5012f84028d518f5c0c4b59508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd97707abcb665316ae71de0eead4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842fef6ea82a08f2c02440469d572f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6bbc6aeb97477fffdacf573ec1970511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77f4fe43de0ba2abe1f59132dc0b28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a66805dadfea49ae050c12557b15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373a5e313405e16c0e14ffb51525c3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aed0af2f00b9615f94d627a41bff9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39dfc89af46a052a4e3d82efa5535516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e11dac906c14868ec937971757cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e248f895f75f069621c565142d1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0557b62823847e3b1d22ccbfed924519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac32c7edce0aa0c91df632b7714c564520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cecfea425ace56a8dcd5b81c833e55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682afe48d9262cc0f4bc0d53dc7c607522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6433b0df067505d1c33f39b8c66205523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11ab4c2a12b0970d2f441a0aeb8dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c1c114a0e569da71515c26443861525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df461afd3980190997654ebdce822139526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71004a95fa279f084a1076511c60ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d709f85f61270e26f1d65944447f6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875ece064a3358070ebaa37f0530f6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a6a8a5f2367ac27ba6410eced5621530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8f6af09b45200151243556d8c907531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab158be3259d44a95f9c850ba4df7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac753bcde9c59020bc72662a0a057a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e0b2305349c9f6baea79d398d675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c632d8c24e2561488c5a9b7d6d58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235999d2ba63c91fdda30c750dc4a8b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546c15519540ae2f9eaf9db44a4d78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6ea4cffdd6b869f74bbd8d6f53c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b942f96790d76ca2fd2f358b1f9fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480768c81579c8e1fe1fa0e7064a68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca418905f5c0c810e43063d34673daf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980c0915278add231fc0f7ba8ec6eb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b8938cd0aa5fb8294688a131ddbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5956cc1be1b16a251550d9d083994544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc510aa536c9c6ef665fdcb73d14e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880ab5f003f8a89b5cba8a92263002546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426f09013d24abb9055aa297ab6f1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca14b4adfd2115d75b86f735d857d4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105cb51aa5f761e6d78d0646a147f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554644f07579afd2939ff9b6270bc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a43324631086351c3b04dc03fd52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cca2b53aa8a7ef7f5b5fd0382cd71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c663f77965d2fe83ab8b86fbb4529a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedbf5e0ab3d7cdf3cb63a3b07613bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72771227315ffb9147f49508f7e3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29f27ed1ba3772f0efe9e06059cf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ccb4589199573bd69864932b5a3e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d11215a8529b045a81780a3405fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96281809a66fd85e8852ffea023db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb39bc6e811839948f3a3c01752b93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85263d60bab1e846102d43199d59ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc73b6ba293e40bb2cc7479f99007562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf54c3a6173748ae23f842f0fcb10f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1098f2a367c1bd0ed2fa1859bcceef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e5183715c94cda89a6d2c99097ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce2990ec684e46c41930571fb18c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef46bd8fbafb6c2a853ac7d2a2039567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee63b7c410420c3eb273057eb15b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913857efc50f10c54f3685a3281f3189569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e356c76a27abebbef40d51f8ac52c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddc514d695ce8bce373309ea714d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10091c40fe987338b3e773577fe19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b0a7793b2f8a1fed30b75b54c4072573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fde0eb269ee7451c1e62dc1de69ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f9f8ad25bd1ee520c5fc64ebd94b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146652febb5b7f722d065928fb2d7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c3e2025f6b096d246c02e95de23f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd068c09aeb86898d3b3e60e4dd5bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf096aadb0f43246a358f3950f9a49b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f298cd6d0d00155c227c3a33788e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f92c2a6e9002b791f4c3d9b0d959a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e605e4ceb4f8d69d5f74ddcb34870582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278721673712595a21b1ba5634cf6103583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3df6838156dcd9e061b4cfe3ab8492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5d8cc2fffe792e97aa63fbdfd655f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778ceecd7a19e0b525af2f58b0d8f42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec8ea02ba89ce9bade335c556ba3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468482e7f6171940fd3e9700e2088c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38b487557ae026d5b5ddaad0d5f5d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725bc79f38fd53f5fcddcb63990e75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18eb283008fd699dcc526bb5ff752591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae86cb0def49227dc7e32dd5ecbf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f531a6e44255eb554e4f96b4d1c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983922d13cedca79cd3b72b24a8784e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962cfdfa89a3e5af0db7cce13a99a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8729e577879d4c670f142b444da3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53858d28d83ae1f42d438929a87128597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f7c6a5b76d3e43172fc904861e65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58fecf739f0fcd6b9a0e22bd7b860599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752211961b92ae710da322b8d44c3ab8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c05175fc8576758e27ade08510cbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354621e5cd96dd63876bf1536b5a20a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4cba55f8734623286c4576d01576603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b192b954983fb57823dc115d4dec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85570f52459c4eb7082b93714d484f71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15de0e77efd34950d5f51bcfb54db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b03c20dbe75a7827cb46cab5140f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae9716ab6b542218c93ba4c9dbc0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dda9ebf7f946fe4c42b959d3c3c894609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b6d719af8aced3336638cd75f8a0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6131774dd33eedc8d7447fbf5311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b694c2753aa671a1672ab1fb3a34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5602165d55db9998388524f56c515613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f827f14608e53bbfd3554b05f9945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f19de7eb49b0cb99d196463455feae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657426fc6cb6b55a8b26a468a702025616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd651dc23290303d6f0cc560bf912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a3e188817400710534bd7ad13769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837dfe345f39c08d49945c608c50a5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3222d5b753faf5cc7f7f2f6309f31d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfb101a6ce61f425e002e6784418e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4b8bf2d6ff7d5bdf6fe179452ae7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a661287128ce789d36bd328e942088b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b85107fecbb9b67c1da73e775e73b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde6369b643740ec07c0e3b4f352a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafeba56c0db244f244c7079b75ba92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c607deb93d3d325534f679d151e98f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2003a7446139510645872a543246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cf03b57f3dca522703c606c23d77b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd2efb4d0f44a87c97232a3172f6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3571b80dfe8200e7ffbda43ea077c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020853cc94a15682ae9b04725bec02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f4bbfbeda7f4d46433b6bb8a8300633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaee757199048c497c0577ed067cea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd34ad8eb973807b1934d067646ac2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb01cc6d5d9cae986b8274430cf81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed01b5c81d1011f32b41902a5ef3e19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0098ccf3cc3937db1a4bf73213c0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a98de1f0bb029276ddbd2f6b8d375d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4ac56ae82603f31bc928c643afde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d8d643d49333b4bb8f29c30458502641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ef56e01ff1ec14cd7a2cd4cb3b60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebaea766dddc3f01bef9ab2947ea6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9f3ec21a4480ec918bed6bba8f65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21a7eaf7d12f7ca50ce9c0c319f5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526b9e61624ae8cdfc227f9018e232646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6a815625bc4b962d5981086fe7c19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bac98b69c4b8e8921c79af5788031648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc392cab589fb5477fe9b0c1b2a560649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ddd6eab902adbbd1dd4041cdf587650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8fca24df45e4792236c429151fb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86db0e5c410d7e2c22a4e286cd7a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaafbe0f1fd7cb3a765a0735cbca92a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15f3daba43a6675c4a86a8bae3685654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4aecf9783fb49eac0a6e30c544a52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4571ecf4985c692e2b0670aafb283656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099797cabbb5ac6364694fb41f40bd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533595d33090cab1716d6d59bb1f06c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626369175e2a6a935a7e6509f3fafa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae703d9165ec014b82298588b69e52b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407a35e5b3a74e0fc5cacea324229b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d0c488d67537b551eda4531b20e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5fec32b5ccd9618597daa98f5e05b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0b3f4b4aeb0eb67940a26dbbae40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831e7002b63640074f5ff5823cc1d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a73393113d12ab03402c7bc87f76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a2626306c52c4395bd92cd25cfe9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cee8eae7e612ae4a3deb88b4863a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa6780113c71d1315f326c0162b10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12833bc3086ded1e7abb88d4fc4102670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d688e428d0660f1a57135b6a59db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66677985e7b83b066d2311d514eac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e694453dfd4eeaedd0a7813e9faa9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d86546f3b6ade084b16964680aa27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8252637762906de304cd961333cc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc335a9ea20d59d538e52fa81c5b80a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94770130752d639014098da850509677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08e8d80d4f9483cd81f5e0313a6a7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2236546f82ff6a27fc65914e51930679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b675ff54f11d7ea6bbe79ca9100f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5253ca6977d846be837fd004a3e70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42725b845ef2b1a3ac3e919e2396ac3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7242e9aaf952ca6e926e718f4bac7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c5affa6f4be8f7bc6067e10071b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca31ca82c65ed0339b52a301ccc872685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d60346b8ac5b275165f31710cd99a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b4efdcda1a2a5bcbfd7419ad1602b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014aaeeee0efc3d7d46cd9b7e6082f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a35449b13212d083a06aa118e3b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355a6f6b9b3670d629bce8f6313302690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa074b067c01d04a69b4e2186fc2617691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684d8360f2dfc4f7b655fe45cb3098692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4648dd7a223b220cd26d452ae72f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be699b36c7b8f46cf497592505af30a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c596126c9dbe1335896938a2d3e26c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c126431e4cb3b013b00e75b7224fea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a3cc0eef5976fdf28ce36350178ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d997cbda2a9d8b9eb8fd659861bc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f1ba704d84c8c96637ea968fc553d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401df5efa32b82d29261c1aecc625f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb7d084555d19da58ae972ac8e1950701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c831d73eac924e7ce5427d5727f9d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f2d502eba00f27b84355f08919121703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27cb0c95d960a3aec403f32e6be97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c950b523146f6b698866638ba8f03f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925306e0dee47b5e8490de2f63008f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f1e3ccd06dbc55b8240ee59d7c6ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05651e96e3364a990fe37c787d23553708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b85f1eb165a0f17b425be377089c51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7befdee06d30d7568703fc59fd8a28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2ed9c510d47fe3f54d3ec04257c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabfa986e474f14a65b4f6832d2eba0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb5fb1b95012805e69e739aa3c0d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080318127abd7eede0a924850a02625f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4a1c920216a52cf8459ee6043c55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9bcd96e5b0b86316654817800c9b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1ade708fe1747e38849563ab0ebb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bac8201f0ae173bd35c3bc82ee854718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94657e76a04c935c1bc0fddf1e1da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceaed3e6504da39d5abe15730086f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99389c2d6b8583c7aba1acc788d8ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c89184597e29713b1e391b255e4be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a4308d1f2051a6619d593ac45353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c1ce52e43d35f9a856f31bb3b2b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d4e9386bcdffa79da357c6d31263725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdeb4360752ef3f79a3a96426151e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628789c852db701b8871dc34a157cd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee38a086bccc5a3d956b00912c59fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c49b67ddc6cb23f764d30f9e1efc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255c91ac361b477921977946f358710730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b517926f4494ef68e474c04f0604aaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baeecae5da2cd897d54c495a548778732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257b42d9d6b20a360bfec9dfff99ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1815cfc82cf1588f55239142b05f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37940236d8d8b3269dfea7be910651a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a5f6be97035e08e58dc86a3ba8bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a153373011e4f59d9b3c9f876695e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4037d435048a35b072a5225321f03b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31645f1dc97857fa2f0c49e11cf6d89e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b81e5b1e74025e376d2038e607f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003f68c88f4567751155d16efda8c6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f0cdff65660508e7409ad5539a5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5fa6a29cb90822241eaa0401daa83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef190d2909276e6a9a95157b61f98b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab49e0c6dd775ae14a379b6758a86e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c7143538481a546c94b9ce45f3aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815902f6ff9a96e522ed9d6dd2a5c01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fad39043ff7cf2793bd39dca3003d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a744142345cf21b366aff631b3ed8e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32909ccc505f54b913a1b3b344423ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa223756703eb7ebe307b48f2aab95e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2887773bcb18bf78a40c84dce2777752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e790dbd1ffaf59808d627bcf1744c18753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>