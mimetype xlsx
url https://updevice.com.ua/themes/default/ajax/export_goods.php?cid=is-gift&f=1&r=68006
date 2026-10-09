--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf211419f90f4cdbcbe1cd78e38ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f83634a7d268e4b1ba6d5a30fd2a032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db29af1bf85765cc80178844a99973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd67d1b1f9658b52cc06f91c1de4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf233b22bfc55c0ccf2b6222a92347f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa74ebe75f2edb5f374c4b7835d366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510377c2e87bdda49633ea31b605d1f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0424d543eac28ca3dcd972c0945b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38179c6583e997b0626a8290d10da19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc89c8a5ed75534935f8c5b57525510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce4886aaafcade1a1f7df1d88ae3c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85c0206e5e6b6e2c1a22eea9e0bd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae6810659ff1500bc31e82415177a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689688b7ab6dd147408d23667239297314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5a29f86781e3846dd6996f25d3e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c757be369fecacf322bd442fd63618e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bf4997cb65abfb816439dc1e2730f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac49df5e75729d0df01b06e1fab3de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcfe809bf011d651dd2c111fcec54d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc98f89248427af2993cf776fcb361b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29ebcc207c71bddfd1751ad435ed921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e475e00227942f6b24141b41790918822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c141e4594a250de73a859ff3e25c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e915e6a0b2d1b558ce49b84a5ebe1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72566562908b580126b12ea725965d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b659cc177019132238347f977828e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63af1445f3011d79c150d08fd4885d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa424d5f14c3be20b82ba40261bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586b33431ed2f3349af8ffb6778798229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab0768a16623852be5978c42548b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67025965028fb4d376963fe8dbd0ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794b7c2aa9459fd501c6b5fa487b2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7488f21dda2fea49fb670cb99af233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24338ad907a80b9c7e3255df8908f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc120216d25a9e8215e20a74732652a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7f2a7844a631d506769639ba5b8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcfd8edcb77c322ab8fe70b766eeba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fe9446bda6cfb391367a33682599838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9afd82544dd3ea58e6eb4ea1ff1d8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930187fc48620f90fb95ad5db7bc88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32494bf0a8724e32253b94f20ceeb9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ac371c5e01e48db13d60cce9595c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41615bdd202c8ac8b9e362c5728b2a3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a5895742698442aa0dd1b96510f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e760420740cba4ae52e7213aee5ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd987d470c6b0ae958b674f281812146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983167f4b36a5b7f2e156f40782f3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf934e867b83bafbecba44dd271df3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c1f210076f7755a86aef74ca2405d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d201545c9eb64cc4dc8c59c725f9ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed76706bd1d780f37df5d4e56f6b5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b22cdf9795eef49872460d7d1a397252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d478eb289a6e5b7fad0b568140e30c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b96d1b7835e2569c943c46e3495254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cee5c716c8f5ee07e8ebee3957e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957fa7b75738bdde78c045af566a95456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b0da374c7e8eba6e31374080abb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340c54688f8ee5a8b6ddfde0ca418a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf1412d640cb079806d9c37449af2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b7d26e51f41436684a41646ce5af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db91f53df8ec736c8d5b69fd52514661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ed0431f44a83650341b8063d8f2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584778317ecf0aa7f9b5476102c326063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802436ca04b20d9e08c8c8c8acf6185864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eb7c045e8573576db4b0eab0086c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe0044f8a088241c080de0cbc604c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5a79f9ab8af4c5066fe5f70d001af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859acb2666804b41def23f34fb28361768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a614d1187de4e0fe74e847c37314969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a7092641d56d32b80bed8973517b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b7dd66c99457c99410797f72fc6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbcd2d74afc39f84909408f08d71d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a9541846fa0613f529f9779eefde173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0413a2b54fa8178eadc233de7eace674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0768d801c24927b2e946bd787af7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a9a15ef670cad1510843632bb74a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e156d7a413d0e172db0a8d50ff87c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35ba21bac0179010db8c15a967b61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8625c56dae45eb662412a38c796a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeda2a3b08d0918a28e75965bdc41c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b141ae052a170b3cfdb28fc44d09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf4b3e6690a7aabf38d02e8d144f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e2dcfb5bf2b8c8add223e3c17218983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c07561b684368981708d9ccb3200e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2efce203eff3fc5686873abce81c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8c9a921e19bc00a246b0637100b3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325e06cba2e4eb0dfe7a04d790138f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf139f1afee0c6fece28a86996268c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc0ae3d50afac22c306d95f6eb39989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a6c1300b681b7d2845a5588ed96890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809601913aec039d0740b9feb50e7fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5b3283efaf41c2fee2b5c428335d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7962dc08a591f03f5ca20fe5ddeab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af48dc3ce5e1e2cb61d722ea2bc65894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80494fa4fcba83eb5c48201ddad5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e956beebcd41707e75e364141883996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b97ddbde66ef8f8cd2c1466d153c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646305b054326a7b2eaa3c0f98a17ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7d3ae72cc5b4ff2fdfb657ede84399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40297491e14f8fa99b28e96bbd5cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13916bfc67b85b0f2368115e226df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc0eebe72ab2c7600362c7260a059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ebc251c463629c3aced2b6ed1a2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6cad5ec565f81325d2aba4a82ae9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b3ed90e6cdcf290a6420556f03540105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a60f94af4cd3ce2fc179d27bf5b17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e189291587094081251865732964f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0273daeb855c06a64423987df97cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e84df880c4e0e37eda39da90c51ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9525667ac4104c5238c3acb3579b63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac61b9cd98fdf3abd645fbfa67a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e493a67c4e847a2fd2b2a382551db5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15862c698e732b359977193c90abc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c55c637bd07a2144a697eca8f8696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b6f6ff091b38e7bfe20025d40cb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f5c8ddce818bba132e2e72f41ef0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be303732804fac14c2a41b1ca8396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98edc2ccc20821c80f3d70e7f8b76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc10628e2f128c61c9befbef76255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160b67e16a52b14a7af4c24aceace7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9148583d478994df0683e8895f3d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a50a55c9c6cc7459d3358115bfb72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6fa807deaafb53a6179060842435123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d868c2628020eb8e4c2afbcdcfbc48b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f68bf1bb949425f0e2be018e7105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf0152a62dac9a4a86d20bd51c536126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d752a2c94f1f1b6f7147abff7529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c538fe99143b7043e022e5a48199af2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d275b21376ad7e7e250b79fa839c607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952c74aaa93cd5ae9f8ef6e0dbb5585130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf78550d1c79267a7bdce357c32be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b65e8905aafce5be8befa6240bf9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf2c5474cd446ae2cae2805e615316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e431b35e6c378690d9965f7002023134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0263de82c7022ed1cf50f0d4bbbd7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d5f409805dc6ff5df8126dd33cfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336efc61cd11328b1d8eefe066edaef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b20f26d3f4447898f655033ec00cbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb75e7b9bf46dea5e2aecbb5a0c81b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fcc3f58a4bf34071c071557fce588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2f1cc1ab8f1c94d319d422242df4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3f6a0211c2fc74bdce247cb6dee63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea187dc5bf400fc800e0853a2fd5bf26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd2abf937e68c52c098dec0bdc00f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bb2aeb076d45086604492eeebd2f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c46b25b77471bb02b4de60757c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dd21df50be08a24868bdbac805b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b05fd976fb9844a45327d44ef8132148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9d7a83de45c7f69634f04e8fccd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05da0e090b82e1f034aab7697766e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a16730bd340bcb58182c9659db75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955227c1fc47702ff17e21ce3e4c556152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf37c0eda2ca9e814a09e594b3fdcc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a7fb39ffa93b84af10f3eb05fb19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc7e7bfa00d3985c71989c03eaff6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f08a5e1994a06fd99edca5deb2615156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e078fbe661a8d882c984aaacba32d8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc9d06dc8f8570b702cb6f1c51a7b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71ca0997bdcb3048fdbb400f8f0d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff28e41ce4275b9d1e07f61df48446160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154ad133c384ff85a613cc2bc863f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb765236d8d791ad487efe7abb153162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c04b42a78d059b0e9405ff7a25c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653aedfcd4a3ee5e5677828e91bfdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fa31b535a3cfc45b49f504908116165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b27828e4a6c1fa3ac7a684961d77d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a807e6a5fe275107e8b0357f116db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0be624ebcc87edf21292b2be1ee019168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b1659febf18397b1a7f41aaea4dc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfcc4c79903f3cf47beb5064ca4d1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc3c8c5ad95375441d63f4ac5cea7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96451d51adfcbf8945ffac1cb98acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215db2fbd79b9cf9b8824bd99fcf7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07310a4544dc956c4fd53831327a4dab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144261e6bf8646ba195ec787c55dfced175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110098e06c762fd9efa5050d32e86fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e0939158a491cfc8bb24c4c487f3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391afeeed9d7c39257b5017f9a2b0c7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5f6d128c0c0ab8047fab12b62d28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2f98a55315a24eb67d28e4197660d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b38bcc91a8ac83e804cf8303dcbbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ba2c5a9ab419de3788d1e819726a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471414fa050c31f423b56cb47cbc32b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440617a5f74e3879067182187c0d6659184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3621040410e832466174691c40387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f879a2ed5747b5b351ef4b707473186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73faac19c645bbbe50d771da5db59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20029c28f88eb6fbe4bbe8b95a1d9a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7065b0d652028d0f5830c2f5b4ccc16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aa8ce0a4387e93cd3b5844f01a2dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d0bfbc7cdfbdfbf5dbcbdd58a433191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4668530819332558fae1e6227dcc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c8329645769fa36d4172e4be83daa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10d9cc8754b01a49968c896a84e0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3934b0bf015dab95ae88ef193137195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735d54216b308f1f50d60674470c78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c99c90b52871594cc585f6244069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376734b7be6bfe8f1460ac55cae97f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505f8f96590057b4d474f8bc1d7e38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e95dcbada1c3a3b09dc03dc78096e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a44026f1bc052e99000fde739bf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d3485121a0a52fca713a05d57f14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b50da2b1fbc2573aaa56daaa3557203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313dba1e5eea7457011cb106b035f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eb8d8ee2fe917c8d57e33e2478f1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca1664d6ee61e6d5492f4b5e32109206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43415698a4cfcab7c26eba3687511b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd778a4772b5cf87e609ea6261a698208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f5fb75fae72b9f3b2c722a99808b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8af84887b3ca128a459704af657b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31139cb9488a71bd6b9626db0ec708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d0295570a518f30d2948b073ef51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b17058f220573bae140f31a40afbfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0423639d93fd424f1be4da4a277b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f07304fa7c324182a0ea45f4576b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24f65c5dc012e5afafb5e065c9c8da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e61fdc673e975b381e5df05729b5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a83dee2bc1ac08c254e592d709cb5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121329dd2074408e1a223e9038ac16f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d818261b686a67a87eb38d92817d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e60127423196a3a2bf3a1545782c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542fb59d8ee38001a21111d66ca9c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302a3ae4e3b59196be6ace5628c8df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790094421cd6c744b44b8f5bdcc3a359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5060c321bf388bb9e297e0808288225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8dbfb6f4ff129d20ffb7259caae92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee56eeb4543b0c16c05d6e5cec0c25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf2f65a343e78554a04181a02b88e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf562acf1ece72097dd2c487dc7242a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4a52ed5a980b7227e82130351f9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588309051fb71f7b0ec782e570832b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152dda5ddbc343677a99d5d137e336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4029cae0bbbfeb33807ecf550601d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ea810f7ec7f497af5281249fbc05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da200933a1bb0e27c29f2cf581f052fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223067b9153ef30bd604f6fc70d6114236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f631844424b890c0a888ed75dce4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512160c05c4635cb55c932742e4944b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123d6a75bd953db31f58128ff427e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b36a02ea768c9f1320d18345d6cce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552726f039c199949dfecf4a4202b71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b256912f48ee1cacc098dff75a636bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9320297b1e2ea7281334461ca69b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966fdc707e52d9f99d89e738aa3ac2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f8a2ee4cc8086e44a6162eb338f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6fcb9313008e3213f76a300d87d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c0aef11733b4eade3d5305bce3dde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85405f69a5dc4a82b6474d70b315d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0472af552aec48132e09b8cdd2035249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac3794a605602a5f497c07324dd4d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccfca6ecb2681f363be7a3f88b873251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290af031f6c9d421eecdbf90d57e6b3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf82147cea918a2b2ee3f34d971fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ec267e38fb59ce12403a5db471b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635abb02974266bbd7d29b8e9bb63c2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c91a0ccce0318247b51a0f1c46d2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62ddf7b230b38d57d89e867766110257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e51811d0087dd0928bec55dcf8f68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b94ee6a5278b94848e0a26289c3cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86442ef4beb751a57705b3b5ad755260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab7f3b6d305c7628c57ec1c1a3289261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c858bd32ea3bdf6dbd6fed8591877262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b58a26b28fdea60709a2defca79e9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822241201a1929a400e6b520d51c2349264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77125d8076047ff6c8972ff895f64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2cab78e077334fb7300db2b6df5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4438440af14345144d5b3cfb0b09cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4951feaf50996fa695c4be4553bfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6333fe2b68b2d15fae19b45e53e470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ff82e2591b23c34b404569d05a48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9682f822a9fe324d14e6db4fcbe44b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1bef948e378c1a0c7ec7722c8dfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3741330a2db1c8580bbe3ac0f33769c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2391594bcd9b09b49b889f25ddfe4cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c424d72ec6393acd576f4d1f13f9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7b7b2a9cd8ea025396a2db10cdb24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b769da3e037a522ec44a2ec04557832277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792e25026d19cdfa86675929eed1c28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5e711776b5174033d23e47108b46e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a569877db3d55ebbbf73194a94e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f67d6c5a9c0c790cad81d44f50d6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a847439a5cc9984315d786479f703282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d23fa159ebe8d8a85fcc16e1dfbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e45c9afb5851f782179689dddb0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f743d128087431c143ed6a53b8064285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3f726a1472eee3b2b3726629eaca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a00819990033bd52eb8d1d5c97e6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0508662640efafd86340adc90960c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b5722c5d89fed775f42f77ce84c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd44d056114c801682446136de587e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84325910fdb12734e7f9c0f6f2634291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9dd6faf4077f554509e07ed1f6b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c54cee0791b2cd2ebb7e5fe7942a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993a9e5f069476aa90bc7e1ef616dc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fa727d5e62426253857c87cf3ef9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c1da309c081092179f527f9bc3fac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1ac121dca4685ca0559b47aba351297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8a4df6f30539a2e5bfbd157a36c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf376959d9746eb2c57005fa11dfde1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b9f85d3b2022a3968add568911a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d4da3cfd632f0fc4d0f3d91298df6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6232dade65d7dddf5bacd20574836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d729d5c72fe9b28ec3dcfa5fe9d82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1a7a18604f8ac917f8ef61088ce0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5cc31c71ecd319f508a137ff499f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788a98c67bc23a704d7ac0ba1a3ab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c83ce90cef08bfd4a994ddbd5011307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b69e7137ccbf0497d6a7d298413f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b53c8c76b6f58628fc9499f2096fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659304c8970a1fa71e4b64bc2dbac93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfaf5051169c76edfcd2913bda8427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440fcf7f1b8b0a8497cdc364ec68702312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633044688ec603ab656ef2b8e029453313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d8a899bd0e11e2c99e77dfe1e23f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111e57a40e6c5ca627f59a6a68a06dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4285a22fcd6948067bb515f608a48a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd09c1601a3e83ef1a0b09d7373bd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992bffa44a973a8171c00f49a201d52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c5fcd068c137bb243a7edcbe5134319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b8e75e14cfb4857914bb76c0a81c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08f1cb165ead714561d6ed779db67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa63db9a2b62ff2643586ad3a392ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221576657bb05904d24d13762ed4a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35fbe9da50086bffb3c7b6e8d5442324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431545a321b1a697b2393060042c9bbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e16b20fbc57e998798df2ee1e2f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a6a1c5a43025b48abd4bbc93c6a02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5acf6b6fec96bab840367b8a360d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1c3318a5a2dbaae0dc313498926c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b629084ed8abd7b5027a533750c1e65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44afe37a4d4be71fda1799a9dc4ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b810c4db01521e889431935b79eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda89bb3763420718c54a209cec25ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95addb704be2a949a1b2a33da1e08907334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f765465233adc5e220d73c4ce688335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f73ad357a242d4ccd5e3028b3ebb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e926dbbe57cd2de7fdb8f3726b677e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a04b4b5d7ded2a6d8e27a6c89089f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684792b1e08174e0a5f260e0cce7ba96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515238b5856417fabfca9cd692e0e73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a3dae86d5a8abf07bb0111f29c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a4840b9179b52843988c2d4bf044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed2d8dc3768ea207c06707b585674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b17824881acc7bf60f1ca7b6054802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70155f932e1b9f53acfd9a98cc10a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7f46997e056fd269b273b22dd524c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc4f8440508063f956b068d7d1d97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec696371e88be7c2d27a75cc42d232348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c94264db8fa502f6102bcbe9af11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e08694099b14c865da62a3d9893aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ddce20b6eb82df4076e9a0dfe370351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449acfb8819ed131537ec7b02208fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5ed7dc34429f58b0d1256fb3c4e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811e83bbdc21af4921739770e5236c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6343bb6934dcbbff2fa7a70e1de97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed4d7def85ab4a5e9415d9a6cc8547356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16dfa6c9b9a40dc4e0f90475958ef7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6ba33c56a4c528d51cf7b07be834358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f344596f7ce07110d8cde6e0b82e6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bff49694404e58364f0c17ad51ec3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489f69013b220605ce21d2dfc982fb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310682480bd0c90ac073c678e87e8c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69cf47f2772c9b4acdc3c4779a97e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ef55e2bcd7aaec184f7ac84f2a2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167055a7ac89aae1f4a4349f31f252d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be8b2494a7e7bec5851bf56b92ae3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f518adea6fde1d047ec468f62e790367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9811c243ef8a2ea68acd3e269c14a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189e4be705297a5b7feb9352a0e614369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9e0831998fe6e3a13690d357fb1f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a8dbe397d953fd819f909bbcb9baf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492f96b2233dab63597933e1a09e5ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b145d563c0b5ca75ced449b5c1d33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f87b7dd28b0b6c3e044da28fcbe5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a7c9baa700623b90ea13cf9ce2af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18167dcf33260556a669242d3c74ecc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb06c8b4fddeb57cd2be8846ee614377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aefaab908d898b0e3c592c9c132925378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7d55b21399762eacf3f5d3c51154379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e723af6086eec678e9dd9a17f3a39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25869d494b94afecbeb108d680a0b9da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf13293a60b7bafe0c9c6a05447937382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bab6c7ba23dff049b20eab2a5b648383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b42d2400a76621894ff02f18d12b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6b00f579da16b0ecc681327c2bdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac562f2a2037ef3f9f1f742a86f71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04253a1f15e3efcf618be8723b757387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f7f6b743fa3c9cfdaebfc2b029aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06913717e87c1203a48a3a30f8d55a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9918f1c2fc35d3c0e7019d805c3266390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c7899a7b66e1c9b414a2f3a573a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b65d33ecb9910197242d355bf728392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d680025f844a9e82d5405c0bada20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b116419d8d22b7a7179f9a5dcca23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afe819bf5a06ce3aa875600e79e8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b439b918b61591cd549c20debb08f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd46a51d045154397e032e02d0861b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88eb5abb9a247cf4db3f92c4d35385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91758c6d09e064e4501de06e1fe639e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5e9b79bbcd4226bc8faacc8a06094400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ed533a72db6a5833e4f0f357f7cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb95811b627560cd21263b9e895b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de21086c94122d906a2f1c2a79071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686657cd24f101b78b38abf06e4dab8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a9facd35f813740a5f72f585b3752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c4271bd952fff7c22fc66f674c13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ec467038bbc1d91b6af2f0e56097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c064cd30d469da16fd6de432e3652d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3a213dbd8f0bf38c89a25d32084c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e1d7c7c2247f76f1a5e436485668410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898c8d98f4f15763613a76c57a3700411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09a93729cada48ab03c91dd8fb0dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac3a674372271b082fb8580907670413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca707d9bcc37bbfdd50101b47d2aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d4cf416b9b29ccee2980a28b4c8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd947a14ff43029b198737328a1e59e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b8cc2ad363d7a7068c09da9c34454417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b590418f01d3f6d61a362dff4d1445418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e262efe946171e05d3f80b5fe482a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4646061c523973e000416aa8f204420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cfecc724fa9c9f5d3e6187dfd724c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1b55245a8deef1346d3978033349422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac961dc25dddc730595b8ce862b306423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79016ca9f56cbe58090c630e3356eea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc96d9a8dee026663291c16505493cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb629933dc47595560343aef5ae20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ffb257f63aa0b01f400e30965e1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ffd7c16fca1bc7dcbeb0cf2933ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f32e40ac088ce9c037f9163ae790429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b91fc612c662b6a624937b5cce8102430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253cb46de6aec3b0a0c5457456ae1eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefbb670b9a3e0c343a0749db8bf77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e8d36bc5a3273ad113404d400d31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa344a15c61ff02aa789bc11d3a1699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed6077fa1d3d4e5e7cf45f70d9686435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f576baa5e251410dc6f8128557f54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b449a85f9b31ae133593ab113971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f98770119243200a91bb140cf873438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40d6f44973dc920f522ed8ecba3e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f9ccb010684c2c13120553290528440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cedbc985ace66f52de6664cf4096b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657741b09a8de4e88afc0870a355a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195a55751a959f6d0e222679b24b71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098f09752444f2e222873315865ea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce3d8939167b3cd799abe4a4afa7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937ace891aad9f67943cdb949e3ca9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e6fe072c15bc8003350b27de4a139447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7622ef04eb3aca6d357a3c3c86b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adbd619be44258de6794bed109de64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35e20f413e07f679b3b7a042323a18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c182304a5da43fc47cc929a4ca5a5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545e5cf531b252fcbfe77723e8a4c9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284f863a2bb8a8773d80e130c636a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235de209392e6ab0252bbb4e989c5f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0c695937a12fda0412c55dccb512455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5de1644a9e5deddb17e46702ea030456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe97e58b238766a632ce737046a00c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a870aaaae6059bd7b3ea743860453f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeede8fd0f992bb8770b8756049677c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e7fad3af3c2a8ba27b0381c9f41a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63979677cd86f391fc9402593bc3c012461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c288d7fe41f6db8aed67fb795d1e65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a950628cf71f99a74ebdc2fd0828463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84964e6a93013d71ac88363b01b3fe57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2b8c013109d918936fa6e9e61dfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058a2547ec3a358fc2b9ab91a877f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe282c62d6260b9a7b0cde49c0f4cd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8f4d81f92f83a2723a83000eaff3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e44a4499c5b0f2de00c88d5166d03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a876d367793531928248fa53ca4d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2205a4b0840dd5577cedb725a41a36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae1e52c6ab7c97dc549c01a996c77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47a70d0ab2b77530029744c916b814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f768cb2ecd2e066d383080ca8460a6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae894274a46853ad9995527892b71fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698828f211297261b2aa35d6fd9d3b49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7c8f0dbc135134c4291151945f02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f61d2f0969900f61dd7d751984ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5c40e4dc6c1a46f12412a499b705479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef143f28f2925d32b4c20a03b80e3db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0483cd815373049c19c75e214abf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eafc619326550a57d03ee365cc4a94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351068bf558f853c50af5330afa1e0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bc9c645929f0be0c9be4913d3fe0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4814bb5d7644e9653c99d7e2b02bb69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2703a73e5731008153562626cd5d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8f195888144c90ad594f8631c2e09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954ea81fe0a39dfc2327de31d161ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97105f69c841e5294902b246bf171489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532ab2a80c6d1a59ba1bcfc349d576490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5638133318c4cda94bd78bb75fb78d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695602760910bbd88a2d8f926f47036a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f7c93b261eb8ed3f17a6460832b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63387e054905f5e17186e785b53ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801903b700f7cfd37a3aef156d4ac4ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a42031f92cb71abd0bb044024e6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab395e091d24faa899b374f66da89e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f92303466f41cbffc24c48e23550b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24531944e04bbefa9b6df4b95b567499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a5069e5b35a22af4f6e40c506980500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec199a4231f5a62b0af09c9a189c4d7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772cb20755b9dc29b49ca0e20a8711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164480aa0c75610252cf2fc24f8241503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534675d4f8e8403f8de7191e61fbe9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75571438d5a0c44f2294ddc9a51f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f796ed910d71f68f6d17c72aa6c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc37130d4bf4d5f025d951d5afc33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87dde25cc421715664bbf34eedf2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf8fb41c4e5f8e23c1a8fa9994331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d061561cb666afa77793081ad7cb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f7ecb9049848797fadb52f0124bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588754a27313e89932b4cc120c4c709512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b18b77655580fdabded7fe67a527ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586aa8f86b32bece8bf1400af6b6194514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac511b11cfafe57cbc90e8c9853a137515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14284849c5f62d9973268e012b58c895516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c56a9d40d4a9ac5d14859672f72f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2948918a6b6ddc5cbb5ac382850533518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde81498c802857b70287abf8d1fbb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee34261e07bc6fb0fdcf8dae6c8b5ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4c6adba0670746efc78bfaa0ba42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac82610af60b73ed74c185443404c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcdef65300d96585ecda9ae3d76dc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220012c4ef99e323582e167e643da76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd0738ec762fd2c0ef31c275eff43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd0927abc77794111964dfe1099391526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45215c6f3bd811b1f31c56afd632d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d71ff1a784aab89a917cf4f78b363528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fa43a0c5ac19ada943d2241b1a72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a35cd80e229f0b144918bffe0efab2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38784f76f35c9d7b054923d8e719f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fdeca7497382b4e5de10aca9515d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcdda8eaa890684fefa51291f2387a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd04dab27a805ffc5a4fc474fe2ddd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba57435848ee48396ad2b45110481e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ad432c7eab85467c24adb185a035536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f0f3b7a182bd6e703c1ae525130f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689af29ebc53d7962042ebfec8e2b36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef8ccb850bd3d76a738230611505d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d1065392e083da46e719e3ef0036e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e3676ad61229fc01157a089c9a53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71948034ab10bd34bab515a7cd5280d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077105d1f1f64850a364e27cf783cf4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff122c97b9c3a4c78e3609ed7d864544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540d8e14abf4f532fcdd8615786c36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e649117463434cb1521c27733db5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e2e45623aa4bbd6d8160b7f9ebfc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e86bc5c3b2ac9bee7af301408cd59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aae93d58afaa6459a4b9f4a72a8c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb42cae992f539d031e06aa1a2a6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e09250c8f38c78b30dfdb83a8a9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09f25e6fb45fbc52176049adffec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d40b6cb7700c576f04b3c06f36639553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381502da5954781d6307f6ac62b49c7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745b6ccfc3f328dd7a7a7709f8a53f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723247526596582220e44f48c2cd9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2a5da10bd631d2d7cbc0d93475c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c817268a19bf9de8f4d40d034b0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400375a073a00de1211b0585a0594474559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c79914c2a361f3e66cab96ea0bb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4ef514109d69091abf880c65a4dda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271894b938787d884f7e77ae2812e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd3fa4c71d3d8a906552bf6ead7c78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fcc197f26a753012f8b41b5833fde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42498b93f43dfb0ea1817c995a55e89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332c99f1d65aedac6dbc501b48c5d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81005c689aa21b6974680f219ab75a59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e693f9140cd3a9ce22060fe973ec3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de2942c3371778c0c9db84e702c12b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ece8dbfcdfadd76f6e01e0fd4bb90d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba33a274b7caeea1d63daa06807064571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37d79203971a52389f9e0f4d0e406572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33827067900f75b5b65318fb8dfe283573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afcc4a36b343d9c3dc0857d19b882574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e0db7e56fbdd692d94d13c723ab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f01578b0372f381e9430458a35b6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb464fe2f85f1308485ba329f4d3c38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331917ed632e9df374aaef3d9a674ef1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca0e31f4d2d0eb7439bc3fde23351579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5209fa5d78b1da53593ebf93e15b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a7ac2a49a474160c4bf3939cc6b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50f93f4a348fb190ff9e71681e391582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce65fdc20dafeda2b1ff565a8392b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f43853f50bce4b17e8c8eb2bb9892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d453bbd1ba302d9f5538583684501f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180358ad2132fbfe2402942f4bcd47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db762588152d645a7cee86a5ef4868d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd106827362b9c8dbc16fc8e4f7c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfc5494a1ef37cdf5ac713b1a91802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592538ba3f210534d4ed15c122db5d71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b2d8de150c8a63ac950b05f7add82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9df11796a6b459d477bf1b6ee8cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d15c7d71da5e7c869b5e0833c7576593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c74f801db18092c8b8e0b27153a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abc3054cdb78fbee90d8bea9a94d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0766abc4a10e41753f0941889b0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61b8ab3f39f9dc145584c63267bbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd75a7cc930e11cc0c19b3671289634598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ddb0058c023b3d86d15bdf5172cdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368af8a4e6a958f86a7afb4e07e6459600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf94c741d22f9c5455512f298d8ee5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd445190ce0b1a5a97c08835ff83724602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf6431ffb088d3f72f0c5dc733e892603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9aa11b7b65cd10f045801ff831330604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b650ac876062a746734c862f949436d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436047702ac947e2f108b582c4c19ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01108fffd44deb528619bfbd054438e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e42b834b0b9cfbe15ec944391aaed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a161cb9a751fb9c558e2c18ff5c49a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892f47536149abad8a4535f87b5310610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4e06511855c6ebb8b2667167b84c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79711fc3ee7740b6e86ae623d7cefcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce985eadb67ff5a84b7aea3bc5bb8e2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24e31a290c71db8643378372ebefe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda512cec6598456dd105b41650b62d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e06db9f7801077dbac12c21c0c1af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1982000c585c1f42d708c098d88de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164ac96079ab4f11f3c8b74e71670f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8937de7587fd61149b514ea714899cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911d37e2092067ca2444c50d23e863620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823791155bfb17178ca8b28afccf778621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f046a283636dc46572b3b40d0ed2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479d9efee6e21e0aba92e73fdff4aa0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf208232674be136a28b3a8072eee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eaf56ec13e53a088dac67ed33c905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3534ed6e395092d1e228f51a021dbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d891f687519f6e39478d186415e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebcddb56be06646925731d24023c54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2351210f1a08398d92e88b2f2ab8a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6387631342bdf6620187e02e3047630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58f1f5b077524a6e6165d8d5fbb57b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae88264a93a8d95e59e2b5e22c780e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea87e37b8019e1deec5b8691bca257633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8509514f9279e65f0db55adda01b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af2d4fa024ae3c5d821a7e1f29156635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323724e1bbbce008a890b31410aa943636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c59df485d8aaaa66904f05caf5a84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877e5f458db3772bca3d08e588e8c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942bc99643ccb5f3099ff3e081dafe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff4110aa33512f2f9308aa8ccca6c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b00537b8f9e11a5537cae6e5e3f9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ed24e3c20f8dcf493c3ead4512db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b928c191cc9c96d3b6fadc7ae63001643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce797c769c515584f3207d813d78aa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49849d7cea8215983ee1162f59eec3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d48969149ff64e0dad87fe2bae9f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4bdb4477cb555f82f012ef62df9cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce280cb8706543897447fa5f42c3c26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee5ee1b6695d64c1e5d7f5d057f6ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35f2cb524aec58fbe153de21f9593650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bed157c217f438e119536c3881ede651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e8a75ebb0cfe815a6466df5b8e97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13509f9aa54323475af00b4266d85c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f067223040aac07e3a4cdd2919267d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e010589e956b2447349cdf3150b06f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0847d2474e2da04465949bee39ea57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dfd947fdd6a8449ffd385ddd2b52c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122a0987ce407211b20ca69fde78f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb46038b35d965a215be1c9a71194659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828dc8cbf68393d7df6e145fe3f775660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f54ce1e74f2a620534d8aebb97fa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c7dee6bb42703d79662eee8ed381662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0fb4b5aca2da22604bb52648705e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df533abc88d896b80e7c609344c6948664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec23fcaf10100099a2d02d7a8bb1bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272ecf274a55d525d622e09da467c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63223fb1e46c53905d3f88accc95e6dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694449efeef4ac8173b029c0f816e42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2046da20dbfbd1772633269445cc7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec117caffcf57f7ffe1264193fb86b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f9f1327f6e5b075836f0f1890bf6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dfb6f6f244bf0423c6e3020d16c94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4bbd8a460a53c3a669f45ff268f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e052bc92349713d7c940946126234674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b6957834b2a5cfd95a7b1ed33d59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245c964dc706579d1a1916bac9eea53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47906f9835459536e793231c5610c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189448b2e13ff9d15b27e3ad1070ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d03e805931682688972db0b841852679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221c99279ba3d88d1ee5852cf351cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62175264b4672c4ee1fc90e4e019d1d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3018da8ceda5bdf39c85570dfefe59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed8e03a3c38942e5cfbac6552bf4a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f77781843c9a45fb7318da84e1c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79745999f95ead5d7c10c4c05d05671685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb5378c03dad300d4a7341637e660686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a25335267cc82a14c2455da06c987687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157de43cb1f87c9d08cfc9b614f077688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a612f1e9c88c9cf5dc996f22259e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf04eef7e316d6eef8d26cb9487bd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df25dcefa26c4769a96263bd10ff95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca70ff4ac9fa454a7d7d98aa4d2740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b0287c09b6ecc91f2dadb2de1ce5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0da963f4768a0a92fb6771db33f15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a447c22e2b599136f5a2c7ba6477c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc63e603f34c204d3fc086ddbbf94d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ff00df1359de8c7414a3d998761c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e008cb3cd6b1a400c47cb4fb0d03a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb4ff8e5cac11bbfcbeb5f8924265e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff99964e7e4b902cdf7a3c201d5bfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed830795c2b0fbb131cb2178c89eb6c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c49259472cf9f95be881a6f6672fac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea4935302d7e075078b28fe47874c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bbdf3226137f09e150e93c4b01f04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272ef5852bee8ff1979007c461488c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a1cfb1fa2c32597fcbe1467e08e0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b08b65e0803ec464375889053c00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f2eb637dc7ec8d81a00c4600ac51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfc306b5a79528faa686010966afc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b311bc654b5a1c569f9b3b093668b2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9964c72b5ad5886eea929e09b84d2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548cec0d7b037f2e8a510d59ff55d8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a4699328ab294facc4a7d0cc6ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc35fc260af229e826771c2cd2093714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f8fec37833ab9bf8180c039502220715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b92f3d9ec616f62e142cd0e094624716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ba7c9d7c840287b82f9ac3f55f9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb57b92f9a07a93c9181d89daf3af0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b0c9bd55ecc1600e0b27160cf4e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c268c91807345c3e22c2691f2cf52b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242d746578dd17c8303c40224c3021b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186df94f9ab54f939a58431598e3d68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b60dbe1c5bc3b5b6cc3ea8c68c33ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a958b74944c68ee0a91fa78cd7f1f41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf519ecd2c2634bdc7de691a9ee285c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee306e458ed653e999f8e3f93e7ed3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf98720314ebbc765ac1a93aeb8db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6e40288c708c2a06912be3936c81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02d84fa12656cc64e2f1459acc2186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88df107115e327726b15c92281c1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06a37dc57c8d97281157c628bd8dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b800ea09ccb37746977b7dab874e09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94ba22a36133fb0abe476a8901af2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443dd3821811aafeec321db126258a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efdd2e73199a1f0b3519408f1eec96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb90aaeac6fef45d75cd4c312346fef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f3db95ed052cb60a78f6e1b2aa1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1230db24db095332486ac72760b417738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47eebee4dd90db58e8a8e2ba8613c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165265a27b543ff1883cdfdd43ec42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00485f2dd604f9db2f2852cadff881741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d951ba358808089523ec20f57d90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4fd01d996b8529a6580367dfe444743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f71e843bfcffb5f8243f90c8d558b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef33b32e95d368920650e182d72e2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b739d3e7f71b9d8d3e6fc8ca68a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88f7933e465ba6c37d3f5183dd358747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf019c19309e4a4202030c4b345d872748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc37cde8e36a926357d86dcbc95fbc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf207b455af0b607ad6adfc89b54e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f4332002a3a2f2247ddbcb0fdc9dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b42889d839105667ffb5626b662eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf7a52903b014ececb5520cdcf03a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4c0f98e2a88c6ae81f457831dcd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4c32b7ad3aa274d2f050b2708a2d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686afc649fe25137f8f3d1f0db9dda4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b532d7cfd33fc75e12036094e4bd16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49832c10f2c5cd12fba2985040533758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d75abe9e3bd910c4debb5ad822291759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e201def64ef761eeb6216246dd85f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7c082e9c8bc358d12326b9e4a48d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8836b76fdd480640b549cbfe023d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea387ffb8674a0d173b535ff4672c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506f16814a4c903ef91eb40cdcee5005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d460a13c6f772f73f5e9aa56e89cf826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76d0669ffbfe732e6f604eb7e92767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e5cc4bdefe44da989c0edfefa6a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4fde37b2a98fa5233f45127bc1a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f97efa75832750031ee5e6b2eaf6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0fbb54e542e359044da1ae7c181011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39217b2e9c34cd6be025ae5952c8ece512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db5d9aae7d5238cba654aebe77159f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b164063b9d4bbeee13393ad01dd3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d702a4855f5ee83839a368285cf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81536073c0602c4eda3d7e8e8cbc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cdcec474af48360d3cdc71134ad4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e72baeecaf2307f0b86d5bc0903f2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412266c6db0c32b520cff5138b4d1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656def4f595d65825ab6c82e3e23df4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2b05b4245abd9ca539264835656f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb717057860d295a5cfb89f748ed522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1653df34033bb957e926a5a038e9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938bfab23f30661d2af8aa8ce255e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736c85c916ec5d79ea0fb5a018090325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c132e0e052a256a21852292eef367726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c3977ccdd61a78912d3966f2cb5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b1f4acce5ee58e3109e76c6118c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace75c8c4610cf0f1477282e61c94b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc62cf467662df0c3145f0c635a9ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c015f9625383680126c4f932a5605531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e6281d2197c80836314aca39c67f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e854e7f1c1f92108e593869e8fcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac753155c8215b1d7060464acf962c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9fed3f9f8ecc0d35fc5d8687b62535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368478ef3b8860b569a8dde8b415d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8858b7036e5e04ac4c9c3e5a4fe993c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e5a606441aaf0206010096b7267b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521605cb35a91017b34056c57feefc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb365433422204d665e99e5310386df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1535aea2002bae0036cd167cb7f3cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3c39e75783ac111db7dac17786c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9b49cbdb857f8723b2290b9fb0f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ac716511f8a501d4ee9b1338d2ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca873fe474f0bc9994378581bf07d4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc804e9234491a95b8f33153f88a4ec646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2c27c54a787486a4a0d6d42b99f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc01e76dd7bfea8a71c2f3e60d2265f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6ef5e85ef58df1e1e4d2858587fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231241e1337891aedec38f6a54d55450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b144babba8792be43a6df24df107651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1565ad01ab9ca115e3e519ef706f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d96d1e0a2415173c263db0f2ed5e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d7eac83b8e58e9737e05f9ae030054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba87b2812b9113d4d71934f5dcf14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad49730984b3364ba869a5f3784ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63531ed7df493da7f9916f06296418bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c662735711a62726fc057a99a49c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bcca44cee4a353bd35811d82f418f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf65ac924fd9ede98d6d383b89ca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b45b4bfb2a7714ad3409f5e2accfdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb91a997d67d6bb7b96dd7b32549e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c65ab755591cfa985565ed7e77c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad6f98f275f70e9e4aa8069a3ce7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649673c523c43d3b79332d945c1aa3a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695ef8684fcae5ce6973dc2c0e6f1e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276cd20015bb7586772a816c3a2251467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e2d64fac0b06099be48459adb3b9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146892ecfaff43d0a493ea81044f75e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d0bef824def06b66aea6a74dc8a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a149fe434bc42e843b57fed339cb9e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9721dc52585537acb65d8205a5f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd1467b9a3f505fa55a4edbe83b9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0176c3ac224a7a5de72f05ad010ffb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc7b1c5c63199c6ba032d30fc021c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880060074b33d4853e78b934bf6567a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ebf6469d8e23c57c6996ea33395c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c99727509fc431d171639902ac0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2caa57be24c41b5397be2a3a7a8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925771d21d338b04f35053ed34ff1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f37046089feed7cda7697b09aea6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaffa8ae9b5ad57fd96492c3e4f82a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7633a7098e76e02d1392d2e2e3d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee405f27d6bbe752cb8abe79ab156e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6e0855598608fb03510e38c0adf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc88150523714d50ae523a00750b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b255b1fd60a041be1d75fe5e800c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d96b14595fc1b7e4a9115c4998e3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac86876bd633fac87971c33db6dabe789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ce5bb4664cc9403219118f1de98590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56b104849093c73d8a92ffda05b9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d967dc1d24e16bf1179142d4b51e4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4de18cd80d8c48c925377dc29f8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a637ac673320bbb1abd233f588ab6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab5fb946d948265a61a96e0dbcd6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381161da5ad1b9314ebc7b6c8e1156b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422b31276cbb4dfed66efa52e50d1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181540278394f2df6c1546e0ea994f1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8ae0450fa225cff4db098cb254f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1848e2ff2d1e38281f32dff4a229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008910e527b9d708e3560db4ce598745101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d60dc50b8fb4fc7841f9aeb0ac47a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d6c05e71e51071d837963b44e7f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dcd46bea30c61a0f26fd2d9ac323a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c280e96d6ab84f5ab84f742ff76f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a9892ba8eaa9b472923049749c2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e65215a8e1c914fe39854f43488f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1a639a691b8ffbad6c2365526e74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c561031c84b094c251879c4f1bca07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b2702dd55a0a5f5fbf83e3f7dab6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5487f7b037ac3b943761f46aa2cdc95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11916dc71cdbb2951d27f45d57827fdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49989bcfdcf8a591e28bf5dbda41e5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4af88a0925fd619388e459206294114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f492526968bf5b066818baaf5977115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1611128fc41417cbd098b9c838b429b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f406f7c86474fa1f4b181bce8df7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48112134304bb3ce26bb29ebca33ab62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5876af1c16a6283b9faa82f2d2d80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ee4303bd8529d065182badb5a725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ac548658a81f066ae6c80e517aef3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222dee279a82e86328a60cb0afa9f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578b50d85daa826bf8c6daedecf469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb7356732b725bfd903135bef02f2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a498e0e3893e9905bc189e112e5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0cb6fd2ed33f23106b555493025be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca6802f18596f00d3b57783db1252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db27ebafac886f6ebfd75ef407550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667bee48ef8eda3377e5fd32b94d87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30870aa96eb2fc402a59d2b58b805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c685b7d9fd68c0928ba8ec2c56ec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa89edd31702ff57d73e3ee6ba26eef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ccbcada30b4bf12efafee690be62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066faf437d949f9917a723e17cb73d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746804d9088fdf9c17f760f3f3f440135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d19394662c2742fcc45793ddfe51a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494bad488b9d39d03913338ce9e3ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73a2dc4679a75f82db50ebf7cd6cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab3f37d3edac3933d7f9370273226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789dd16e6608fa27c84e11feed96e67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1225eafb1c1d73260eb3dac724b2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc3e58c7bd4916f2767158b21ac4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d4636579f85dc09ee68e8d5f745d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc5edc87356bc868f17a32e6bc4f9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce94832d60d0601764b2b9e21b58daf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7877591e52dd6ab4ba35a9c956424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a0246d447610695beaa5a417c858147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec6e669dda126a8e02b12725f4e816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae4ec33b800617cef1a3f629efc51a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d486e70383df3bbbba97d38ce34c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35cb6df475b66ccb6b165bb9e4e06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525b5a20aae9772b046fabaa49d92a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582632f0a70905bf3fdb43cb422cc004153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa558a20d6446bdd5fcda0288d23f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852caec7bdf06766b1e8d1e97640d0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837602e43a267d0e818e10e04113e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3989517cf225fcded5dcb683264b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b304aaf5aed20ffada2aef2d69e1ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4b49af895645d0e0d08756f397a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ffeb54619dc1367ff894b9a219fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccd59d97a60a503d1bd2c5c13e47c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6807e4b95c4d707ce891e62206355c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d210d04596c2746250aea6dfe85327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f87125dc413eb8d009386cd50915164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de691dbf7641a6aaf87bf82d8bc5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4af116aa0b4c60643e168f77451552166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cca52ea188ef284aba4b59cecafa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397f8d96f6149287e60efb866a659a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f33cd9618e2ef8f07fc617468b8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36049755785ee6874da86d3c04d7a75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb5bd6067c4dad495694e0e98649f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80ae35e39bec4a15c57949a96d40e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e3ced8b3c3f76213c46ed928269d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc71bc55d9a0b6352060f3309c90fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f48fed465b114737de9f6f444dac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75244e53882060e91b1a60e90c36388176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6056c099134c65843f1f90ab7314177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50b162b46a45a7e6352cd43e4ae12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d98bd84ba6b464ca74e654396289179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e0a58dabdf5c2b996bf1fefead47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d19896415f07dae76cfe8a09d14b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290933cfb0a84feb5bb2d23542e0351182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4fb60c45d95f7274fd3b51903c4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c75a4b1dfcaf15830e6ea1d0d544b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbaaad6c5e244fde30556e088d711b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e4217732621c8f1e4db5964d5843186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f50cb3cbe6aa0009746fe919ff1c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506527dc1281121ef07954b09024b6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacab15d543d3635f190d5e6b8b8548189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb013f12b17efb15e182b5087570991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae48043d8a80fdf4dbb46eeee590591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc07a638b5ce09444046ff4d46930a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73947f0c78b4fa7c2957518e4f4461193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e2d18874c006051a848376bd336e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c642f71b264a74c643dba9e660c747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637ac4d795dc1ad443911f90f9ec342196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5626b44c60417f3b43644cea9acb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5482b41a68e79859390381b177be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5a66110d9f711c7a4f87cd315b740199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2b289d3fe639491c5c954e02043c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d266e44b483bb64612a1de2579350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbb2612c41c7da6a443c7688cc610202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9e724d1de20d89935c5ec777c0c81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada406e774e10baae591240563225dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bfde85efc1e64825f1603507c8ecc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323ef4d9d9dc609d4f11c6fc9833c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880becba494c4e39e2712dc7115646f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2c6c72ca357278b2465a84747a9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff01648706af7f9fa8681a05e3de3a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac151ba030f30177b63a406590deb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e281936b1122c6effaa2d70c89767211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58602026a0c86b6dcdffd2b6ea88d7ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee97f8dfa2d6e48c8e99b7ff48a72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1aac1dec5f558959b6d71047b7ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5288a4dfadb860c4cfffe03dd672215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ee8064c65d98deb347a7ebf3effa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b64d6a56eef2c021b47473d17a1a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7f0ef37ab7ec209c6a0962ebf212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6975001b627c3efc8eb8f149595863219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d49163d7af6d2d38190ed2ec4f38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fafa57b4b7e84ddb0eb7a68ba61858221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1883a07380265a9f832c321ed6d25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff801144bc9fe7959a639aac78d45e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9d5c92fb450a5df527970b849e6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ae5830338b2dfe93e870fe48cbd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f879590d61833aa41b410820aefb756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016af8a1f3488d013cc4d78579f8d1af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25947359a118416545e6802883c09b42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ce8e9ba096ac9836e751ad61a887229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc0bfbd28d7b009bf1c0a1bd80103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc115b8d8ed1ad32ef3f70f2592465d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230d5a2e6f12a97062dbbddfd2eb18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4850032413a86219b0c623f79b4aca1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7f2a6197551e28d2f512dedc365d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf96958c5b097b6d6dd7a2562be10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eb68784225b48e76bd185a2b12dd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c53178a010bcbad789d7aeb635d50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db2277c5dfbdd5fa9da04813504e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006ee1de0f3fe48099317173649f5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248fb7d0339ba13d519fbca58069942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f3b23505413513a9fbb648722f1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2ff2a788fd161e46fa8356f2a6ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d2a459c96065ed4a5e3c75e21fe3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529452c22f34881baa769f88e500d586244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be01241e1c76a1c5f4ca728f151e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4810a02b1c3bdc00b1036b51f26008246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ddc04c17e67debd0ee570e54a3452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c93139cca7beae9df2678be5a6c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463632b66426a23a5e79718922b214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1b66590ff27c67f04e3bc5f99c88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820fdfa38795c7a42e4616989792b23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa4ce36f6e34ba7eeee4cf560e8a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3831bf8ff292b6dcc5eef1220dcb8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea4571336659bcf5986471f51c1e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565f3aa2f024ba6e8c90f0c99d86ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b08c418303f5c171845938a4dab38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa246453b84bee2f86c7556221535b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af761bb7ff72aee694834b7d26e91d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c60c906b70f2b7eea2f49e072df5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd718b0034d9fbed915bc753c8c3684260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1734edd07dac6c219cec774afd0edc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00969ed8cd76cd3e49c357bd64097b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6e9d5f049797b5a9505aed6af7031263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151dd6c07963e7972c8df78e1cd3a11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb425e6f9f818303cff73b8022b0a40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944432f0d62d1f219d8e53c99272c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430fb0b57706536ff810fae687e97c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6eeba380a88ae1cf0e8cef447ac1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58271dfd6a8edd0b047e8a9818d5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457b14f045b01baf69e2327759561ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b021f232b5f0fc0ee514c97e47fbe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ced48d931b43e7039bde4d6223b34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246eab70282b21fdf4caf3589e4fc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8969d7d0cfc0a05fff3d38a081641274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b674285cee048d74413bf3adb63bef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a882fa1b666aa935c3f241ea5d3aab7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d922d0b23a4a671b4e14a1c035c3be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da8af6ce402dbd5f92f1e73a5fd61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630681ec775d104b56fb1e1a4c5353e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b27871bc701140f07609bb4146190280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f63e75ee67b0df95d384aca99f6f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cd1ccb83568353fc3e95da3fe4ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af547392bc8ddd14dd3169e6705edc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8262cf7143da641c1cf3eb402114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e34c9e4c87abef8c5be09e1af52f46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fdf4e5239275b35f5076f988c1f43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfb0308ca4d91a1783d0cceb619902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ab62fbef8f51d6de54db76ad0453288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9691f1c828e09445c6a8753300702289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b78157fe7557f722a38771b90d5a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce52acce47e96d1ed66f015a6274ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8649301fcb0495235a874b5183419292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f77ed8011831a044a3aa5db4e44dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdba67652d4d262d14f8fffbfbcb66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f4e7b332e8947a2597262fb68db7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30806dd8bef2c51854a441612968c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e0184b7e765126b9e363cdf8f932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81a6d845d2f9711114cba85f9be2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c08e88903d9df4bd9b5c0129bc62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27b9a43c1ad6c9a1cf9f1d2a55e2dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5f01ad5c4fbc45a397aadb089aca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0020634a2e90c1094963e46db5bda75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a7844c2a92eef8ae1df6d9cc5def303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc28195883b04df628480ca0381d8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190d92295b2e76a5b2634f5d3da80a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db8053cefe54cb2c2ddc6154aea55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f291a5169608b1c8f39b6dc0899ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99ac1eb8324fc788b2121096b88f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a90652abf5c65c94105a3a40c2e85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa787c4420e6922a55524b86afdc73f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537565efb4c54574850184643dca62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9207a6096230cec40bc4a188f108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8ae4ebb54b6eabaf57b5810f61ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1934a64acd44ae8746841c608baec2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813b496a484ed2137cc0c333cf50be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80205a423bad775ee408f6ec11b6c00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f33e57855f8c15dc50eaf286bbb0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57352f7623d96411c92baac8f1498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055d70e931dca0a3c923bc3b01aca2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0ce966803329d9444f9c7bf9578f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fa04e0cd76eabe7ebe34401be59ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bfa13d62dccf192a49fc9c7843a6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f68e0b844b3c5255bcc33d7c613bae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac69b45bbdad2c099911206afdbde9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48783247609d6c92c66c1f6a1afafd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca8f6c225dc5b347c6a52869079fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f05439b753c4568882cf7e0d44e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fc588e7b698fe0ba5df309bfc067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea631fb079ec6b1178cce676585e1ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eefbd33e6ba6dd0700ae2325429d52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb1af176f90798908171bdf2dbaf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574c3fc393e62455b3f9c40531baeb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68652d54ded33a8ef9399cbb86691333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60589765750abb32409334d2cec43bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0072cfbff9258b11766c46d397b85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244307f0839fd48d20fd8076e01088e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c66b727567573587931369118a04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c4c755875c441209c8031a4bb3843338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465783da0bfad1c1167b5ef49ea175b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c18b6c0f3090dc89d461085206fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e08fcf9aefa8c4dc5f3a529db326341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6795cf9425a9677c8dfe1241fa401e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4dc4324f3b540069a570879866542343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215cac70439868352a3c6f6a89e2406344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7971c8a0f3194ceb9952c410d843d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56384c2ce68a33b365c1673785cf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5be3be12b9c147ad14c53a20adac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e152ebec1735c13ab4b6050e7fcd89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a816c2e596b032198870b9e3482056349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6231ae5174dd1ddbb9113fdbc69b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff72f6423d48d27dd7c8e207699fd98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d3004736ad3cce5c4e55bbda2d553352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3729ce12d26eb98d366c753a9188353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e12b3d3f38b419855bb895475447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5564274dc6594d1752d8175e86b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f588582023d508e5b070d3b4c273c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670ca62cc7198546e364328a24a23b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810955d85d3b4ae2d28dd2e17907c31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd40c3f8134ebee4ad2694c3ffb25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3e78ac8edbe9abc15d14ae6b06925360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a06a669ce31ab1bb41006baf30a27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297c437e8bed17270692ff5f5a4075d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270fc3f641f23c3c79b34ef049cd76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58a03b58effad9b9dc6f8c53a1d62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f1cc9a957c40f9e727926c2c9fcf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06406c6c90602f1d2bacb492e950a65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd05c635a7536108a0a541b4ef1a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f4cfb4c96253f30a900919293dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d8b3209ba943f8ed2f93eeaad5fd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba327b8c54feb33a0a55dbafbe61b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001d48c782eb5ca1677d1ac3d97b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92cc53c524af9d2ba6a3272fdde1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6a31baeea376576d2e4bf4f8ad70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22507c1a6fa10ede59e031324933950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c62d054a8fe4efb260ebbaab51c28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2366ef6c29824ec85b8047061bf0e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f743740f7cf07b040950f68adfc77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323300a90e72d675e4a497d09d509be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc3a3ca6a32968c0ea0cd15bbcd11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793119ed0d64843c4006672ea479a036380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d267e65fa2ec0c24888b55115610381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e47dc0d139c9cb9847862f869230382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd620a9d65e2cc818a7a2c1e2deccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d22698d875e2a122080bf38ca9e33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caa6f21d6d01a1e3fadbf655fd7cc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6687b0f733d8665e05cf0684f03f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420712f20ae882605c872c73d712ee97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e675973bd946da657afa30ffb6b968388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8ac00353802dc8ed4c8fda04f4f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37b247595519e5907220445d4a1bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55b8ee81430ecb4863e143ee0f7d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3bd1d8e427e6fed6c0f7949ac444392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7fd538b518fb578dc763c06d2f42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6676d66bb1e508a51bd9354de0ecd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59451f793777b678d825fa065afdc5ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be054a84c0de4530429530ee585cceb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f0bc9aaa9f8245701d25738e92a0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9242c608959b474be4be0d3a8971d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc83bdb96714a631121da16b590ddc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3347a9ed3167ee5166b7e2e649fd9d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308539d0442efe4f44fb1c661af7e36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc113869a7670adb649e1929fe641402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f1a1512b77fb8aab97e52d93e9a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a5767e1081ece02cb3fc81ee9f36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90382daadec047c2c1cb56d97efe373405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc300b702007eb089654627051511d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d27e8a87b0789ccd50ea519e9f2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b90fd8df6b098c835169d053b8e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd9f08b9669fab6955ee1e63fdd43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ed87d7bd787c8ef5dcbdf9c16da2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5a436b0057d0ed2fbe4dcaac5db2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a29e710732bb8efd021ca7018340412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b1427a4339aff26caa2141585585413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6252c5a2db48fc73fb945cd635d0f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910067ad8627ca482f6491ee56bd87c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b213e5c3cf7dc229181ca8d9ab7f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a66aad6b872f59290b9f4392ffade417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb30a8aaaafd3bd428c60984cece16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467db352019727b49b2215e712d0ae2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9254f78989411a5222acef4241c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa974b687bd608e267c17aefe3e80db7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22716f63e628ca59e4ce3b5621bfbab0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2728a232bb64259eddd391d6314c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd18ab804836713542951cf05c2cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7154d7282869c3fc7a960fba87797425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c884ecdeda4cb5e3182e4e655cb675426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f4db17a79889c2de809a6342bb03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb8851ca2dfe59d6c22498ff624bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d1ce00821ae33608630ae6ad62c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c8a3e3e2f845bf9d899a481a822a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d46ec0e4f9dcdab1ab6d6f700005431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7753977d88a3fabcb7b44767db4ec8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4035212a5e0c6f74d0c45afec40d3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077126a271f8acbdd4bad6ba17fdb162434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37cde9716ac1eb705220b771906846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbb3eaaf9edf3e1abd6e152858cc9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf17b94abc77fa45e477b8721c673a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c711766e0b94da4950306413a49f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6cb2a34995e747078c62bf7e4a824439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37305ccd972c2767b3e076fe95b78b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6947e2c68ccef7ad5da63fbdee90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e7bcc42c41241ff8ed142880e062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9357903701732f87438ceffceb94576443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6826022498810751c7bdbe87e13b83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c2fd37da5520d208156c385ec6341445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34817115fbe7e1d199b301e3b19e62de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147260bf944fb1e6509197999c5c2933447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8beffad2828353e9aeed9047f886448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc27ac5897dca657063585b8b55a38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68539fcc0f97fea091963968eb2a8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe78763e13f092755beff485cbc11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d8a0da56165f4cc61faf255f7b8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d3a7dcf0cb9dd53f28d666a074f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8b0e92a397981170cc3254bad79e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7be95710c6fad94eb018bcdfd720455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783175db9f10acfc26959c3aef4288456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37522147b71bc9553a71e316c48ec0cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387c70182aa0ac821482ce819200a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18522bff020c4a5f4f74397644f729fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ca1a808b843ae9dc2180c13f2652460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f4fe92c19fcdd3b10e2e752c8a08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8684f7b5312bdb67dfb1bf58fa568462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1faed728fbeb1fd243e5eab3b1193f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cc2b38c3e1e0171c4bfec25df4cb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125ed14c3fcda655c662c26ac5e1ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c9c5104f89e154b55724bcb73e81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3673b3577a18faf9085501e2861b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01fe1e55d8fe2c30208c3aee6c048c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2433e66681f173367d892607934f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc268770c62becb9be36925a124d725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023056df1bc33f8192c4bdb5a98ae203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78bfa967f174038466931bf9ab4e98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba1553b0dda287453648d096eaab2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838abc3c5f984ed4397f2a9b9f0ca6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df30db9ca6c6eb66692d8d8cc2d292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bda6fb97d7bd830d88f8dc419cef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edf94c4bf905822f17be57b4269911477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae3341329243350a8acb095ccac51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87fd940a7b0a5579b54325dbc1c44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84248756f143a418548c22878448a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f7b909aa53122bc2b5a5014823a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4d84e01c30d9472e59da383c06702482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5b0de250372591e02cc351ad0168483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8ad8fb022a75c151864891acad79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2769e2f31358df691471ceecddd437b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794181fb6945c899441e00c3e70d6f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4875471ffa4eb00470166cf88a8692487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036686e5e0397ad3351d642225f348488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec887cfe844d55e9dec7d76e1ec0dab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83019268682e3652462a1a90a115717e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866d1ca5ab566f3ad9efe2be34bff55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e45a7bb9e600ea64a430402a4af6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186411d422a01e2bd91ef74995e043493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebcc1d4c97e849b453ec02e3a3907494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc84750a8ff3bf9a8d523e13c321ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be7007fa17a30d1945013537b0568496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151d11f94e0c86ad7e139f7a036d753497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe505b328a06690b5938c0b0b66a57b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58e5b6e72f278fe864b74d97c9666499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01c87d3e7a2703588c57bd8a961ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d5a556cebddfd020f449692a8392d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc707f63d9cf8314fffb3d10372316502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc85c4b1f2c0157528d74c09d689f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311dbe4fe1346b266815644cc338bec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3c8ca7673b1aa490a0654cf029d06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e29392ee08182e8bb60dc53aa607e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213010a5eb434de5284557c8921cad9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f6299c12853c1e14a2d6c897c70a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea28c38dc0dfcc71a7671ba5cf00633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2aef994a689c93a50b1be090edcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fdbe41a0d165f4359e4bfcb59688e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846610ae788584db1507db7e3dee05d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be5dcc1f0a2d16a3a1d6cb01f5dbc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab420c8368a598744ebdd9b906226514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3e19840103d2df3012138938d8ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed871dbcf2960d654204e7b77a2236516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764e66c6dd3337ece8ec399b5884c4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c41735dd722eab764a4ed505fa0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf256295511cfd27e1801c7864ca15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250babd8fb2d20ef300ca0f675187c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6baf48835b2e8236bbc44c1ca60e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdbd4341071d31c18af7cc882f3b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15bc38e6847e73d4e34dd58213802523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abde39d2a4a39301587a0d8236a66c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a57fd1e4e32c71a63f2906537c94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956a9d0a78768fcd2f853cc20b4462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e5c4c8215f73106578657f1601a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a2f5186456ece8503021c9354948528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667b632d8c2802602be436ef018e126529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae948b1e18118ade415f7c7ce299f05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ca92c2775ac5eb6509612922c39c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b817350e0b1d5bf7491b6fff86bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b4ab3b8902ba728bd204a32ebd8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3817318f6d2f62d2ffc72e000ccd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065442e00121d02817c7647e0c9b887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0acc92402b37f1e31be3e05a310493536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e187aef825a7315d2f3a75f3001c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2365d6abf8316e6d0cfa5804dc010538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417799f4194e1daff27fdfc11125f4cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629233c1821d08b5feeb1e218302fbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db516c6b17b0ac253ccad73416ef9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289c6ca9b622e893c6c4662bdadb26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf10311ebd2fce95cbdde6587fa9e6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d31e1abb1bffd70dcb0e114de671544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ab3705e73657609dd43a8ec9fa9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0c114b6abb63061fd87a4e895809546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c8cf139b977b95c0f5b406af0c26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e853c4ee6ac88274d56e8a812e16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23d8f006157583f742343fe31c580549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9767d8e3bfcc8bdee629610d0f9a57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070e8432c24c54905dbf2398fbb51b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c44d37af4e64b5686c8b7e7bd4b43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a2750d9128d7579a9eebce97a2371553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec6fe4b783ff93261798dffca31ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6680f527cf80d3ba33213a9299823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413c6af3d2af6620196574dde8b599c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d982b6784cb523f208af77e87d77c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c1e3bf787c5d0745f72ee19c9bd1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b563bfe24941cbec8b7d7316a066559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f7ec1c889a514c8831116045c4ba4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cae8a7e09d4ded8f7314608847ec8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d141c19a1ba886770f9775ad734e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ad256af2c4addfd8c4613d2c3166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7776260fe2a9d130a8db2b67dd0a81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e27b01bf24099b1132c2c0afb1514565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265f313bc1e9cd9533064d6accf42b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e0c83d0a36c984f16e445128a969567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c05c66825c890843979fb2c441d02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df572769ff54af0aaa0bc66fe3cf745569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826235383bd76d4cb519c49291a40b3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751d7d8214d17267ab475292348f18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da897f152b8a589389e3aa2ec9f165572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e226d842cf7badf88209ee827151ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba5f86b3cf49ca505b37873810a22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a49aa640040a1ae5cb66b9981bf3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884195c49fd6ce0a1380701f8ae1e1a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52254e5526fd67ea866e6e491e5be4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b81073d111c14d6c58dc383ae672578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab43bc898e07a864b2b7a73276bc3ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467421f655576408a11dfc3cc8397c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95059f745f5e7bb4377f24fcdc1e659581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fbe4c7de1caf376aef2ba52df4e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe0966335d5a525f149dfc14b8e98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc04aaf87a161e21d5def85bb514b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed4c7861b730e254c5149ab734f53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aaff58cd39c70a528298b57bfc19b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6848a696fa566542bd581e1639d577587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06cfee3bfdc62f47caffa3e455a5b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968cca9daef538c7e1a0fd52e331263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b69e3d0bb7af6d2ebed593a1558593590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb59fc34e097469ac72fd568c8b4ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0648cf15383e16ee8da798f6f0cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0614386026add0fabd8d3e8d92bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d534dbe8e150de3fb8d304e6be2318594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425edea6865509f9feafadc0d1996f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4f4f03bbc0c144434b2f65202387596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a11a1bd9c0ab853ac13f97a5f441a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74ef88e587455b939123e37f30939598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c746f5140c134fd3224c70cb2ff4ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec2b6b6bd4747de4ce0be2fbe6358600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab791f82222df9652b8c58e7876321601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5ee0b8580b9b68782ac61d2d8121602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e08a1638d553f4565e98b6ee825ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d22b537b74706dd4967479b5db891604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231b785238f781cd937725f00af1f29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a61c115dc93ea95ea330482eb2ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf24177ab6c7f64530a0b37afabc3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3c27bcb6bbfd758d657daf405b34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f4e5e385baa74d01b4bb1249febc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15f4a65fad5545b683d3cdee5abe7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa5441c37171f8462921027056e794611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd203d7e6b15807eff8dadeb705df6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211e5baba3ba13542d6b7fc8b068c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a313e9e5da7c39a9d0fbd4daaf4e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f3ff7ceba56a0c31c5230b39f88fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43f770838ba8f5e5d3b66cddaffe00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762bc06fd0faa8655adb2ed43e9ffb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc09f0f0722b118af902a33ee0da16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c226ffe41245bcf17e4100afb02a19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384218af129d624c21b085b3b39ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772288bf15b083b591ad62769129f26c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27273aea920f59ad3821dc8657520bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c59f641d967e5c0ad952dac97d7978623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde7d54f898cb3fc89f2cbfb4a4308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c9218fb1f157c02138caf7a42803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4ac5f0c159bfe388a1393a24cb91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87bf302db39642efadd23fb7cacd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60277ad2455687980efc3cf10da72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742055033f2024bee6827b5c69b3334629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06478bfe2b859b12cf1829c9933608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45a7428020fb61aff6565f1cd78c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ec88c70113549cf43e1d73051b80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3668fa528de81b54afdd30bc1145c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa49bad67be2f2481dc7956d697f1bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc9d396a5c06eafbc088ae7852aeaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f945e906f192a1366a6938cd0c04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6010bd3e85d65718b6584b26e740c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75e12d0ade42f84d6aa8f5738a55d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169994554c97a5897f1d6e832aeffd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce687e62b5007f24cfb1bd2842ea6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450a24ee7b5047e5cea3e4f0c40ea5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1c45bfba9e46720f0a5d01f328c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd910041350821406800fca5718ed769643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ed9b8ec8a9b3a3590723283995a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d14cf1949b2478a7701735ca6531b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034dbf0f07ae4d89a6995f4ad1953ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37451d782aed2e934d18d9f06b7e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d31e5f28374fb8c33961f7e38fc86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802662f0dd465c7646b6f8ebf58153e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1828c3d9f379afb8014ee2070f840f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce7318d827b1b257142115e859ab1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d97ecda76afece5621df0aa13a42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818b5ee3506ad3515cca8b2e731ffa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d11f55ebc08cefc47885faf4801f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a84a460a583cb6a11a8b172c6146655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0560609fc43326bc5cf8ab3b600bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20087a5bc5b6b7ff1e6fc85487ee633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2402559b614c8275345ab4498e9b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f498812c45dd41d769036e0b49e34d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde4563be838b8a6933bbe312aec7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ff78b9de9a7576f0aadaffd7a7ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61010a14cd0ade711c6d08380f2fd5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a21810c4d7a3257058f79159e0f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b61c4602dbc7189e8c26d4c8585f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd050a9c3ec757b0f1ac1837dddeaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827568795c1e99b37c8261fc7ba27692666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ddc1fcbb66852bfa1fe8fa4e6e85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cbf2e4771297d670c6dbfd43869a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad696d125aab96eef2137668748723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0924b2aadf3af156fc30c497f207d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24e122c82e6ad1de21bb5d57c8428671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4ad32f15430413c4876337841ce4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e23d7f4fa03ed159428e9a17658c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab7c55eb54b824191a8b6cab1c9e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb21133c52cf03a9e279ce69e288d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90f22496c88ecf85fdb34cd3607ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a2da9a8631af8d222397c56c4d357677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded8b78a2ed8f6a040a8d798bc551e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a1bc00d9b30006c69dae87b6b83ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd984067f8df120f5651259bedffb6d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631bb707f781163f160dbb70d0fc085681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecaf9131dd6f5a0ae3788988741dda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b305e3e9b0e9ec2edc5f12373e5ab32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444991e330b32c8f3a960874bca2508c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a7df1292f760d3c15036be297c9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea74ca10cb4132b8a74ddfa5d3e129686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0b9d42bde51942b360ae49c5e29e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a24a49c970ba6a7c23d1318676dd79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75add7ef369724ce7b37a821d73843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616085bb6929ad08ddac127748e85e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b2eed16d45a7bf899089d6df915e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38081033e5b5cb75ef1617bb0146a7dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca6e8d6c5d6219ee20398c199e70df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef254073f28b53cb28e2da2bbdb29f4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381148f9eebdee22c38673f1ee93c69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4ae304bd64b79d971793f4a16eee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6caabd6495c4da80e39ea3034087e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47a3d8edc57bef766183c336e8f84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f93254ac8d26ba2cc045d795c68e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902f45830e114ea57b6ffced282916700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9597de1aef93d5af425c1a2869d13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4a8cf812511a2dac72307c3a9c6fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9c00fc9394265940fc4636e65836703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e5f07c4d334bff3e4ee4e67e5c03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a713286b062e5ff82fc020b4da59c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b80c1d1083065ce0b099db5a30a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663e83b3de1a2d17a3b0a679a97f7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe441cdc948ea2b4a984be04bcd65a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0df3de877624c52c142a503421baf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178228ec6897d5487dd7bd23fac0c4ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace22bab0278c5fa0ce09a01ed1eadea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293f2ad381626d1ca1b4d48e4342913712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a21d9de708e57abc8c793df347427f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1b92b8ac02311443ecfd2c1472312714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd075f0904676168c29bb37385ddff4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763b61dc18587895d57802fc7ced83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39953f0e3ae5afec50e3745b44feb778717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7ec76308c74c9dd8304c4f548902718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c55d8d6fec037d3388fb3fcad2229719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a4ff7a4582e994e00c1b9257bfead720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2095e5744332c327309d3befad2b1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958de8123ed3565ed36db9caa6a0496722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e06dfbbfb76740712d021879b351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1aa99749ce85bee74b7a549e4bd32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f366e45db104812127e1723622214725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f15927dee20fa44f3c8506c7115f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22746e936fa843c52d9cf61e665c62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09efccf4d49b40b39ff1833babed8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35a056e364f6e5bc15a6ac73331dd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3535e706998aae17c47a9a22acec3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e33883995821f7dbf62dc6a24cfa2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a6e46277709a595086e25845ce9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f3b1e13bbcf54b0df6b345660adf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7312f155680a8401ce2623718d090734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b54a7dbdfec2d9e0cb32ea3dc5714735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a8f3b6d3736ef170de4e3438b6d70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c164bd8f8c3081c53498a974f609888737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd70487040792f83dd6bcbe8f2798738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e9fafcd561044b66cd890e72b6a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db516e59a033af7b57d30b3ee755659740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde63ca290a59b4a5bcbdfd830c7d2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797f3094741f1b323be7c8bbee588f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df940aa4fa2775dfe38a1dffaf9839c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093c7df27fe8c8dc7cbb778ad49b0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87730aa9d6cf2a65532d4d85ad3eee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d02cb47e5801b6d8b9bdc9a94908aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f8ca1538ccd58ab9f5838f8152fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895ad27ac5b35d5afb5cf90a8cce596748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586d9bd2151c43fb00ada7f459c952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6b7b3f15632dd7529fc00370dc4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17029f75b66943a2e0055288f7360f16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8402a72dc4a1511c835ac911c09a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d9d4c279f84782d843f4a77f311e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb464a3ab1b7503fa9c8af2ad895f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953b47d68d2d2bae8f043959d430994755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a69cfd515a8285da816550513ef92a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c750ee10a8c86fc48f65a2ac018388757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b491cb3e92c9933b18c2da7e98a496758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf571cb1885b92e7e5e662d0a637182759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>