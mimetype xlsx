--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd2b8604b0b9b7b9ef12e603be0411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7953b0954bc0751fb8e154320ca1b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499783e463a64a6740451c8f6f64e1743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18432d7df7283eefb158ed381ca1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a9bfc3d5a4120f2beec16dd16b045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076888ab1e1a80f6ce68646b46d20ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f8276f5fc023ef5dca72f43a04acb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db22bbd4d96b6ac2041fa31aa8e8ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ecb5942e0d95bcb861a760f9e8d4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11cbde748ad4c2d14e276019b63be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811f06b2fd2b794e218dd99f507da411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0745bfcca5e3d9c47d0f64fc63abea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bedf7ce2b515dc7d2e3b6bb104c53b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee87b5eeee9d5a441497e73e877a9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e349889d5ebd0dede499c72499cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d71d013da819bf190f99af679d1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a779d973af734cae3061d58211ced817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b8442f7e6a2b9a19af7e376d2c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde354dc0014e67f11a90b28cd8549019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ac487de30b39044aadfdaaa2abf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e2184674fe020da26d942e89789721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969b258ed230661152d6392676f1aec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3786c01c299bc0c7dd2602101b1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f41ac636a2f8bd2b92d8cbef9b434724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d414690f6344bf5160fb83d9d4fa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78240c7f2296f727354d4b2bdc381da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608b3f71bb1f5a24efb55a8fd31a9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4652dbb099709cf4f3aef6e70791d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5af5721ee5928396ba4bb148adf6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d8f32b0b82b4aa1fe6058998b1b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c763dc3656e6e5f389379e501ebb4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03674c2db0500d810f5bb07039ee7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658e7af5b7cc11ff9830acd5b3dbe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d2d2ae1981b2572cf0997640c52734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce6315d5bad28137bb13e610e7d4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1217db98e538484a63b1d4b3b847d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb8034b15b1c200cc9f690bd8e45437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f63b41b565298e6c8f4c6fc311246538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30166c541ddd7d9e2c2df5ce24c6f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51aa06e6c93f64632a6ab4d0bf49240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96cdd069d270001f62ecdf4429f89a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c596f3fc3873d6693fcc8bd29841f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298da65d244be9e6b4bdbcd87403f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b283df40ca8ab84309bb54c13ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330599f920c1f1a908c5f57a922cf9ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadab9fc6c12783cdae96450ae5c2d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3ce4863af7dee4999b568ddff70a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72958786003e410379dab092aa0509cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db955578fe0b86ff931af0c5dc19249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e318d618f87e974b2a25fdd66e5ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29693439bce839f8988fbe43b870db7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf509360229a5bf5494ff12842335c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b4a2b379ca6843df7c9a6a7cc26053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb620e70d4ef172434157e793ef3f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172381bf30a55917a67295cba953dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d17b5823e08d3162cd0c517bbeb0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd05b01b4300156d2e482d9ca24e8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67908a4cb16f4e31b2cf41e40f3f73258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1561dbf2924c29ecd267e59d7c76359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d89757406c83f13bea86e32838f8af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6511039b8f30e3ff570ab1ef39e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6240cd4b6f035c8a9f21ef30d78362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c542c03c7e17f6cfc3cb8bc6ba9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24774e47aa89c76db2165670cd8d4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1a039099634af0fd5d0ac69ad5ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690764b12f785261113b35917d4799f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1c66dee818ad82b3b2c6b3f5f51267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9658bfdca02a320e7f645eb1602b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe73ad79be5fdff3ba3c5f655395e5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399357f014834f0a5b2ffa938b413a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb5544e6138ab0b2dd9cb72d5039871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ceb4bec5d7d10e8eb4c2f4516d6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac670674d83485b5cf0214e8ea46e6a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c0a824352fa5263e250c12e10b9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68375e18aaa7d96766deee1e12ac175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c2e411bfef7fcece8021ea003bda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178de974a38eb410cc644bf5b36340877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879540e130ece69517bd1b36b9c9ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965d15cf69b8501d44ff43a1ac7ffd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f48d7f0d209d61ab1c44c1ba3ce380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f8519a022108f8baaa2a72cf6368a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972dc53e8befffe760258590b9facdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb0f6be58dd8d31829118cc11f1ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf0777b038d7eb30ee4285cf3f19cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4c2b9f8dae9a19a06e508822e83c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b32b355c56d074a6c9c9b72d159d9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f45e77ede742b82c3300acb089e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555681de4e7d29844322bcae82f60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e765b5c903c0bb3abcab783c675a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0dd03906fd35c56f5e2318324d7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc821c7ccb49972b031662ab672bc8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d3bc85a9cd3ecedc0f7cfd8c925792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9181030e4f516a9ad394f34bfcb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b298da05063ae7ce71db7f00d9c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66859a9d154999c73417c6e81b28fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c30ab2becfe255ace142f7b3c3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60542cf3c1b4d5c8fba9b9190e2f2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206efef264f7707e47d78878d1720ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af866edc652c21d510edd76ffd91799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb020c5be147967cfc53cbb0b5518f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb30a7957e6e69da23834cf3997593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac73e3ce5b69dd3779274943a53220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c33392446f6a6f797d83f817cb7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b10191e6a75018f657d5591096a507104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a62cb94422025a49dce805680a6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c97697f7d2d9505df46fcba41510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a42a532c3c9cfc21973470daa0c09f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db217749be76bb0d7038cc0fbe727f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee3d5579d271a288c417355bcf074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861c366d32c75b4c6e5ec30d82bf45e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17692a6e324e722ce5b02d0a2b1a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360911952514f9aabbf6b52dbd80c5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e5f609839cdf630f1a72edf7edda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7561dd768dc28ac3b37ec834e884f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ef82dae1e2fe499303b5cae385d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0186c38c4d8653c588d86849c31e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f19d78ad4ae9715823a7be5638fd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02eee21e1d7fd6ae61bf58247efded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4aede12c225b38cd964fe8ee6f215119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b6963e663093f87c5fc012a0285c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17398463b7a99b68cd8f94caeae8bc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0815ba63dc7a0a4ee8a375f4462dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6525f45b733574f901b2115b46c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a076c259221c206546f84da4069d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7eee6ded210df37a58f9690f67b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff8fc5982bb32ee7e9810363f690a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06afcbd76056375671b5030095d6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68f8903519d30cdaf6b7cdcfd1221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17a14a91c7eb5ed1b10142e80c438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bc3f8df95602ab8b66d56f1120fd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde1d187a233914b4912cbae6f0141131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289f366aeee43d143b3010f74e863a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbf4a41e6245b3f52eb8a82b6403c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae391f37816a825ae57403bb6a7ff92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff76dc819340c638bed86798c68ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210dbde4dc4f9ccf37ec7a181fc30fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f45b39a33c95b25197e1d43f981ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416343a550eb5c435b9ea7ee9151117138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e318e565c09b0050168075527173dc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cafd707b9eb5623e764349e1cc0120140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e508654d3ba2bf6e47b6a165edce6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87438dabf673abb1d7dad15483e187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2118436b75ce35ae134550f0da43e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a002cec1c1e7a063ae1517627089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb12b633f8aaacd6807ff9fa9c41fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1852f506b8ff7ca58b741ac26e8e93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f7a2ff2da39aa41386f39fdd52a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08688d14081d0a681b34e7e9407335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938b19471fcdb4712c11b35df77578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e916d60a0b3b4d7f4dc61dd0f1d07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808e758593fa418a84eb3b3083de92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb82776c1ae58c8e9aa087df83462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5982bf89aabdaa6d6a898d09fa1dfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d3cece7f48fef1989ec8b95063d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072bf9c1f88f4c2b76492464a6ca489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041017f24b632fd0f8ef840401c32c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8946a7c344d7420e6b5d0dea8a9b925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc0e3aa424909298b6bcb5cde8c6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530230ca9aa342586052c121b496f73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da53e6ffd21598ca3f688dadda1852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312626a3df0c9535a26f2266ef81d61b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9437af551a43bf02b0384ab4107908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eba35aeb56082fce65e83a9ed5be2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf36ce284fcf81385a1a475cce82502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a8f2a15d3e3a7bb4bd628be97343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cdfb6fead6751ec590214d7f0841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289555cc3119d3d7e263e7667977031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229572ac37144f953080647cd75942da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce82a5781633827d240dc075a353d02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3a05f1088e809549ccc8824094eb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c7a644c51031944e8a3d4f72afca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2265207952130b953748f8317f65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45ef9da08e5fe9a08aae8d4e53809173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29546fb86080bd4111b77723a66a813174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d3a3769bd0369248fe5421ccdde32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e1b8a163e03f10db819255f67622176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310d01b9c83f7ca472fc577caf78d9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19dfd3020d25c1108614a8844c864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa9dac4fa9037cd3b827a4cb266f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c8c342077a5355bcbb368fece50d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83458bc8ae6acf436b915c8c81d82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f08bf57d36570d073ad5daf8a83ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6d39555f5e2995ce9f5390c6a7c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cb40673ea231e5762b16edf35c80b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8ec3051580864b81a838296b4188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa8fef6aa5d81641f648bddb5827b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808aa054718e9766b7832ab93f0e8a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84af1ee5dab372894806c7a4628f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57349dc9868c9f879af574f0b480c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff61d337405271de8592f4607ba13a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837464d0c1098c07d568a3c284f248191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53d2ab362ed0ebc319fe4b95a68a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259d5dbe498c5b8bba668aa8e9306c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206466d23764f94ea981bc50f15d2606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7db87705135f75f48ffdb4995eb35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b53726d9d5e3ec53a5556bbeaa3ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d51a9ed4ab1c801b0d68d7125610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cf1ccc93b890a0a2484b16be8b7e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df57d5d7d7d4d8ae099578da6806aba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f688bb1cac2efc7b90b3183bbd77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff5eafc7cc1667955481f17433501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28957201006ce4780ddc5baa1ff3ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15537d39a0bbdb518b7c40091b6e3bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a471eaa7b4ce70a87a8eb6767699e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ee159390b23cf981e477813cd64b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257aedd0a2c6c8d21f2548cdce07efa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381d14030ecf3d1a3a62ffd6eb79f44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6e63fdf80b57df4d332bc00ec121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3015123a045908a04537b9e3d7900209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97bfc4f473fe4e6ba4985ff36bcd60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ceab4965a3ee6c604aa779b29480211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8c144fd1bd7c1e7cb7e7646da9aa4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316b4e2eda7f2a2b79cf5d71c3b104213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae702fd0a191ea72f28cd8240323b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09157fd54ad507c8380202fe521382d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8c27f52b79fb734723e0f61081ec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6061029caa34d770cfc329a6ac86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dcd7ec4aa9fc6734d015ee8898bf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54600648c4c09cc021879e6b801f2708219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534fc7c918751fa93b35c3e00ec2433220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18826c3e507850ba93a792640470c8e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107015b3ed9c6140065930837da11b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c05b1a284ea43b5e265e3e486220e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647310c498554b33d44596560be5d978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb34e4511e22f82b4d6d7e5b95b493d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dad9a024af9a244a1f0e74a82e5217226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f08f48f034be9554b00a16ea1ab24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cebaceb40475bab71d73e55ebfccb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c46abb557d61b74d27e0323d0d7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccef3a75977ab20c6c176e59580adde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039256f2e7c4b91054ad32eb47cbd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063a02cb61cecbcb4ad0733ef40b71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9dd2b165e0389864e56cf238876e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3e02af9520b78733736cc1c1110d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a80996ef9dce18d46a90a4bdc15fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae807ada3c582530713c42ab12d559236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf511a2bd28020f6930603cc5bdcac3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d449dc27b903c2c3665b5f994f2ffd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5722a60e205aeb5c169676dd9bea8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094587bc80322e2310802e72e8c8d625240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a1bc8ddebb396ccc97bdadcdd0d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc3dc0822a540f4aaccc003c762825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93d29e0689ee14f78884427e635d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5cdebbb07b86d05e88591587fb99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3bca3288d1b24719ee4e1c5fa5fab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcadfe33c7d67166d04290bfc76c426246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd0ed39514e44d4d90a440f9c963d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae78353907cbf5d775fb83eb6f6f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926d9289438e7b93c08cb8924de8f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634acd863c1defe29c603b84f825cf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0ba9b01f8500f0ce1c2c1c348ae16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2810df009e4de348ab7ded1a6bac69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a887fe6014f030273f6463b129ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc43126f9e36150b99af9906b189a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f50d5d02af830459ac975789a4983255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1965d4bcebcc90900ac29ccb6583e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06507aebb8fb260155b4e5a77ecd66da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc7e593004f4a92e362186d61fdc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609a97bd2f4098a3c83bce87e8ef07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847b8050a3c055122c255877680253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3601206f942f7cc56c6186c28c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8566cc0eb5d8b35d6b6de06a4bfce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42840a61b2c353cd619b844deff7506f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085d1a52f9f2e43038c0402f9a0ed4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16d3cf30c585868601fef06918b3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2018e3462a95cfc1c648dd95fa35ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae09f8017245d903c9812e09dc45314267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1f48e6cb2de22c29cf9457ace348268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d733ca3a5ba62bf100e68201b10dfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b5c48e47a1859c0e4798ffbed8d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe47fafe97cc9d2ab4bc63f811c0c57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea5b41c5baf296e273054f6ef6189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0381dd67f05ad463b3c642a66d3477273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1cc31074b8bdb938c412a62a16263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa703c7fba5554d1851a4c87e904e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94bf1c0134e7bdeecb9569cd91751c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f62b48c25914f80d777bdb1bf3263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0efd6f29f3e9003b8a7388c1b658c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affe00f88c2684b65be62284e62180279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84c846aabc9f9a07c599285410b47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7e5d1da2488cdc173d73321edd08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297abcd473d03d74064b46d30ab1f9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f96e50d6a2144c8ffc96a50476ed3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a635495d1e2e96a817877893b372f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be60a409084626f9195f01be9a630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f26269992df1b159dccf1bd911b3c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1ea2372cafcf5a3b81b8643a5175b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f936d84557ef8835ff6583130e8903e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a9bceaac4442d337d6b3229ba555289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70dac14508b8300199f20bd035bc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e65439b087fe45a19cfed96d0f742291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f394591190caf7d5a17a89e93a3f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9ea8df78fce42b92d8766847d8f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8afe22446ca4a8d8eee7e72ed3c6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d83596c35950ba5ce5dc933b58c8c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9572d5778f1b321d6bd55f46678b26a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2059a44efd7a0692b393cbb6bdb64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a00b9536ddce485ca1f79f631264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50464b7b06a08383adba6ce1ad11ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83e6c9c1333bbc79b3beb5ff98790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869f8bebf9b7b6788a36663e398f21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003ab5c348ce421be394cecd3f7e090302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f0ed53ecbc99b6c1f53b83465c6d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70facd059eebd5ea52e02258b70d08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076185f3c844f1b1ff2c0776eae0a99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347335e655de163b1a078cc3141e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c884341706a94b636ad4defc9abf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e7ed2bfbe762d39410c3af9405c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04343fca7ed70f9b37ce7ccc03b729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f009286a951295c113da5cbe407a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b3aa29d18afd86d7e7d456afa764311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497b6c9ffade5e19c4e0bcc43652154312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27698be8500abe7bc223a3b37308e18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fff688119a2f5802df021e4d388b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d87e616fc39dcd3a8201d7284aa33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642375cf1a1f18a6d73db8db5e25fc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910666738bf3896b49ab8ce147daa8a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f176f67e2aebc8ba55c37d649d48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b858efc285a6cad03b4930ae1e850be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021963e8792838bf0e142c986691b70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c4841e9c8af4c0507962560496a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f273ad6c20a8bcf808d3cb6610e282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270112b05834328b0487cc68f4dc26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb3817753fde02ba61fc703b4093d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeae33c0b1ada6ba91551be0a0d8ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf372d533a3af1f027904d4651a0867326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8208bccd8d20292dc87a161ee4b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d0f6f2454bd9819af4cff7d9adaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87acf4d748000030759bcf7dfcd210329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cc3db7bda14c4b80dd2c643abad3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9f198440688740041f233b84d4f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece40e821d8bcec95bb35bd72f66cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414ba5e8ec4263e0844057e4afb26f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87019bfe094d409ad451a4e9dfe084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138cbbe908a45243dd2b6afa3161ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5be95cace254d23d50b6750efdbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c84e9b96ebc390e51b05bc816ae3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4d580c33b6be94a9e5c6ab22a4f6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db4ff8bd693b6d0a4e9d457617ed84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1b133a2bc42e3e02075420582574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21810530c112f28b4597b19baac80f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9511afe663fcafb3e61340b574e7617342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8ad49fa681b6938997e0b325cc80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86a69d8329c7ebec55c80ad6a27cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed14f58437173499b45c38916eee8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46176f4e66c0ee0abeb4299f2ece7bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d613a08c35c52f9a9cc2abacd3b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eeb818eaba04a35346bffe080a82c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa528b998b74ab1a898bee825079e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159faf2599803daf326ced12807af478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec75f2911c3c1c7340bb5e60fefb43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26033f7545feff657745ed48b7880352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2a2c13080e84690bbc1487b3a32e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ee17a7ce3d9b0d555e2b6b9766011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6559674e329f404f898d2545b3b850355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3606851dde0c66b1df10f2d55e8989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945b5f3f37fbe0e67325e4ec9c7008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ee252f072cd5cafed1b88a175513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4db042b582625fe0bbe4d6308054359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c2bc196eaeb2753fb76de70b350e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d246fe097c5ec7bf6e380421605482361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0bed26942f55d74941a9c4877a35a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c52f16fb4b9f486deb04512b9aba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdccdcb3be23b07c9a0c0b5070d9a8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943638608a39771e1efd6494250662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa79fb6fd6ae79bde252958c704ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1903c694a1f4676562ffaa1f9ca3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934628622c139d23e3d702dcfc08dc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b310ec001f45a319cdc792982038b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b03c2fabfcc524cde9e2e5c909061370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ece489116b78c5bcf9ebba0ab8e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ee1cdff69a5c619601c80da1c1c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60980543a3a133b622d96d0d10ff64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16700ce16e892a1401a4e339e7aac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93ec62f0f757d5eada5acf7be1ba55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b280d92b661250d05e6a46c01fae440376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dae6d216f42e3a260880b3d886caa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc5be76aeaa2837369f51a8f56768378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db493169ada1b9e09049c53d814a59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8b209b5201499709b0cb2fd7e9f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e922715a8f78bbba6858b1b187acb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ee932ae6225897b38d2f28aa725b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9571f44d8d244a0be40fa3d0c185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc8d6c2f0ea38ad865ade1d0ead000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635f4b8d3dd960277fda4a1657303c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac872b63606a12a23a1d845e4ade2d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdff67907a0d2cb5d41ab54d4f1ef0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15299dd0fa753a3655dd4dee9f8439d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79ae376046ef5bff493e95e1e428f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10295fe4b4eeeda42b6fcc1ea5d48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273cdf2262485c4d828a3fc17ad375391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9090e0d6ad73e14334f98b1202ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20772562d7a593f024014089342e0efb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e98ac7754e021b863eb6a6cce146d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e97cb2f845e1f7881e5b3a7d2ff74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6039564c43957fe17249e5f259bea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b4163c519cc6725c956e70c1f3536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cf2e051874510b0ca7a599e23a4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273418246c4261efd5224114a8a6001f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f06799ae63a588f7f140f847ebda1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2b917c502ab3a9a6994c562caa5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f046c4cbab9865e3331429ceb760273402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671853b78fccde00e324b912fad6173403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe9adf59118387cc35dce3ae4e296404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ede1fc0d98e31c6502deab4344041405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb53d17dc6a8298762739b312e5a41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d418b98590edc2ea04925d2d70832407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386726f9d2a3c29a9641cb60f9d21cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f2fc04652611aca91f0075d7889e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231200ac54d246fa43323737c5cc943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe0dd5fbf46f213cd17cfbd07c8daa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66519f5c5fa139340e649fd3c9f2bfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f75bfce78a8998997b5f069d081408413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218bee1482cf752a06f9783355fee4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f266ec5f80caa5fcf05641f9291b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911990de3280611239b90e0332be19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35477acf606fd1515c4fc8aa0b848ef0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62edddb41eec43544ccdb0dd1ff4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e8269763b995a1661f6b43439d0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d15ec5581e867cded37703e2391a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7cd90ee7183937ae6d99c1fea4f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa025a129558ca13f52ea6d5d30fc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b263ab0daeb77aaf5a13431a600be2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880270898cb5b4e7556526a17f19487424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88155c8d955557fb5c944ee4be04c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1530409aa16a1cc9182a6107d719426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfbd23b36cec39871e3d5879fc6e16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d5f1390136272a5e7abd2238921d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b93f8db24d01049c75192827d9fbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b0d11ff508678e8439c848b9549cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e5cb15330e1c8d4599dde8b319ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9382e75ee557ee82f33f5c02e96f4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14bc92f24d13ae4231cca0d061fa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d8b59e702d955fdcf576fc6cd31a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2960e34e24339ddf35c065511e7f12a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035c315d4f3626dffd806ac6908f09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358a1250bea72fdf2560c6761dac83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a9625f6566f20f2a6e1f1f6307c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa976189348a68dd6a426905452f3ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a339312f79b7583ddf318cc7c2aaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb963d2321ed484c0d5b109eb9d26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71132b43a2b45524ed38abc85223d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994949f4de10da5a4a8b3caa9d99a0cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a6b290a6f0931644d6ca9417db644444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711342405fd5ea812f669291b41464f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc64f9c564ef623fa9cf643f04c83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2555d338660c4140c73f3716d226ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56cc54e1b95c424993634636e37b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49b916340d244c5dee0d7b2a919e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c55a34bd0df0aef8673a58f318edb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307f12654c7797c7a59b62ac696bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01709d959e582469f9f4abf3074f74ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab549e27beb782b4a86389ca5833f8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cccbdf2011427d01b948b84b8b572a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720bb853fa963427a30f5db2993e12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43982ca7ffd25a7807c6847b5b3c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463bf6d41c22115b1134b8b213d9bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e921232a5c9109a03c088b2e6090c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23574a33e9c93ab40cf5ee31e92925459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289601122d7864d4468393b8d63f848460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eb59c8dff5dc39b90cb0a642d6917461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409be55862a0055b18e989fc40d86127462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c7b3ab3a34420ba979420a48dd6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f08268633bc932c9e75d923ffc18b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db32ba03db280892c2bf3af99d92e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6017082b1cd7270ed41ab1485aea9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d954bcdcb1dac48f8fc7452bca2bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107c34a671f3a11bf0dfb66cfdcf551468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141765806e362f47754ee446a3a0ad39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393b0836ac07c958a08c1e2cc64b11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9292636b299aa8b656ac80ed7ebe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc715f4f757c416868da61795d81ac17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f35a6e5937478e4dcee0af30d4ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a43c720aa1a46ddfe3177598701cd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4f2024b52c54ad0bb75a5b78291b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4c75ca4ce8dac4fcf21dee060b97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb48da520d527d7dd35d69990cbc16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724753ce85dc9abe72b897d91aefb07f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28ee860b5d396f69b4a188ef474d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b65bf92c81e767f6d2d39fe7bbbd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817346d641204065448ac741ff0c2aef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b7d8616150b30ef74f7a425855d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f82d6ef854c5066cd574c2bce5c30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fba447d5368c06fa43568dc18fdc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552909cd0d4d9304304b3ab4da706469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f793c099c80378db997e2ae12b40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d3bfd3b6ae0cb503b16a72308723a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ad827f97ce6df820885930e156d26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497421e3a935d71302efad1509270f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33d0720094b5b4cdb1167cd1ae2bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4533da4840a3678ca18a9f52ce98e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0540f58441264e286f4fc33632985492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc843675f4e7392edba004f6c7373dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbbcea493a1459c42e7bfe581bd487494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f243e737d42adbe014a480e3467e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd818bfc6736939246cefe5f77606e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad55c9aabdbb2af452246b85d19df5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e290b85d9a14c37da3831cf2a375c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340dd026376589b232335b7ef18f796499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe24c94152317b2a75bd0535057d7e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6112214f40e0bb4ece2700ace0f50f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650a3155f6e21428834e4a0d6b63cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8ddc1e22c75986be558989aad8ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166230d6156a587968a82a563109791504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406cf1ccbdbae113690c68f7d625895505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d50ef5445f7f05a1edc345640357c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af99d38e1b17702b0ecf95d310ce11e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc51e4781e93d905dbd7e7610a2c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65ef4c4ce95da3fb5c14dd2771c915509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e349700c275131a50216e53f33c438510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ce553963752e84ba6ab5f72dbe1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69b7d22975cafa72bc7486b952112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17cf8313f0e4b77e64e0a9d1ddf581513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b277a55fd9d57e78c6ff43983370b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5cc7d62dc46be68f31efd76bd8b93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1764cc43df6149681a7c92a4a904a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c8f1c24e8d29bd32473914963ac9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe754fa618d68fdc3c03ad308d5083518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0438b4779fba402695f81c1479dc3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be6006f43afbe954f5bffae5c0eba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b3a63df412000d580ef8b2d2c9f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a678842dee32dd8740efed59265a54a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f863f89ded5aebad97fd29709671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe8f5c95de9cf4e5e6b2d86030830524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984a7c81fa50d205c3603fdcf8873c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40dd3f5ce7313a68c2a50e477528b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611d5e081160f3b488dd9ee7662773527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a59a333d1997897367276d514615528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3da12385cc2694dea1ca99088777f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f154c2e26be63cb208a867308e57cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7705d76cc5043afe2ee521e1aa374531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf563e9099452f9589ad09963e452c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b847f5c81e8db3fe561d260609422533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a140b08a63887ecd03ca748f2bdc5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9b42b570b9a5a2f68c0cf48399b5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ab2f595ea28de20d218b86fc1c4ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057061713e214504221a648049d0f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a1de7b96295c2cfcf976e2377cf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafa992a09c87fb400f7ae9cdf6b529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff6ada36f30788950aa9371e7500a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539ff5b24bdfbd463a8be47560f17d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0484e85fa86693f56999820c94c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549fbce425cf8bf0dfa2c6030a17a47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1398d91cc881bd4e863ff2a5df34f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f902ff287086bfe68ea444ab210a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5199f0afa8d5990173d7d0a28c61e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8aa8962c0d8fd9f5210d58546722547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab32764c988174d564620a93b19f4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f480b306ee738854cc6e1f096ca3dfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280abfca7a93bc446105ab08508b0b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12c03c207c464a0f220465a22f4f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c4eab5ef24e7a986fbb74b78f797552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d9b3c313aae8c0cdd4cb6a58f016553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88faa818c1a27f012bcf8b709f27bd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44021a1490f158e72986ae6aa9080add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417399624ab6b669b7560107ef11040556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cc50ecc021db9c1c17826ebfc10b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4ba0c80e8442cbb788ca5ad086aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af24138c4f76d58b027f6f98cecdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4214efa2f0f1f83b9a1aa1d9ecbce84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75abdacd6132dc4526912ed467da6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610e3832cfaf620d8c0f6b9746b0775562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c55c5696dfb126986b86635119be1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a90291626fee32dd5a8ca7229760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139456072be54a7d5690e86d7e45cb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff5ab2a8cb04c4c88a9c1f46c629b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf974e3388c5c4e16f43b1ad4b263567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1593d7626022d9c4ffcfc25c8c8f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb0ba5feec42835fbcb42bc9012fdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9857c63182109ed1f881d77e8efdf8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c40982733962449cf4ffc4eadae1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d9c3348c3a5e40cb473961014243572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb83fa830e78c1426b43ad6e88a41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c238f903ccda0d325eeb09e4720113574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d700fdf78f5223ca8b2b24932db484575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c1b46b7fdf1abec2a94265ab079c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d0acb576c3560631b9c8e2faa819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a9f6c9f52701369b3645e1f19607578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e00c8fdaaa10856a0f816265ce6ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed22860d6cf43af5a7c6c981349811580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3ea3594a94845d3570a14973661ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839364b59d63b435c2c32af6ad0d87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb47644f6695314369ec00018908229583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538b228f9315d61d4f9aa9bfc77ae8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb13f5883bfe9dc79935ff10aed1773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e04da88ebeb14749cbebec72401ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbfade13d7f97002085a7abd2b1286587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1f6f1b8e961085f97983ac41d782588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8ae88553703b70b389258d793d09e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fdaff9ee9569789a1087897558c30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829001860e686ab3c068754a89a09077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648db914eacf1859510799e8d30c82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f61e32eaf22968551a86a28b84af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b88ec138bf037b79f4ae43009cfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47525a34d2e5a7bba5d67d9b1e01afff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4984bbe3c9d843103de986d40948f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025305bca6ced9d7c6d3fcfb6493b26f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69a64b090683e4b9826e9b4fd30b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b7833f09ff4d08ceaa2e439938a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80bb679d245470c05d887cb4ae90c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab5a83e3c5e439adb5bc3102b89fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d336ca8465c85464d4afade43dcced602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae20b784bf919d2d662a505fa0359603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612978d093854a56571394e1ad9d7aaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d921e4920c0182307db0d5168b9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b137766cce33a8fb6ce55732b67ee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a79e47e3a1ae7ace0db33adb63dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d37d6fdadd05e4053f7ff57d4383b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9530c2920794bb5680773cfe5c3b10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc669d6e033dc417a188431b564e75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6f2dcd466755b42cef637f9f0e52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b9ab0f0ad9fd25a81af59e83c7ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277153f19b488f13814f7d1bbc11dac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201122e0c1ff8733d70ab2a2cb2effa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf232b5412e3a5d01d0c111a30dec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691a729d9f2e22be3ac56546616cc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff253705713344f2a40e6a2d6a1960617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba63603429939bedc31827114558f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4ad74c95117cae2b61eb635197b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826323a87d697272304c4775d1ea5ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880b9d46715e618cc3e3d38ca774930621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45fcc04583e5e5d3d8d531e1448e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e35663770bd7343bb5a8658ea8d83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21c84365147b7b62cce97e149125cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235386d1786c330cebcaba3bcbbf114625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8638816f93e39a558345c28a216785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bee04cdc43cb503c328c29d720d2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c7dfcfe084c1460130f95df90db2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507a847fdb08b7305435da4159cf19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115309a9d6aff03367de8d6d5f0dc77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c977cc4fd4390dc5e52503741679631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a0e5c9c538d6803dd4ee08148a1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29d6313ab3374e90bd15314ed5b4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28fe59629357d6df79b6d589866293634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108cd1d6cb62078d365531fa4b54bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1aa6d4879c9040250a704b2c85ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc18fba7ee56c442c8843dedb373c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a903fdcf13c8115a0ddae993266cfd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1501683ef9ec15d72e7d9435c44e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d276db4099561c9aff593fd343ef42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62cc1ddaf84a0e0cfc6bb008d2a70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd77cd198563cf2ab6c5316f6dce56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df74b2e3f8535c652aebf8eb0f8757643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697cf76237626c225e809a08b35629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d74db8e0c969384dcc836852df2841645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7daa4033cfdd4ad89e79f301ed98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76746a1b3231069274a44f7f368374a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04edf16d3611c51e41c0ca58324569648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791edf6772caf5029340fa3ee0568e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a43205d982da994b3d418ac07463d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa168244f07e1b55dd620cf45621f79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2ad5a3439f238ff871c405259a0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d902c7a82e09bb4457df26a43bbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c59dafb607bda14d2c494a659b2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503c9ae52aae85a5e5c0e371120d94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1774801f4d9a1ff9d42c31209da7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d94b3a1e4bfd86b01ff8ec100bd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f03a0c095eee44445f847643f3d04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335bfc63d58756794a3b8816d0e2f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c808968afdbc4008ddb9996332bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b0ae675b7871a18fd4a96664c0d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e57e7f70dbbbac0f69d89a16bebe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf2f98942bd2c8a8672e8c04935ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d1eb4763483a670162be7af50d8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b48b91c2f48b6b2d8813ed7d50a04e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350dacfe853df98e3ba953fc0bdd2fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb926ef5fff9969f45f6c31914ccfd4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8376ad0fe6cce4b3d805be7bb003668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9207528b3b07dde1527b4b9e53be02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27033fa1644d8bbe3827d4239a6942b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7717c84c05ad1b942ddb921a65b49d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a713789502525d5442af98a1d3ebb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4c891c6e8a0789dcd2d590b814d8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c95cbba32fd665081ff6007a058b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e10701523f6e7678bf9abc06045b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc481df0dfba8e5ee3428bd11abb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4129f883227c21c9cae1f116c7d15b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1354fa5c9d714543177ec9a5976f06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1715d1684b26705cef0bc9fd26152679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620c80a6c52d2661123c296a0d0537680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e7482aca70dbde66597d570deb7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95248c8073dd57c30ddd747fc9e7cba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037600b9f2542c4ec3c035c1025933f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8f649748f2bd664842414064ba7dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950a375a1fc63409b56d7a4afd0558685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9655fbf070e32c83eb1aaab73e2f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a94a57a395778a45d8f5eaf8cc186687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2796dbb007e859be2046fdb204efa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4ee15e4ccb75168de61fe5f5b85a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c472452a8764004be99ec44eddda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23132c91657f9c01db778d34c3bdf09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0e21e55f7b374ec7239a944bc936692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c22cc088b1f90ec62750b5f84f9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca603eb467f55ce1065e14b75163cea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a3c319779aad912ff22a232ea32f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bedbb287c70fa6cb66d2db03d00c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf1d56f657dd978b8435385a90466697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7ea0eb52e6c2cf9a1af93a268bcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a113a0128ccda553b7881c3ce0ec0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54dfbc7298958c6faec9c77fc1e31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41fc17541681a02c608ed37b4a494701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b63e7a241491ba0d24bbbc35dc646702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe68d5a6f32eaf2c8597a983cd7b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef203e92c98ef7493d39cf62aa839552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd735c9e23abdba03b78b0e9247bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0fc732b5bbcc68fcc3bbc827ad9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671e0b0cdb345baa8fbf7338a71cb9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d30efe15eef3a21e60d17e9eb2df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f643a73f9c0a3080487b44e69a47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c125633892c7510c001c204e59854710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155477660d22c09ad57cb9674476e5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8ba4078578951c2f61500d0ed0c8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f38bc9f083cbf696108a41278dc6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a7bee234644c11478e40f8a4f822714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249c5465e2f0c1928a26364dd7ac3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d57524091102f631cce2496177709d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf87469ecdb5c5674e4d5423cf35b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ce44c8de3636ac913792bff49de4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180bfbeb050569c0a0b8611204c5a35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae84bce557465d17d6e9154c345797720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d4abffd7836f06743f30e6853eab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319886319550bf31b4ebbbc299181bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61343b06220f568fad9e5a0499fed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abf31900fed53f27ca32400a3879a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83730d526104cf5ce862e2fba5f5197725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e2da754c79200ffb7a5527cab96a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabda4e1cec7a95eb9c84fda843e0231727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5828a01d79bfb41fc5b1f2f9f1ae8e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee76f09dbffc7c2a9e4825ac7ca91b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b24a9161d563644ebcea445a29491730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd894d5ae790ae795a22c3f82ab6b08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc268fc8aaaa22711951fb8761c82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b98916f9ec2b049e0387c10a7de45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfcda3ed1a9cb2a7386737ea5dcf94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7765153ce58c4ea50a128ffe4a0f5b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46120738914f2d6339f6630379a2a25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df4e0ab2f469320904641e9d61765737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b54502ee495a81264487781a3175cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d227f4f4abfd78778149f46ea9c5ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6898e74dbb69fe9c0eee67405a4955740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e196bb42c9ed07d86cf935584daba43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d35db98af9a5157d0fa923cbc67a78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd1b63e6f84cae09044ccbf382ed3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa6f227fcb350c4e8c1193233f82dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ed50ec009f06c7a93c5308a90f897745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958b57d12ac7cfc3ac04dde1991713746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e35bb8fbbb4ab7cb9ace94719086747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42d17cb9dae8998b9fd244067bc0e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d36f22876f03a72cb3c477591d60f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d45dff682d540bc1fa106e2d8f388750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c43cc8dc850a134227c2ccab9a40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548151cb02bf4a95b9b724b3ae3a8bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a8a187cb7b43f9dfd155e8fcc3b9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba373f13c6cc968e747f5521f668d772754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c6169b25fdceb356008ecf09a8637755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7749fda52d1034a7742fca0e513ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bcebaf094c6b23e09429a2b5635f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b7cc21994ff14216d405aab738780758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c6c8ad2254d4a96aeca148ac37b3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c05ff51e46f8a59bcb43e85fa8b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181971bbd62cea0755147faa1828a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd308f6c90dfdbaed584ce4d4020193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e0b9886844256f5765624db380e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d683b32dd0a77290c85a356f63efd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba1310cbf6eb2d92c3a79f086cce56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27039a7fc1e6813feb74d9f3f86abe347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7816e84e5bad303ea01fc4983f428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0acea5cca5c994badda70d5954d6fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad29cbdd049376b30c4feb0643550710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7227d7c052f1aa9c11d60664d88336d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b50079dc7ed8a4f5e1dddeabc7c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c45b8ab848004f689e47377715be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df519fd7f0ea4f7944911e5df7120b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ad651f7087b22039b86841801bba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd8d23943f39744e97bdb645ce51216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5667ced80b1e361c19f319546d8ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763681a871dfcfab3d67fc94678f789c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e772620eab112cc2f5ed6ad653d8bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2943fc83b3d1b702ce4293e93fba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e805bee5430cdcf7ee8fb323a9be721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa998be7249988f3d7953be5a02e7ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca136a6fc9eafc4ac1d5a6ced328d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5f1a5bd262a4b463b23de8fcccdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d20fe1d4eb7b47197f8b569a6d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a17af53bb4da29bca946f4f7e5d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f89090c2c95d830071f1d26ffe4d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79834456bf54b293069e5dfd887b82028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bead0876655113e4c0bdc5fc532929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af259fc50fb42e76a95e2abda8821b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f742ba70fd0305a02c51d2987e5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c602f5e3f001e03673de23a6c61932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2df0a4597e2594ab80a570b405de333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a392eef4a1e2844e7579be9089b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3509955d01d3801a7455f0cb70ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c6573152d66d09e07158b75e7ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd64bebbae9597a323393a126bc31637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7f50bd51bf1dd9c58185885e9da238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89bd020e479ee7840b1901a92008739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3979f700a98f5bb6cc98d2807848f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d64c58a99dcd2879afe7ff3ca84e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d99c47d16a93d716e1dd7fb8337ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb988d513a603d532e6ee1f66872c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ccf48fe6e294c584bedd6e32c93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654d534b3f31d8899f348e5fbcd48745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9dc20599c181edfb86c48189c7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2fd84beb21dbd8cc4029cb06f9d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9a3bd54c872d26ef8a15e7d1579d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d465095c43072c0c4ddd085a31ec5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cbb50bf0609743904a4c33345aa2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb248804f0cf2c0d583680a14a4d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06074782f6c256131fb3b99622b3b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a730e8c262a91134a906a3c836f4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e4da7767520e105a3b03e32af25d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3401825170e2a4f536886d0a9ec9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926b7d16a921a9b52f9e917d92eb6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271cb3e9cd03364f6b17c6a2f93352857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f48002091c42ac3b1b2a7b264773b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe196f1901e625cae994b3b6f3aa77659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971dc5b6034191e5f458f879c3df7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda004773ee7bacf09c499af25b12b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93fbe9b671dad22dbabd4fb100f93e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77eed36d25577fca45413f68a714d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8aee301932a56b7e4f956f4b19e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47d60b29961f8495f2c9ac5f815d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317f091bc1e86923eb6ed214c1104a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108eeace8f5543c1b86e05a144fc0eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed442328d82c46c8f35badc48497468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85696f9e2ea2c37b15dd0d45acd33469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038169a6167ac62963455c3d49475c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae588a94d2ac19b5f0234a0d85d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9c8ef78b0e2dd149d4909f767eff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa1d57ff2b51fe39f7d8a35a058f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3608e096758d3f0c3a0cbe90f22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1ec1be780702578f4caf6badaa4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a44836b49fdca8b9ef08bece762d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6a0700c82063f5e1f9496788e47c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f837794cb050cf4e2e216e61d2712f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af9dbe23037e004178ebd39ca00ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32133610feb489d17f8831473be6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ecda19246e71d2068a029325b71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c660d276d70f15fd4415316fbde72d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3eadff03cd2e1f1a0549681da88f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547522b71fe3bb99f5a2b7f43f348f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae80da64a6548a9a20b327ceefb84985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d4e8b093343e977389bafc4735a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df371b9acce015ad6f15789bed9bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9bfe1d20b06cd19329775aaf4c45e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46408273e2fe2d67cfb84dd8fbade89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fbf025fdfaee56321c660374090d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314dbdb38afb5d066eaafc93bde444e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de5cb946d0ccbf34e32a1733e02cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599c59dc9b1a815112355e96aad61a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9c9c64a367bba9f690f2b6d4ef6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbda18e937c10e95b58fcc38aa7b8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2321ae477398d5d5f198f258669c5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c43780cdb9850e274446ea3289f0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981707fb627d4128847989531b5eee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0bee9369541d9385298b6bf0caaa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b3e74b982d830c20c6b2acff35c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb252ca1057202a4edd43836c71b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f344d3fa46ed2610d7736076ddf57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd040ddc41acf8b768e236b1671fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b127a6994d401d1c2e9753efaba2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2153154d3246c95fd7d2ae403240cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b92097af757052451cf702edc40e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769077ba36295f94e69844b8a92a668107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25defb6c9cbf3dd354199d4e14525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a74d9d3acc894b3a60474f2d8f895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdb3cc328ab3602db16d1d18a6260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed3bb43e8b141efa3df6fac943f17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8d16f249feb04045d98a09c946b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52df0c7734c1e8467070557e8d9c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15720692bec2b861c5038fa7252d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf970cdfcf81d38fd30b425c9685e74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff4ecd5deaea3260f706255d733eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162e84333194bcac2c197faca700e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb26d18a66198c5c424a0a5935b24f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c08b803e4a31e8252335f0347713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f295d85b15708e3bb954962b751c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b28765e475a959f71d786b92952c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989258c581d542da1273ed71506ce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dffb3328b19f6d786b80b690c295123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b84b309ba2846e10d7a5702829e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c6fe56a31e960ed6a8b7237f8630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2bb1a8a695c8e166c0a76b8d9b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b950e39177f5f9c5652ba0af534c9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61aa4963ea0eb3c10c6561d24c2f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e07cf3f43af1b6e249a0275041f55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe965cb87874027f6d59bcce79718b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5674764c50c674b0df3c8f015de1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73777292c96679a7b0849b54eac549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e5c31807400f8113133ee8f98504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520697adbe93f1f7e7b1d5a8a436b5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019859585a7f22e4065198aac52d16b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534f47070a7519e9895602c72f7340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b432ad17dc38692180de0b38467084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589135050de202603848d54003c5822138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e198ecbe3de564fb69e39995a2b07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea51d51ffcafd1dc0b11de8d8835ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6aabd44b0a3246ce8627babc8fa8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3234046eec88d7782079940b365a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44475d6da60cad579708fadc842cac1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185c3a70253fdbecfaea20aaf782c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad5769fbf67de902530b3e726da1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ca1012940b284d9fe40ce9f39b4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295213f187c9fdb17b64b36a165c153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9606a064c8718b4e53c7a2d98d31a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c1c8c07e536707ccd00c989a50dca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7f0e37991a2c27e56de1f8760868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a106533dc2186be12dc2079309ae8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb8077babb4a12a4077bb9b866dde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8fb42e1aa8d0f94a31b1a1fe6809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab9b1c5141d0db6aedc16724ea39d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec23ed41667f947e068c850ab4be6c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50fa94a138c44d764d2e9cb74c10b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1c294a73cc814cb60b072ccef0f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f8d423417cc2659e66ec0786964e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825189d2d9b9a70ed4f9af1a82df714f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a6498b703bd778576e125e782729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467d6df8ab292c09f56eb655b28310161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc37de6b5d87da619d62d2b6ee86a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa99fc2370bbbfa9a9700da7f0a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7784db8f2409adfdf9b164aecd29fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31ae57b07baf1fe0229de395aa911165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbe02632aff319f12acbbef8ab3d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c0780b3fd643a5ce4bd5d9eac82a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b25908bf7606564e090622f675ea3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5e1e6f67e556dd6d08ad95b4d21c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a4cab3abde7bee661f0f988040f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072aa6f1e90699f545a27729356fca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320c7481c294e7ac73257846434df7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438461f369d1198cbcb09e9f91648e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a5000e27e97f053110324b9a1f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a0ac735cc990a17fcc2076be86c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500f5065e527f595ec51e2c2796243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03d86b26cfda3d19f39328408ee22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d820fe0dcfc2fb87c6d720f653603178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e20dbe502cfa74ac7052949e24db4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126757bc64ccaeb64abab01b7bab3441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65a5c2324b542c2c1acd915f8bcff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c4b812eefb5f9cab4ed02ee0a1bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486fd4314730428da67e46af698f29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65172000c1725d6158f3a2ad30ba11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5070ef7baec37ca2ac14d13f1d23188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0898a3d7e8f100fa83dc5911f9d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaaa5f02ec2b4462d6398e479806c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212ddc3ac5ed9721b1d3564315f249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e027a0a2fd3e2f7cc28a8fe8f1aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07351e05ca95bcb2916c81e7f97784190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a7f15392ed40c5badbf1a70bda36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0ac127921f0c486a550118bd93b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985837a3422948bce87986626bdbe5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b647cc0f3e8165fceccf7b0602d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3258e77f9b0b07c5a5fb6e02d59a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b884cafddcd4072535b5dc9d24c67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e208b0bb779865a08a499f2b5ef6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25b7c5eea21d4857e3164eea5893f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9171892dc73c7998cb9cb364009be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041caf9a8f613dc18f8830fe5b12f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baee9289ced724ed05a2dcd2c60765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c37aa89a8938c9a39d7b8eaa54cd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39afb2f284f987ba53635daf7df4a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c66ca6baa99fdf0cf3cd780fb78bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190039681bbe5f57977a50f3ccfd2506205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528c8be222a0e4b0aa338af0542c2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31091da2fe5d05baec653e6b04f45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235eab0a3255b44e88cf7f162a0fbe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368911057ac46eb51452852ee3ea8534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb2e7ea14017ddfba25afc3920283210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c751741c41b01a1c4e7aedf4875e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522306a5f57626f3071ec227bebb8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca19828c66dc368f6f901b016aa618213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370601b4326136c0bd92307fc9fafa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e71bf72ceba8db0ce3a14af3bf7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e78be302563129ead0b9190c3f0a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4338e041d0fedd49e629b3de6686d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7a248c1714cff8070a312ecb07b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b9c8aa347379379bdbf8736a40c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ca1d0ad5dca98c01a0c5adfdca34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977c26a8926dcf2d00af3e0db7429d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76004cd9d34fbf0e833eb5ad155e29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e94151603166f3a2f6054ae62e2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f6bac833d39bf28fdec7a71b7d87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3692df336d6a308dfc3682b1a9b5ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72600b97bbd7ae1f128b4b2389bc35a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454ee2e8f3950e3b0abdeb9fbfecb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ab4a52d43275ce9ef4dcd48e21a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f9a9f9ad890e9a6e580b04dcad1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d956080b6d4e5ec602f012cdcd8ae22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd82549e401a72c163ea3e71ded35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150b1172176639c0bda0767dfced08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e95828115135da62828eb775688f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be955e9d60bdc0b88ad432e42ada24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b012ba355158b72c9944ec5fce05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab13281180007ac7f80907be5db71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d67c78ca31ab7028546ef6811d03c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478952fe8012ab7e4e8af0c948c506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0001623325b376b0eccd4bc9dd511f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5f0785c7149af3b111055dbd3793240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f3796e289abbf04c092054660719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91adb1339ee9248ed36d1acef35523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a024f608a79b6abd3a31caf4b2078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c79c59a735712d2a0bc395ecc820f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865256bd71bfc4e78fd0321e9cdda1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6b6e2a1e7ba1faf5fd343f947170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0da459d597e867d1d3125fdee0774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13f7355601a3504d99742db92d1bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0caa176085691b3c8de855b627c217249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc5635abe33bd095c7edf8e16e486c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aef790b5a0827267fc03b17ca109c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d3d25e178d3c14042e410418a22af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec52b7608a6dbd354cd122ec0cf2eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18627aa6cfb4956cf81fec0da7e0664d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a1218f3b55c4eb6dd073525afd49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5e7ad16dc14968a75749197e4f5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188554bb25f2dc6fdef7a6ec442fc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36429c86b6a52c1b1b5d46ad147467c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97fc8e665157a9e0fe2bd6dec1f22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524758216a9ee5900410c4419c96f5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a100cf08c389629371360ffc929d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e05c004eef0b13e3d004951400150262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ca2525f2eefa2a33efedd43948a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee3d50057eb2c34bbc7bc8cf79ebd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53ed6c7bfa523084d5aad9d5a4721265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75649cef7871b18fb9eab64a8f335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7a051ca010e77967679bc5e9919a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79225eadb34f1b9ec4cbfb22e9abb3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf03672e8656b454b4f9ebcf220c93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e86f65ba9ed2ae0ff4a6a8c4f3cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252de1d2c70e87588c66f04ceb384b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc251b8a7e1eb3da9a574ce1ad3ea5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39dd4a3d114253db3d04af06d0ed5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6019264c028c0529a79f3579d19a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a14acb3a599ced1891019f594c85a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea28a906e2db5011098241b8f45219276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cedddd5bc233b434cf2fcb4d882e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77ddd8a4deedb1ce6367da3b81850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473919c5f0354d36af63f6d5f9ad8b21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f5ac9b1abacdf13bedb5c035214c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57562a6f6bc3dff0bd15e45752acf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a1009b7128b64a58229b3456f8d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d859cad2a2b2d970b6f3f8dddf09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53865d5c7f29b113ba6e1b1d1e327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d856eef169fdff2a93688ab432256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e084033ae3cd922136031f684ab4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679680445812ea4973e3cbba62f59089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770089f7d66924ec0ec66641e8ce3680288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca379eeb5efdc7d659532eb50dd77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a911072bcfe6563e1f38e1d21d6a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d3174e2c6343219ce81a851e351e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeaf72813fc63a3368d4ee350bca62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eaca2d511eb26b8ec010f87f44b8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763496600b487c51086ab5ec9eaa46a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352301568dc670e416ba418cca9313e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842447a4c634647b9f6e91a1bd4f28b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f3c93979de4d3ca4ed2632230cbed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc44850a2db1533b87edd03c00aef5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418027ae8a9d71c2c0b826d65d5e8f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b6257074d81143a02113a467a7b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14c74c4c0dc8e3c420b4977b0cee1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4ed6c1b74551267028814eb38789302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541de0168a0f5c38ddb26a8c010c91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9076b90a591f82cf4beb7c8945353cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb2bbad399cf9acff73000a1386a1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29416aadd0e21b025bc05f8b42dd336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130072388641bf17fe0848d898c370307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a899bcb7969aba13aab78550bd1570308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec65664aa27c181af99eb1b65db817309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3b26ed4f8062eea5aac367ba981f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2219c45e07b13d35b2f73204844695311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432f52cf796eb6556859812953c1fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00156c7f1cb2a4d2f815d593878e15d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd645a8464ccbb9346155eb6367d6d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8e442a9e652b1c4afb839786ffcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9af2130a5eb77377f9086cf7e09b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbe3659160acce8f2e718d659d91a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5d5cb9cbc089a75cbeb7e1eb8821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1663973e9926034b93613c16736b0fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082d05a3bc03ecb0f74964246c6538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b40253710d3d8d5691a053ab7509b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c4b17f0ce74c176668e18c84a8c1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f123e0d3944d9ef7f718a9440e34536323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3259aa2641854b250b7e8f094ff7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b794c19f8c323665f19eb98a718c568325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b42ceef8e0629364441d0d404c1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912dd6648ad89f0168744d6ae2dc204327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6feb31369f3107ed1ac069070065f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861848a5151b2663e1c0f697d3d65746329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534ec29e75e92b593191e1d630cb220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0971798967e1527fd70e022973aed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6885bbff9153eaf6e4ffb64e4e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1dc0e66c33e952695477e8b724b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea8b42a1f2eeae000e60b7f63ed77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa67858c1e7b73ac5d287cd7030d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380d00b793e54d5eb9d9fccb701483336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d942a2e842bc6af7ef2f8522056f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9c600162895d6169355ec7e9329a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317469389941ace55929096dd8196587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d6d2d284e10cee4c79df549d6855340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bef76ec710d46c89d0adaffb984e02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19d06375633ae55d4506e0c346fbc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd301ab6e570f9c70f6a5671e19ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c92a8e652c4c6249b66cce437813344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521d324aaf4e1bf41c3d71691b119c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5321f3bcb0d5c290723275c5bf5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a95af3fb55416e6f05daab6fe3b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd892a35ed8e04074524c656c2df6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c08356c39e855f8d4df8d5fe74e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4bdc9d60f2d1339835c6ab6556e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59d32e2d7c0251000ff1839414b9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047baee24c2292ae0fb66f172977e579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a07df9543b930331abb7104d81729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5b3ff0b9008f035884dfe7e689c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708fd580d11672e33291473a06d64c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e99b1565cf0d14ac7337c2ec2e394356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e317fd3e622bb93ecb6e24dc46ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133eb243dd25a2b14874569e28cc748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c440581028f454eef668277ac4d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a382b3d6ca2c569ffc824a1b052f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48e367de6584e276465c35a0a1ef8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a1306f74a08cbdaea605e5fe57ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c781e2e80f59c9bdef3d6e6231c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef9fe7af3629f3b9fd6767c80c8db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e207e36143d1bc993a431c8bea2d4f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb013a027962c3a380b37eff04482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e639f73a47309baed20b2e6dc5df6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4047bd248f712fd42579fdddb1eb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531a0d874946f194a758467fea7cb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe63684943fc194262d200e79ed2ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860c9cadac50b6e6f0583f1caa1d17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a609a4080da598ea4098e653c2aace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344db7f15ff4c01900725569acd714373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9eb8cc96464fc56ce4aaf5f5f9b57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906bfce68b397ff4ca8eeea6f6ca1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344f8f44458d82ed881fca3ab1dc9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a3d9e24d85ef4e693877ac4130bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08524e834e6eb742b3156e13c14277b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ad56593e81485a98472b20d65051379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560672cb47340f684957107b1ca3b28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36db01bd46242caa792056917ce38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745344e04564cec3de0ad8808a4be475382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7a8544b5804e00c5dcd564b8e86a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776786191cef55a5b8f7dc35181b511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe36be5cee68dd7132223a18d5a5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710237e412686a00550fc00d31e562e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3a16532f02893eafa107bad22370387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8822db88fb1124c9c9cdd35aad5383f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908913eea0135d8a5e7f0b79a06f0f78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f8c1b4eaa7a97a04fb04898a2e36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d65945718c1d2565c1e142bd1056f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da076e1bb15ac0f492261f3d2e89a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e36356ff74dc5125e97f15424d829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afda55207ef413d7efc68e306c2aed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bb8a5840ed1fc55de193627facaa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420838a026f087d6f7616d84d56e82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b15632b434127cfc1ef21dd33eb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623776c61462e8606359af514b67a81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcaaa833b6b07cb22b5479eeb2f22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d4a6e0347b9fcb016d17dedaf1ef3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fda5077b11369c771a02fa39ecb3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c19ef303196876489d6504b26d37e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a91467325e6e005b0415bb0fe1c91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2649a2f3fbcc5c8886e205c79256404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9b0bd7d51d1bcf5d4247dea5a8a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8825be310867f1d229f672d7c947d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1e4d302bd0b9b53b989d9ac8cf97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b04d44de670d58788160a19a4234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa5b5feb603fe362031297bf98652409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4edba1be1c66857de609254b13aef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c123aa978bb32dfaa4b3c805dcbb22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b7fcb69f081b09d7dd0a4790975a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1b7b2cdc9daa8f28c63b7928350e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687c8d930b94d40a32df27a4892917d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee774269c5a984d083a43152bd1bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb003450730b6d29aedd623d412c2ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07379c287980c418751e2fbe963f794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db58fa17fbecaf48980d3f43768aa4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295780d6f8bb3c78dc8b3661e282a21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87b1bfe65e4c6e883623df438815d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc0683ba322fc59ede5cc4c7a11aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a38abcd6f9b05891055ecb8b90863e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4485416c0f4ebfb664b30459f104de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2cf895bca197b0e3b3ee16649f75e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6239dbc6a2a16a27917371ce0e8948425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c910352a7b5e369b935bac27fb4401426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f6d0a3d1e2bed6d7fc92e737b983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e67c7cf3c2bf7c708078515f57e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ca48aa1d444f3a8b9dc5355a60c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8aa1adfd23cb1e6ca03b18340902430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d59709ce2a7672a1877e09059da21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628461e4da5e9d9022dd65d5b252a1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff71cbafce21374cf0dd9603b713747433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472e5f6d5c0a249fbdce927aedad8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986cc068cc9c93b907738bf9aa2f5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95794b1c9e69d9b52727a92c3da15f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4bc5d08ec9316bf0f237c5eb5a57c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b3a9154651cf4b5d7cd07a9b8b6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97d5f213525d3c79dea3a6aa7481d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92020f6e4f0734c3443d49d29cd5cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191582165edacff9ee2545f4c7caab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863f368162ed5cdd017bfd29f060c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588d1b6437e8da0a12a47681005f7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab58673d1cb84fa3517446de10d8d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f3bc363d682a9253fbc18834bff4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11ba9ae74dadbaa1d75c7695259b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce0b6eca055bb7b5346f0e5f3b31d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ba6cd42554baa95b426e4df663e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423d2746e7dc4f70dbda63b027e11c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01bf65f3faf6493e57a9459dc54a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208273070709dd3fea6b5b2ffa43b9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041239919af0cc588c3124c66edec7e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e57e9f5c9a73bceab3c463c40028453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5bf239c2908fa2d2901967b7e9df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043628203d842c4eb912a555706592c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613711f4078cb923f952a3abd8a7edd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5308f05db4a9e9d776683e513b75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284fa4963b86c0ae74577de8ce9400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014e1e42897f6569d2a695f47101aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec6a75cd02774474dce2703147f67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738ab6db01a715ad18e1a7dba5cc910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04ae09fec689a6f4fa058a106af2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0bf204c6993680f368fbc09a8714463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a4ba37f934933d314d829f843c837464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e914100d21b31c092104e0174aa75f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309146b7947748245fa1b400fceea92e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0dd148d3cc465f4b4b35e1f89f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13506bf5ac848eacf5a2748b1e6a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd6cca9b1c71fe6f4f571087b387e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356340aaaf9fa36ba5e24eee16cdae72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270d1dfd80ff7b55298e66788cef58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95bf327dde40bfce704f656d53dc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd01fe73e4b8ac2068600c4a6f555473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a0215c000eaaaa464eea77ec6956474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3a38ad247ec98bf202505e0b94e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df995df63ed3c5bd6715e0ce911d2b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c2a6c22527537630dc1f5b48f71c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a246f00fe36f97d0cac3b6fb20549478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e5b794517cb6de9ba52a29aa10c82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b330f4cacaa9ebfe8fb86b9ecbf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54608b8dd779e902d634287eb2b027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0804ce6f29e21c05a4112a02bb9795482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a1f405de2e4077e0252b058b382e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099b45b5e46f628fb721c5930410a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe4c96b33c81999f5d94a7517f49b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193532389563a45d27571d232fcdc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192e30461b8fbc8ffa69e29c015cc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7625f0fd52cd8806aab35acdfd6ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc3169c10fecc62a9e202a6a3c5ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13573f8f31face1f2aef12495d50484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad39eeeaae5dbb5df1fab43e92c58f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547db92dfcb156d078a62027e6a0f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e81d3247487d5a34319e5bf0cdc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53625784278590c5eab0ec243c20136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd039431b84393e9bc8a07c9fa1606495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8c21f84b242221eb747b13672a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133107367ef90f018c9b3b120e0e6f50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98153918e0ebe8adca137ae072a84c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ccc2847b0dbe0211b0b1bae32edaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e13ec648d99491522a4c57959ac2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0c051108ff34f0a5dc6fc4319ae1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843b5bff19bc6ab02ca2a19f0f651f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d428dd479072ef1928df04a06dd3c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ee936556a1575f107cb1d4328671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ab0541782f187afd491abb1b40e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76951570f21875363c5a0f2e96cac182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e276fbe0040a4f1e3f0d1914c3bc22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecf25cf52b3a27be14b4df16c30c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e086b430eb506e5a1398b7f1d10c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c7cc8ea6a3b1564480bb281c8144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2d9dba73287b716a4b1c6856b114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85f8c5c9b37bbf73e46d14c2a2a00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a1c33b65f2f970bb74d29b202375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e9ed420e4a578d802d0d8d01f99b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f1fc67c1d5056fce78c554b77577515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f022070c45926de5ebec3c12cd68b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2c222797e26c061bb5886f0de58a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3bac0cee916db957924037b75246518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f33651be6a4da992d171494bbd78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f051170f9fedce2cedd1b74acce0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5445eb88d60ff815e12dcaaf8978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59af1831d48d65ee059630da722376522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ecf7511e5f0f8a0d0bcc35dd1c1bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddfbffd5b74880b5d85df537fd54b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c06c9c4be22cb73321638a220baa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bb80d55569c2730c6c0de0d51dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eddc4c46fe06d1e9c192dd93cfb8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee331458cb648cedf8a3889afbae981528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eca31168b64c104ac8f44790b694c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cb6dfc1367aac2aad4658d596230530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09a9e6d52de6cb91502b35150dfa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a86170e2c158388367bb9145ce0cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6f033951fd40cfe0e1cb579438d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b2c94b5c9a52c8072240b9adce78e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea4867cd76617079b941956315a4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118d2931b714d339b38db553d38297536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c62a6cb5448c225e983f76a797604537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcadef55459b211917adee4e25a3c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3e82e5c5b49aefc6227b1a9136e19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e07cfd5930ce84d28576363433f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28717eb12ee087cfff40d10381db5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664560debee2e12baf1de3e28d05aac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb52b4523af99d505fc83c1c88a5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7547e29a981b0d12b27fc5fa3081544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7773644070edf5d5c439d374dc5c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9376baad3a7bbdacd6bda74fbbcee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae3b66b99960a17e0157a62776297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec958a733d8c7e6139bb9e60b1cbfe0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c94f269ca0fcc97921d3d105cf89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd8531f596442f21ff8b7adcabcc65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11b93e68616508a97781cea1c0c10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cb86400cedcdb062ae4fca70486f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71dad287e294c2340cca8e23f33e53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4bd72892fde06f27ea40352cc7e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222db21d89fc140c4232ba823c3d15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8318e357d46ad5b35c983f2287453556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f453fde162821a611c28c235bc9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfef29cbd4d46ce5916a1e4c67e0fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939127942efe41f5e1acde7174577845559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ee0c8d1d7e8b9832b78bf4dbb296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13004fadac2e5dd909b3afd50a8db35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0589c4843018d655d465a00e63f8cb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b79b58c07b355886dfc052cfef68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ab45b414672eddc809ef0c9409e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578099b6f88439f552aadaf809c8c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0021574ca92940d729a1347856198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742e6f0671904be368bc679f1e0a1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367b7bb30ca9e3467ebe13534a8dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf5f9974494cc8c8738c957a96eef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376cbd8a979fce74edc8aa1ebc54768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703dede3baf094b71a66c01be480229571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51955ef69f0c3852962b3ed1529f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30f18885d9851e44a0e4323dd3175e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c50ae49d5c1851ff044ab3663384d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93e11838d4ae73c355213cae67e6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433c40541f4e03a5e4214ab0aa18fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a5bb73dcf2b19a39c53cc44ff96e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac66493b7db66e9a1d29a6c0fef40d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238691a71925504f1557198b750ba73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd34e5d9b07060b78b71993d4aefc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4bee8139687cfa50fe1bca72afede581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348f7a0a145c5101f1f14f178c94b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a673671802e059121058a73a65a171583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283224ecee22da6b78b57f8eef608f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4a71a9502684b417724c9c930e3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d565c6fb17c98cac962454b387967ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08fc2784897e7914c69ba1170c9adf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624108db5f4db871ef028dcd97ac65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451baf71ec8b4df924f37b44e5d4e4b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8afa96ef283eaeece3b3c9cbc956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed17bf383cdcbcde76d78b0adca952591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c54b9b24c37dcf1ffac375d2b959592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260cdee2439cabe07bb556c8d48370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775dc3be1700030f7f2dddbc895ee05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6da899db4345cd69beb154fb44987595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b0a3191798bdaec4e51cb24dff49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab7dece8d0520c43bd6679db9f3ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537f2116f3e3ca5c3e3eb2bdb2525e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f8f06936167a9fe2eae83744cccb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be6615d496881fe585848bcee0ec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323fe0dec1f83b115b8fdfbbef15d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391805ff039ff4945257471c853578602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac984ed357548addcfa6ab9059be337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4fa3fc22b6327761d74c188708d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dfa68a9b313e34b7115b398d6aa58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1f31f73f15bce516ca84d5a1deb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e7fbbe267d9f1a8a0b75283c3929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f1cd5f5dc62f86179ce2778354e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f118e89b4dd4f98eba7587f31c1f41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad3f95ed3988469e589d3000fed05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e13eeb1813d7a4cd0dc36f1d79b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba662b305beb1b30999af3191df8e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91590229cabce0e3173124648088ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fdb039ed10777594996d02e31c26f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9c6898be9a30d523357fff714410615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f15f70859142fa6fec2f5649f69c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a90e9abe36295f370f7517d1bad2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332d6d95a738cf6491b9b9bb6ddb9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87a9359d783fd8e03ab2986f1d8f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aeaa7fdd0ff9eb8bb244ae0bad0d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839df1648daddc9fe6ca2e7054e44ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a361b79ed162f9222dd83423733d885622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e440100fb1babb37837ce3a546f522623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca985b2464eb8dd36babc71a4554f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746aa349b8f095dee9444ca6817dfee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c131bce46f01d109b721f7ab1fde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c7a5783c97c58433501b5b4458a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ba6edcea332fa04487a8e7de738e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f6742b2c32d3bf4a0e2a8d72af53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d6c8de6875385966c56b7e6de888630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7af3cb2d4cb64887e0c9fad4de75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8868e4530c2933c4c0894a0759cfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd215f029c3720c42559bf25c8773d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ab4f9aff12747103ffd757c15867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cee92f960ffd0f6833755681a290b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb678d3747946d2d45924db3a7f7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a71cafef805927f7ad790361c2344637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe47f26f00147054b31e52c676b1e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294195b3338e80037b0579a303203e64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408bdf5fa45aca345efe57befffb21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027ae681bd0c84f36e1c0d466357da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92898ce1ab78edaa3b9f41486daa400642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bc07c7663692b22f83feaf7b776e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b6e0a9d17ed5bcb45d0a647a052b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74583c68fcda6889519aefc625b3b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915335afbf41f250f3350a82bc0ab16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccdce3f161fa4e84a088c4d20b2274647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54df9e1f94a147594a6db759f94b76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e43dd30d0feac5e1fe16728ac88da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a679e52d29372757e912103225bf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e852384c0ba509d95710cc17f3b9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cc390216d3eb53fd4274d444f10c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708c16137af68a432f28459324ef27b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6262a5a1e8c395f097265e6c9cde912654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb6eb0b4f349d9168264647553913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1412b0cac37762db7f68e6b1f685c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bebf275ba264d0957029c63eb41cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64fb567210991f787a0850a868c463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b357ebbd7718beab7c1bd8aa4d418c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba21f633c4a683b50eac696cb9b95d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a78e9accd243f1cff7f3821a47b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f57952e42d477b62e32e9a598a19e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168c38cc326e323c60cf916cb607507663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7896dc9804084b755027c6d18914d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b734bab03d4858f289e1b1c800d83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b266eef8d5ed03d22eed8c6c29c48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942e213852e2243fefa7af07ba8390a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeedfd64deb59073b5be52e048e22dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26390a2e90dda16aecae99466696187669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6550b77933f71a2cfd15624792d5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2731fee61f1d7a4b43e22de5eeb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a3250b3967d891dc513bcee2d50c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa525163c22b70c28bd00e5e6ce9f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b5e010aadc5e23f436d75b848820674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b967891662be7e95155fb5fecedc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b6b4d24d69c70c04577c5bbfdd47d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab700b0caf89a1bb38da9f4e8303cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf8eb2f98c4ca0b9ec29b4cfad111678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b08d19a3eac06b258b05e984a1908679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16bfeaf750adce084be62fe051d21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169897a4e9943d889aaef396029d0c97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67486ec8b1afc45d92e78ea714fd1ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f83dbb9e2267c2d6f715bfae091a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f3e14a05105d5a6c0a369c9a81be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b473bf009ed7cbaf62c9ca25896a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711218c75bcabd5a89af2f5fbee3145686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba019d0ad58b709922dc8b6086b8e786687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8f524ffb2f57be29bab940b5dfb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d011aef2d9a3703ca205f04b2230c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a6602104108c6769bafa4f0e86512690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5d4427e0d817a5e5717bdc17573e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c62294716ab7832dcda687fe15b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e8d3f259f0cb1cb0b3f7c644aaa5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ac78b46b5a7cfc6ceb18b5497e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897ac76958b53c7eebf880d3a7f7b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250b6808e5507ebdcb63d247ec7a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755354b5413fece6464ef8f5eee6b16d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd9770b651c8cab84b0e304e507f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766635930b3b4ae25d9a5abc37ffbba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbafe51cf17ee4c3ce31374215e16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd24e5dcf372ec51557aef5871ec23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a650d16deda1f555e421dd8ab9ce8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b88630b1d3c59288c0e01a9c5b08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7aec33ece2e159f4a0db64e843f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb5734a02afe748d23261a2dfac29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae680db7defa3a26d924f95f2c1bfab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7147b99f2037c33fef4b05b763573707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a53ccdfef62d1c63eece06508996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2600c002abf53ef3a94c612cb3de1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c580e41f11566d96303616a7a68f35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74756ad558ea607168b88ee42fc9da8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8a0e665c85464da2ab8f70ffa588712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd8231b2f8a2592fb1bb1ceb36edf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425964324b2bf8209cc0507c4163fb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430344a4f8f463640da48b80ec982d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859c65ef7a068434b1cfa3df2ca9c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fcea2616bb8cd8cfa61e907acb86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bedbb6eac3be61bbb7bac4cc0f80b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165b4623aa8b0023821cdfcf24d060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076a286ebc5b4e2e9afcbd23f252d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33885b5ee7f5a223d171f94f5edb56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49b93463165e7471639c38dbd34a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd7d8d2746c0abc68fdd3aee0ca11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70824500cf173ba0992b0ffe45c0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d542f922b1f678ec21af738b0d9af93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda904f52906abadb8d0acf1c6b43a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803443a1bb855b06ffc509d65cfb0ac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e185d586f16373c5d3346fd081d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501501804db6b3abec481117f75a85bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd81b1ceb02ef8859123e5c0fd735730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68603134b570b95693604b3f5fa3f02f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400dc636e5dc114b78403bf58c8a6aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e22e80256c5e6ba170710ec2060d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e2fdd605ddbf79e78e806601c33b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb5e293296af41e3404455179beba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc33bb974eabd7573849b79e4496c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f93b1a8e9cf2b031ca0f396aba1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf264b0ce35d5be969fbfffeeaaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403888a8a0f788cb9bf08903dcd7ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ccc70312da4872e4b51dd1fd1e1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3feae56fdb18024b545ffa90241a83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bb89f8f97be92c09f54633a97c21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd189a3413005fd5f77d00ad15bd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365aec8f98cfd15eb02a31c33464fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205873647376402310ac3cec51eec63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad29a61e3ae5fe7c8c5b77f4fb151d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307c4c1eaf9ccdf8794bcc2ed35bcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b348a1b1545d38a0b674d74a3ce47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c323cc14809ac74c82d328774a7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4c9bd98504223ea43c0c18e0895d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14a2b890d0d38771374a8fd00dd84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57bc5f2fcaf10c7dbe7436a024588a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df9dac2a5750bd33b268b99c486df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d25ea2378e69a1081f1e3bb8cd2eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544a2ec45525140ca19c545ee37bbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb58c2309aacb112eb8f8cb8b0a498756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da79048cdd8d9ceaac1bbb307fc31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe3b7a952f51b6986de2c333cc296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0045c1725fb46a5439145d1a4e4cbf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>