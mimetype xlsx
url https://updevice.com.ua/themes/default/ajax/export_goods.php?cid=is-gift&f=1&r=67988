--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c05ff51e46f8a59bcb43e85fa8b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181971bbd62cea0755147faa1828a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd308f6c90dfdbaed584ce4d4020193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e0b9886844256f5765624db380e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d683b32dd0a77290c85a356f63efd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba1310cbf6eb2d92c3a79f086cce56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27039a7fc1e6813feb74d9f3f86abe347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7816e84e5bad303ea01fc4983f428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0acea5cca5c994badda70d5954d6fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad29cbdd049376b30c4feb0643550710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7227d7c052f1aa9c11d60664d88336d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b50079dc7ed8a4f5e1dddeabc7c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c45b8ab848004f689e47377715be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df519fd7f0ea4f7944911e5df7120b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ad651f7087b22039b86841801bba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd8d23943f39744e97bdb645ce51216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5667ced80b1e361c19f319546d8ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763681a871dfcfab3d67fc94678f789c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e772620eab112cc2f5ed6ad653d8bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2943fc83b3d1b702ce4293e93fba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e805bee5430cdcf7ee8fb323a9be721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa998be7249988f3d7953be5a02e7ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca136a6fc9eafc4ac1d5a6ced328d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5f1a5bd262a4b463b23de8fcccdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28d20fe1d4eb7b47197f8b569a6d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a17af53bb4da29bca946f4f7e5d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f89090c2c95d830071f1d26ffe4d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79834456bf54b293069e5dfd887b82028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2bead0876655113e4c0bdc5fc532929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af259fc50fb42e76a95e2abda8821b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f742ba70fd0305a02c51d2987e5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c602f5e3f001e03673de23a6c61932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2df0a4597e2594ab80a570b405de333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a392eef4a1e2844e7579be9089b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3509955d01d3801a7455f0cb70ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c6573152d66d09e07158b75e7ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd64bebbae9597a323393a126bc31637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7f50bd51bf1dd9c58185885e9da238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89bd020e479ee7840b1901a92008739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3979f700a98f5bb6cc98d2807848f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d64c58a99dcd2879afe7ff3ca84e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d99c47d16a93d716e1dd7fb8337ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb988d513a603d532e6ee1f66872c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9ccf48fe6e294c584bedd6e32c93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654d534b3f31d8899f348e5fbcd48745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9dc20599c181edfb86c48189c7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2fd84beb21dbd8cc4029cb06f9d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf9a3bd54c872d26ef8a15e7d1579d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d465095c43072c0c4ddd085a31ec5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cbb50bf0609743904a4c33345aa2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb248804f0cf2c0d583680a14a4d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06074782f6c256131fb3b99622b3b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a730e8c262a91134a906a3c836f4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e4da7767520e105a3b03e32af25d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3401825170e2a4f536886d0a9ec9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926b7d16a921a9b52f9e917d92eb6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271cb3e9cd03364f6b17c6a2f93352857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f48002091c42ac3b1b2a7b264773b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe196f1901e625cae994b3b6f3aa77659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971dc5b6034191e5f458f879c3df7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda004773ee7bacf09c499af25b12b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93fbe9b671dad22dbabd4fb100f93e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a77eed36d25577fca45413f68a714d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8aee301932a56b7e4f956f4b19e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47d60b29961f8495f2c9ac5f815d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317f091bc1e86923eb6ed214c1104a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108eeace8f5543c1b86e05a144fc0eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ed442328d82c46c8f35badc48497468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85696f9e2ea2c37b15dd0d45acd33469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038169a6167ac62963455c3d49475c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae588a94d2ac19b5f0234a0d85d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9c8ef78b0e2dd149d4909f767eff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa1d57ff2b51fe39f7d8a35a058f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3608e096758d3f0c3a0cbe90f22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1ec1be780702578f4caf6badaa4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a44836b49fdca8b9ef08bece762d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6a0700c82063f5e1f9496788e47c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f837794cb050cf4e2e216e61d2712f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af9dbe23037e004178ebd39ca00ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32133610feb489d17f8831473be6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ecda19246e71d2068a029325b71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c660d276d70f15fd4415316fbde72d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3eadff03cd2e1f1a0549681da88f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547522b71fe3bb99f5a2b7f43f348f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae80da64a6548a9a20b327ceefb84985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d4e8b093343e977389bafc4735a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df371b9acce015ad6f15789bed9bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9bfe1d20b06cd19329775aaf4c45e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f46408273e2fe2d67cfb84dd8fbade89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fbf025fdfaee56321c660374090d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314dbdb38afb5d066eaafc93bde444e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de5cb946d0ccbf34e32a1733e02cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599c59dc9b1a815112355e96aad61a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9c9c64a367bba9f690f2b6d4ef6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbda18e937c10e95b58fcc38aa7b8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2321ae477398d5d5f198f258669c5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c43780cdb9850e274446ea3289f0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981707fb627d4128847989531b5eee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0bee9369541d9385298b6bf0caaa999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b3e74b982d830c20c6b2acff35c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb252ca1057202a4edd43836c71b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f344d3fa46ed2610d7736076ddf57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd040ddc41acf8b768e236b1671fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b127a6994d401d1c2e9753efaba2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2153154d3246c95fd7d2ae403240cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b92097af757052451cf702edc40e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769077ba36295f94e69844b8a92a668107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25defb6c9cbf3dd354199d4e14525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a74d9d3acc894b3a60474f2d8f895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cdb3cc328ab3602db16d1d18a6260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed3bb43e8b141efa3df6fac943f17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8d16f249feb04045d98a09c946b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52df0c7734c1e8467070557e8d9c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15720692bec2b861c5038fa7252d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf970cdfcf81d38fd30b425c9685e74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff4ecd5deaea3260f706255d733eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162e84333194bcac2c197faca700e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb26d18a66198c5c424a0a5935b24f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c08b803e4a31e8252335f0347713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f295d85b15708e3bb954962b751c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b28765e475a959f71d786b92952c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989258c581d542da1273ed71506ce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7dffb3328b19f6d786b80b690c295123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b84b309ba2846e10d7a5702829e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c6fe56a31e960ed6a8b7237f8630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2bb1a8a695c8e166c0a76b8d9b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b950e39177f5f9c5652ba0af534c9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61aa4963ea0eb3c10c6561d24c2f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e07cf3f43af1b6e249a0275041f55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe965cb87874027f6d59bcce79718b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5674764c50c674b0df3c8f015de1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73777292c96679a7b0849b54eac549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e5c31807400f8113133ee8f98504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520697adbe93f1f7e7b1d5a8a436b5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019859585a7f22e4065198aac52d16b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534f47070a7519e9895602c72f7340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b432ad17dc38692180de0b38467084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589135050de202603848d54003c5822138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e198ecbe3de564fb69e39995a2b07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea51d51ffcafd1dc0b11de8d8835ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6aabd44b0a3246ce8627babc8fa8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3234046eec88d7782079940b365a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44475d6da60cad579708fadc842cac1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185c3a70253fdbecfaea20aaf782c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbad5769fbf67de902530b3e726da1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ca1012940b284d9fe40ce9f39b4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295213f187c9fdb17b64b36a165c153147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9606a064c8718b4e53c7a2d98d31a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c1c8c07e536707ccd00c989a50dca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7f0e37991a2c27e56de1f8760868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a106533dc2186be12dc2079309ae8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb8077babb4a12a4077bb9b866dde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8fb42e1aa8d0f94a31b1a1fe6809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab9b1c5141d0db6aedc16724ea39d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec23ed41667f947e068c850ab4be6c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50fa94a138c44d764d2e9cb74c10b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c1c294a73cc814cb60b072ccef0f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f8d423417cc2659e66ec0786964e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825189d2d9b9a70ed4f9af1a82df714f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a6498b703bd778576e125e782729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467d6df8ab292c09f56eb655b28310161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc37de6b5d87da619d62d2b6ee86a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa99fc2370bbbfa9a9700da7f0a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7784db8f2409adfdf9b164aecd29fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31ae57b07baf1fe0229de395aa911165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbe02632aff319f12acbbef8ab3d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c0780b3fd643a5ce4bd5d9eac82a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b25908bf7606564e090622f675ea3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5e1e6f67e556dd6d08ad95b4d21c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a4cab3abde7bee661f0f988040f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072aa6f1e90699f545a27729356fca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320c7481c294e7ac73257846434df7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438461f369d1198cbcb09e9f91648e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a5000e27e97f053110324b9a1f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a0ac735cc990a17fcc2076be86c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500f5065e527f595ec51e2c2796243176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b03d86b26cfda3d19f39328408ee22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d820fe0dcfc2fb87c6d720f653603178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e20dbe502cfa74ac7052949e24db4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126757bc64ccaeb64abab01b7bab3441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65a5c2324b542c2c1acd915f8bcff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c4b812eefb5f9cab4ed02ee0a1bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486fd4314730428da67e46af698f29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65172000c1725d6158f3a2ad30ba11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5070ef7baec37ca2ac14d13f1d23188185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0898a3d7e8f100fa83dc5911f9d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaaa5f02ec2b4462d6398e479806c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212ddc3ac5ed9721b1d3564315f249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e027a0a2fd3e2f7cc28a8fe8f1aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07351e05ca95bcb2916c81e7f97784190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a7f15392ed40c5badbf1a70bda36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0ac127921f0c486a550118bd93b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985837a3422948bce87986626bdbe5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b647cc0f3e8165fceccf7b0602d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3258e77f9b0b07c5a5fb6e02d59a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b884cafddcd4072535b5dc9d24c67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e208b0bb779865a08a499f2b5ef6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25b7c5eea21d4857e3164eea5893f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9171892dc73c7998cb9cb364009be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041caf9a8f613dc18f8830fe5b12f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baee9289ced724ed05a2dcd2c60765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c37aa89a8938c9a39d7b8eaa54cd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39afb2f284f987ba53635daf7df4a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c66ca6baa99fdf0cf3cd780fb78bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190039681bbe5f57977a50f3ccfd2506205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528c8be222a0e4b0aa338af0542c2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31091da2fe5d05baec653e6b04f45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235eab0a3255b44e88cf7f162a0fbe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368911057ac46eb51452852ee3ea8534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb2e7ea14017ddfba25afc3920283210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c751741c41b01a1c4e7aedf4875e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522306a5f57626f3071ec227bebb8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca19828c66dc368f6f901b016aa618213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d370601b4326136c0bd92307fc9fafa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e71bf72ceba8db0ce3a14af3bf7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e78be302563129ead0b9190c3f0a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4338e041d0fedd49e629b3de6686d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7a248c1714cff8070a312ecb07b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b9c8aa347379379bdbf8736a40c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ca1d0ad5dca98c01a0c5adfdca34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977c26a8926dcf2d00af3e0db7429d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76004cd9d34fbf0e833eb5ad155e29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e94151603166f3a2f6054ae62e2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f6bac833d39bf28fdec7a71b7d87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3692df336d6a308dfc3682b1a9b5ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72600b97bbd7ae1f128b4b2389bc35a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454ee2e8f3950e3b0abdeb9fbfecb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ab4a52d43275ce9ef4dcd48e21a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f9a9f9ad890e9a6e580b04dcad1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d956080b6d4e5ec602f012cdcd8ae22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd82549e401a72c163ea3e71ded35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150b1172176639c0bda0767dfced08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e95828115135da62828eb775688f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be955e9d60bdc0b88ad432e42ada24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b012ba355158b72c9944ec5fce05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab13281180007ac7f80907be5db71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d67c78ca31ab7028546ef6811d03c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478952fe8012ab7e4e8af0c948c506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0001623325b376b0eccd4bc9dd511f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5f0785c7149af3b111055dbd3793240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f3796e289abbf04c092054660719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91adb1339ee9248ed36d1acef35523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a024f608a79b6abd3a31caf4b2078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c79c59a735712d2a0bc395ecc820f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865256bd71bfc4e78fd0321e9cdda1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6b6e2a1e7ba1faf5fd343f947170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0da459d597e867d1d3125fdee0774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13f7355601a3504d99742db92d1bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0caa176085691b3c8de855b627c217249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc5635abe33bd095c7edf8e16e486c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aef790b5a0827267fc03b17ca109c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d3d25e178d3c14042e410418a22af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec52b7608a6dbd354cd122ec0cf2eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18627aa6cfb4956cf81fec0da7e0664d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a1218f3b55c4eb6dd073525afd49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5e7ad16dc14968a75749197e4f5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188554bb25f2dc6fdef7a6ec442fc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36429c86b6a52c1b1b5d46ad147467c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97fc8e665157a9e0fe2bd6dec1f22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524758216a9ee5900410c4419c96f5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a100cf08c389629371360ffc929d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e05c004eef0b13e3d004951400150262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ca2525f2eefa2a33efedd43948a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee3d50057eb2c34bbc7bc8cf79ebd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53ed6c7bfa523084d5aad9d5a4721265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75649cef7871b18fb9eab64a8f335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7a051ca010e77967679bc5e9919a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79225eadb34f1b9ec4cbfb22e9abb3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf03672e8656b454b4f9ebcf220c93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e86f65ba9ed2ae0ff4a6a8c4f3cc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252de1d2c70e87588c66f04ceb384b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc251b8a7e1eb3da9a574ce1ad3ea5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39dd4a3d114253db3d04af06d0ed5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c6019264c028c0529a79f3579d19a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a14acb3a599ced1891019f594c85a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea28a906e2db5011098241b8f45219276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cedddd5bc233b434cf2fcb4d882e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77ddd8a4deedb1ce6367da3b81850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473919c5f0354d36af63f6d5f9ad8b21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f5ac9b1abacdf13bedb5c035214c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57562a6f6bc3dff0bd15e45752acf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a1009b7128b64a58229b3456f8d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d859cad2a2b2d970b6f3f8dddf09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53865d5c7f29b113ba6e1b1d1e327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d856eef169fdff2a93688ab432256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e084033ae3cd922136031f684ab4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679680445812ea4973e3cbba62f59089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770089f7d66924ec0ec66641e8ce3680288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca379eeb5efdc7d659532eb50dd77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a911072bcfe6563e1f38e1d21d6a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d3174e2c6343219ce81a851e351e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeaf72813fc63a3368d4ee350bca62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eaca2d511eb26b8ec010f87f44b8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763496600b487c51086ab5ec9eaa46a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352301568dc670e416ba418cca9313e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842447a4c634647b9f6e91a1bd4f28b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f3c93979de4d3ca4ed2632230cbed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc44850a2db1533b87edd03c00aef5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418027ae8a9d71c2c0b826d65d5e8f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b6257074d81143a02113a467a7b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14c74c4c0dc8e3c420b4977b0cee1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4ed6c1b74551267028814eb38789302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541de0168a0f5c38ddb26a8c010c91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9076b90a591f82cf4beb7c8945353cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb2bbad399cf9acff73000a1386a1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29416aadd0e21b025bc05f8b42dd336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130072388641bf17fe0848d898c370307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a899bcb7969aba13aab78550bd1570308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec65664aa27c181af99eb1b65db817309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3b26ed4f8062eea5aac367ba981f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2219c45e07b13d35b2f73204844695311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432f52cf796eb6556859812953c1fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00156c7f1cb2a4d2f815d593878e15d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd645a8464ccbb9346155eb6367d6d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8e442a9e652b1c4afb839786ffcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb9af2130a5eb77377f9086cf7e09b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbe3659160acce8f2e718d659d91a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5d5cb9cbc089a75cbeb7e1eb8821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1663973e9926034b93613c16736b0fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082d05a3bc03ecb0f74964246c6538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b40253710d3d8d5691a053ab7509b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c4b17f0ce74c176668e18c84a8c1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f123e0d3944d9ef7f718a9440e34536323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3259aa2641854b250b7e8f094ff7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b794c19f8c323665f19eb98a718c568325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b42ceef8e0629364441d0d404c1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912dd6648ad89f0168744d6ae2dc204327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6feb31369f3107ed1ac069070065f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861848a5151b2663e1c0f697d3d65746329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534ec29e75e92b593191e1d630cb220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0971798967e1527fd70e022973aed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6885bbff9153eaf6e4ffb64e4e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1dc0e66c33e952695477e8b724b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea8b42a1f2eeae000e60b7f63ed77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa67858c1e7b73ac5d287cd7030d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380d00b793e54d5eb9d9fccb701483336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d942a2e842bc6af7ef2f8522056f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9c600162895d6169355ec7e9329a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317469389941ace55929096dd8196587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d6d2d284e10cee4c79df549d6855340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bef76ec710d46c89d0adaffb984e02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19d06375633ae55d4506e0c346fbc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd301ab6e570f9c70f6a5671e19ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c92a8e652c4c6249b66cce437813344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521d324aaf4e1bf41c3d71691b119c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5321f3bcb0d5c290723275c5bf5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a95af3fb55416e6f05daab6fe3b36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd892a35ed8e04074524c656c2df6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c08356c39e855f8d4df8d5fe74e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4bdc9d60f2d1339835c6ab6556e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59d32e2d7c0251000ff1839414b9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047baee24c2292ae0fb66f172977e579352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a07df9543b930331abb7104d81729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5b3ff0b9008f035884dfe7e689c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708fd580d11672e33291473a06d64c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e99b1565cf0d14ac7337c2ec2e394356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e317fd3e622bb93ecb6e24dc46ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133eb243dd25a2b14874569e28cc748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c440581028f454eef668277ac4d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a382b3d6ca2c569ffc824a1b052f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48e367de6584e276465c35a0a1ef8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a1306f74a08cbdaea605e5fe57ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c781e2e80f59c9bdef3d6e6231c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef9fe7af3629f3b9fd6767c80c8db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e207e36143d1bc993a431c8bea2d4f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb013a027962c3a380b37eff04482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e639f73a47309baed20b2e6dc5df6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4047bd248f712fd42579fdddb1eb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531a0d874946f194a758467fea7cb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe63684943fc194262d200e79ed2ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860c9cadac50b6e6f0583f1caa1d17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a609a4080da598ea4098e653c2aace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344db7f15ff4c01900725569acd714373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9eb8cc96464fc56ce4aaf5f5f9b57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906bfce68b397ff4ca8eeea6f6ca1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344f8f44458d82ed881fca3ab1dc9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a3d9e24d85ef4e693877ac4130bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08524e834e6eb742b3156e13c14277b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ad56593e81485a98472b20d65051379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560672cb47340f684957107b1ca3b28380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36db01bd46242caa792056917ce38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745344e04564cec3de0ad8808a4be475382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7a8544b5804e00c5dcd564b8e86a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776786191cef55a5b8f7dc35181b511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe36be5cee68dd7132223a18d5a5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710237e412686a00550fc00d31e562e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3a16532f02893eafa107bad22370387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8822db88fb1124c9c9cdd35aad5383f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908913eea0135d8a5e7f0b79a06f0f78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f8c1b4eaa7a97a04fb04898a2e36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d65945718c1d2565c1e142bd1056f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da076e1bb15ac0f492261f3d2e89a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e36356ff74dc5125e97f15424d829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afda55207ef413d7efc68e306c2aed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bb8a5840ed1fc55de193627facaa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420838a026f087d6f7616d84d56e82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b15632b434127cfc1ef21dd33eb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623776c61462e8606359af514b67a81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcaaa833b6b07cb22b5479eeb2f22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d4a6e0347b9fcb016d17dedaf1ef3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fda5077b11369c771a02fa39ecb3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c19ef303196876489d6504b26d37e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a91467325e6e005b0415bb0fe1c91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2649a2f3fbcc5c8886e205c79256404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9b0bd7d51d1bcf5d4247dea5a8a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8825be310867f1d229f672d7c947d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1e4d302bd0b9b53b989d9ac8cf97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b04d44de670d58788160a19a4234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa5b5feb603fe362031297bf98652409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4edba1be1c66857de609254b13aef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c123aa978bb32dfaa4b3c805dcbb22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b7fcb69f081b09d7dd0a4790975a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1b7b2cdc9daa8f28c63b7928350e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687c8d930b94d40a32df27a4892917d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee774269c5a984d083a43152bd1bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb003450730b6d29aedd623d412c2ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07379c287980c418751e2fbe963f794417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db58fa17fbecaf48980d3f43768aa4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295780d6f8bb3c78dc8b3661e282a21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87b1bfe65e4c6e883623df438815d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc0683ba322fc59ede5cc4c7a11aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a38abcd6f9b05891055ecb8b90863e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4485416c0f4ebfb664b30459f104de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2cf895bca197b0e3b3ee16649f75e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6239dbc6a2a16a27917371ce0e8948425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c910352a7b5e369b935bac27fb4401426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f6d0a3d1e2bed6d7fc92e737b983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e67c7cf3c2bf7c708078515f57e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ca48aa1d444f3a8b9dc5355a60c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8aa1adfd23cb1e6ca03b18340902430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d59709ce2a7672a1877e09059da21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628461e4da5e9d9022dd65d5b252a1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff71cbafce21374cf0dd9603b713747433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472e5f6d5c0a249fbdce927aedad8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986cc068cc9c93b907738bf9aa2f5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95794b1c9e69d9b52727a92c3da15f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4bc5d08ec9316bf0f237c5eb5a57c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b3a9154651cf4b5d7cd07a9b8b6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97d5f213525d3c79dea3a6aa7481d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92020f6e4f0734c3443d49d29cd5cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191582165edacff9ee2545f4c7caab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863f368162ed5cdd017bfd29f060c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588d1b6437e8da0a12a47681005f7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab58673d1cb84fa3517446de10d8d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f3bc363d682a9253fbc18834bff4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11ba9ae74dadbaa1d75c7695259b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce0b6eca055bb7b5346f0e5f3b31d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ba6cd42554baa95b426e4df663e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423d2746e7dc4f70dbda63b027e11c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01bf65f3faf6493e57a9459dc54a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208273070709dd3fea6b5b2ffa43b9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041239919af0cc588c3124c66edec7e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e57e9f5c9a73bceab3c463c40028453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5bf239c2908fa2d2901967b7e9df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043628203d842c4eb912a555706592c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613711f4078cb923f952a3abd8a7edd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5308f05db4a9e9d776683e513b75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284fa4963b86c0ae74577de8ce9400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014e1e42897f6569d2a695f47101aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec6a75cd02774474dce2703147f67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738ab6db01a715ad18e1a7dba5cc910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04ae09fec689a6f4fa058a106af2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0bf204c6993680f368fbc09a8714463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a4ba37f934933d314d829f843c837464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e914100d21b31c092104e0174aa75f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309146b7947748245fa1b400fceea92e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0dd148d3cc465f4b4b35e1f89f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13506bf5ac848eacf5a2748b1e6a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd6cca9b1c71fe6f4f571087b387e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356340aaaf9fa36ba5e24eee16cdae72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270d1dfd80ff7b55298e66788cef58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95bf327dde40bfce704f656d53dc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd01fe73e4b8ac2068600c4a6f555473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a0215c000eaaaa464eea77ec6956474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3a38ad247ec98bf202505e0b94e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df995df63ed3c5bd6715e0ce911d2b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c2a6c22527537630dc1f5b48f71c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a246f00fe36f97d0cac3b6fb20549478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e5b794517cb6de9ba52a29aa10c82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b330f4cacaa9ebfe8fb86b9ecbf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54608b8dd779e902d634287eb2b027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0804ce6f29e21c05a4112a02bb9795482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a1f405de2e4077e0252b058b382e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099b45b5e46f628fb721c5930410a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe4c96b33c81999f5d94a7517f49b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193532389563a45d27571d232fcdc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192e30461b8fbc8ffa69e29c015cc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7625f0fd52cd8806aab35acdfd6ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc3169c10fecc62a9e202a6a3c5ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13573f8f31face1f2aef12495d50484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad39eeeaae5dbb5df1fab43e92c58f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547db92dfcb156d078a62027e6a0f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e81d3247487d5a34319e5bf0cdc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53625784278590c5eab0ec243c20136494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd039431b84393e9bc8a07c9fa1606495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8c21f84b242221eb747b13672a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133107367ef90f018c9b3b120e0e6f50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98153918e0ebe8adca137ae072a84c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ccc2847b0dbe0211b0b1bae32edaa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e13ec648d99491522a4c57959ac2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0c051108ff34f0a5dc6fc4319ae1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843b5bff19bc6ab02ca2a19f0f651f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d428dd479072ef1928df04a06dd3c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ee936556a1575f107cb1d4328671504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ab0541782f187afd491abb1b40e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76951570f21875363c5a0f2e96cac182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e276fbe0040a4f1e3f0d1914c3bc22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecf25cf52b3a27be14b4df16c30c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e086b430eb506e5a1398b7f1d10c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c7cc8ea6a3b1564480bb281c8144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2d9dba73287b716a4b1c6856b114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85f8c5c9b37bbf73e46d14c2a2a00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a1c33b65f2f970bb74d29b202375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e9ed420e4a578d802d0d8d01f99b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f1fc67c1d5056fce78c554b77577515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f022070c45926de5ebec3c12cd68b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2c222797e26c061bb5886f0de58a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec3bac0cee916db957924037b75246518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f33651be6a4da992d171494bbd78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f051170f9fedce2cedd1b74acce0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5445eb88d60ff815e12dcaaf8978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59af1831d48d65ee059630da722376522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ecf7511e5f0f8a0d0bcc35dd1c1bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddfbffd5b74880b5d85df537fd54b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c06c9c4be22cb73321638a220baa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bb80d55569c2730c6c0de0d51dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eddc4c46fe06d1e9c192dd93cfb8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee331458cb648cedf8a3889afbae981528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eca31168b64c104ac8f44790b694c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cb6dfc1367aac2aad4658d596230530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09a9e6d52de6cb91502b35150dfa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a86170e2c158388367bb9145ce0cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6f033951fd40cfe0e1cb579438d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b2c94b5c9a52c8072240b9adce78e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea4867cd76617079b941956315a4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118d2931b714d339b38db553d38297536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c62a6cb5448c225e983f76a797604537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcadef55459b211917adee4e25a3c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3e82e5c5b49aefc6227b1a9136e19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e07cfd5930ce84d28576363433f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28717eb12ee087cfff40d10381db5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664560debee2e12baf1de3e28d05aac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb52b4523af99d505fc83c1c88a5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7547e29a981b0d12b27fc5fa3081544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7773644070edf5d5c439d374dc5c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9376baad3a7bbdacd6bda74fbbcee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae3b66b99960a17e0157a62776297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec958a733d8c7e6139bb9e60b1cbfe0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c94f269ca0fcc97921d3d105cf89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd8531f596442f21ff8b7adcabcc65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11b93e68616508a97781cea1c0c10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cb86400cedcdb062ae4fca70486f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71dad287e294c2340cca8e23f33e53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4bd72892fde06f27ea40352cc7e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222db21d89fc140c4232ba823c3d15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8318e357d46ad5b35c983f2287453556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f453fde162821a611c28c235bc9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfef29cbd4d46ce5916a1e4c67e0fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939127942efe41f5e1acde7174577845559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ee0c8d1d7e8b9832b78bf4dbb296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13004fadac2e5dd909b3afd50a8db35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0589c4843018d655d465a00e63f8cb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b79b58c07b355886dfc052cfef68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8ab45b414672eddc809ef0c9409e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578099b6f88439f552aadaf809c8c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0021574ca92940d729a1347856198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742e6f0671904be368bc679f1e0a1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367b7bb30ca9e3467ebe13534a8dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf5f9974494cc8c8738c957a96eef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376cbd8a979fce74edc8aa1ebc54768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703dede3baf094b71a66c01be480229571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af51955ef69f0c3852962b3ed1529f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30f18885d9851e44a0e4323dd3175e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c50ae49d5c1851ff044ab3663384d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93e11838d4ae73c355213cae67e6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433c40541f4e03a5e4214ab0aa18fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a5bb73dcf2b19a39c53cc44ff96e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac66493b7db66e9a1d29a6c0fef40d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238691a71925504f1557198b750ba73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd34e5d9b07060b78b71993d4aefc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4bee8139687cfa50fe1bca72afede581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348f7a0a145c5101f1f14f178c94b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a673671802e059121058a73a65a171583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283224ecee22da6b78b57f8eef608f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4a71a9502684b417724c9c930e3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d565c6fb17c98cac962454b387967ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08fc2784897e7914c69ba1170c9adf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624108db5f4db871ef028dcd97ac65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451baf71ec8b4df924f37b44e5d4e4b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8afa96ef283eaeece3b3c9cbc956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed17bf383cdcbcde76d78b0adca952591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c54b9b24c37dcf1ffac375d2b959592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260cdee2439cabe07bb556c8d48370593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775dc3be1700030f7f2dddbc895ee05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6da899db4345cd69beb154fb44987595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b0a3191798bdaec4e51cb24dff49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab7dece8d0520c43bd6679db9f3ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537f2116f3e3ca5c3e3eb2bdb2525e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f8f06936167a9fe2eae83744cccb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be6615d496881fe585848bcee0ec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323fe0dec1f83b115b8fdfbbef15d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391805ff039ff4945257471c853578602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac984ed357548addcfa6ab9059be337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4fa3fc22b6327761d74c188708d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dfa68a9b313e34b7115b398d6aa58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1f31f73f15bce516ca84d5a1deb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e7fbbe267d9f1a8a0b75283c3929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f1cd5f5dc62f86179ce2778354e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f118e89b4dd4f98eba7587f31c1f41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad3f95ed3988469e589d3000fed05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e13eeb1813d7a4cd0dc36f1d79b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba662b305beb1b30999af3191df8e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91590229cabce0e3173124648088ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fdb039ed10777594996d02e31c26f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9c6898be9a30d523357fff714410615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f15f70859142fa6fec2f5649f69c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a90e9abe36295f370f7517d1bad2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332d6d95a738cf6491b9b9bb6ddb9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87a9359d783fd8e03ab2986f1d8f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aeaa7fdd0ff9eb8bb244ae0bad0d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839df1648daddc9fe6ca2e7054e44ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a361b79ed162f9222dd83423733d885622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e440100fb1babb37837ce3a546f522623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca985b2464eb8dd36babc71a4554f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746aa349b8f095dee9444ca6817dfee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c131bce46f01d109b721f7ab1fde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c7a5783c97c58433501b5b4458a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ba6edcea332fa04487a8e7de738e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f6742b2c32d3bf4a0e2a8d72af53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d6c8de6875385966c56b7e6de888630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7af3cb2d4cb64887e0c9fad4de75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8868e4530c2933c4c0894a0759cfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd215f029c3720c42559bf25c8773d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ab4f9aff12747103ffd757c15867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cee92f960ffd0f6833755681a290b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb678d3747946d2d45924db3a7f7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a71cafef805927f7ad790361c2344637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe47f26f00147054b31e52c676b1e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294195b3338e80037b0579a303203e64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408bdf5fa45aca345efe57befffb21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027ae681bd0c84f36e1c0d466357da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92898ce1ab78edaa3b9f41486daa400642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11bc07c7663692b22f83feaf7b776e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b6e0a9d17ed5bcb45d0a647a052b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74583c68fcda6889519aefc625b3b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915335afbf41f250f3350a82bc0ab16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccdce3f161fa4e84a088c4d20b2274647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54df9e1f94a147594a6db759f94b76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e43dd30d0feac5e1fe16728ac88da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a679e52d29372757e912103225bf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e852384c0ba509d95710cc17f3b9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cc390216d3eb53fd4274d444f10c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708c16137af68a432f28459324ef27b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6262a5a1e8c395f097265e6c9cde912654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb6eb0b4f349d9168264647553913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1412b0cac37762db7f68e6b1f685c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bebf275ba264d0957029c63eb41cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64fb567210991f787a0850a868c463658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b357ebbd7718beab7c1bd8aa4d418c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba21f633c4a683b50eac696cb9b95d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a78e9accd243f1cff7f3821a47b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f57952e42d477b62e32e9a598a19e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168c38cc326e323c60cf916cb607507663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7896dc9804084b755027c6d18914d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b734bab03d4858f289e1b1c800d83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b266eef8d5ed03d22eed8c6c29c48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942e213852e2243fefa7af07ba8390a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeedfd64deb59073b5be52e048e22dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26390a2e90dda16aecae99466696187669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6550b77933f71a2cfd15624792d5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2731fee61f1d7a4b43e22de5eeb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a3250b3967d891dc513bcee2d50c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa525163c22b70c28bd00e5e6ce9f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b5e010aadc5e23f436d75b848820674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b967891662be7e95155fb5fecedc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b6b4d24d69c70c04577c5bbfdd47d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab700b0caf89a1bb38da9f4e8303cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf8eb2f98c4ca0b9ec29b4cfad111678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b08d19a3eac06b258b05e984a1908679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16bfeaf750adce084be62fe051d21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169897a4e9943d889aaef396029d0c97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67486ec8b1afc45d92e78ea714fd1ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f83dbb9e2267c2d6f715bfae091a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f3e14a05105d5a6c0a369c9a81be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b473bf009ed7cbaf62c9ca25896a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711218c75bcabd5a89af2f5fbee3145686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba019d0ad58b709922dc8b6086b8e786687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8f524ffb2f57be29bab940b5dfb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d011aef2d9a3703ca205f04b2230c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a6602104108c6769bafa4f0e86512690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5d4427e0d817a5e5717bdc17573e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409c62294716ab7832dcda687fe15b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e8d3f259f0cb1cb0b3f7c644aaa5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ac78b46b5a7cfc6ceb18b5497e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897ac76958b53c7eebf880d3a7f7b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250b6808e5507ebdcb63d247ec7a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755354b5413fece6464ef8f5eee6b16d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd9770b651c8cab84b0e304e507f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766635930b3b4ae25d9a5abc37ffbba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbafe51cf17ee4c3ce31374215e16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd24e5dcf372ec51557aef5871ec23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a650d16deda1f555e421dd8ab9ce8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b88630b1d3c59288c0e01a9c5b08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7aec33ece2e159f4a0db64e843f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb5734a02afe748d23261a2dfac29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae680db7defa3a26d924f95f2c1bfab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7147b99f2037c33fef4b05b763573707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a53ccdfef62d1c63eece06508996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2600c002abf53ef3a94c612cb3de1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c580e41f11566d96303616a7a68f35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74756ad558ea607168b88ee42fc9da8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8a0e665c85464da2ab8f70ffa588712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd8231b2f8a2592fb1bb1ceb36edf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425964324b2bf8209cc0507c4163fb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430344a4f8f463640da48b80ec982d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859c65ef7a068434b1cfa3df2ca9c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fcea2616bb8cd8cfa61e907acb86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bedbb6eac3be61bbb7bac4cc0f80b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165b4623aa8b0023821cdfcf24d060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076a286ebc5b4e2e9afcbd23f252d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33885b5ee7f5a223d171f94f5edb56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49b93463165e7471639c38dbd34a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd7d8d2746c0abc68fdd3aee0ca11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70824500cf173ba0992b0ffe45c0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d542f922b1f678ec21af738b0d9af93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda904f52906abadb8d0acf1c6b43a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803443a1bb855b06ffc509d65cfb0ac6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e185d586f16373c5d3346fd081d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501501804db6b3abec481117f75a85bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd81b1ceb02ef8859123e5c0fd735730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68603134b570b95693604b3f5fa3f02f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400dc636e5dc114b78403bf58c8a6aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e22e80256c5e6ba170710ec2060d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5e2fdd605ddbf79e78e806601c33b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb5e293296af41e3404455179beba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc33bb974eabd7573849b79e4496c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f93b1a8e9cf2b031ca0f396aba1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf264b0ce35d5be969fbfffeeaaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403888a8a0f788cb9bf08903dcd7ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7ccc70312da4872e4b51dd1fd1e1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3feae56fdb18024b545ffa90241a83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bb89f8f97be92c09f54633a97c21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd189a3413005fd5f77d00ad15bd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365aec8f98cfd15eb02a31c33464fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205873647376402310ac3cec51eec63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad29a61e3ae5fe7c8c5b77f4fb151d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da307c4c1eaf9ccdf8794bcc2ed35bcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b348a1b1545d38a0b674d74a3ce47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c323cc14809ac74c82d328774a7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4c9bd98504223ea43c0c18e0895d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f14a2b890d0d38771374a8fd00dd84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57bc5f2fcaf10c7dbe7436a024588a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df9dac2a5750bd33b268b99c486df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d25ea2378e69a1081f1e3bb8cd2eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544a2ec45525140ca19c545ee37bbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb58c2309aacb112eb8f8cb8b0a498756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da79048cdd8d9ceaac1bbb307fc31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe3b7a952f51b6986de2c333cc296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0045c1725fb46a5439145d1a4e4cbf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322bafed0652544fa8d83ea8862aa1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141ddd7748ca38549ee7e5331c36632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b336dcc9869e59ad22967721ef8383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9dd27b05ef83633b8a740f6cb9414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74bb03ca6ab07451bc907fc2ddea015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1a1adf3fb8db297cd5a7039a726b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1e78fec3e99b6d51edc0b8952460d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d92ce85219f596864d5aa77c89128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33718146592249820931bd24016e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937174c4259660124904d10f5d8a033e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd6e241babfd17085b11e997de7c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89ec2382958f14f730310fc8787cde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f81ad54450a8949175e24c22bfc5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8995d97f29a63a1d8fb60075591dd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3002117265f2594e251fbd0506c5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d444e73e5b9091927ca54186db1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee2ffe6616400d6b097af1f2db5ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28908aa98cd1b77d6674f67901da9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d25cb9af999e36b917a3a2a4343319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c793447c0780f8d86b2b598d1b35620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a57eef17f7d35ba9fdf9db23a0dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe150597617c4978727eb19a2a838322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b810eec8d2890e48d988676cf8097023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8618a758b6029baba1e964049862c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a8584462bf58ee4812d8e4063d3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff258e889dda337731eabf41d7602cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a238abe28b07faf896ddf423bfdde727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c14d1a2a99dbc449a069b4c0b5e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b456f6077b41454b325dda586d56c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d54d64801d3846bc3aa8f0be9484b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca48f38f005acf6df23be3e865f7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df978ce74a6b3f2176e9e984e299e83232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ffc8ea9182d01b4744fbbcd0df2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5656e44f371c2f7d1501d9addd4d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f9b631c9acd40f327e4a453ca86bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d78cb4af1549a5f4a773d506263a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b820ea12b9558b62a58d9b33fb7be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5806210c332d9a432306d7270489a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a277ebb9dd6aacd051ca407ed5f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b61db665a51ec6d990d3491546c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464db9c58670a0738bf20c1593628941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ff9433135bed064363ff846530b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e55f9a942d00ea0b330a25bdba9cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae4e409de8113897344af3610865d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04f3c90cf0492c4ee28a0fb18d67d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319088ef0e2d1d568f6387d80730b7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679eb887bd5e13fc441ced3f1e6e09847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3449fa6c78cc218101ea82d88360048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5a6f3961dc0a117658c1a50c5d8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229b73454587f078c4d92f2b481f2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57bddc6cc0298e63eca8af0f0354b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421f0af3148d2138ef52131473672852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fbe6dcb85064cc102ff4e87543cff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be9d8d45ce4f53bd18845523461e7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269fb97cc98c0c52dc17bda5c99d3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ad2840a9d8c086264f7acf7bfaa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e95c07ab945c87fcd4daa839d96fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7f361ca179859ff7d58a7ad17d51858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041569f063069c36ae51b5721bce47c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0727c7f4915f956d9898a4d7578d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76632a9000668fcc7dfb0a86fdef4c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0f7fe282771b575cc204dd786ebd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef935463d570e001d423caa8d17f4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834a9842f069c25a4e4499ecba0bdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cffb571c8ac023dadb2891730571b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401530b01bfd29a99e7355a350ca35766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298daf3a72b98b7ac46a4cf45acfacf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eda5e1a0bf05291b38f5b010d5a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053844a8c6b3a32b94b0c9d01b8b83f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4e8b061d77ef65ae644d04383ba1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c361fcf90cd570b549980f41e9a2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e76bbbfd7438525de63c0d44c8f4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f869ab3c140078d66ae7cd7993f5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700e32ad67bc891e4dda82bb2bcabe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c4bec26b3a85a2dd4f9ff940f8d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787fa25dcf098c802b48dfad79b763a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c52a382ed18acda925a792015cc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18090b0e76c562d7dfd6b2db233794778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778775fec1ed39d4b51e6b886397b3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432951ec14df78f22f0710fe0fb9cbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1894f6f36f8390a6f9c25ab429784881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385cb7a11875276042cf0ce5fd007d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0216e5390c54a9b9fd876ede500c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcca7e199e2906b268ae197ddf5d33f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbef90250669234316f8ab39bdce485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b8c5c62b9c3bb78237515c95350c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3033f75c9b045a97d03337c67cabe387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efdbafafce3f7f9950f88418b360fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50598f8069f0dfe97ab81c1b56d92389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4add7f96099f01864baaccc362fd8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7440159fba8adcc1256c6e494b6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32203ca11b27287b6ee970f0ce6cb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d572a6f34b464fc109de27d1bc526493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f7f46091e89931c4bd059626d7e1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485774c13c2b0f0cc5edc8c4e0855f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdf7bc18db37698aec58f2b3b9c8f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af98e5c68e22ee1283d108a43d8100097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6d9699522326e656fc9b3cfb7dc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf27117434288362b5cf570fa63ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91894825d244dafdded48bf9df4e8db2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231effda1dda3739ccf52dfc360f76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e23a85e840f35c057b6238db73b186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155d06bcc436b484620ae22ab42016103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693a88dcc2af84b1287f54ef079f63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485676df190a3d857e6c76394ec231c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685694b8301b0e0d0cc726336dfe11f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db882c813893750d9095a5f6d024cceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f881eccc8634a7e7c7e5cc011606a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3288c8c7398026afccd9bb11df61b65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125cb72fb621e4a545a5272205addd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aeb0a7e0fcc063aaf19198833d7a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdd945ca69335aa4efa651b5fe0554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081c919b22d435671135558880a49e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508249a9041591c2ccb43da56105a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b27b24cb4610f60456f129c40a9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2936a03390918a6e2903f759b269a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59cf6cdd456e1b7890668b50a6f205117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65b118490f6dcfb714ed278abd1c84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7ff19c8d78c37605cc945bfca633119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6f85e310840d88ef490797905420120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cba608e5c103da56647561b8f6132121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abb0b284833167e19849220d0d9fc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6fbd66f44ba01fa3d7b79573103d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e2f882233b494956f2e1d9c16704b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc994ad450512ff9988d5e7c83f02a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cacaf2116aae53ad1e60a246e58e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07b5a22a9a043e3d2a49cbf2b350e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d071575354a854f340d5141ac5e01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b764e00919942720504f938d24a0a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118cff26e0bdd01a485b9480e05c345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07708a169312403b8f2c44854e09ff7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f81decd6103d5c625496ba7d64b5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d958da5acb1cc692e3e010d2047e44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1511670c8086bc023bec491a0fd4d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0504e82ab8f1bf06160926d58c7cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce033d2fa1afa4bd43a91818046e33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a7cbaadb0d02fe4c9688670895bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d584c096079b6c76eda3d76ba562a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1f4ff466faf04d15479490476f0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce00be34693c56fb0f6c55610ba94fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7573e3b678a6f5dbe31290d4c6d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab4708aeca3fb503a11b4817dbf47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5eadba6a3dfa84f1ece09be087d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be0c10227881c3c1e70049dcf81cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402706d1a502df09faf2676f4b3f1816145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e8e501382f6becd9ba219c56aa60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b23b64fcb0337e76f508a3f57e09b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafced9c4c3282c361d28424bba6e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1ce49790e6d0d7b2ef0691e825ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e3900d2e0de5ae03ca64eb6e7c70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c2af917b6a05d10d3ee66e8a7b7bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8096c8303aa0765c412e775fbaa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62315bf68d1a237f08012a9443d51f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6aea377c91aa0b4ef2e905034be03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e23cf4dbedff2bed3ca4285a252fde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce35457c7ab6b7a67f6660d54b3c6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e550d574042d206b2881b7b85f3ace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9d688372df6929661cbb3c1b31b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15a65c01c058c4faf74795f6110428159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff47ea4e1003967a757471ddd6256160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5466a007a48ead7190dfdabf979cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061aba2352dd0899854d5d0eb839d56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284744dbf2d1e807462fcc5c42fdef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2254314eb2e5aa44f37a017d58417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95788e18ddf1efe9ad3881c2bbe787be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714b77f40f5ad9c8bf465ed9cdf192166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7907c64af11dd47c6f5d183b91575167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9695521a79bcde13c3f35784a0098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2babaaf2a0b73baac8ee2c26ce4b7c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cf365df390a8931d05bb8f59c72b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb4513c19db1ce2967197bf13a33c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44996529fa3220a8d2443611e0929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb18d00e22ac5ed987e4915cb2ff16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db28b3b250a5df5e4e94a5916a692174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9cad73e07dd43755fbad8f23376f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220d876bf7978cd3589f81b0eebcfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a118752c87a9fc24b7a30455ee7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3c789dec6e97bd064d6d0ec2ff27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021aeab6122b0235f38d5ab3fdc666179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d16bff9edc8fb7bb6d4b61c98386c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62fbefd5a8365bc18e4b28708500dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab958659fc253ab99934315027bd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847025a2aa970e9d653f9d86a5d22d05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeaf303e3d9747d7e700be68fdfbcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b718b340c1fb437da0178cbbbffc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56588b32cda83abe6121bf724f0658c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e7c61b5a18d2772d0f5bf5ac2e4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106863636f2c1cacc10eec7069dd789188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0accc5c528baa271408bac13574d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257233a31923e14ada50189203452da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650b61959fc36579e7107c477d9b589191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bdce21fb8ed1f4c4494bbf9b56553192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ebf6cfa76453fc2da7828f413824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a600eda6d06b590501288d92e9272194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a2ecafa09e926b0afee4bf14d6d3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78545d9d94c5c96646ee4f69cd32f97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b11a054600607999787966d30599a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a87fb434bca10e18b3989037af91f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c30d645af5fa35bb58276e8765814199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847e5b684d6d575f07b0fc88b193f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5730519e905a3b71721ac290bfece0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56599dcc90463f48d330880316d0336202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293820995271b10ffaf55114b9669b0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdef032f280b444939fa352cea2f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a034962661cc17c074b7977dd92c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cccb97b2fb002f8b82fb3c2a53955206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6057b5821953e8629b99eaae65cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271d63dd81d10b2cfed029e7717f76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa08326aa264eb332535f023b57ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf17930d435b1ac5a70704452cd3e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46305b3ea0837607d03f1190116c2c1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc560c9f8d7125d3083bb2465a1fd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc199ff062f8c8597088b1e72d98c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b2ba4b273e5b840dcfa1d2bec8d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bad462e6c8d3a7a2e434bd49bce26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37de0995857712e768f8191044a554216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c63ce86e90a03618bec45e2a5688217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3115c728b89e49c4363e06133e26b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce628ec4143bf3e5e4c39db24b2f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7234e15cb9d04c441a4b51c75cdb72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1017a225bba63022a36d9c550b94ea5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f74cdacbe222fde16344f4d3bbcc12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51b66e1eacbed281a4b1fffa90aeb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4999daa3052fd0be31b596672b55cf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39093b9a63189ca69e77d4081369febd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503e216f2e473d106e0a5145b6659b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72d27a5dcf456719dbe026a2f71eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc658d7d466ccf4d506365a2dd611d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c68c36be51ae43606e955b48c3504229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a5b3326fb463db88fe66ab46c71b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2babeb21af09ed19d8a28376ff07b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2be1bb9dfdd00ea0415840150b45d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012a00ce626e50fb1dd9189e862c12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba17bc0bb5522c69f2e81ed629d18ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473e59c4d30a3c2017815c7777bae59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe083e4cf1cc72ffad4f15578b39d03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9535d7ab67fa780a9f15a3d4512eb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2e45f8c2ace0e6f45dd859989633238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68cb959b1670e24fc9710c42d7beaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2890852b26a1ce576a5b65f9d44ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d241f34b34f289ab3b3e17d7b2f45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64083a40e366530587eaa49536355e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f43ad3bdce38808218ed522037a530243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb72f68626296bc2fcafbd9b0b575244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84674769602c0f1d250177b61da361eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068243a2a6539b664a24ebd29eddbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f41241fbf25c8e04299fb36d37761247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa544c32698842c3d1f18d645e7a03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9dc60b5a3029a64fe6534f58fe1d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5063f880e6adb82809d373b06124d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10070cda1179972b3c3f8f7836531971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4705b9235d3aa6c090105f923f2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607320e09551d5682104e9432b8c4713253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96d5ac3f91d0a4dafbe3961320e78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808e9b67cd939571e4cf12c71a283f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e10605af616188aea5e9f04f9819256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c7a4967a17983eb46de45478a801257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0310599fb75cf302cc467b7f15698258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da18d3760509ef9ab4e19491d9c475c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc121fb30b6ffd2aa440a42903bb08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1118a954e87727af26b2b693cbc5fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7900b063db6c7280c67de3282d3ed09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5609c4f498ab92f4b0ad7df743dd28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ff278fb182468b47e8de9d3606d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad526ae7c80226f834b0d6202cb79f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a915cd6ba02e7e3e84dcf55f9d254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e45cff7fa14f1bd3117a66ba0cfb27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55ae0d41d7677c14f82e4b13c4a8a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d37a9c6b858b703c5f7c62a5c8fa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441613751a5541c9e6ac768b2a7004270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb177db2071ae400f1ca701379746e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b17eba9c439ef9a68681b74506e73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b211e62f5ea5f26797c258fccfbab0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e4fc0403d1db4db85544fdd3154e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c5c2d687973bcd4ab4c4c38b509f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d471db69f00c8fa2f1d7be8f7ae9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32eaa270c14c35eaba8f9844cb50d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c960a4c512ffae089bdbcc56f192c0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb48035374a18b8a48c066cca056b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c36e1339feab7749a1f01f64a2af10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d32a3a48ccfa589d449211f2e7a8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93441c10f8b24555f949852cca922e84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2154f09fc9195e7d2f79dfc25669283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a6ebf49ecaaaa6bbbaf7899488f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b3323002f7700a8e51227d9ce047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50427579a4fde25418f0dd466c8804286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a3a54572b5ffec14c4521c4f193f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed62c083d3a77e1db0a2f858a01e25b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc210de8774b4071818a5b47632d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec3b89a218d0e890f1003a72c682db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077ef3eea2e8a6dcbba8c3497f5eaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aafabb08fc8295cee8a1b3774b405d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16e0b6bc0aeea3ea0f814f6e29291a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1633acf7c5f7c1e3a2ed9d380aea0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87850d547ad9dbed65e6e65a619362295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31715636c6aa6908a3224e527ff73786296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83b1a42af47dda20a2b3752714a1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563743e4581fe4b4f514e740db6915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd320d0f76b4d203a37ba7fda5ef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563df55abdc8c2027b42254044644a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857a4a63db29d5035dc1801fc302de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01cabf89204b98b2582d180708431302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab25222cb585c3f9afc197db3de9ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ee43a6beecd434f3d57bd23f8f2c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403987bebefbff43fc83ab1ae55b975305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7248e66eb2a5f8ec8fa714c1efbcb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2e5f62823dae535db3981c864332307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75900dccd5ab0b057df71e4f05983b8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aff8bd1500235c3794df2a7912d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80f36478ad016821fab5d3846aaecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69ab0094584d6e0b72e089d6a8caf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21649f2fc505f42247e21e3a9fac04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6df72acf08c28b006111202ad24e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb065f3a605a29839a8f0ada3c7d85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e73246f4f16423b24c3bc10d7e424315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e657b2baac467acd0652a38736b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c2b5ecfe954df1c75a318ef8e61a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e128e7a46391e02088f6ed319cac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a091dd0de2d25588643a5af5136f4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf917485faad0ebc6a7b4db5913b3a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8921d9d718777dadf29498b34ddda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3324ff2a7c6d3b7b881e4b52399cc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab8336e9ee157bccd0585341b52e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c6eba28f063135b9aaa7b8159086324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e720977bc8fcc46fa56ffbecb13632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc6f3718ed978f9f1078dc5bf13ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfc24200173369a8eb329a85bf9c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22617a8ec83d46019c9a7e2a2a3c4e23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f1bb120748ccf57a785ca295e1ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70925146667356303680f4fe787e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c686224c38fba86dbfee5887a7dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49292633b9ecb10ec9bb4fb5432f88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75af5aede586e5209b795a78407f55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf8a1d05bbd15fe48a849b8333da9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc65a8415400f34c0703433fa9e88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cd002a917e30fcdb7a52aeb5ac9b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dea4016e8f536580d984b7ad4df73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57880fb4018a9ac013e90f78c4a976338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3865fb6a48eab1372f38ada36de68d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda1399517c9e9193c9123ee92a1068340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f19066cf6a61a63996b2191f2c5f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75278c16f45f4e49e668e0d0c4dfa1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a349827847f82ff9598f941fe1fd3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd71e32ca81f05daf11f20fd1cf49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb25f1c0251d95aeb764c3427d06bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f57a2f961b25899b6fe101e840585346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8d8a5d33922d0c68c35bd7648c30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bed6de3a57461b48ee05386f5bbf98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974b2596e916fbf3ea1a55efee40df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679efae95efcde36fed774bc9a09058d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862ce27f3de6c9f7a6e7df31f314f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5cd1517191c4b03eff552ea1b107d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f16d5b12afe63c2746b61de1fa4cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42a6b7d47844b41896d0995bbd066354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c0951d3b6e6117d0f16119c86e89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073661715f6d02eb2d29f8f9ebdabd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b19e605bd886eb01240cf2d2800ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bfe76f28702c7d57ac6218830253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae098537e878b44497289495c1e52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96e8ab306d468335bd4965f0faca0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414430355f71b26f61273994ad250b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f94dc5ee132433fedb955e53e5ca07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba98ec471244c1dababda07f50d4b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422235ca64cbde6992c4eb1d2aed2f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984d7b873d4fefc1a660769c9e8f38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecf62916c3ef70b627471ac57aedb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576572ed9d3d736539035a48fff90f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2ed0b4b7dc0571bfe5d80f49bd71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783093a3fcebfedff15c1337e2957500369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f709e10edc0f3c9a8896f206faf167370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f55c76f8f095a2b7e52ce0fcf8b1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860f75107a10a1558c3c4abfb4e5c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dcfb823ac609bb6d74d32a29b577d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76627a378bb8946a4031fd79d5e4a2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cbdde8abab1118c5fc4bae08db915375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae75735d52e3ba13b30ff58c2e251376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770957444a51ad559b2a343697332e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3152a6be348d1b9ae0bfa20ea89ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60477482a3f93fb1dfeb343bf9312c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a00948c7abf91e163660be686ed8ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028ff7e759087c595063c52f5c113b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ddb1404dc30dc0ffed7dca530300382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec1508a43d1d35c7b8432a72888d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631efe7341074edeeb07acb1b26d7844384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ab91fef48fcb24c2ad8dd5ec444f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a041133479b3223bd65937564962b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91be57ae0f940a4ebe1672b65a82c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf405a20b482cee51516212ec1690f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e93d3d85d7456c4d697dedc28c6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3daa08c8aa6bc2e821a98ef58f09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d5a17b8d89e2744a8217aeed1b0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6375cadd172225ba63d87ed94c2a05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074851dc317a01046660fc254682bbea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf54157ec3852ae1aee435504230fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42839e20d9496e02d1585028a1467b3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086cf58e3856fbc40d51030f2dbf70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa2978a8179c7d81e7686e6a36940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d934636462581c1e99526aebf350398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6902e5feab1637a41c2825486aeb54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34a3f2019a9c54ad27297a5dd0581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d35d84828221d50cf53f69baffaa81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca4187b50f118da2843ef6a38b6c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b87da73b3cc1f72bdac42f1274ee1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68df26d7b3fc7eb73e8b6dff2e2713404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a202c6e7b4dc764c2e143c71c64927e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9d682ba1195ab099eb6eeb26bf40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc16284342f5dd15a6513217488cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ccf79519ab1f7d9222182abf73198408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db1d58ae181115b7b59e59a202fae1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286542becff8bbad308929130dd87dd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6964e3bd1fca66582b4b7ca94626fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718a2af8a757befeb4f738ae61bb483412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484572bfe223e3d0b3b5f88167bfa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12700530381c628a87a98f3ac3914e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bcfbceb38698ca52db1c0649b421a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f00221dfb9ecaefdc84135bcad39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52697a359eb2116a8ca69c06c4e80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1de12041475016bfbcf32717520a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ca655993858f3dea40c3670f8b3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0a2eae603fc96a473140aec27c99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ccef695b126e07f0ec025d9aa91af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d5397faac69b3c6e59b9f8b8d1ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009c470c9ba62ba6b211ef73c298aa7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416c64cc4efeed4784ce22c890a4bd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584e46a82ebabf116f7a0f71bbf864f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248d8d344ed8fe242266f1d69fcc794426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2fca1d4d032cf18303b808615c06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09bb34662659ef4c4a0db88d7203ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591430043f9cbb06e74f76ef5fde3f6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c0ef77677b5e408a6a1b6b00d11a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a74d843c90bd17b0f13068b6c7912431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2cb5b011488bfa80be8c1013d8de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550b49b41fee050e2ae59d4ffc2147433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ae4f6e372a61e00d4f963ca97baaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc7d003066536649426d8f7cff1e01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814794aaf57921d3502e4f0e3478e40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560e37b946636a501e8d7b22236c9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf2dc8518f56e7c971b69fa19dc7d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14a73088cc98701a5e211a307727c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ff0dd02db09fc74039d0bf403ee1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55975d85a0a3152a633a07287e7a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497636e2d045965c2774bec1826e50b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a5266da860a01d13a2b2c92c213b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a51a30121c7c9273fde8879f8ae33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59772015a6b14ca042ea27e1f9c0396445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9dd241e963ad8ae7d75dbe50b524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c816609a2ca039ae084f733209b2caf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcdd921bec6968dad5fcb6a6e6b04a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8985a599f9c696ebe022148368f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73e948a59293a0ee328e04e0e1c13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9d670310f87d736995eb1610b128451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0507ca864081ffeac0d20e99e09a708452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394dfe0a0db71ef83e0337cdcb97c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd24545a81a2e0c6ea02b4d7f24cfa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1aadf111a877a6d47c66334e508e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa57404c931c8c69821ddbf23e432456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991688721d4679b699b0a1172b122fab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b930e44917da8328fd90aed096c3de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aca9cb412f636c647a4098577bd84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90a1bed4aa24d56722d828d8ca377460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e28d857bf802a1a5cdc2270384ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ef297a47312fddc50ed1473e4fad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81871690dbfce2b053f62f007329d31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b12163890c688d190ac82f90fcf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019400bb37337202b0b99bd7f56d0bb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9756e7c54a32d61a36e8ea2552c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3e423ca5bd8e6eece7cd92d3de18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5603334a38583994fcc4b9ebf83ab8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b848405a3755cedf97e3dcba9485d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec193e909a1c0b2971d130bbb21c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeaf5e7d21df93472f7c596f351919471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de0920c5e0505d90dc4cb964014cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915153f962a7a44ee95ee557555b8fa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f48bf218a5803ffaf1a78579c364474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2b4d93b940a4956c28eb3d945aa97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d46e0f57fd5bc395b8ecc1aa26bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d0bfd49b8db21870559179f69d10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7cfaf998ed0e46987073e64132db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57998e4335ee11b9c7986835116abba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b28d4b7c62a9cdde7846f82ea8351480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec95a55a5d9377c6555cbc3f4c93cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69935bb873b7b6a51e140138db3344e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad7773f413d457ee5db7e3cf5e2d1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856ead8bbdca76ca5afda8633c40399484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620a2064da427c8819e34a23f95243485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677ce5609461297662fc428b22b8e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83401b2305b0ca517b7f856b53d84f49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182427cc64654ce4773c58f782122734488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab547df567699bd79b0be16268ecc34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d091c6e8d57752525b18b7872a5d228490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f240228e63827536b98c9e7eaf0e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5d9c843107bfac1c6e1ff316afc9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5290009e1c7bee4056820c18185f9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ba59410bb18c254bb6acd65f9765494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b92f72483df95ec97ebf38abc41dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4db2f5e078ecbf5448ba78898616b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5896c2e279ae871b75ceafe5880259497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863503cab735fbafa22e4ddac563cdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103040ef0b701cb3387b75646ca8a73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2da484c36a745577ab0ed4ac22e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b221f05a5a4e896afe55e6450644b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a90a0cb29932384ff0daaf82230d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d9605003e9bccefb030056f79238d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a9c3147d35b21a82c6b5597cfbb03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb47c78eb26138d35a53349571814a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4ee9295c9409d619cb40522f2a8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0d6a4b23aa0a7984913a813240dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cdf54bf1fc945b5d97b8ceea23b5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240770e5a2dd9733fd463f0235ac61b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b11e28c87c0044836b9dcbb4e31988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f253205613dbd9f1a462ccff3120511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a3614bd6f9f8337289edb77d690b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09883ccb4311c8e30586c12681988ea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7593ff358be09f40656df8c88889818514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fb01fe7cb7d9727a008f5f0d5dd62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00426649574600883686b3371622b088516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebff7b51dc17ad1f17d0beff57004a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d04e19d6191deb32a84b4baf513ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef71e22b7631dd8a2782b4ff647e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf30028da6f60fd8b28bb37affb10a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11733c6f7b007c7ac1c86fad4edf2f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef7140f21c97c1b53712eba9544ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b56d31626a48d89646260d57298a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd446df63afa6e082f325085b7b770524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd158830c8b6b40c2b1f91ae9df905b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa2848120abf9595fd0887d743aa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348af073853a52a9437c859bf12bd54c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cded7f5893190b942070d92fd30997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990afb7dbb87f9395656ae1d5ab93e35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369b2a85a2781d6aadc085e25faf65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b006d80c0f77b04e8ba5e026e450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c523b23ceefbe54a3148d7b35c7c370532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6d618f2f85b74a9020e803c278d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f2af7704ea2c190c57e5c6c3381b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a9ddf7ad1a42a557a7437ad349bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5058176de7e4721e42fbbf18e7f7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a4582f11e9e29332cfe1ed741ecf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef23295db305daa7adb19c8f9fddb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcec932198eaa4e1c5c22d849dc3cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51af7b66d95cd9c383ea42db04d372540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef92ba88e0e112f895801dbd95b6cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f32ae954b4ab6a3fb343272eff60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf05ece51af5ad53912aa3aad9985543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f079d4a3816629600d1c2daf2dd6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441f89d8007dcb7b01ed6ac371aa27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6237627e1d799a54138554f148a57b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b853254befcb5ac03e7a4e3ccec0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16f1aa95c27858df9f85b6b2497dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0f871216a1ceae2cf4f7c58731b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb04f7ff9c71399d9dc0f4e984e637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22eac5f199478c8ca7f147c184144e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08fb59510e5a3505fefb14b1385288552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb5978d2703058648faaa24861741553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44482333c311cfaead45ac69cad8297554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0a8b9c233fe8c40e20a8298de772555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9d7ed651b9ceeb5482660a5fccdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d58b161f4d84cebb2ed5bc42380a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09781e15c476a25b70054afcf269f3de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c87346ee166a4ea7c6015fc9aba9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268e5a42114086e816b1ede355f098f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef84289fe7f19d498f6c315803734561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580469c11953145a2cb8a18a61cb36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c5029bf598eba66c1f06dabc4718563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ffda7e732cf307de0ca9a6d99ed1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f842c56ac11a0107efb2d4e4d806d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880babeffedf76c4bd877320386f8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe430a8c5f21ce95ebf963816bd4c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd89e171a27604530f2567a9bce42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4678428f64d8d2e5a6f5b948e2fa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a070805e0c9d20b9c0273220aeaa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789b2ab20384390f44da3bfbed6b75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f05624bef4ba452b55e5d3e20760572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c0f1f62e3b9018e39fa8713c1851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05514def76ecd2c180e81277c0c1c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e15b7517a1a6cbac47b7ce014bf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314fdca34d0ede51478251b440813ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015c94b30df572b6fbc74a198522efd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320fcaa137a81696285786c15f1d9fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439020ea6667e4137237cc5b6c97e957579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7fed15ea5956a7011ca0d550cd618580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef54c5f29bd2f258c2a9b2d84daf2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88736ef6d4bea0cff1f51f703d517a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbad5dba7dffd4f8eb2505a82f3809583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6ddc60a50b11c17efec833cefa8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4a412c74c2f60a17e9fcf6c75b850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d2374d62bd476b07eac9dbccf99a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309a35c8e73a1ff8cf1f19f0faf38a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938834b8820572f73c387e1ff365c2a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e07bf69973d897f3dc26d971dcd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d615dd42127f7d3d4f2c4fdc89e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbd9e6819cad0df20b7d88bf747de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0ccb770740195d357ee9bb0794a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283b5c2583770d49a64b61c626bb483593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec10174528655d8887999c34a50edc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1ce8a571ab07a9bfcd317f6cbdce8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2551a9fb0773f1efd4d16496c2c9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14524413af868432742c95a130f7614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab287412cde5b3a666c2ccce5b27f81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a746429b0a17c40533ca7746bc0eff0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce5c95bb0a57e3521f4b9a837259aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed270152123f9c022611405fa459c8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c36553ba3b1568341dd3c89a1673f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f79fd6324dd8098cc76c68196e2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e545872ed023bb1c349a848517f7f53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19ec9de274007a488b8f3b5998b0b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccff36485fee5a4f8a6ec0ffbf436606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaee3492f3fbacbc28012be8353475607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb9e82bde60e73309ec5be816b3b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc67842dfbe6ac2fdcece140c965a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8518064ee448d66b755fceec92937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972116eb7189c0959fac3bbdbd999e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd5c6e2ece61e272d4a41ac43b1774612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f17115b883e343603a23f8f7512c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09f96578a23a3758d106afb6a0945614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274176df5a97543fa3c9b060cdc3fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ecd70dce8da17d4346f40132e6b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb36fc391cec37ad3e2b7035b0053617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a32adefd66d6f0d2f42c709ac457ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457fe649936209d296023cad86578b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c853207e87c41ccd4a7105b0366a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb45539ba8b4ec11ac92bd06804c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d995aacf84eb1cd69d6d73e3a76da3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422e29df5e8fc6505c08f4e6d4c1c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6535a06f2d01d20ec6ee1c767ad7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684e33d186486320d770ed0a5d72ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f38f919040ff9f5a6c2315d89988a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa725aa494d81a9ac9a10df3dcf45c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c5ac56260e298cdc66afc87e21df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb635aa4005b0f569e1e77822ee9abcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b500ef61d75ab5a97f0214bdc45990630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c9c377ca5376761095d224bbac092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bedb9ba3fc81f7c5131cce7f00065632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fa96811464e2881382f98fc940f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594121ec5f100d6011ea2e2ce807653634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65254f3549824b05e83dc63da80189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e9b08f732db2b5e4dcf230255f94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31689df1275ebea56e6cdf73990cc41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54e0fb3b89899ae206f4c9ec22557638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d4e25aad23481a13d2d077048448639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236aae78acd1d1832808b40ae89afe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4b3bb9bae4638193c5fac87b48a98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d7a006193402a70e5a0bd5e64d1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaefb405e77aabba794b03f483664d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ac939b6424879c89aa7896077309644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786babf52b7fbd98a5d49a19f05bebe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb386b3684f9d63ae7560a08e633026e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67abae6a68763aa4b02f77e6f35da9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d23e418280fc3dc4a8ac5c271f855648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86dc5c26c5ede18e01a8ada18cb7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb95ef09d8c96c8013533d079eca79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501b6bdd97d96d69f998e1a115a867651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b37fa6ba34185dfc8b15be49161d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e493fb9ef75cfdf2481f539676ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66c91510ba139bf8595256a813912d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916533a872bd4690fe82c17e120e8f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b095e160efcc12542a3025993e45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f0fd80a0dc2766d193d58ae3c378657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3618a18a2ad718dccbb756ae0d38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fbd6e4f6111c5d19101b4e087f7fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460e9de84a5d55424e7f10514e7434660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db80d2ba45f7665279e5c503d5ba02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed017147374faeb3cc89c5eb0740f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbaf8821b3b96d293673c6c0a360b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed28a653cc50e2e5726175770c3a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16704f359b230ff03ee15859b42f919665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aeca89db54443a1fbe0dbec62963c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bda2f09bd0ffe97772753e281cf5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a787fb18299320a786756a9b45fabb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2f63a1fb517c1921a219bc67941f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe5b40fb230ec8c3671d79708d9f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece58fcc45704f1e8d08aaa0ef6da9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24358113d0183e84ab204305c17dcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0415bfccf6c244c71eeabba4c53b409673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb5d16451a0f8e6a1b8354c7876fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c6f64884e9084102089a140f94fe0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6914d467f3f735c90080310a542f55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224dd81c8cbf141e932fbea7629adc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748a25e3a0427632f7df7576a0adb85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89e82fbf9c5f9d070abbc81c8ce41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7f385256813027ca8e1df7375768680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec376e9c10e35c47c8731b6826577681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d30cd662fdf519e10110ec6115e620682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411660ab54f7c57f3c6e95eef977571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87050d98fc58a34f6c14d88029b90200684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9772a1c21dda6016fd1857327ebf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f7c268b12499e821d93d0e7778fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf96460db1ee9f32a504c70a71d7ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07445ef58a57c65ba20f5a63c3451688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43480f18db1dd5d00a574dd73e1e0306689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d279011b10db0bf1a64c74d887c5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989dbe016ae81d9ca9a8e11543f30ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2046e6cfb07ed3ebcb9576cd44bbeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee365a705c05c696f011f61314fa02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86551a1405d0f9556d6e2c5dde65b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884e7603678b214ca1f8424e48c712695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2da034e6ac4ba51911b1c33d33ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781c6e8da0b9c00808f9a00e0f280d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97167d4477ef28e34a3458ac7b80c55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7940e93081ce0cf8a3f13d1b56245699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba70288ebbc2d237d92a6fc9add0a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506440b472527c00b0a187c6a93cea45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11fd20a3edd014d66159360f8c50c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694eb9f580817a9b2b7191b9e47d42e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb99dc965af9c055600894be1702f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e8be52287a2cf290f97623857d8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d593a16ebc328539e3e136e39d0ae5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35cfa4b7a4c553921eb0adb3401ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03be55004ec502fa6ce8001479c4e8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb64edb6d3edad2b8d55d0ace17e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d919894409e93b7906145085b7aaa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb9da678797150dbdd3c13b5a00bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357639e3b3fae47283bd23b247eee56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a6ea86f274232c2a9e5c1f1cf103713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39d9f594a3a24059f85eb974e601c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00299682f1ebd581f5f5977d2e0467715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4ba7747c4471cfd031e3dd0798c3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df24cd9b5fa08f6ed1cbd857653c4bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936cbebb78981caa620e9f164d883a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7355b2c8f541538e7766a7d2692af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f090a32c3feea5a5cc1d4063590025720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97076906cf22537bc7c6dd801b459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7997a7b76438c25b73a02e428ce014722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10262d86dc1fee13759daaad87191c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f016e134ba5eb1316c3ac69a3b822724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2dbb999b4d6c81305d79fd6e19b5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e0d331aec8f52e22b886d1313679726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b024a6c51ad2c744df69d8dcc05b18b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ed2fbac8f7050fb98986a9c19f9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f6c5719b7c61b20a70a3ce90a05d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d822ee8462f914dc71a0bcecda806a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14842d3a8e77b14f5777bd423900c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968baff1eff4cf2418d198ff4623ca5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaab3db6708e1c9dcc9861bc80519c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b2beb7d9ad34045367c20149760f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fe1f5e0585719955b86f741419b11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b72c8bb5a9b3d8c65668523cc007736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056abbf3f17a74323e2105dd90f5d26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f24658dc71d1229936742803e6613738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bea16845540886f32a95ebaaa32da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6462b65ee495801d8cbdb88104d44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e4efd18b881cc09751099bb6c084741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0e767c246f804bc8c1333c266a20e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71aeb62ec02bed4df4a1a5ba905966743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad51ecf8a024e0db941a69e6ca915e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c478631b3e39755de38bcf5e53c45b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecde017149adee9f23628b8bd8426d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a1e2300bdb7323545294fba20b91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c258dc79787688c19051d6ae85d15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d3a657a12151fb09f7e82fafffab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133d88bbd332347d7fea66b18a7af06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4ca9d842bd127f48ca402d69f20a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632469e200c5c7823bd31e77c65b856752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd252ea8bf521244a489a621387301753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd29275e3074298d365cb6a565347f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3546dc53eb06274184710ca8763fb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413a67c4f55d5997a7b7b8e372df15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f6740da6ee106c9d53a8f2a2b2c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b895517fdfee9ce362c8839dfe6ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfe7014d3812959b8e1a3a6f062efe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>