--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31158a5ccd8f1697da8d95fadb0531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3cc527c06853eec4004d56bca80022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6255d00ad05a813e84be681aa1b6c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660cf658aedb540e69fa6501dca7eba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67d139b1a00f5400ec1a59c1d4cbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf214a302eed40b5f09b9a68ed8f5496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceb939d7feb47b8dc205336fe26ceb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5a0f809e6fe720f7424385c3bcf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e5bb4e59367fb2bb72fd0c1404ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21076de9ac081fbf2c323cf9754cf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca8bff551e28612f75876454ec19111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d14d40852f661e0ebc46e6cf6826ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a7d9dd096c18e049a086bc373f2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd123e88ea9ce2435153d66a164c2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade01fb408cf603db3aa97b6aa7344ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0d17f1c73a479657cbd212b2bab416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1a01e2bab9b648606328e8ca807b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb8794232198a5c4a3010c637b73018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b4c5b1ca9d30275ae4e7d21cb27f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9367ba79a2f82b40df171872d238d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da78e568fc2841b2bea9e03cfcb6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f6eadc6918b93b6d2ed9ca9640cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c133f9eb4ed1f98cc81ae2ea2e10d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ca30bf6d9c7161c9cdb5e883931e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d320f14c65bf2d09b8a0bb2f558325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc0a914069069e1df74af53da92fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff910e7b3159dd7c57dd517330e6df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307ab7aa7f66db558bf2c6b793dc6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386be617300b36cbd180ffb2c99c8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625885f50eb6a41fef69de916b5646d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890960a663cafd392c61bf9e05f452f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eabcbfdb4bd2fdddf643ca22d5f5b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a008a8a6187a2e5f8147758e3685833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefc18a678dc13346439e8385b82b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77d6d68f021d5729e4b6ed3c2a0b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e6b638768fc6254d79588ea80d7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e5fddd91365f3098e0ef4dbdfb91a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55519a75bfb65e52d2c3f9295fccd3a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983a3c741529a5fd85dcc603623c2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b120bf3ab4105293e43e1015e98240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80a970b32831a86946c9101387d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e178ad1ecb23aced15abd7c7967ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754715db86f9ad999a5e91fb0d54d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9881b4c910c65af3b413e8a71d812f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc3b5ab0938d0cac244795bfd565545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32634ba7536f22b216417b36875f085f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e086d89181237efe88c406538c7e6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429bdef9e587ac838b34299441e4f8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2031484455b735f088a498c75dbb84449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b303303a9c39594eaf5488c5a2ef450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c62181f97465fc2c3f46eeb4f22cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c9d9cce87b551381046e0aecf2ca452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4cee2cf585ce1e3b160af19ba873453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a0575ae871da794db2e7972f588854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce6d079672f9c2cd3bc7a71832d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481f516d233331d523f9dafcc51a9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5dd2edfd39bfc31c45936a1f188ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd88aaf631e1f9d5b37b801159b87d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d3f41c5d9146657369dcb548ccd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312cba6248f320c7f4ff781c645dc3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab2badccb5fff7db955c30212ae50c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08d6d1eac012a65fd7aa356591b8eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985081c0e2d585f0e8fe9056d18e89863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4db3cd5b1d974ea10ea95a3f61b8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecd480f06ee54ec97e571d68dce6cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78f5b0e020062432b6d3e16ccfaca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2858d1fabf6a6c25dfe1b293923226b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8851b76ddbf527069c608af610a35968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ce00dd652f6e8ee27b3cf2cc7fa569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496323c39a0ef488b1a49a3610ca12d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae13a10da005f64e985d1626186cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41f9c3d6a33b7605169a33531e25472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14476dafa6aaec3e39d70cfcd33d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78186fe5e341314176f55955dd14f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a87092c692ca39cb7843dd0fa7e88275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c428938d377174331728e8348db2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfeebf806b55edb6538ff583b0e7f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863fc7ebb9cf436acfeaf779031255578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541cf29f92bbcee190d2cb7a45331a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac28088a9b121b3989954854429c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c395880162b63d171f6e2260d1d6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf78b778305b3ba74268a1f03685ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1422fde7ab6e0b9d2d499f6d0b91683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2666da03d1499b0c2b089535a2e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dcfe4036ea44311ac43dce5c8167285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ea3cc89355223d43e20cb9bebac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e692ac4eb9848014f291555b2388bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb58fde146fd1ef2b8e5af5e6741588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d03e88dd01c8d4afad721c1abad2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc108a860a1b29f4e88af2b8ed05690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b75a8e3fed5e10300eab88198fcd8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf9337eac950c00c79d7028b647a5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadb776fb87ba2fd3687496d95eb0d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b3ce19cf823f189728b7b7f54a7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd444b0cfb5a038950df990dee2c0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0fa0420bcb7afd4fdb3ac3ef3970096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83495086dc3dce3e428fb9e9d1d56d9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe2658e24d5291d914e23ef3c282498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1932bc060c9688aa1cc22465d5ab0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547f13464bd6d78b13d46c771fe7ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6f862ba1c7e69d897ef5f2de6d5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb6d2e385ff5a344b236c399def5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e38ced670127e738eac5681a6512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a7eb92ad2ec28018b489e829920f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf13269b795e1d8c3ddcf4272f4a94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd3a4075a3361792f48692d9fd9da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376142ba6bb50b14170a90d7802a24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b95b0ab331925c10020c637cfca2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039f1f7a2684f2e4f4a04385145421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c7a4017dc00f4acffcc5dbfc73bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39274506148495b5ec01b1ec120b2f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3cb79ae8fb1ad5324f95b8ac18ef8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1acffb525dff36eaa87e2d63fd2a4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f379e368e6aea0ed7897f7b667a5db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378a04fbb4f18a9bfb53b7c03c5c59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2fc2b1cfac5155fff7c06161f4c0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e063e8b82feaec729cf6a65a3c5f777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d140b2ff2bff1b9a0b5ac8df1bcea0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e7abd36a38d22d0684c70de883ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707576e54fa3ec15016fdaab8c14754120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eadaaf4ecca260a21c69ac6689f50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf38299e4d8f9e41e0d4644e24ae42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2959430a2eca243465ea748a5414ee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f4c5f140d965d90c1f23376d7969c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a0210206be8e4befbcf545c3091e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0903a4448a027652872a5d57d6b34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c39fecbea1324600c259add2284694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b1e4e49d14e13e882edc3f911f50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad4a12465ef0b0132216e74b9fb343129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d495ab06a1e3f27f709ef3160511d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e431462d02ac94d4770d5276506d39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b80caa0839bd7d5cc58f1b864b1cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803779079ebd3757b8b7aff4c1eeee26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249fface86e105eeeb9bd0bf25b0e75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fd3805167202276d0b61489ccffa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415de088001d3a623db6fe4316620e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6772c4b98a72c6acc07f642d79a00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625860e0b4cec5c8ad14c87b4c08e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d82ce7caed9209a707cc59e390959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c54a4f6578bd40ba2d275c04e705bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa90b798c0b5c0a501acd8f1e6479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dccd14edf48df10bb930f2d2771ec5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912650f3dfccb2385c7237d3f9db270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe2e4e5260ef1edb34e9b430a56db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690693c135147ce57dd3ba81e5ec3e6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f2162610d66c90f58fd8591dd779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d50ee6d2ad80bdc06e4165b44f305147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ebe2e5a68c2fdf289a9eb9795efd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc3a7c67cfe9e806859f820ca1202149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf5f9d3c214f2d3f3d16c1c4cf7c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f617a7be5f1819cdb50cbbac12b86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33161bc54a924ae677dc0a7d5f27f813152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfada4cc21360f5beaffecb8bfd1c7fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5efebed0bd4bd2d9965119b40a93d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a13983f8e6e6eb82ec92e262b248155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7ee4c080358b97bc9f283133c368156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34cd287e5b0b5a27e255c323a7b211157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb6a2385d68f93d775ec9d12983f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b0f58f3755412dbb5b841c2e6b4cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d1473cbd852a03f094cfcaa0c5e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17ee4a0b52d85afd00749465b500e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a509c9b39c5e6333726081a83f5884162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be45c9fea503f7c2768593d79a5dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea397af1c5ccd75afaeaeab880b07bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374d7649dd28520b423c584c36267e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc58493a4a8e0b7e935c897dbe819166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce75ac4fbb65d31eebc8309218edc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6946804bada5a81c7d51fa0566d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1b6ab349e01f3a7dc26f7514505f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42041dd2ef32020d05ad4a6f768ca6e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8b1e16757771806b5cb8e12ab9617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8241f8f9a0caa8d39459dd39f90e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e9e1805fb1ddf66041d524e80281173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73510d8ed56d632e708770ed4ba24d36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e2391a94a4a8e752652ce80d0ffbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3da389320bf8f455a10c0a8387508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e037ca1d425fcfe8b1e0c7acbd31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ad0f828d2903ee266fbde525a2b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d5906e986fac5aff66e3cc16c41da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68658b66d2224f2c5f0e92d210559d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639249fe225af6a16d5ebfe74a2d0c86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2011c55480c455d37ab03a5b7b5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353bdb492ee58d615aaa1b883b2a15e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135122ae0c04cc226d5055467535ede184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b4bf6879e91c79cb52e7cfab7c91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e4edc5594c995168418a5339449e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e07b1b2cb98091511edab83a194cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbffded440fe8b7c1176fdfef7ba5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66abc940092d4627552cd486f561d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376776dd361ece3eee775f384ebbd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487553cd53e74bf804359dc2594d3642191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fb8e54d0b0dce0a411c5af75da83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2abcabda4d07cd4cd341ff94889503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c2aeefda8d093b0c6fefc9b3a4f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af711c8425720eddbb0f2e4316ec2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb0aefd4068a9c910a802b1b2e0e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349da4704611aca6c35f813a50c33e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9891e34389ee49de4766fa8fc658e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6eac9748cbb88319d6aac820dbf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dd569c32af755ba76bc4b575ac194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aa2adad6f84327b506f3a32c45bdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16219886d16442cd025eb41f2ad5d1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434645a7c96f2e1ea057ebd7170a2d8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883bf286388089b03d72019f9f38582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d9c8b409e0b0cd8fac1025e36914205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa0976c84ad985efeb18cccc082b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4178cb5b5c062fe26bca8dd0ff3f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f593f6b7a58900ccd98f8c028d654e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837019bb2bd2933ca10d21dec9c0e81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7a3889e1140e58dddd3ec3b874c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f26008dd280a8fd55e4d22008de96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c18119ad69495cea4450696ae9ba6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7069f8b80b08e0c0ca280b59673ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228726dd06d9e098fa2dbec62d97c5a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a80d3f13334d34dd996f7cbe4fa34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc2c56d9e9b8e5e30790dd6715a17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa124f77effb1119480fc6d99e463217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cda5d72838a7ae8d0c8b6bc3c5f12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ea027c613e847ef9322c979438c6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f495944e7b5199445449f7057d9ac4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c659966eefe619d9798d3aa6e79af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef249bbccf64346f2649f70525b6f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa86f7d92da6e6f189a747bd76c0d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7176b8fb2df7d806f6af46acff7ab99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ad3acd4c07e2aa815615f996aa34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec3f3ef264a6c401003ffb2623ff7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8ad10ac0c932f89fcebeebefa4299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd6db9cecd3b8f46701e36cf42800f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1910155c508e284a54d7cb0fb84609229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd0e39dbcb023552d2f6f237ea501230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3984ec10865d6a06c2a57dd79ee6201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076ab6da02f3d7c62fa35276698ab6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61b93f1bf54d60693fa3acc347cfd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a25292994434825c347ed8a7c157234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c1ae59e62afef01c170eff7416e5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455d6b9fd7ece9fb8bc438d4bfc60f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7936785e5df7574578b7bd57190c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be125191ffafe00e7f9dae36dff47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708deaaab9cc934edf84657596a154d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f294206f2f1b17429485857a29dce0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26298fb2120da88265c78d25c436be9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964adf85e2f377bf3979a7e3e16b1a10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0603bc64e12b1a9bb5acff71a0c006243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2238d01de4be828288e8753dcb8e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b185801734c01460c68e85f8bbc337245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb1e3ef42e0d3366c5341cf750200b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18773302a625774007f03f4e1e7e103247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc800b6ca35675de409de9eae6de3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbdb5f1a665b9867f87b510c905f58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f582b7a5cfa6ef51f62be6c1a4745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e195a7e97e98c3eb2c7eda3a98a1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9cb9cdd08f9f7ca92e2a78a842ef3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f0faf1c9ec26aede8ce1ad8d137b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882956b7f60bc1e1e9d7c04fc56fa5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a65286f671fee10f68959f43e03c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482a16068cdca8e774fc3380f64e9a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8e3cf1128ba94233910348d7a316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d413591ae3f86cf849114c4403302258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859bcd3411e2680f5a7de3efe7e400e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785249e6a151a4b25be26de255341ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755d0372398e68fc952a117fed5ee57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b74c0ac7ef39cc2f21017c571a70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a8467ebd1d0d8455a5693db8042a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617852cdd426f65dfe12b5718fb43aa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279362cd028f24f279f8f16208c95cfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6b583ddf68468ebcf5f30f274cd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992840d10968826f095d3522392895a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba148b9fdc2ee438efec4d203e5e7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3db7eb16d6076cc4987b1aec8f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d8695ceb556532606d0ae0c241fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d7d693e2aeb69f12d1003e2e25fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67e49f615d9a106cc52957eeb505cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f31b343e3d8858a367f4464d0d05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916e65ab01cb0e635ec853fad6d538274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325254090c0870688f63c55f4a208c12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d22d8adfc28e46deb57460e93681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a4f09f8494d457739ccd2f7b8413277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ccb2e5f26d94c42f038ccfadf906278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707c62610db6f5e95417ab14728402279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd360a2a80e00c0142d1a372db9d13a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834d8497949c612e6ee101deac787a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86347a5ee3a5ceffedf482da06992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9262891a2c8ed84bb12c137a927e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aed98cbab4ce3add907babd029d49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa44597e09ed6925ad0b1b85ed6c966285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e16a9f15a3b34a796e92b6b1e3339286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529591677b5e86bc422ec35bcdb365a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41525e38e5c1916d1a2edbfdff51548288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3792337de3eccec76868f5d6bc151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33fda3fa0ddba50a04d60627d65d52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f40de1bea95611a95d28daeee54b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84576c075b2dfd5039a05a7f88ac1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f7d094d02aed1f88957e170143dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb42a73f51e098329238243fc01a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202dfc0e18465d4524cecd784130b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3bc794cbf266c08c97ac05ec0d968296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f97113897ddb223c47885d340f64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e6ebb76f7d683af441d1d95b1b49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5ae0baad1843d819073ea48a39210299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41faa26244103efbc9fc56e65b4979d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af28812fea841c69ec321735bff1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb56f3a8e7fd059e71f0d8f63b2de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180216b7fa0646e88dc8d2e4e039d09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c40b162c349e0cc934a63238de5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fa8a1e06f62556acffb0aa94df3d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1017ab6747616a95ee46b2eeb20fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd74a2269c69ece4efc6a56242518307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e57b1300ee0964239e4dfbd4e0acf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8b1b8b2ef86535406ca17c4e5c200309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405b337cb250ab0fe4e0c4355a52c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5776eec2266e872575fe4ebbbaae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf007e4a7978c19c63b793ca8fb13ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f9dce3ec4b597bdbf33180967538313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb23bb0de1f6b8983e483403515f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf9c9d55647c3e15ce6c076137b36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d1a142af9ffda55df6a773af7e27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef56ac60208b76bbf1bf9b22150f55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9619c9c8e433afcdb8d2f68682259bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dc8c47d130abfef6e2771350da836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea421e36a977166ae274ee3b35c01d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00655fb12d006c1ab164173690af1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abf111ea2c35beac73cd247aa27c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6b8e36b192b784141f269b900d0a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c4b2d4c964debe0d500400f423bb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a13a351203d7cf7106caba61cf1fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969847deb2e5150fb0d61103734a465326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc53ed16ea251351ac98604aacd0ec1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ed1c6b40840f68451cb322784ef9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24305b958f66219d0e376c0b4c6a259329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387150cfb4c0e6699d8849ea6ba543330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328f577cf0b8971240ac1aacb92a9d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c103ee4c88ea5e9cfe94763541808b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e50ee3613176c818e97ea4b7f686333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f394bc61f303a45de66ff8482f31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab56f143c477660f994272f7bf4fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56428bfe0b67f8fefbe3daa18c96664e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4defc1326be6bcc95ecd49b9eb317f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c34518b130f82575c44fcb06cce3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee2c3b4e31c094a1d7f331762cf8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3f67f024d914ec6745e360f77d1f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553330de989f5c3e10afff8ed5d44315341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65afb88d760fd63ccf88cf4dcdd57c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9182d7c183bcc00f6d33833146e7c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced597d903fca072026109df64e4a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159f387dddc699dfa7277084107b7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523c890bd8249094cc06e2a5ae6a57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0519c7114e2d67ad04aa3699c67b81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba142a1ad457456c71eaa1bbc165fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaca6d0dee5d722f67377f4713d5d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb55a792e026854b7c51315d77eb7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f159e577e99476fd0814e59fb7e371351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2897069ab11b3a6ee7a665bdd4153352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9341ea39967dad0829ff20908c6da20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2be76083efaf5a348e7a7b9fd7b88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4d2c19371ed932445fb0e73677b3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb7c7cd95f08015fbc48170e933232356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08968e9ea6ad779b98e8044854d3c6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce5d4ea0231adce6642497c2f87eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b815be8aa61a851f33d2ca2f63481359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a2c14a989164ee20db3c2fcd86ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c1e9a8fb5374a9cf3824cdd35bc91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86bbb916bae5c4c6f914a9d083a046362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babbd1a577b2b0882595595f2ec3c74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1ca254c51a7aaac0d5a01cf6dc0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4378727936c2a2de56b5693a39b20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e708fe06e6eb9185d570e7bf503a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc6ec9953fea81db4eba1dd0a0da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121faee334dfb54e139c5b354676a45d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a850e1b05118b0ba4f56af621ffa94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc1e7d842d6bc20667ddca69b5f4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89269ed532da498958cd5c3ad97898371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cac0980825445538be6ba6f2739d13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef0bc72cd1688a8aa8878c259ff98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d66a0916538d6895e9dbe8f070dc58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7bba3ae730127d9a5aefe9df150d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cdec08ea79a0f9c7325990b1cf530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3d5e064eaaae9e50c9efbff12ed5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9af84f728fc284704e4fb3dc94f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacfc5ddfd668a4d7b1e630afe30f98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67a7753185f833ef2e3fa546c28179380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f9bcd2cafc98c4ab17fe7ea6b603d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ea5f6caf5677b9fd29bae1f6d778382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd34edd6a966ce9a6ce75cc301259383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3bea73581df74edf06cbeb9c66735384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06900f28fa7539b99e31d9a1203f6a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadfdeb3ed410b9473dadd7b5db81ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ca9aa4b0b8aa179c1023a68b41a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ac74ad1f02d558cc4de9381a6724388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a497fab88ad876fc8859ed20c849ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad042c0d47425568eb2ea83389e59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690737ded61401b80538b01cc019c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ae2a6aa17ad3c382ff1244dd00d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd476960c3e585dbadea270d27b0a12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8c6c71094e057474403271c919a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a545f0f021786bd97ed4e0a085d2c36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c34093d7cd629cc0e8c0f92d71ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5986c941d32bd0969679c7fdebe1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89497472ed611587aab5bc596efec8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10354865ea5e92dd50b5eadecb501d1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dad2e59d48cf4300a8c0938c2fe40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfc8b15894f8aac655ff121f51cd3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07097feae4b03ca53402db9e858e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b3a7ce1faed1cc955d71dc9c2769403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737f36fbe7ae51acc4cbe33c5fa2d9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52da2edd6214ac5bb005ff6f57c07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f36194b80bc1ba8f9e0af1b27acf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568738aeb4f27501e8c271ee698fc003407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f27b64afcc1ead03b94378fd78d9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d5d9583ed5dfa772b90f9f1863029409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa75385c33820ecfd71eb763d5e18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c250774c32889893db54adb5fda9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e08d02c8d3db665606bbc1b3d62f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e608412245532174d1a48a43d2484413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed47cf0459223f9980703a49876bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec48c2ed282692794db980ee076734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9123e3eb659b2be1852447ca66ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a0bdec1bf0876edf47624976d4d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723739bd49471c61a146e0d7e9ea55ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d718afcaf9ff8d85af5a300593928ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94079f403eb6f464af8b0afbfc08ee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894fc222a952fd92159df011e9e0b2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17e59d0893da738f6516a35e22542422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884d151fbe956c19f8327aef193a00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98af2fbf96aac35030f0b4aa285574424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeff4f6ab25c3fe9359389816ea9f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c51bd5e8540bff7941e755c1e297e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffe9a86d2b203fd3e12971f0ef767b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310fbcf676e524f6faa113bb6a45a7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68c4e7ede77244cb593231ab8917b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502eec8e582545493a86a741934eeae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620da3b05606afb4d722bbc18421f2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9259b6bb64c146d6899bfe33ed14c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325d544866dcb024296157cb2f2a6cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7b454bcd1201bda0f8d357b9c7df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5755b0092f0027cb8b2c7ca2ef0c96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5b1254153fcfbd4a8c1f672574a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58bd7baa0b6ecdf46b9791364d525437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace8827ff8ccb2c4f86a0c7093e288c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4101d440ff58c50b0be53baabb0db5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b912cab09d93797ceddd6af2ffc58a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a5c86c6f7b9ada50f307cdac85f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30418c7431a29d4f5973b988774e0564442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab53acc23dfc2901615ac286e63f0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f53b8b06125cf785b51d04289fa92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f365902c5a407c0ad75a788ba3af59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc1c5efd1d117a03ff3a1e0cfee19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f5d208749349644e1f7f4769ae140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392eb94c84226dc84578a37cfbe4d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c2e6480f90db8d3acf403f107e99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f9787f6b1b77267062998b0165c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132902f1c1388ccc2d6853d3ac4b132f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bc29f6440c2efdc67c76cbc6a1983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220250ec8805da3ef47c1156e152a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fba0326d41f1ffa362db0c060778a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b010daf63d53caa9d3a859a13fa11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc8c2146ed25e3640a6fa4371b0cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f1b4969fb755fa52d4cc232988bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07ec41ffd3de148ce2ce4648a1c67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac97ce995bf014fbf9ce52e00a3953459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c6c72c419abd9b3f45cdac7a99bd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a56e8093823eeea0e472b5bc93e93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5f0e46098120db9521229d2efb47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd41831765a1ab8bf57c9699fcf12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f78c04d50ea824418da4c818b12bce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c45b59f3578cdeff6e98dd4f6c4f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7062621aafd8370da493394084f74c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed8a9bf05bfb8bb40796300499c90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a282318faa7bfbbdba44f4c4cbed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31fdd83b86ac7a81eb4f4cd0a132b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e70212522173ee13723ad119914d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ddf7681b313ee2a441e299e58dfd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0b5d1f38b0e3ac476e87a4d3ed18f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef8053123376214146854688bfded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccce357321b77364d540e13c134b1a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad497a721f3cbe8a681a09db24d6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d32331bbafc1eff4c38836866b8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421beda870a440684f89adf822e91ccf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed22bc1f094d9e40517637257b4bdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ff499b6550a84e8c4a341a78195b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b40f67bf3c2eee6957f0f718bcb50a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64957d5e821eb04d5a10902923b3314481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b306598f4464be64b4f1b276a7c47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593a356900d829292e469f4d06c0693483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c90f3ec58b0e73972079da17887e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf0bb6fad070381b59d93583fbdc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e13ea078d733f4349ba318e84bb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07681d84e8e7049b7ce5e5f140d56b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1681dd4702857bbd519794197371488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48e76f7014eec712b202fb2abf936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b797911ba7040cac163d9e4dcbcd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945c99308db2998006951b6c23ada4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39cf9bca4a386c120c0d186fef1f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0a8770e9053bd16483a301f9b999493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2d938df361d7ec4cfd1820e2a34a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de0f0e2b3dec7945a2fbc1eb65b97a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbedcfb4776474205146ad35717de97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8902325d6e8764894ed126091f131497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a756f34d5ff85abb86e8f5e8f180ea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1838557591198bf266305919cf8ec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44bf469928ed331e58ae1583584b8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e87dc57d06d23b740d3d6bfac381ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e34c2f86362fda140a9e2bf1225787502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ff8b031719c8fdded4b039681a2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7426315af55067fc81f0fe98417d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad7fea051c19fa910a347217f2751505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0a8f78e211ac796a8e0d4a739662506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3406651a9b40a2092ae843ea3869d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb46bfdef7df0eb4987dae519d7f8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54322a9787ea98c7ca5e62a2914d266d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d3ac583d9dacfd319cc23e0500ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7baaecca4fd24e210552405c99831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebde24c60b5ea71f08e0865eb340d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e684d5082fb848b51d281c18a23f36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aac050687c9d9f4bf2b23bd729336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1db51f063c08b5633bbad2608080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d110bf6c8681485203cac4bf17ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401aaed12037056ddd38e436de94ae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4579187e87889cc456c93f4018e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87414494e6f8b66f4798b65273094102519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b46be5988f0161f0eed28fc579fcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c4a86e7981d584cfecb0c861bc013521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b79f01550f6737699d2839818b9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036dded31195e3cc4bc0e28a67f08e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c22ef007112228ac693d14d70d0c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbb023b9a7e3ccc3386cfa41178d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fe0b800e1fd9bba435013cf42fc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792971a4344ff512e9d7e3dc8a686fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401557e65ca39bbc1709460f932b702c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36864f2149d6af7d9b49ddddc42de6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f782f3aca917df263a196fd8d0e468c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343d285375f02bcf334b0066e98138531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff9839981b9e607acc5a11265d317c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def046fd6d10ddf487b023cca19f9267533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286111c8c594fec7d63d512693a1bca4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a1ef2cacc75e4ecc1df98ce454a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3348b74e836e6f2a45490bfff85a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e870f2db63debfbaa3d28c95b5f5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f30706ec71e9c8f9b1f256e92918538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a01dad86badb4827c111754dff952d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fed1967052f432db54b31de0c01ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb5305550c8ad0b59d32ef4dde3be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec629e394c3216f9e39146c9f72484542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f940d27cd79fc4ad4b1726815d6a4e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c127f4754a1cebb78571b31ec1af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a707f11930b0b9f5daf8f6e65848f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7084afeb974d6378537b6ce480339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d062c5250314c5900f4b487ec694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ef4d1e459c7e50f1934d96f43b7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fb1f45ba8d435f653a98467f863b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785cff815edad5ea4e139199c870385550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a371f43545ee4ad153d02aa3fc28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed73bfb01ca9203f8a5491f9ad659b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad6a98ae9ce3913c9b0f7b0e233d14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b61c3fa469322686e1464b4ec6711554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc5348b842ffdf8486a5476f60096555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab81e0836a2f0eb5f9dd56a1cf0ffe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495de7a5899ce293cf820851cc3e7f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cbdef25d3706ca71eac460eeb0072558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c66e722b731bcfa24af120a32a88b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb9c7e314a37d0663cf20b20e559d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c000bc025bb9874e5038f6bb3b36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e14a94c62cdbeaf268ec183390039562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb3bdc5e6dc0b39bcd13e04a588ec9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bb2858f1c9f684a02ebeefd64612564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9b1887e53b7d3283b790c03b34c6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a39be3b062a280222e3196454ec63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65787d1504d9f0125a35190b28f97e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bd5277aef8d732004bb109970faa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9192bd07481b456556f3a7099b8aa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac8c24eca27b75c1dd324a5ca0dfd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9661557d8dec1d27adaaeac998f0b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdf8fec198a5c68a045a01d3403d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49ac2a8376eb3869d8028c2cdf313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb65d6b17ce13cf72e03d7f0e99f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeaa768d80ec87de984a231c95c17b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8cddf6d788561a56e7b7a1442513576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d98f4f77467bc79de21a287112d15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5148fd5b9409c945e4ad6a8457a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a8f08e594f1be19d1b60a2c675700579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8948dd6266ba0784b106c419dd87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f26f33bc9ab5c822d7f63cd03f1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170a3f666fd4b8a27ac06919103281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103bbe11d2152f2df02fb48c551927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef024769d62b82a0c48a69b1d922bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951daf369816c7cd750702e7f368ddb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563b3183ac4511f5f5b3a3ecfe587d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5ae2934bb81030b08b12985812b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68368d66b1ecf6935c67543ae90047588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd9b47f22095ded0d2ee1886410064589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f342a9cf38156be8ccb66c18c93562590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb868f37b95fc9cd03c1d763c4753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fcc7beac38296dce4bf437e52424f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadde1eeb07a417357ec5774b077aae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5d686cd010fb9518ecb6133e16e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976da91feb6fc1be9572f00df578b7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d2327427774a3926dcd3618983de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef2ce2471415d2fe373513ba858a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c132b9ae790eb9888d16438e9c07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df47c0c28318f5bfe34a971ef1fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d060830d237433c5ff605c3e5d10161600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b257b547bc8c0098cdc4c4abb30b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153112dd26f5362e2ca399386927b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873a3bb4f59fa51caf4d6394147f60d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df7af3219a0db53081249b701bb483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e8d2e54a56b6839e11143f63d686605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab516b71e00f5b07684d78ad4d25e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141a229224fabbb95453fa65fe43be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719b4e350b5ca9429917b0c7bbc9437608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424920bccbcc955677b2c3ba159a57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3ddd48c14fd86545f93e265d8c55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3ca21ee8233b8cbf62bcaebb0a30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206375b3a833de96fbb8c8831d987c01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad4347d367304945c93a3e9d5af31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedd78ebf573476a96206205f433586614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780369d6b6efcc72b8cdca2a1352fde3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cdfdec9be1952f98804e05dcaa27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d816ddb1f12bab94d115bfa78a5ab13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004682ca9903553b1e77c6750f86646618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e3611ed9211ce7d4dc73f7309ba1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99231c56d540ac8997a6e77f06c81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e96c1fda76ed195206020cecb1930b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf157162b90889857767f14995334f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29cec86316c5d161f996c3e13231e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52e3b0c4dc771e3f585d22620aca5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafbf5704e5b34867346842d865a9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb41b34f9306aa7e0cc503f0aa46b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29439b51cc7b2a2d540f6ae9b084eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69c6f65c16f2043ee295b24ac4199628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f266392a05d705844c5c2b2835f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb6cc4630135628e223373466bebd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4887622dfd4b02e9e7e882a219f82b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9cef9b686a6ea59ad978ed41f300f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8468478ea6803a46648855e8bb0551633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec38b9fa2cb56472e5a9a857ed3415634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0eeaaa22bfe8e496efed4b9cdc6bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac8e27e42233f95f8ae4db517a702636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3ad7665281600dcfdb96ab7c2cfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13d833fb953e20d132ec33cc2fa81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f694fb7b8c376af8b489514b57c5b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288edbd580c3b26edddc224b5e0b6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08015f0f493d16fd0d48a4facf69b3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d97defffd3bb149a9ebf18d19de313642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4500b4ba59c0b97bb70bdae22507643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c4beb6541c046d9e301991e8df98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb4dfccb14f80d513c512bfef440b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae01a1c08a498010e1637121456947646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbca9b4462f66c698b338baa303336647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174aa4d857a9776b3bc95ec5d96a9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dbb2c47a346a752cf2d22aa8aa35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09379b192ca5aa89a654e007eb4741fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215307c299bf7b5d7c40ecedc3342b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f9964b7b86359221156cfbb622bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5b3566561c4952704fccea090c62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32fdba5667c54dcff9bb0583459bd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2cb9c4631b85ff90fd2eb2934feb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f6214dc3925ad602f3e2cac32df38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e31aa265bcb59bcbd8d0962e2dbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74514a055043bb857fc388bd061241c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5db7225c228f91d6e2cc9092efaa92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e9064ea74be671f14b116898fd4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3fd8eb9cbdc6a61af797c9e02181661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010432008a01b357251c82c8e0e901662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593de92772181d9897aff4a439b939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436a3bd7d663abd0925f243a7763e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3baaa4fe6e3218b74095e384a29868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bac55af1677b094477040ffc79ad7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b75528af198afb7d70023760bcc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4226698c2c0bae9959f194a0aafd3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e324bcb02ed9ca55b72522da1fe4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ab8be8be4e52264ca6bcaa31363d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9526f4ee52abeefa30f1a456a962b32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0d5bf953a2193c2ba70742a7f53b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb1698272e14dbcbeebb620d5e5282673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f6293a0810ce2df2aaf4b437a22b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb614bbf1b827c17982dbf9c1db8868675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6119db3d4b67cfc7e4450b2b6fc6ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658d1511634722fca42841fc098c7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e13a5ad6317160ac879012ad2e45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14214120cae86e08c1a53e5f3e3e19a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b6ffe2f779f1a9338fa957a437fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782c3dec6110511051af6f9a71b5322681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1de8525cfe3270d7de1d1904a8ec4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d4135d826c489ef44c6c8b6df4e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a7e3de2e038691398947337466ae6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe566da5ca71cb4f07fe3e0ea09d7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a550a2411fc76ad88b7f9854afbbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d663ecbae09dda8731211e8f830f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d007d911a4c1eb23c3f40a03ba315f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801c25357348f9c821c3a5cd8b7e45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba3c87d95e9fc9fced40b1f83c2e53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5816c3288bafed8abd0da98e9df2696691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6716a7615e17dfb33c2e4fa8471f14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe707daa96aa52c695409095d5f7ed1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df410f6d49ae6cb47c5c374957c8092694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dfffb921d80da4024c2a891f9fcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71896a051029a4087f984064cb0d81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1c1a395851c9ffc41f51aaeed4bbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c31dc8162ca94fd5b3ad7e1b2734698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ce05c97a8242a39914658d8c7edd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb54da848918de6b1595b4d3ff795f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ecf866fb74e606766f9ca5a991fca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91b5226d3c4f73b37f166244fd976702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf495a538b56ea4f0f6cd987e4f83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291b51267c5bcb6c52ee999a4e20b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cce84d9d6995d953e8559f1261b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601000e93c8065e836f0896394c29c4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1f60030fadd899eba1b34e55294c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf6a8126dc976fe23a06dc5d0ad4f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66099d0a7ec7d7a26ba28a2890596709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa30bd7deabcd549df51f13197d776710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe283fce8313e348fc4813000101c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac92e97e2f8dc8810f1bc71bc3daee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac6d5b138fe4cd410eb26df4cc603713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb7da15a1a3026f7cf22c85e5b626714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da668726275012f70d48cab429ea02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a913a3390163fe426c2e043702f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f245e4796643a612008a90ba25a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed0d1458f23b88afef1e4f3e712cf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204fc7255b3725d21b95ab5410eae87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308d602ce31fb8e5cba23ad0654f60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbe0aa4c2184dd560600ac5e0bd77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994685623d03eaf44a2fded1d0df4dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1e59082e103f31f6923a1c2b3e1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c1813ecbcceb3d73ebc632824637724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57bae859f1851e02d9140a16b6eeb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e5a91dd7ee5ebd0ec671f9d11f3fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47719d314636a07937021b32d8d64b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c028db5b7348ea8325d2a4ef97c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f121e605445104d90295cb52dc7e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e143c37b8828ddae835d6c7a9b55d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d55df78577ebf811db2a5185e11d58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc82ebd1277efb137e2bad6899cbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec9a632082ced106cce57ebba1946733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8e8227e7746f6bd390f022ec2eab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e626b1a00a0842afdf8e75692b118735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fd9679d709526c9790e2849dead12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276241060fbc71786b4639671cb924737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d0a53f669ef7eb81f250c75e85ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb66995a02f17c6752dee7398c39eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0a24918a96444f69e4153e2a9545740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af183108b005992bf3ac45f0d3ed41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e73181f3321ea84f04f864d8906ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1aea6559f54f934897135c8059e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135a3c9e26e40c944d1c2d47fb3181744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1302e5d9787c89254bbdaa2ee90d8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480797d1cfb6990051324e22fed3199c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942316fa3defa3a12318c25b88f69b93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6f907cf6ea4d86584ff304b50e4e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc0f62246090f1c8a95825683a9b49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dd593da872747565d17172718e708750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd925ab0e1290c8dd395e35ae16c32b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c33705d277c3eef4d643dad9fc8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e93e85b31ef407b7db0864ac24fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a6efc8bc400c8e7ff85a65348e6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a357239ef42dbdffedbb0895b24ed82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d43181fc189fa4be5dde2b24f8fa7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b883c31884a12a691a8b63be5af994757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c5409b6e25b929e3e1cb1fe9ca8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7a6f1a1f08195e40cf161d2217a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500265a5507e000aa1af4f77308156fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f449b39699075b414a450bb716f41fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c95f808f6a529cc90582e31c27713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9be9aa0383accd34b01557c213979b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321a628e17029131c1fc019aca7d965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ae04a5e3a622e93821bf0006250b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a944e02a69ecabe179c7884bcb5f537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e4009670e1375c16b588fec2f17b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb511d19c230d4f3dd1d1eae7a9ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37a5bd91100fb2f496321c7fc6bb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133f92f73cdf428e8c41b7a248972211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98abc85e2d1ac59b5329971ad706e5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c995b0bbf96e35992f5c4108af5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6a02328daf1d000fcf46f724d26cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4defebc576c3f44f581e4571c66a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d00d1e3f072225c5895d7df51088016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca02d445c296674d72ffdada05ce8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf3b424e39ecdd233eca5373844d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897dab70fb5e2ecf3f4a5fd0c7c5e3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a298602fcdc934d38ebf30852d3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de743a793c069ada3780dde3f784e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6354fcca92f7748013c9b506ccb7c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b05714874c9d39f3aca536c739eedf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6bf0b9fa6a3b824158a1208333fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013301b7eb1671e2d8bc4bfe86f29925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134000ee524ff071a3a08134a4a9da0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742ec2b7b825a3ae37cf285710f0b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f5eb89998ef0809cc7147f3fea06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35c4720e8436d3306540e44b30e3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e5556465dcc326b4cf51c9702524330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641f0f76b86087a633b893200623f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd9cc043814e7fb6ae2ccd4c5fb68b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d16883dd3251ecc68f246926cac94233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623aed54cfbd2c8c6224fd4e215db3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579738189be2798c9ed939a341ab72935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdcc3066725c3b88d264a0ff9b6e0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd28abc873511baa71de10b9a35cd0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226339230a1b7be1a3cbe69479f6d00a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6acfeab357447bf10253a06ec1fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa8e72ef11ebb3eb2a43f808aeb35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76062aa855627c45a8b2c6814e13bb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f15edf0342500854582a2f3c1a91d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5866b60ab624e210203104f22803b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bdb4fc86163d5ed111e912f93519844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0aa3a1ff0da8ce1094d22dc587e8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ced91e3a642c40b04b29e2dd72b1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c9acc93266f2497232651599dd29b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5b03a5b0733dadc493e475fe514448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d487991daf1bd5d0e909358927b1f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda298a61138412c522d5a1da2723a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b5ef4ff1fbcb20722eee7804e449751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf03ea89fe42f4d2285b46bd25c1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84e4bf57073c2e6fdee02da4f9a8ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e1ff2fdccd3c7a70e86dbc708451d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371a415a53805387867ba77f0c16ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb274f66838e40042dee6a5c13706d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ffeb9ef5a2ff5e9ce63a0ba2c5d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3883b8d97e0ab76e292d2c9353438258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d925e4013837446506533a637fbb8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a386ce1ee998a1d8d889b928c6c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3297b296b65200796820103398319161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd09ced290ced1d5612ad75319512c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800f610101968585f2dfe8df3117fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0f83d878419cb92e86a2efbb1b3c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c98512e9fe373251005bfce7ab53265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218faf81c99d5398320b7b8abd13d6ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ee102ce58f702c3dc68dea4fa2b8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a8f5c7cfb8dee4b3d0748ad1f20b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed765b6c38b96e992934ab862d0141b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2532ec5ab9f36a05120da5cab94e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd43db8f4a24b27bbccf7bde098c5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3654dd8a232c5cb1ad2e5bb5c4963ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73aab56f4383a0a5ac11e3b8ac8b0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723cdabd165551eac410dc4786456fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a987e57f58dfdc4dbfb22f66b912a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c31fe51f5499f468e457bc25a2ed6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46723beea0435d8e57a105dcf224b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a93bc711840b622082d1c7f97cd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db24cf8dbf09b5cf07a35a1c144f2d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef5eefd5e77c3f6ceaebd318a02cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30081482da74a5c66ed5182c7df5a8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394357f8e52cb205e5833205ff2782b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40204331c8392fdf4a14f8e44649ecf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb5d90154b8fa0031e04b88b07f83384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788f642448387fe8a53e8a787260a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0274ecd075c631387d88958e9edeb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbe206137f0f2de94cd0b43c02980e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367651cce5c6572140f3a230b03ee63988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf6d26316d7d72c58aa8d4edbe58a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68a0d108500a920bdd1bc4293ec4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372f9cbfb8e3e55c997e9c0b7aa0eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffff8b3128f02d71ceb97b0bcf54c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a89aeeb8663d329b691a16c840bfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39b0f868dac81ec65b4d08a98c465094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358035ed10743359dbbda0a460150c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1038dcf6720dcefef6f6330af762896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4a62d0047ccfbbcab991f1e348f3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f80fe4b0c72ff025bae03941711898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ab8df4b6de36db18ab879b8e4c2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46981f3871616d71b76bbc170e3721d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c073ea493501e2c9727f3674cdcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047dd238577a76da26e7e3f2e39ceda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a2a4ad568e39d088d4581d489f08b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f541e328a75bcac8cfda3875145447104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95547a5cc4a406f131d1a97d1742d791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2d5cda742e751cd934998706c990106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178628b4a3d1f679ac33daf3d52d71e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dd8e3a7a7381bdf827f662576a45c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94bd5a3976d8b294adfd08e7a3ccd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60f1f859496e706baccda19c75bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d8a1f6a8bde45c540dcf3220571d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778b14c7af4f72089ec88778a8cc0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a6de7fff5b1b0c2516f68ba8edaab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d0c34ac779d286edc78441b7e803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a52f00d85158d47d8989e7de6035d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4221099377bbac57ce23e00d9121f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c54ad8fb6b5139e0af016f71c6b26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8a164112e86d6629cabb56b55b0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d34a3627facb890d5207c82a5cc0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653318049fdf9466ba629670684a998120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089b526f75ee6d33b9c173c16f5b126121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8dd2ee8680ac96c0b94e9f411ca5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc629f0780ac899c8bc625b296d642123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c71439242644117fdc9cdc5bdb366a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a64bfe41dad31611a9229d250dd31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ac728b370b7e3de93dfaf2eccbec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd0f02cf75a8f2ac6954fcd0efc85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9694bbef97938567f955a20575660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613c86c2ea361855fd1f35899d8f64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58783b710812af4b05d83656762d059d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadf144f986d0b0b93546c1982820e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24805fd7b4baa1a14fbdca0a9dbdb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a59cc9f29ce101cde425d2a1ce1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3ae63da7ae25ed2cb1fd7d083eed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090eb56ed1dee98cf0f95e6003a591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e94c4db08360625e6cda3dcec17c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ac89ae4c71cc64152da8b86bb9dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb988d84f1566db79aa988cf4e6297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f6af3a3c3525899fa3858a782067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256e84930c52b921fc991c64fb14ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182b4468b94167a81279b55e0ebd83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b87e8fcb99e5e1fb11fcda05b61fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008bc21e074189f849b0f8e12b95c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153469e3d7a7cf87ac32a87fc0a731c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138f7ac2b29ab842d4c9a2fb452fc58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c70fdbf0f654242241d9f449d97bb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8f92170d568abe6114944bbbbbf30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838817a4b63f9d3086df4659bbcaa5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d038a4453ba02b1c77d13ee438cfb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b304de30970b440cca599e8233cbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488470ba32d6f9def61026d8f817a92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065fabc0ccd7f5d5787e519f17dc095152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7caf588fa2eae4d161a7b0fa67249153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b1d8f60fe7610259abb80d5f7d6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3d9423c901e34bb82846ff9645792155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e983f0939aebf78c30c0fc2449a8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d737fa324be1dad06376d0987535c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ecde5e1ace860471afc0df0225ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e324c7baac1cfbc805b5ba09aa2a65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661271859192207539243b60a5310e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06548d07d3b6477fac7e9c0ea3124902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeb1f339436784bba87b285dcf7bbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8426754d5ab745f89eab09ad51e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c94ff3f3ebd6d34d6d8b2cc6b53156164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957842aa62038550f04bbe863d8aa648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3841b45ba465e4aa1c309896745e2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412302f8044be4121b6879b34b6c11d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5815928d91d6ffc1d1fd9b8f03244168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130690ebd4f64cd7eb5122b9fe6b984169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf76c475f3607b690f9e03bd64ed02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a79e8b62e67313e586888eadfa16f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8d0f7e9f4ce598d81fb2cc6f5669d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9ab88d49645ec1d9c0b33d0b49e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b069614b1a46f6feb4e12a20eeaeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a24ee5f8a47d088691bdd03e7e5e88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb43816706d943682b165c5309cd46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234a9350d746c6c50eff16d33f8658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f7044ffb27f05fc001476e2279739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ebb52068c7bd0a687fa6a76956202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d34a5a42b06b8eeceac9e71297b64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801fbfbfce1092159f5bdd37af7f85b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da525be1766981284d174d0481c34f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e7d8dc8979f23bea241b4fe2ddea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064a9a7208bde50859424a95639279184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c5f29dd994b2063a617a4743b044185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574cc6897d47866352ab414f936a2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af73f385f91fc96d8f547e1a6d4aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189700d06b301d396c3dc636123e3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3da634e4f0a154ef5ab9e6e397c36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983f6a7a9c7955b641913a1b94529ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4192a4d556f862a3f4078c8d097fa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929495970b51874cb85794db41733a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f502433ad8e2134ee07ce0f74108193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e44e9cb4eebeec53d69428e9375e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c9a5ed9e948b6d172a0127ed266ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b41df2847edeb9d1b33d82fda2610196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60acf549d79266da7b304ff827a393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043163a9555ae22799ef3b022117e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e42f01fd6eb2c5b4908c79ba21a3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451726434d73cb33bbcf550e8c1c8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff6602b0749b6a5f469b7973bd1f07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb9fe1d4d7f6e9f6fb1b4cf75671c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a78490a3efc8cefec76f1a57d78f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a23fe6e1b659f1bd065c9b8117c6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae93b7865e5de931a089817767d968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067d2059fbb20d829f5ed010e3103a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afacb756f62d40bbe6c5a90e7657c58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d792cace65ace435fbfa71c2b15a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa950f2479286eb4be7865480772f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399859040ccadb0b21955cc5f22ff44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4f810ea929060d94e4f64d3732fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007458313f784cf4ca8a9fa8c2f278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204526ad3ae3ee04e1db8ab1e9659c8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc6cf7749c3cf465ce751a34715c03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6f0e9ac9e1bc2b728ca5e8af0644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b88b05d462d126c7430ee37606c06d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe1f5b9ea0c237ef12724c711de9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8394cf201c9b252b804e30f2bbf19be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0896ffbdbb58caeda4049593c4c785219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df6cb294bdefd0a89a1c02c4341531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048c9a9c1b0965c4fc2c81a0d533e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269f6ac311f6ebd26cca4ebed4e690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ced61f0f7ea337d148c40b3c3c574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6422fea31e83e4847c3f6095ae1ea2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658de6ceba6bb70089a08cbbd01d9685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354d995ac25f0656ffa7e0b3b49998226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d995ff3532012699d27046961fae0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd8c350b2acfebd0a7758ad4584a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c2b2ce558722f235d34da1442743229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ccb4b5de7123ba3fb235ba439c11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f0ef2b52b8d46901b3e40cc1b24f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f09c1edebc7d853215914571a0a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe324b52054e848de1f46cc38faf782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c2d0e94ef6480f3bbcfdc48b99be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5fc16e897713778405dfec90541ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31028efc9b8907b6222471122cc6e3a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f845cb998a998b3b233e18864b1851237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ec0beb76bb9c0e9d35928e077954238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc60674b9de8a0b30bbddf606a4322b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5486d4f69d1810a1357ee03efa9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf5448836da2d9753e81194543052241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beae8bf9585f3d6b957d4b6ccb954b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d3b2741b959a8585482e95238a3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb4169bc4a2c0eb2250cec01727857244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8394fd216d0c0677953c211614392b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a860d5a8139f8f467a3411b014901246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b072b7d9a4a0198aa4b5e38c8494247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413325b8f24f1f4c7bfe1b9dfa7af5d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930389b9950a8baa075e6d814328e6ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac29c52b36a9645b1ec3f8d686bd12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de206bbdb1cc21d0a4a4081adcc85c4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0fb434ff547bf18847acb6dd44c83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369020ae328389266249e839afff679253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db70ef579fda0fb4dba6d730cd1ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fde64fa04e2678b1e3ad779037c437255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a892ac02a9f6bc85344dfea18fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e791ba6ec54e9de2fafab9f6c19410257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dbe43c2d2a5d8a5ef151db0976f93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f6ee94f8f8ed5b6621620e397dc2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12c335bdee6fdf7fd27c7eb0ba9bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ee78ee8408fcbc983eeeaf71416a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca70605732b4f8922d475fa58eed67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d5ec2fab7918afa556c43bf324fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6d803e69e73b8e89c1d8e86df8db3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaccea9623295e368f764ee4b58d182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ec012294cf8e362fe7158f8f54853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a36db9dd540518e45363f4b0c8112267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed4c80958aae318c71b358f115829268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54e501c889fbc15cf5e1a326d1f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e2c44c3c88e2eea40d839872615e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03cba3a3d3353ef15d0c391202e02a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a64098f1db6c1c6590f1665b8e0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8c9714c135fd9c43ee78bc7a2d6c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0cd462f57304e8d989e78c65ef22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d90bed5e0f51f76e8b3f053f0e8d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ec40d670dca37b481432863fcba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c3ffdb63187ee9ef21dd86a21313277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eddfcab6c39bbfd046e9083dd2fb6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7072a27936b23ff225618389de30e42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba3adc87e52ffc7eb8b73856bd57c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6e71c115d82cbbc02a8b3dafd4e1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e528d413d602a667c4858331a974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac0cd0bcf33cdf9046eb80ce2c7a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f353bdc4b8061a9e4dbac18c5d2a350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0e020e2758c20f3515787acf0381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bd6ee69f4b0e68f0e1b7b970ca409286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d970a0a50aea82c6690a9eb32317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115607e61fdc3d157ffb2c32b33985288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84774af2d023fa4f54477525c81567f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f199d1f0b7df16fdb4bea2eb245ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ae9b463b6de58965b746346b3fca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d25c8c2971a87d4297136a5b8731c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b57faac6f230f87d33b2c50b9c123293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41ca3809d9779f837f3c9a6d4c92d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea95c589585317804ac4c314a4bb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87dab062c18dd2faae8a22040c7ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96190e857f60f66b855effb7b0cceedb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922d91008ddb57c7e23e584c5b5e4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b666250da2a55ea0060a5852f57eab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1587bf150f33893ed5494e9758377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063f625b699b39716006149c3966d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b107167cb2d84a4d22d4b7e4a96d19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f250dcaa4016b838f51bf4653e744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab541b70f2989aba7b0c385ad54bd652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29444360fdac722c428e73b00ece2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff92366d59aadfd021223b54fbab29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31aa3d6269dd3f4d1dd48bc873609307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652df3ba30fd99a62028d6285867e55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35712d9456d14aba07306f8efaf6ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe2dd4bf4a95bc704d50537f96fe1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156bc65efca39c2eac6e6408b53142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd82d70e0ef37db233ad4399c7024d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7ea2c7b90c89b94aad1b1169e1fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361c6943039d58bc98868fc36249eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e66e28bd434e78c0b2c7fdba8a7ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d7fb90765defbbc490d463c2bd53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc2a5a3ded0477c69733dad5000cda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabcd175925579262a3df58ce30914318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dce202c9a03dadf1e530570e1cfd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0fec85ce333493018ad0015236f33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca819cb55ec3c4e1c3e9af173a95c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef226c271fe1e973d465a2e62380aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a7371d374ee7948670da755f56fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070d36fb76a2b92030a2736d92db72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be768313ca828916f55a572c6b411325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e0611f48d95b0d7adc7719b2872a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15122724de0dd4b6fa4e168aef3faa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec9bfc52c3b4c55740e1359b66e80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ad77b71ab920ccd093e205c66104329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743623a0c8724119d6c1fb9da28ddbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c150c175172aa170953aef54f9a29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c99ee9af5534c84f7602856e6b95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04886f9714cd7663d2fcb2e3263217333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc4ecbf8ca1a62d69404955784ec0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64dc293d33c93e1d731f0fb8e7370335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba66032fff829ad876a4fe5d3dac77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6e1f65716c5baa9a07370e639a0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9a19495e1837aeb1fd2ac93d86c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aaaa5a55ea9baf148717820c13677339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d88d0a0623c580f1290425fbd107c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09b57d714cfdb1de767d0c5c29c90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81ede5c28a18836d7082999a6633d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231636110df1719e5b69f39129c81eaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6192a67154006562cbcf947dad61c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8db68fc7f8f5a59f55249b2afe265b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78f4be9aa1c8ff9b92f272ef4ad8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a5afc220303de93e2ba5b954661bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b581315cea6f64314435d472abbc512348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54325ab271b849932d51bc34f398cc15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368211fe31986803fff8910e8d0b970350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2128c106eaeacab9965b9db62d601351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe48292cb9276ea8fcb4693a4c67e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959834e25e09bb84f40ebdad950ffe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf9b44cc0fcf8dc2bcb89ec8f3eda3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3a80f034ef0cc1855096b7d7e3e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1db395db9d7a1c71ba2d0364efe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845772fa3586d9dd616a3bde47a9f8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd607d74337e7acc64afd7787e41dc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b91f8fb8b5680359bddfa1388dcd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd5190081fbaaef4fe4f81645d758360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78695b76745fb6becbd90e86618737b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f929f43dcce39784ce58f83f1162362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145182e5e8aee8b061d778eb5a9f3a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058219a65b37c31dfc066dca2f0118364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20f9334f5e30ee1cd1b732714a7b6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6b0476e626b2cde7d7a92d6d67b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0cd293cc5b006d94373634eba915367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a307aaa9eaef977c008b893e2da36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3acbc210605b1fd4393e81622dbc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f324c257e2efc2d43fd7356cc37fc38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20089bc9eee1df6f9e7d4426df8216371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e93ef6c558777b97f9b1c8d180576372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e79149c65b2dd7297b7cffda300375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377be0717cec24f05188ef16a561af2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6051e56c2221d295b72aaf42ee46e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d924a350c52af4e4f801f7e67f78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617f747404a85a2f4e97c354402b2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2795caaf651ca4a0a18a27dba91c60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b60baef74f7ab21cb7304d56d6eeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa561b7f41053fe73164f7125b7f046380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65a23b0fad7638c09f78bfcbb73ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a089254a1b284af6cd99daa89ba3fa5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda539efdb9ac40b201af185754e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88d74c544166355b89c97095c73de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4d447e22ee25f7287960099ac250385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c763886473e7a25d31fecc58e9ef7e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450af0a45b3591bc114b5a62ea6db6f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422bc8897975b330dea0e802f5d3b80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe4a2a96b93baf2c1f36d799805a99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc048f7839365b0f0650d6d868ebb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a379af7e87c2abbbd989f66d52204391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46994c739eb4f2b38bf77e10620bc50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d96913dd59f3b5099ce6159f3753393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242baa8b1ac0f113a582c6897b86b3e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b211409d243e8bb51ce8175145eac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e70fa1f889d2f1ef061fa18da6733396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ce9a0207b09f0ce9cfb9f3243d1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0570e4dfdaf1c53f9817d47ce95f47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebf206034c63ba7fd1fa9bb5d7d4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dea02df5a28cb2c7a83133a92119f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d1749b9b6cbaf515fc0da8cee025401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66c36e835927ed5b7d6811ce2ec0a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb1e7d1d2605a7ee61c6a5a683245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976fad05aa80e2ca7c90fde3ac54ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423f72fccef06775b4056a01ef4f8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee1fa83fcd2d4c3338c592343999c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a3fa01be19866d4633fc01e7d46f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab3adcb0b7fa0608489c0999165cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0a5fb3236efdcfd5472ceb6ddfc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4efe2f8dd57def8b4fc08d676553c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2833aeaeded7aa822a4db95aee71fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb5f14447c15681e73077b8bf917f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a45a05abd955ccc5c484a6fd778db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679556e960130f507c171aba4c5e968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef7b0a547c72aa606e2c281e28b0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c487ccd2b6ac25d902f3da12aa84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e88828e36c92427e96c171a61adbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b60848b82af430593bb04bb21e58a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa93abc96ebba0a0e8b80c5990782419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fcb326710dd48ff8a2ccc8dfcb9da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f222fadacc02e96d225d0fb184ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d335642722cbcf9c0d48546423090422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e827e181e597f8db24113a2693638b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca260f995953f53b5c3ad174990a355424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e471cc11567f5ed959647490e238425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7767267829a2ce25a34bf3da6bd6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda102c05ef93d641b90a626f2e39664427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c8b1c128a840c5a016448e387c5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfa0369e99515e656b6322c43109b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f841d379b1daaae6520eba543fa18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050103d6f5fddea74aa1d40435d4a1af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b9f9b6d6d68ea75fd9d060dbf6cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a6669f3dd1ee6adbe331d6e40ade433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e61650de0ccdfb033fc98856381b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8828da966f7f6538cd94003a81a3a22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db9b081a641208f4f78162fb88174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938092668467ec1ab0f8b0bc863e7ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22175f6d56c835b1b76f2090a714d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a75a204a207a3ce8a03274d7f1d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ab713d38b72acf5a14a411999822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e709c25cb098903b5988aac316a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdbb7ffa403b866f376d69838bd744442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8cd5b97ec7c4f95c0ac78c73de4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e491294d900cc01bc98530b037e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f84979164b82221ab6101509ef7ef9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874129ccdacb830c108001d302cd05ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e068e90f5fd42ab1d3a189101f5836447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b60fedf376c2ed312625547392b85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f21c2a2ff0939f0f3f491ccb9322449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ccc7b9b1685b778b1836865ce6ea8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b16a3c0ef056bba3def49163e7594451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481c4f253330c7b76dd6cb5e92437d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a06a8ab7e8da7b82dfa85cd63e00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e7c021c3753b04cd71a1601fe8c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3df5a6a28de70c60e5d7929c4792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec420f5ace9a145ffc15667633114f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad2aabd1ba7141adbb2bb6cd5e0dfb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a972fb8f9cab3661368a9b0d4b0f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d18abbd0ed10db6d530c603fa298459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268ce0945a87c421bed1709da0bd71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa051ca3e351a492525e582628b3032d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f8c0664f717c6bff37fb871637b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b9e2023dc93b305e71ece159a95a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492eeadc03051d25397dfa5a3fa19a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505d1d8e0d200fa4742d0d65c06629465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884fa88298f4c531258dbe0c88fb45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dea7168f5dddbd4f1aaa97b2b5fd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d82ff512adb8ca5f4f5287236f16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2263c35a508d6e6139ce452d77d4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de37208950b7ec15c40482424b9189470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ebb5523eecd08d21eb51e578c11e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5bf99867361bbd7c234332a71e8eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dead6301eada631a090c93de86803b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824e514a3bb5c3d2737a589341b18f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62a55599c196a202cd32e2aeda3ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b848fc4cb9b28d96ff4a8c444c68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e8d38da4882f6e1d48fd5804d6f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db383a41eab9ccda8fc0fe0def71c37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613bcb9239d26f0324f87895e8a1ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5fbd773df94675e9e3c1d90b473c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063033b23684ac98d705eabccf2271481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67f44f55a61a5af2d1950a541a447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe86ea5e724f7efa20bfc45b71675483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abcf03c23fcb4bb43c927c97262a34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f3c4e1781e68f1b763683242d479485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d00116c87688172d74f7c6c407e9dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57bdf1f16a56567d4a522eedb139d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215d0061b8ead5e71fe028cba2b286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c17ee4e9dcefda651ce047bcae32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ce297e28bb96257979f8a035db6c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b9e0a09cc4b223921f651e408483d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d17ec71bad2eba6b1b45b5133eb0b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec741a999ba58b6a5488d82f1e2b4620493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9aeb88391d0e574d5bcd04098978b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32406f7838a673a57b160d602d0e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d612fafcd67de9e0b0244e185001496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511f1b47511b1538e0f89d5c5f7532497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506df053471b091d16db4da59d615aac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd719e2a844977d9b6a71a626374c29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3e21e23ca50492695aec0f0f3080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a6f887deebf66ea186053349c456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520a02cb90dede5c18d5c04d3ab9de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc509cdbc6ba379b67f0681dd0d89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635040e8dd5ba24c4831e923fd9c9909504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434cb59a545e7c0aa045f77d19d5559505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9fa96e1ba973ab9d6ae3e3c428fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232676d09f4e93801a420075ec73dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10ee8639a2420d03a755bc022ea63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b5dda63028f7638b39a61713d527509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c59ad136da82497a70b734924931510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455427cb64fb0fee16581e1afe728b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22703c28c452bf7214e7dc0ad51dbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1aab481b80e70b6c1cd1660e33056513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270afe437f7206b5344c7d7ff344dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67a816f17c0fdbe5ff7869ca28f1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7da464f5475849f6adee161a365cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbaa4c7786675337429699c654316c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c00bd3ca6c531bcfdd03e7cf21e1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9162c35ce318ea0c07eb2bcb0e92b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3e01b65f42fc16cab8c5ef28a966520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcb6d98fdb5434ac6e6ecc63e60f30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20d843d43fa9637a2104c31b9d11b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5da8f8e1ca1d0557f27b2569affa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bd8b7be9aa1be5ed7741e4de663a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d65189dcb5f99e8137cb62f6bde5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefcf07190580d31b82c98411031f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b6f12365b5558ca1fcdcdb61802a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6f40e98718f044e4396224ca153b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536dcb53ee5ad4b4886e9af125e5f5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfaa70d0b80a70ad9bc3202085d422530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f44292201b9d1cad04d77adf8a35b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df47719ba8df60ddcf559116f26bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b49126fa74605579aa7287677b01dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b6a03bfaa9ceb2b14e5b5c1768149534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf9dc7d3dd8f5f0626851c9240e255535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf154e00f188c12799337719d869b12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a94edc9d2f2ff5a3cc6c62b5e1f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1818e111bb548ac18b77c8f871af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca259bbf743a3863b195ff403ac2068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd5cffe7d3f41570043eddf23e1b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e2b907d745eb30244fd726e8ce9fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15fb674be7237aad297ea32845535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a316f4639eff38f556e0bf97bc32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a13e0aa0357f5a635e87cfc82838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04950371ea79a05e84691f2a5781f95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9d5b26ccd60da136ba57fb32c1db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b894e20bfa5e9e955f0c2b78f6944a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608da98f84f1d1259ce42c284cff39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4981ef2e275cf7e85085d002e1aac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c712b06b30e7e29ac2a290abbe65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ff1e64952b3b3539399366a6d5a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885cceb02acfaa058a3adad51a49e74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9372c9a708b475c652d22c73beedc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5d2c7c3a3af005137325d49107ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e05ecd423249ed37f158e86309e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abe71780b0bdab7bca847e8ade874556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d606fb67348deda70cb182718739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab9f8bd7e93b59ea9b9f8be6fd9b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba7ddde65e604b0d600a3a121e3cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6950ebe280274a7dcbad9e04a5bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182d2ad15d1513de9ce26f95d39563561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5373991fee38c03b2462e26785eb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415f075cb3a340eeffe4248daf0cd47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0418e7a2b70b78c059b60726f0473c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10faf398780cca7bd1734910259aea2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f44ba41ebc9d0866b229e094a1c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9718eb780f50d56feec53ae6adcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab494752191f0b3fb91df9ef86719a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda38e5169d1e735861a09842c10b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bcb0aebeb568996fa3ac594dd1c6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e1527afbfc4dab88441ca11fd297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c3a2eca7e1b2ad98a0117e69297fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a7255640ab7beb2b85f3a3f2317f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532793b6cdace26b57c0e3b34c725f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65043aabe75428052cef6c38355548b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563175a27bdd4f0c3daec00cbc8687a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd0040ae769a138cc2626d39c4202a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d2b20097ecbd7db080089563247f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf995d472f3f6964e414c5b962de2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc61791a4aacae217a729605a64d27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52ed54c2fe7b754fb270bbaa23c61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc194932452bf2150a583a82fe9057c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84052f4ca5d5112a924141d554ae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8afbbe31b6106cea992060b881330584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e78560be23e2c0d333079e5c3726e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9614dc3df6d14cb50d684cb8cdbef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c3fc579e075451e5f1234a3e1857587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75414d3e5ad297a4efd984c87ed05c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a6b2d5ce8433b53292e625edffbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fb6c12d421fdfddd8d64d8a60d34d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a791f2e4225dbe914c91b3dc4d98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ef32a966c2d32f5e365d99008c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de3384048780708f1fa6042326da8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed762ba846b9c958d58b36e3e24216e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe153e8b60ba340c2b5032adb48ed40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ec1019b0785c400d4b7b0befab38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2df378fb84fc27faf061433a23c43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3612075b4d306593a14acac4f503598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f6bdba6dd627f00a2da6a5eef1a8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5d6b2b287f88ee26396ff41267d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d892de2cea6e5f0ad5d52eddb8f61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f191f868d896c5c90be09283525a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f51b6ea4f9d79dba2fbc5a6fddbd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f08197e8be9d0a4e0937099989871604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d70ff53b6b270c7f666188b441925605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c951e08a1ef0a25e2ba9dc91a0525606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ed89855b75848c9a4961062e1397c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5977a3aa235c5bd3d51324bd2d121a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998724c2dcfc3be512befa9437f929c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0fdb492aed79587e25797a9495a71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30835a25d724318e482a56e25944a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29996ef0fe2a817d7af243ec8110d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3383820f413585b35445bae053b40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16492dde97b2dc67dd8c99a21bfec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779cb983c714650d60febdedd67ace1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc0a53460bf40085feabe506689ac7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f2efafa77dd608344b60bff5e563617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70dc672673df6792595ba1eb06b8fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c381ef4631c2e0ae5c7c1148919898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd051e810c22abad35e8a3379b58c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecee14afed346ddc9766cc74ae6525621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b935b395d0e4a2939e080acea0467c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cabaafb734df4bc5be918870fc9116623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54540cdf270371bc0ca5d6087b08de56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab67c9b4aa0b75b5e0c1f287d08f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc888222fd2db403a53bc1e82a77a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed18c73a13e99aa58097ca3c317a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b6f30ae0385c7db65fcb40a217f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b0384ecdf36e57d267811d6169bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d7495ca58eb3094082fb287d8b8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43e457b3ef5c7d192b8b55a7e6d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4d898038f6f8097e82bf22237ba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b65b7e20755f4627f3b1e758ea50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb62fa089b0d6bbde57cfc2bc3bba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b58c8f7085e6ad92e0b5f16c678e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273511d9870e852452184362d9d1940636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346539da15a3dd6b20a32748a416ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d89d55965e8bd669614cdfa155203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d2c9db918ef80d8da403c720df881639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42cbcf6a3bbd1ed84068ce0245272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cbd7383869e39681a9a32dcd3d3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8130c4ebc102bb7f07f0d56b8ff99c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37bfcd6e7f0e523a9780250cba8cb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cddd977b8b58cae34750a53dc471e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f613c077b265a8f395f6192c4576b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d606a6f42e84061160942906629eb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c89bcee8e394757e81caff35e848647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c16770be56dd9e6aeb7bbe821851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a326a842a78d6cb2ea89d811408835649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a7b5fb66b4236186abce984af8fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2dd0854161d1a838a735ea140fe0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f679b7a8f36a93aa1dd0f6f4cf8dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eddbd5cc6483b706ffa3b84fced3e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab699bb56606bff7da7421246d885654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47488653e6016df7072b0c89637ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2028e7c555c7054e044b7c5d29982656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f768b5f13a0337b9b00c46ec9833657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93106182869101fdbfe088eca2cb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54645e06e1b32b40f7c921860c0912e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d5eb01835c8cfd9423ace29f1b85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515124e147fbdf0e34eb51db57ad750661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c2b1e5146c300949ad8d713aabba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e6000ae7f367bbc534bd5c8db247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e82b62113cc884e495ebb2593890664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296766f4612c029ffdc682d1b70658d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9403436d35832555c8511205c7ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c07183720f23997db859b350d26f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d545551ff3e9bef6305a63eeb40afb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e5f44024f1f0eb1d36cc27dbfbf4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ba6d3b78bcc7bbd9a698911adf64b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a31f64c338adcc43cb0dbc1353fcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e48f3e7b6e482c7504cf0c8eae382672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbadfec249f1d7ef7e3d95a430588e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e5a0262910035f6ef9520a8557ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d6c2c100284bfeb5d57d575253ce9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997d48ce41715868870e5516e35941676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90b7033dab4acb0d3e65b2db3219a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7c5a862a9f947df14823a45cf773a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d82edb4898a58957512d31ce729d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd7a535ed3730774fed172eb241e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ea052f26ce61a75003e9cfc3a5f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58e386066cfb1489f264a569a66b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfb59694bf07c867516e74c4edd25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b9ef03c68bd8c5fe64a2ee02eca77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ced2467c730424461c651b247957f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e9cbeb19b6f19777717ebe5f1e34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e0d6d86371d46350e59a3d057c88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905febd3f851c8de44c92c37998758a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d4ff4befbb76be8628c1105cbeb62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f53ac2630d4462c7c369255657ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d90fb1571b6703125273ce7bb7f9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a9aec18c1e890fe4ce003dd728799692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924eca2cf02fcba0081ef77690499d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f105d16bd6558fb14253a3697cd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa935b74c958898130f57442128b6773695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af72370238fc6b171e92272a5b8c91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303ef5656390b7894c84ff06a3874d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f5ad25900bc7c6aa41ee638f30c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a900f34cb5cb02ad4e1030c1371702699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce5602107dc47cf2696aa1555b2c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb137ad2422b9ea6baa716c40983ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548194104185d82d2e6684af8ee4ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c378118ffe96290ffec94fb9e9057703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923970edfb9dfc69a5193d7292af5eef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60068e75c533ef4c3dd1f7c0b6b742d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81768c2aeb48c7395e0f44e15f4a66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ebb53ce7d362f4656a92be840b21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec2793f188be6045dfed83d320d5b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f631681c31fdb47ea0bc2f0a424b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaba719c6e3e98ed3aff309fe593dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df920e5507d98092cd23cd3f0629fd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28be1c96448a0cf684edd5815f6c17a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f55f1013c4861b820af124559e1134713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfbdb239b5499c8c4bb82269716ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd603994a27b9652a1861cbce7c9f59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d36503d50ef10a4d63b7946dee5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b80b192928800a3dc0081818de134717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c8b1095f73b853908d9b56b88ef56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7a3da773fcd730b08ccc2a803403719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73ebbd0b1e43eb240a1fac3ac9038720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0bac21c768b0e5513bf1db68fa19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae61a34008ecf3220e42707da50aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a23241680d32a21174a6867c2717723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a312a3f48b5dcc3f61179dea870d424724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468f3a15cc24492cb3cf66a0a02a8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455610c91cd8a5c78b4f564fb72fece2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48326b689602b7a6fef8d910c8c935a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39227bc5dd0f2efe9c983859c0b3a076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d7e253a4ea25e630700d816383970729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14f89ea7fd97d1dc4031c8b6b0101730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321c4a204da59de2ce7d3e28747702c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b836ee97b7b0b93fe5bbeaf179d0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef7823c817974e3da659916700473733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7942b8fc5106dd1f905542cc7a9b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf11eee0ae784d05b622533b1fbeb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6469b7e1bf290bc5078f7e458df3fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6849d627fe77b1af57a0e324ac5d44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e3a71cdd5bb8e9364e09742b4105738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91f931283e91c7644da154fc5e4a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b56bffa09d7bdae981f4e66e54dbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9b80fffc391524e3b9e7e8df67d8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ead2e66016c00a69e8583b8e9184742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c66b334f543a3857c70da110d8988743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb81f7e612eb3c8551b5e284e33f4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe8c48b6cada610503491d4829d2b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616cd67381da398879a62996e307654746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743b1bf1374e257b3fac83c79f72f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38ecc000c7fee628e3a9f5390253b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e2af75ca7433766d1c8e931136ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17ee795bb85574864711b99fff04e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7959faf032e79bc8d7cdd012aaea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1bdf07b8f442477cd795a5fce8637752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e427c15e7620d6b40695b5bd4f068f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b53015c43dd6053cd297069d77ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2921ee1e850a5e42ca59cc27008fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e0e109a5c7b2501a3d8080487791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d513dd9e65be4ca3864763ce0bf8cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477a4087681925e662a60aad963b7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1707328f7f0bf57d122e0628cda4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>