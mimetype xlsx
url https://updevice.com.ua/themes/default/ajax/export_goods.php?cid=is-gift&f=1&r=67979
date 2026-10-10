--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b967939951a643858b6925bf97e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a614400a8842d472c79a127d866152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa979cae5e662e4c644e7b12886b7c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32332669bf10cdfb1e74f94d04cb4c314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992470c8a382b3a36fa1c015ba638a615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191b7368a6a7ec9493be3855492a026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb87aaf65dca39a9dbfc7a6e1667b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828e2574e6505f5f9c45b6acf555ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f9b5b6928ebd231d5aef67f4bea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac13fdedc306ba25b3a435e92abe8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a823e67d136ce7e5d17120220d22611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad39fadfdb1b777696dab2e49e4a6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4799d8911cd26f8ab537698bec08913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db95c73b1b90239676e0a246385aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d302bcac118bf6410f9efabda95d9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9a1a50a6e836dcdc3d6139833a9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4873c8f55b82fbe7e31109d725a4da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09c2f1567f805faa614e1accd53c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f244698cf31765b2d965ce8ba5b0d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828af5dd9206a50dbfd43e72e58d4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca72588a6b998c1cff9d135e41c5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49df44b8c6ed386130a83f6839933c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca82cafc9272009866b4fd57bd6e2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab276800eb424e02213568a101690024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccfef935d22c10567ebb19defae0df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ae74411cea10659c816c5fa432e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4fc868b3b9c7d189f5450c2164cb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b89aaafc11f61d061d8efbc2931e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5fbca5c1dd38b69dc1d0eef72bd4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a788140b8200d4bdce9189b9518a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044485f1d353ac2bdff46bc61d1b20db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f0fd74e68dd49b29c7103b8f7770132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e8f7bc4b549c3afb918a7e812a6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66defe9301c1f28f29e60f702f9cc2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55659da708977a17bb161303e0d96235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5b84a19da631485b8baf1af5949236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a43df4f8d0e8261eb42f403bca9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07a2798a246a45104006143ae60eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90e59352345e773fe7826b034a697139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855590c538ea649b41a490cc561c6c1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081006f3d1803cec5b3eec44010880941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64846d5d759915f0c73354127bb00e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4be6eefa522d96083ace224f8f6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5109fffc3fdd0ae04d5eeefda37b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecefb0101a83f2f7b051cc630fb39b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665a8b7084f6430d23ff0a0a371fbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2189b5f8656674b869cdb5ae3c601e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862ecbf0036c5e941d74f1b02890e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d97e8e0f8e8b7e19cfaab495d1b5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68e69e13dd2b512c2a25c36483a1dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2a2229be21976ceada8b2ae32a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b90c381ce91a40c711868c37dd2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdec3399b9279455795c61b5002a4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22e946eb438ce88cad75cd9680d9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97aacb02578066036997e4a82592c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc5b2921300f693bdaf7bd85d83ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004f48ce372eba6ed73053af19494a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e13e033ae2fc5e7ac891aa925b0fb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee07b797ec70898a4173d7b7bc376b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e65c4353de3abdc56e983690d16360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc21e3972ce1181be56410e1ea1e9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93ddea5b873ade7f0d788d073671a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e33bc68ab5d346c188b993c1e9028d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f45474061c71e95d49f401df49a8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214f59238fff7669079fb33381458365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e033a071721fa97be0258f84d766e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6930a5a80afd81ce6b90ab4501a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78dd7695238cf944b2c67c11554e8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881610dd7d59523a642d05bfa160cca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c79a9a11b7d5ed58d318d2add7b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d718075c0a8d19b28c651b4f69e72f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad14c401faa8e01f11ec598630054672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521764820e6413c82a7f0a1111e4bbaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc01bf6fe140e8fa08540c9d55ccbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bc8ce2022b1882f14804c467c97c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162861dce5a4e0e946942f5d03706bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6cb2a2f52d0e9822fd50babf4f2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8540d581c6f6bb05795e802874bc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccca43c3d9d84f70bdd0f80fa3955679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142817e2ec4003bcb612b417c0db7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b96fb7d3961dc4ecb4e68893476281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b4f15204bd6c7b6927542c2c52e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce94531c7c1c6b0bb8adb9cd1b06b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c2435efb600882bc442e24271a1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f211d8f6ca544207ef5d3f2b70f88585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085bb69140f2b5a463d0b6c3be46ca686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601e0a8321f00676453b8e97910e37b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589784508da9ccdb384be7023a9777588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184e2229e604495c1967ad8012c95289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d6b1f4d1f35328f1c54c3455d84090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968836308050e03e74c97dc1802c674791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad70800b2272a6511560091932641592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8330f839d0884877bd3ff1409573b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba496844b02d90b5907672f1db2741894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfea95b3452ccefee0dbe9ed02cbf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45646253f000d52d2f487eff0e1135496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101ad7d3c0a7e0021a9e7973d1848f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796d641511d185edb32a515f8eabea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57553ac15cf4a1d19f5fd2383f0847d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202cc50e9eeb1c6869c50564b29cad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073dd84317286095a3fc41e693bf014101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3751044162d3ee11987a9f24b7dcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d2f15cb849a7193d49684f073037103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d524b62b789a256ff8f146e73e5d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb9c5c98b40efccc4d7acea11daca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5503970f3eb4dd959fec7a0bb5d6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2ec63007546ed87027e04b394bb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c2cfb572f8288b65439298b0309a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addccc5aab79aa1671cdb0cb34a0e33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e4f5f0c6f955b54f6f35279ff4e9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008176ebc3a96b6396f06dffe790f960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ed707c93b5c5bfd2e657d23d93bbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15513f31db539741a62851dc1b6c27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701020dea4b1dab314366cda79b249a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecadebdba10c15ab46bc2db3e4aa0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93f11362d3fdea8ee63296a26e98c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3339567b40953d2ea3dc105476629a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4ccf503b32f5fd73ad286fab3741118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2f2dcaa66ff306da5aebc4ec59ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb5cfb6cf83d6ec8e22387a57d051120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f887c7a028ba4c9150361cbf06dafc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4081e1c75f1b9b047673d297b7913c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf85b3940b442ad89b87ab137bbd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010046585f806bc99d293a362062bd2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7f66cacf060aa3d29494c9752d53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b75202534faf747a53f5e427aebc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e013b291a4c3de1a5fd33e285116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387882c7445b6850a822e4002459361128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64662570fc5395c0477a82a2394cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297d670446a6e7adbf231a3ba9cf6e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021aa20b32876667bb23706f0f5d798131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3b83a1a8f7b65f6fe920aed13e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710d7846e46b1ca17816964141e31a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a60fbbff7eefb275ea1cf65277bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920952dedb47bbd9fc3b0110c4c2fbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db983e00317f0f21da60e10b05b65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b3de138f4d51a3e7cdab3eca39a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e9ae136834208d273c0f86fee9e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88afe94179ca92a11ac224526aec2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab18b77ec331bf233ba53e117dc81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104452f4d33a6decf1fba28dcefb3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8338bbd9ca77144cf4b4ea8159ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76cb3abd35b76bfd7a1326c50321c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2abcb1c6d4bae83487c6ab468832d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ed9acb49f5cc0ca0fb15d2e50f3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff78f7bc00e581a0cebb8d36e35136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004093af0ad6c7637ec231c064580c63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf2684418c264a3381fcc9ea8b597148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26dad6b995da6806522dd996bf7b6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f66c1da22d42715e63e98be1e6b55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8dba9ea21b8aedf3f74d7cac24463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d12a361c83ed3a7a0b174ff313bfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214d150966a31c8f4531c142b6fcc8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ee202715f8e8ad4a2eb0ddf63c39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cffe29d0251204f436772d98b127155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5f303d5274e1641fb560dea358f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b70dfbee432e0b5f7097ac96693dec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53603d9162bc7b78cd7cb56ba79c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93229d0b66ba82e1ef6f6a877a71df92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ee505e6f961e9aabe0e046b083d47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24209a860d53eb3c7e2e43f5c1651de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c5701adcdc80df67c2502632dd2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc99867a7e3ceff785b9e7be9526c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b60beeb37e77d5d08c727a86cca8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c03cd3e129f190c8ea3027fc41acb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd17c34b64cf17a30a2115845a546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5458964f3920244e20dbb43e2b5f0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0aa1594325defb6ec335afe80fea9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86952de4108c8e99cf5beddc12ef3711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd02a29faaa1a210bcb95e7fd76afd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf9fe896ad65fa0b7ebfb72476d2b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c869e101988005b4f37501c5bcdafa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4b8ad8202025272c50b9f848b30a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b5b9185c6e615b04a591cd40257f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b58c35a64b17be73daa041b6dd06d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04d0f5c6eb781effacae02969ed42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc2180ec444d558a9e942bccb5f56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee3ed25446e086b66239957de73bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc6c47a79f5876c711dabffb18c964179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e296b0dffc2fd29095b43bf239c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe526f767ef79396a905ffb7cb00634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c222014dc69f6e40d690694f359836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a065698761bef4625cae761f77c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234730c57428719de69196b618d656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa751299329a74ef5fc3918d319747185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f54fa97c7c29dad372e0b417012b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be5623e73d11275293c36bbd921b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cf00cbf83cf7fe1831f0463f4576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20b00d4641fcbda1c27fe27ce44a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ed48ddb5684d293c1b01dacd6ab4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68c2b387a1d6fe6d8372630f782ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f46e7b71cb4f7c2877752c70c02c55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949661e986a9ae37a02fc84cd3f19c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf943719d3f1895cb2c4b239086dcc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731bcac21f36e1857718aeb7eb82e8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473833fde127a6f032eb0f1751fdadf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853cf0c32abf7c753292a123cfbfaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be228bd1a6b72b2eabf654fc72a59b59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5feb9b7b9c5f0b82acb9d3b8d280199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079df6df1d2c8d9b028942fa86c2433200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253652b56f9837617199f74728c354f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c99c85f89dc610add73795e73549202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8aa62fb28929d3770214ed3c5ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70101e79a92ee8c49ca19ab790f67c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa20ead264c0ac5b86c505d784f25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d39b3f5b0f779868ebda0044562e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752644a31ff21dbacf63c8befc4b491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151849acfa6cef3753724b0784fd0cdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc760e562853e4def18bf359feba7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453661b4142f7b7d931324a380cf22e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feacf2ff5684e5e5a9e95b6420ecbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c7f4c7a84adfd1adff1374de1830212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755622740a842200975bf53b8c422e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee7317bfa5c49a311a9ff4da5f45b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9aa0d4514b0fb5f3202560d7a841215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b22c7bad23664d50ce1ee44bb641f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf53be3f57d5a25fa64f14d92a807217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759341012fc4ac084df821071995cce1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa0b1387162a5d7acf3ba16e00593e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326737c6b6a40d235bbce376cdb896220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f846e3b66223c7b43dae62ba55ed74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602218299abe915f92667ea0f5417289222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d6994d53a5ff37c2edbc003cd009223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f26310db3727642302e735620663224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba5922b8a212748a1bcf16a5bb8ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0c5e270d8d957fec3739ee9e4c6df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245673dcc787782f3d28b0191f0b83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe148a95b485b92af546c73e3d4630228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ba0a3a4309a0e06f174428f19b84b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299a365684a9c23dd04305fd7beedc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6941ce3b9d91b4c30e9191a1d9e064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9d18b7cc69172b7baf2a60070c29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b19542604f1a797b535c4eaef9c1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0dc012ad9cd0a73b850b9afab06c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372655c61e3ab5800aaf8d89b6759f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb97293fa1d3e367bee942818c69b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49ef203c7fb56165eb9b086a56e1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c260d2bc9b227c5d932cbfebb9ec8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845382fbea1b591cd7f7fe7be6e029239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b943331015a595e02da98865ddde7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa1fa7e07bcccd388cc37295bc0fb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2cad4d3511838b882d3803989528242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f54382dbe7b5c5cf52c421655488243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fc13eae20a1a65b2f5da791afbd51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397240390ac214aae61a673b6202964245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee004a41b155e52d5f723afee1478246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75deee1c2253c92ca6e5d0b6fb728b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83cfd259f4c197d1aafd3e7bf9cd96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa75ff20d1801d858f383dfc5073b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7ccc8ec9056fcab423f646391585250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161fa3c595bbb81ca1b728df18c15b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f87a0be95e0cf9d92b5caf41803100252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b036149ff27ee498495d25837dfb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a6403b4cbfd5d44184d5dbf70cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5cdf79e7b6188284467183bc8f211255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e6fd4c9008b2922cd848fd088fa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745038810e89a1317b14aed5e2e6c7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d6ca5de15313907a9a8a526f66cf6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786920497eac2df07ac11228d850c96c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b687ad6b93da5030148fa40ba80a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644a2365c16e835f3399567ae22093261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d362f8395bef7fdd96ea63f30e98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0350c89955265790aee0979d3fd37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2350d2d29b688ef5d8914d49b4e2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ce2112d39c3e040151aa000450143265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b424484d13741ff7d506b66e47ff20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e0ac6486de06773a6dc0a40cabbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a42b3b547703887a3db954070230c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348010a56c70f92e8c9cfa2bdc74b45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8dd44c14d2914b9898636355e0fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fd31821913a1d3a6bf7cdba897710271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5584613aa254d21c6a23ff4ca8158b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf981a69a5fbec9be2090d62525595273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb6f175dc2c659b088810cbcbfa4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d459779410d3badfb8a65ae163196275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567e1726bf02b272cf2b7982c2f425276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661dcd7c42dafadc3f2e76b11f9e04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f3a78e76a679b295f97c920d79515278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b20e91865b8870867c5e2697a352d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6d85842dd262fbca9950982e50d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29da7603123890f94d979e2cb83b78e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc298f62974bc6da6739c94d18b53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd6e746df956984b9f6384f333479c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e6c1aff4ccba367e9aad8437c8a29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b384ec1a1473eb81df25989c48fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741a9e7a569296d7d8b1869efb1429286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf539eabb0470d51e106112d1b816592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1a85a943e85457792f6162c17d065288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5625f7198e76e88db4c07ac637bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e61d9e91a0076f347ee872e63f525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac16dec9bb42f7ac57d08506065e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d3dc2b9bb0e2900d44aa39980de80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4932acb739a101ca5b832a894d1601293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29aaa223b147e48c582521fca1c434294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4c84c049089eb130cba210a31fa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbee341c65c23e062e68d52bd64d58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992954dbf3420a60bf7b0ef2317be4bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5560e3b5b098d5b74409f69f631fbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34115bbf8716542856fb760aab0afe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ce7ecca58b40cabf25155413f5e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d7cff509f39b7112d739db0dd8507301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5719fc94d756d07f66f03c73e3c2ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ed9f8b6ae578ab25a74ee74aa2ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5670ea76605847cc6c3972c8ed919304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f86b92e93af5738f30dad061c5ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e1dcd9192008ff86ee4fc7f697336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d70f7fe862eda30d3a5e6084b62f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dbc7f7125fef785dfd704b354ed04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aa9d0b48efd4b800e0cdd1d71b162309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba863050790a1277b02ea8ea57e4b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49097138bb1a25deef96daa0633a76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc56fa55b6c32e97fa20bc587fb6268312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da4099e8d41c697ee62c99bf5b1e72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec72a2d46c2f8f134d425cae5c624314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04a37f946c7550068a1038fb13814315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863a0a6695335a44726c54efdb8a33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821d0f063f83e8ece9485dcc1c7c3d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07edb4113d2dce33be3f6612e68d85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712501a323b4dc18ac366562ebc28e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1ae71bc3801888ac9c0ac3d478ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301baf0734c7f6ceb3ef58ce11f3fec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200a1f8652bcb72e87ead15df525b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298efde08fdc3f831fd65d867787ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eff68945faf0566a19d5130d58453f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae855bf4b5db9acec5bf617346c0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacecf8569dfb57b7478a947d26fe3f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824439a724990f678cebb039644127327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deae167055e23d8d0e537e8b0ad4e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65300261bb76e7ae8082e65f20f471329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683494501e25f10a2a8893c8a06792b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976cff7196e9dcee298611b0289f5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2853db7a9c20287cd60d7d48536539332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251742e5c4d5006aaf58391775d39631333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7613dbe974f2dc44e0fff699be053334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c6c890aa948a2acd2f5fb75e67a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2f33c1d751ace1d1f176e43500b81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141951044e48efb96e15920d20aec90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5fde6d913a56d7326c95721fb0bd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffdbb178c996961ee25daaaabd1f3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b9fadbd8b46daef15a62825f46a4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595f92e83ea6079637e87b381df495341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc226f0f4bd67bdc0e3f7ebe14db055342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b68877f08bbc24ef40a5d8865ca49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b1dc0945e7889b949846063862ecc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16555d43be0cd947e0596623f254ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f71b428bef788d958fab69b05d4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f4c4bc5a9de9b106a06d4b991123b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613c963e642fbc12182c63c8b29b08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734622c06befb46756d2a1d4c9d1b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b50a05d77e879ba83eb305b46f11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f1f455ba6e2e6c210203edeebaf90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774f5ce88bd484608724997c9f0cd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977cb14a4445dca00f8327853661c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68b2536a953cf4ee93b2f84e85b9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4994446f6021dfd0fb2300e3adf6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921c36787a551f77df223798d95b641356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88aa130c801b1764fb036b79bbc57e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb44655dce3f4b32dc83213928984ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0845be49a13456c17ea84118c6cd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd91c81f863fb2cce05a4059c3122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96654235f764a27891ee4c451f351a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea23f6b310bc26d0d30a4a61a5af92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0f1240bbe58de812c7af20bf4a52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe207cc929fffba1f0e335f75f423470364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2cf8c5589ecfb5de0186393a59dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec4aa4f9fe435ac809a0926d772e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409104459359eb8cafee1aef12a356b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1107a52c4a67c902b4346a2d03596f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784247cc6c59f3ad90911e41942430f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da2d4804a359137aa0ceaf3b08d66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ab406be37dd7bd61b51064620851f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573615b31d8f5042944e5985d01b1b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd25b35cefe15b1983a35a541f7247373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8e48cbaa029fa11da2f86db1de30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bae65f226f843b3d95a25177637a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdad1be061a37d8b965d100025f80c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c985824bf24f20b5309b0a88e9ef5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafe8e194a549c5e70a7d96cf13573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd6068b007df563d4ac41c32fb3216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc73a62f99e850f139621159071e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37df11db9fbf5d182c59101ad8917381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5de07fadce618a97466934a476f19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3cab4fa3eb0cd93da80d934844cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c762d39df035b6dd382e1a001a500384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee325fac72fd3683ae82875ca27184c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a61aff5e4af6e7f7a1fa47a25c5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f0d9bf0f8623688cd60d480405601387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa117ecf39083850b16c68620c2cb99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8c5d62d0a387536f4b5fc773321b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3db1123555db84063b1b7ae07372a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ed502aae4735c30de546fba5b9e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3a4af0b412885ed7b585137427f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b85176152f873bea5d2b9e040dbb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed59c91aeafba299f91146e67062e3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a8511aa1057cf2d1bef594ce0a3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204753092f12363a74a35928557a9b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e76f4d6b639f5e631bb0926778837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1580944781a23eefb8787ba2521e8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c838fc104149c6358892f95b86a20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed67713571dbe9b8673472405b356400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fd79d3e3e582c57207cec796e1620401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac8834c4f99afd29eec17c345a2b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2441a11567b2ac4c19e1db7258597403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112af06f51137a3e500f2e4043d30f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95256ff628123740886417d926a194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453907c989d9e7f6dfe4d2b8750fcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc14b95ccb884c8e6911d502bd259b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f528e396863cec88d36b57051575408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed759235c81df01baccc84e6a3d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170940ed3db8bb2f06645acdd4e34bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223005b3093f94e96267b5f156fa62f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3329c69df0d2ea0f6fdd505d41b97e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db996ace194c8b182952e8acb79b2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad130d22f910c967988502bd8ae729b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155583e4a900dc32842532b4054a6cfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310281b5f07e185e23827c51a0be43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968428e61ca023bca71fd707767c6ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe3ce08981c16e98d0755527ec02ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43a4acad76e37c70f6a94e7f036b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66ae8435a0d46558a1fdce8c5fd09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6710f056a03ad68f86be1c10e95a9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8235ac394ca113c63b8bb6dda2dc34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f525cb8785f6f57a8caef06880ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c15a3cb23bc0e9a273728a9644dcda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7d0ceac3d06ec6addeb2422f4c0ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768256477b78540a5b4eaa4c390d7949426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773994033737841487b7432c8319033427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a357bff189b0d9030465df07be8f686428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1db0f82ec9065e120dc9926613de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a0a8493be2993cc3400a39507a70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f549b6c094139185eca731d788ce17e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717edfdad3a9b99501559b7eecc0b8e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2c94496a1e7f1f95de453bf5f6547433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210865949c3aff4a1b6902c8151e7015434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd109fe5d17f1ced27d2be93788f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dbaf605aa27e7bc99d15ed5939e33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894fefcc70948bea81b2eae3a55c330437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97401ada7b0c66dd6a0d117a00103438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7faec0da0dcb735d0d4f8c08b588ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698e125f2e83c7f3b0bc9f176e24ccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f9bea244a6f614b7a92db4aceb102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57260cf2c18ca52cfa6790395bdf673d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e13256b1647fe0d9eb063b67e729443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9327d33fbd211b13e08d71584ffd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1e8698e1c99ad1095d5fa2ed9486445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae63081e8afdf1cb3d515ef802bb70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad07db5f8a0f8ee9c732ba1ba85f47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1dace31358e27db8b9f94c32946b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47433df4e06717c3aba8475bfbf99f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0271fc5a4e0ae1ea2c7b414b0a75266450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c06412dd4f79fe0d2af80fae9c407451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ac6f34b577199d61582526abe6297452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae86e60078503bbf63cc81f77027c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb19f8651588b8bb6c490ded32ea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696b8e1d66818e17e40d4b6d8de563455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e7313267e476a7d8e20850387bff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f539b46a9cdb79961cf2ee52e05cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620c929c275f0597ab7b35a94a3577458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f054c0c42906dca83a753c6d769fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b52231161541f48744b568444c77e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce441417263d9c4935a20295085ee8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272992f1e54b7991a922c6061b71b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73dd4a59f70a635efcb7a8f83cc36e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf067fd864d04abda1690dbcce6ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846f74045332dd96286402a7d29e81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a18b00e5a83432deae90c2e6da533466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c403ed88923f9674d2c678c3a61c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa7a789321a97295b32b4ca826b47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51c874f673f44c321ef5ae6de53f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b78a21e1fb20c1add4c2fe746117470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45d76ad358458bcf893fcb9e570a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc573514bfea3d9544f71607dab22d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d6b731f24d5799816fdfce27c962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126923953eb844bc4f57c4b6035fd02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a35a462f784b5b651584877df2da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13422c0b1f4b83af2c51940f62a3a1e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e9a71eb399f447134f27af684c4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe0e9e086af8f90923d5f386f0348a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994dc1f7f7bb37f7331deedeeb598a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86902f793bca53d946e0ea5e12a146fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65e46eb9767f8d338c9b739704c93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18e91bb577d3f1c8bd5edb6c87d090482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135db6b5ca4f37a18ecc4250d172bd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c636ea5d3d95c6ead9c0f74dd785f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2566ece8cbf24831a3db2f4eaefa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc8c0ac2f5c276cf62c60f791d6f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87875c62b3ff984acaecf626768af3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7f59c831561d4f04f859bcc9990e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341db7a04a3f1540fe725c4b172d3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f98cc0322b324a52ddfb31fd271897490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee00df51446ed5a0700f50b5ab9fbe9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df8d18eae7f0290e1a1fa1955f77b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a530e8df934a9018dc073e94cc62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81a734477593a931a17e48f576969d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4119cb566ea37bf05f5b1efe07ec84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17a0d56c72965967cd6d6329be3b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea292d2492ca38dbf5be41e5c4a4e0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213b81cb5126ba8838a147775c5272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65d2d2f917123d8de9892ebbbe423499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e682efa028b393771c4ea97a1fae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ba67cad0dac1216ae963910a9e13f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033341faa94a4bd8fbdd7ff312784db4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5762ecb861d73ffd330c176ab456503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481549a210b0807c0154f471b1641e95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08993874ba3fd02bcf9c8e6c5b868e07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96006604575a7c4476dafed86015c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef7fffb16f4dc52ab6ec7a47fc9d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288d23740aecdfe330129d7653578d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e42d91e35fe19adef14c2e40fc32b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb2bc066c8aebf71d6a30b5355c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd3f864f025b57065c4c0c56d307e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f9f0771b4bed56daed68f2db97622512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692e04f8be52a6aa3f6bac1d239d38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3467ac52e5e915fd082c372d3910f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bae02d8650f6703766145881c27d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c17728c110372eacedbb4d8b939e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec079b1d6753a8ef719b8b52976d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e648cfd73388ff994166d359a842f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab87dabc4de3e343e455c2af2771f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3408cd076a8510a56040f29675b33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70e64684ee23383555f0f47345394521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058ec481977a45b6a7f4900f286491522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f78ee4cad8c548473f5a1b88a85e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361ee14e1cc58bbe64b910932b71a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca0e451ea0893052f7a2204a1d9b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b085814d2dc24f7660e8d3e346b323526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb73575674c6aa762bc61e7710fca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948bd698944185d13758b18182bbce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836fd4957eeaad0540adde0940e3b09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90d2500334af7bd0e6981747118b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217bf7343b91301b3b20a971c8568d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012599e0878836df48a8cb7ffa738cbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45fdc440d4c0d0242081cd3d7e81df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ac27bdce4515f58a390d838eac73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a77fed65d10504061649b6e338aedf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ea169a0727b5fd86e1a96c1b8465536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aa4f28e86a8733509f388df8f2f14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a3cfd2488aac28649dcefd6a3428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc002115220f9a4ccef7b86ea48331c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9403158caddaece6772a856514d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6c8f7ce67a124a53a82a97f5267d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e386015953f9b8de7da8b005af448542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8911c1d771193d9ec5b571a15b921543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb185673ef493a41999fac1c4604b3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca0c0be49bd7644bd7fc4d3ae8c8e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd88bc8e97376cb5601ccd07a73b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b665defa381aab7faec31ec91c86ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fa697a5145d4c592584bdff70d78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121b8777ac8c5e3cb956727c753f3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde781b62f63e20ef9dd428f492b71d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a81be725c872dcfc02548817506b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ef8fb8c99e7d54a438fd9d45e49c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08553b11114785146df020e668bc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b06906c08c71d66c382065402492554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d2cc6b02d133a439048ad68795e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bd40483f24c62fcd0930dc025668556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686fc7ecc6fec7ac7d1ea65f563e60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdf719289cf69a72ee81ef8f3536e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1c99f59fb668e8b6941f29b37447559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e152ebe66f9b5c1be515833e5382b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691793dcb349deb25459f4da59cd50d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401963ceccb560807afab6f01199ccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf0528f0877f3e1053dba03ccd6e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffc5fa2d490b7647b0a7755035925c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163b172d490ec5cc697c0323d77759565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb3b0d328a0e74270b7fba38fb6cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242dc5be23185eea09649a6a4fb616567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e323ee03cac6c8413a3b82bbe82c12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b984dbd8345d7a019a253cf45745569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f1b2ac8dfcf28490a6c5589967cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38641c1fd119421269a505adacd7e1ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded76569e9433a70484366a72e38d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896837bd3aa146138ab612cf45f2022573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624594573d68ac62a2623a9936f82a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52abc9199c470cd5b90eff19863693e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a78a150095eb9a22e4654208ecafd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295fda619b1f126751f40fae44342b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31df34a212db2af8533c69667d1f74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe357be465dd69f1650918e737839579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c3e01fa32041aa6118a86fcf9e4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9098e68aa99eaa64db5bc81095a57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672ff1082ef9f80d9ce4fed7118ce3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3493badf313b1eeb19eb8ade70223c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400504364fbd100a0f0cd75ded2cc20d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fa6e5ce57e4b43835037f53c86da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff1f23d11497202ba2775ca17b35cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1bd11351e0455e9b153e584f291f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8ffc7efaf6cedd68727bf7987e5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27627ddf2f71bdbe189370d43ec62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f9057f8acfb0614758b7c966fac0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf156b3758093a714179e9fe3528e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c095734d2dc9273dc9318cfc882fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0dddae614dfd599332e7ab0361e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2795dbeadfdd728050e0eb7c879d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422ae123129c60114fbd92ec93f936595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be70ae4ee10ce5e9f180f8ef12deb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7430e14e5aec49440b360c0fd29ee6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab742ff70dd05a2b67c81b4119fc0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fca4ab489693cd45846308387b658599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a67c450ca873780cd43d83b39253600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e7ab588abce9d78fc475b002d26f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92151bd8edfa5ee7ec592bcbb8b1a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3b5f36cca8eb44b6d0003482151c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220c80d5c792354e99bfd5b897492d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ed9bf0ff87ee03aad6c1e0ce96093605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386034dbc3ffcc94b14f9cb7f933f9d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb713b6e95a174caac40b52371958e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073b5aeb8a1e8d9115e81ddb16f33f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014064e127ca786c6de7c6099fc55bae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400f564695c0ec06d6463d0a2561af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba10ca724b3681fe91d72e57d628f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead060d88fcd1996091119d0eb07bfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5b5d63287c3e1894ef436ebc6ed2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfeaccae2835ed7e67056524404410614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6360291618bed606d448c31c04ee1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb94c2b2484a46786ca8aef56f0cd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2794a94be01aaccfbf99995ed1b84b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c6d2238748d0a15a7f22e5d94674a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27759edadd3a04df3e88158403caf06b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f63128402914b1da34e4114f6d69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902737ab986158927ec205a3a045c7c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c15e689597b2aeb70651f62933f825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37c36c5e09f244a795479ec67aa66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75179fa5b2993eaac170cdc473bde0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aed2bff1fb259530e43a5a367f9e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd1bd6d89a86197cfd525d33b5ab85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c9af519d5fc2e0212bd3d27d10af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684586f3b26e6cdb339f36f8c67b6c8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea0cd4c466cfa90d5c6f39316084c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce00c979de945f0ecfb3fb5a992e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec744daa947e53a2aa04aa36cd11ef5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad57595ccfc794fc84cafa8f402d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46739bcccc75f2f35de8b01c4f09e50d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa446c98431423d7be8d9b7ce5ae658634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d3c14ffe9762d1311cfe0fc4d759635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2929f8006823ed7cacec84a4ae3f6f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1edf325235c4d424225acb1a151988637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310475f8684768a03905c02eb88bf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80387b80d0abf6cd0b35b6525a15d3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134718c04139c7e66dabb726041ac4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e667948d09c86b6034a33e940e89d1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242d2b2e288e5d69c8af2a949a7ba8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c861cf335099e05cae1dff1bcd425f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11f9fd5797d85317a54e1b0e41aa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bccaa5f5b809a59d49a4ff14cca14a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb20463f7f46c857437fc0132db8b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7fe4db7d3b2f81e78e525d357f05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f2e1de97dfb84f42cadf4aced22f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd68e67134420df12ee1c3f0b21e66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed30faac72e2e660dbeb5b7ad8e13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678de738a15955b8e1797a8af583a88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ef87b4ece74a3a60eb514393d8ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1fa8e64ea2706680661f50c360e48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6934e1a743afd01ddb94c439b9f67f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ec9edc960c00d036773bf3cd7b0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ecc416240b029d5bb3c96651860e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85abbb4336521e10c927d67272805657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f51793d94de53f02cb9c67555bd51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5312b033611b6c847c9aa4edb5822a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf992314fcc7c7539a5e0a00cafbd15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeaad4a8ea95c31b6b22f9db56dc94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da498e23f462983102ee0ccaa92275662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239367fb5151b73ab9455877cc5522663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef32ee59c1c08b2f0337aaf102082664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b8cb84a9e5df26ec08123363d610c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f588e4baff33581e929cfd1d50a095666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7920a2593323ef56113a76ff80e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328a4482dac2974f2cf4888615bd8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e294e612edfaaf5cc18f5df5f9cc8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f0bb9170d556b6b57033c6f7401a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f1d0afae44ab111a7283e9199688671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ad633927d02a7d7b412ea22bbdac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8c8cc00f492323afcff64e3b9a14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286a06973be109e59ff0f4e54b0e5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140646a231a07abd745db208b6eb12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632738818aec9a7707fc07cc4ea2bf67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc392009a5ffedf567544115e64d60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8295bd9d593d9936fef60a05fa922678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101239ea7f9c8b86bc0611b9f6647ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd923feea1d29983691e1d33630bae5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e0613d79723fea9680ee7d6988645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7f0ea7e63efc49f708e536beb1d7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5930de196ef179cf3559a415fcd251683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f48682d3d63797ff6f6c3e1e59ae3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d1bf06c55d9ea11e50c5278741fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8b80d69b6540a1aef7666fd6b1e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447a48973e466871b7fe5fef3776b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b32632f92a082cce2f573e0d7c38a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed425ccf5f2ed4025e30faa832a0351689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c9055da0c0c83e7d14078e534fb33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628f58d6f03bf442da9276d8391780691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34a5b74bf353fc37b672d2f59b0b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a2c04b6a131d76cd7cd24955790f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e05a224696550742a4bf035aa5d17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924e4e3b2a5b11da7fe1418bc779f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf2ad6bea59adc5bbc5acb3a148fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0e24c6e1338f2ff6ae030051eca87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a4ca5722a29d8c60c9fedd369a72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b86bdecccea324e9b99152b8de5cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc277c512aaee2718e8c07b7cc880e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5efa83598d5a1fa0f2bb576bbc03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1376a80547d3759f16e521668d837f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40385eb4e1a680e6128d12f1489f5bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee219bcf44b08ffb8be73095fdeee93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c16358cd350109c10a586190647c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6c4949957042ba9fe5d93a256a31d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e15acee87f0e979c7fdb3c2bcc8a10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784d69fabe4ab014be41bbf1624b70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd375d141604edf51e7747a97c590709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe9cbe90a27c295edadbd4ae090f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd705f4c186e0e6927d63ce10bb6ce7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccac6b9c4348e6d1a3b4b1748ec759712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70760a9d5a9c43dc76cc7cdc1d1529b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d63b4e0085f96898f386ca131a51b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95823bda1f94959956b1c9e147a3ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e8dedca1a52026cbce7c782c6b71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d2807e8d67d95d4af7861bec453e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bf95708a62ad7158d788d39eff0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973d0bb60f3659c9a0920aeebfa906719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025892653cf5e038705c0bd58aff8bf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225995ac9d9fc283a8f456ca017205721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5763bc17c79f0653b5410ca9f56f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ab8ef25124ae2e6662763812f1f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba1fa614394746bc4c733616eb3f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716b7a2e52e76e7fc37286be6fbad0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055c9f8805462fa740249a795ecef3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8901935fc6951a23bde2ecbafe83ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd60b6938038d37c64bff18cfc49143728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884643d366131234b2219271092234729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f66e4f64cfaf1262b52ead8d71bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610465c97f0160c132cbd90654e2e4b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122edab0bbaafb444a8ac148d21587af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517021d36f6df283e651a54b28502a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886aa7072e280226925108dedf14298734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d77d969063390269ffe22649824a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86af48017a9ad5930380665e75ebb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3e8e9d1be80f7c8f72cc9da0a445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bae7bef12777cd9b4bddb1e08336a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e4bb643a6d11ca5d2489cd60d276b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16f622da6476a80116af5570c511b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e8fe56743b21a882544d148947f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d949a0f733508d7bdc133dd7bfb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526b2d744c97fc879789bc4107b1d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5961066462e5774162e75e84352522744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407caac7f18a489699ba6847421980d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da7afb37c30c0d892185d192871fbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13031bde1e5f5341745ef1762a2f5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92008ccef38a3fc4860a90d6f78d1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720948206c27a9ab81ace17381698b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f6cf8b16597452327ad6dbb224d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a21a1dc9b7339625230fd6f3afce7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82758da38964eccd45084f86e1b2853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58e58196fa1879a5cab12b5a50189753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdb3e7306f7d006253ce07507c7c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dad86a1de384cc25ae65711223a91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec9c334ea0316af162b0a5900041e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf535b5da8e07e0926648afb49848d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b594ef70de95df4b437990ec748c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e461ed947b05958cb9fa7cdf0d0948b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a5ba29831e3a618c759131eb88d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5240ca17a4e08ef8e6057ad19231c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f80d0961ff5b6be5d33852b16fbde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153213cbba1aa65f1b9feffd3943c854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a52d23e0636b8ff721524eb332d7255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bdfd379e63f2fb885b55a8d4634726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138ad35670a724940e5ae98bab7f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cd71e0a5abb63f0ca0f723f5c0b0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbd56f6ddb6f1e37448fa05a6e1c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c742ce298e4a89030c1655f88d0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f31a97f85c480df6cc3b50ada08f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84063f0f515928cc1973cbd8acb4594912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cfc87d53371f41fe122db1afbe60613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaa74179ea1175543accce43fca62214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bf8076b51d8f3c940ffc8421c3ff115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d1b5c62e9886c33de48a42efbe8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64600d0e4248753858e6c330a602717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739617bc1290f3619866944a2f707eeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844e4c105d7f9a59ace6738aa3ab2b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5d0ad71d5e77d0b8d1a39c344a92720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd9ccb73813bf0f589bfceca7b9dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121fea33ecd4b664cd9c250e0d475922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b0de8fa34eea979324f8188fae2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d37d199336b6e99fe6bb111b856b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf65ad0a3e5042be80110d0469be56a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59723441382834ebaf924e005c078e7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3284f13a1d733c6f22f633287a5b4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e1d0659cac433b6f9fde2b6fb7a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f358809542fe541c2e15479bc7bfd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff03ffc0908af9b27a5faec221aa2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea243d8a92f685e0874f09523f0f6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc930dc5aea11b034fbe6c52289277232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026186cc428b6fe14a2cad5457915533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39871f889a2b3b7e09ac04a4f9dd90f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e11c382e5f6aefa5f2965ae422cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb97e970837d6430bd67d8641c788436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0806df7ee31e604b0def827cd3333237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e2ba9abb5daf52fefe1e4ecc619338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e280e1c1d063f6adca0d6d2433cbb7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c1ae4e489c6ddd020d503c11831840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ab4a052aad41c476abf663793fcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80068c09bd9b4329ea240f42119193a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af7733c700d6d71bf0d10bfca6d7a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f82205435cd39d3374d0af94fb5d9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a98bf3f64fd412908b31929252d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c540eec26596cb69b45f10e3d40f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8092b972d12a5e626e075a8aa5be0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df629d586bf8f5eee4a457b50e861a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329fb9c44618245f1f017e86cecc0dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b5f7193f84312192f7d80814e022c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1d2deacadecfe1fd26458907967651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e02d7c6c70e753ae0a951b556a4a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4f495e7e7da172e2d7c154899efc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924a8c5f962d28eb14bde3fd1ae81e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccc4070e6d6374d9cd23ae408841fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a149d8aeeaaf8d482a8c6a9c69d86c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8da37795ca2026d1a8accc7bbe9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557450379bbb744426cfae00d81b2b2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83283da66affd43f0990ca4532c34c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc35fb697ab3f1afe4297223f1e1f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7bad974345cd4a869bbc17b4b14461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e02384742bb4b54ecade007a9ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f215b97f92e2b11fd5232f07f99a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664588890557c7b3f2f48e4764de547664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea82757ebd372dd0b0a2d4c57457a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e96523ec167cf2e65fdaf287533766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9e5a28aaef5288e5260e4c6a6ab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e8a555b805b6c1e129670ee67239c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf3250a549dd41ea9b5e0cc970723769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b5e35ab7e1d684f5f631c99fef8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff9ac55c54391e8f3a8947ee28724c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f17a9335d6a8b8e93a26c848d678c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4db180de159044dd75b77b972ace0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99e4a00bfa49555b5e304c8abd89574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4167f9393467cd2c50e4c136c2bb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908f409ef24a22ca9bea71d2ac18b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb35ab7cf57a1794e641a535dfb1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1df1b13e63af645420992b775609d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9872d4f6a72c24be9810d06bce53679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037b950907b0cbb5d8244dc9685f1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a2d7bca70574f35d02d47299b367c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca8c8d0c17552533b5c43bdb5d91b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f688426194945ec27f9c9bc1b9e3d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5ee06d5e22835df7db9ea30a2012c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddba574c7000b6e8cb2b3bd7dcb07285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f4555a34476f86c479fe61dc3da8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f1be59c72c07cdb5ae9dfb257e31887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ae7f2e81e1426a87dd83db98a657a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba79d3f7b5f7f3fe3f9887dbd29dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7392d489d6d28d6be765523294334d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf2b367c5a57dd30d8726274e49dfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402392647b96fd0bea576d304aedc4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b48b41e6b4825dfee484d8b1b678893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd6b53202ac1ef0a45f310edc4c0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcfc1a827e69e83e3799a4e8213b1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7c8a0eaf2a923ea54c69da7c52d9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855b793eb2273531a8cdaf9e973e13797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230de3fa65112c2967d1d7d8a084c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d812d06c9174ff635cb0a9384a4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cdb7251f17f68c7a776c636c7d301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e56dd9c07299065c765e93bd176a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25eafff97f596d30639a6315d9635102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699bf7a30351a215abceb139488927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06416c0fe143a2aab407a4dedd409104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad9ace24b05d2fd1dff1e8ab390e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53cc56ae07cca821c27cce1162a2a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac55d0bde97eaeb54de427c921bfbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c07ba2ddcd2812aa1d99d57db5ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352689c05e14ea9ce6a09d3d86e87e18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce75c30c7752254c79da7b93d3e40d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f05a5f8836322440a830abda85a8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e14bb7c6aae8557dd30737f7df6eb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e440309d3f6652a4c66ef24579ef9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe4e9be4025ecdb4f2cd6d40e52e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ffa8de34b7413b1a0ba68a5c67c5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535791c29cb1cd39c28de073bbeacf3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e44174f5c7b8bf817e750e56968f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0566aa426b4f754eb2496956f64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322b09dff0c868feafaadf01a7ab46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1641d830b599da14a4042a06c653d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaabee145c0b2f14822a9477455d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a56a54b76175117b696576168521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3bdf40ee4c5e7f929cf9d284da153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820a63613cd40330d0981c5e3996ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc44fa07b31ad7c0c5e26b5b7224c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836df3656b895541d5d98620a6d760b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393fcfeb21562dc45619a1904dc3be1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b4fcd5a28a94cc241ee7e27767ab5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf71599a1d6234869376373ae7ef9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c53af83fcfd4d8cc3ae544af1c750130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3869c61d121482eb1491ea1925586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84e6fe364caf2081720c3579e6cbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4334bc7bff295ec3f44f48b9b311d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1f828d9d7815bfd82f42436ca29a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e3907c763853b3f01973664c14b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107210b6fb22cd29b0cb93c7a14ea52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59f708b9140b24d032b7551b327e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31a7b980fd3e4474ea488312c37b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fdd97221591213fd72c5f37481aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca71308d8294e6235a1cd0f0202bb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2a3bcedfa746272eeb202af237f24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7081f38d900c6dca5da282b2ea13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f102bab7b2470b0ab8c11126b01af49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fafbca6061b9e9d67ce2fe511854a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59350ee055ddb020b4732826b484d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960fb2254c18039222f22abd871b923146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b3b8d7326c77799afac3dbe35c8f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923c06343301251465bf02ccbeb96b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d52d07e59e89d755ae8cfb21709d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6703c2db8234a9745d999d2a337e774150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c2cbf27d95695f72d9df7bac58b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88391e86801ba9c483dd72bfee7553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda6eb4c55f11506f9b2afaa7a28b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ca313afeb7882a64a342bd46456e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ddc4e78823623c5185a1f8fcdc04d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96990b6617ecf9c033e9f404cd866bec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1504e069b63ee97efd5fe8cfaa6a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b1616cd33710ad9ddcd666ea272c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83ed305cb5d67a428ed2da1f93bb39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c9601e5904d0fb1ba5561ca5a4cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337890757744025a5750e3bc5e5cc090161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733dc18e7de6095941a26f088c3ac29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36246647832e86b19b9a90f9efb89a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b21be9e10f05001cfcdee9f756831f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12d9df62220f6e3bcf3d1d099288ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e20380eac0bb4bf1e790a5b7e5c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203924b23a40c802929b6a45ce29b9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b9401fa4a2d1ca2c3c2628003bfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c76ab2569426a8093b8d5bb78bd3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9cca4450a66bce403d49b91694732170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6d7f357fb632892b4d408e6b2c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417816564f8194a813ca87f961becfa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccec5afe606aca49f5f33483b08f04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca9a3bdde8c356e5ab50453414575174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04620e1b21d0cd2f1e2ec7e9d260e3ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b47f7306402a1760077912a73b705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd82ef992b47ed1f65fbec1c67800177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9c4066eb79d0043d3479d190fce3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5109d1e7669fd5a973a35250a666179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d1c129ab035cbc0f2714adb72236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629c09675cfc2b84643d7a25cccfcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c3e3f1ac8d98b017c94b101b87c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8a06c1ba779322e32bd4a512d789183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1338c463edf08fb4eaeb4926d7d7fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5577cb14dac3f60f159ecb9073051e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dad216070d9aae5764ba0a4e67ad6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50cdaef01f6cf6c9352428e9c5f910187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a09f224bb9c6501786e0dcfcad6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c38aec854ade26d5649a68901bcfeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a8dd1c9c2ffbeb5603527cf36925190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef1311838b3f32fe2d579399017d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0d99c32aaa9d40f8e0a9eb166d882192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be50f8858d8db26c30bc5dc7f122eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d619bde3dd8e9464983f95386ab1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d252fff6862dcd7999bf5b88c94508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01088f6ec11de16e234af3e4e88bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a7b5c1a68699fde74a3933e6727a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b495c1e454e4d89a1639073e6d8a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94930459c65f72f28f608b838267bd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c1f8401bc300b0df69d87b76a742200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393d99f8cf7cf958031c3063b51713201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20111ef2420f132ff6f7824fbd5bc7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a367d6f3e1ece9b517352498636eaef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ccde6f434f2a3b1615ab5362792a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88744e81348d197eafd9967f24aba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee818e5e7df00ba99df87f1e6b7868206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa646ce3098fc24c69f538129c4542207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea3081f3e2341f4690452821875d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac47d73b5081e8479160aba35f7ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367780a9e8cd7b65382c148746e924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944119de327bf7e1130059cfcf0f79cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c0150176d468bd55b042b5164178d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae38f7d7d9fb76764568111af93538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78434658b645d6b3624c7edb4d569e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b69c97f669b69bc0227a0a9d1d3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec2b3ed9f8e18bcbc48242e30032c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dcdc6a05f3d079e5aeea94bf67ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db18b21303e73f9df000d3ef9493d0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f172ad5aac0f04d8e3431e8b2d544c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779598a0f78590a4a70bf5da564bdb37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff0a26edaa31473bc8f98cfc97ac0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ddccfc86d4156f85975ba73ef465222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4152c6a8760a89b3015a61889eed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa598b919e1bb4406815ee2d8aa1ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f31b594da9053379080f73470f840225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1da9a921ca4de308627b9495849b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ceadf8b7ca0b1b18f020fd92c8a55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229930fa648694433e89d1e84394afc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d60fe8961d0fee897f85d99c4e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba228423234a1c7683662538bdfb5a18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329afa8afa15d2df57ea8930a653631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf1cc09c8d49b1cf8dc2d81cceb1a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e529bd2440a7800fc7cd8517499e6ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fefa6417649ab89698577664b2e271234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4fdec75cc558ce515b3f1075c196f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623558aba9ed5d70705c532504a227236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc0db890c1339ccf7cf2c71d71771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0083addc95dcce941873b95e5ef28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cd2f440ffe3b74621e57d08ceb0e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232a5c00789893384452f78aba35ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3717bb5668aee60d8d8181a519ee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa999821d71095c4b6108532d2d6048242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249bbe3ad3c2ed773d3343243f430b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf484bc1f71642db809d07908665aba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55002b06c2cccfde3d8a303b5d4616b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2fa321e0424919f37eb1b24c59e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d133fe753366692674db4cc199d4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d31f5c7dd39c07cc6fe83bdc0976d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598512bf43a9bec57e8a83d55dd11b3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592df8c183ab8ab126c21e713969019250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbcc873fb4ed7d7c0dfdc890d4d5e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5178440b9ff59096adbca05ddfd00b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3c987a266df7e9607a21ef59b8eb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0610385f5465ce15799d8051dafc74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515d508b15c1504785fbfa3d54ab78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24ed4e812c1dcdf5dc0e369309223256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18e47998894c0e49561886d5815c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cfead83f5609334355d9d840df6cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb20a9cfeeb1c28b0587b744cd894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bb3fed5b6d875fe55635e0ee9a57c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00034b869fa643d04016031dc7b45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b6cbd0e2b0559f8a53cbe9359abc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134aa63e69c527476711e96c98894b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3479dc3d978b8adac94176881e08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e24d79aa5036c90d54a4c22864364265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d21276408e0192d9d2029e0ef1cb37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400c8b7bbe3e050ea3e1628f3939ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c5616d4e6594e85baf750348a2c77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3af351687321b418c3a25e6bab37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca386e6b54a2b32dfe6641d22fad62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a51abd4f5b1b3e30541905403d9ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8eb2654dc9fde134043efb9353f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1305a3a26bb88a60f3b2f74106e8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e5477ae57c1c0a0dd66cc7f415548274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0ecbe0834092a57758178740bcb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8d723297b81fad5bcf6fae18e914276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055798c917d3006cba8de963d1ab68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b31430016031d00139de074d23ac79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b773d14747e8e48959df6dac8b3d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e61bde8372dff4c832aa2baa67256d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6eb99ee381ecff40346655f4f5cb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212742ee57dcc88d02f1ab4881f14735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dae6a07bb2fe8b129ce96bdec76a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf04606fc99d5a2c3c2450af7cb0d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b99440508f44a9d860c02d85bb337285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d9e2c11d6b8e7f82a577e1069191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0231d87b8418881a157633d74b98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb6e1304024f8a8a7cec8c003ec15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9a469b99b8be533cb428271c847a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4465f9e6888dd74566e530601f3dcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e5f93080ce59c617d30b693b8ae8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ff8e8647e1e769b8115044d194ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a47a45b720331caab5dce41d3deab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b569ed62c41dc263fb83050f37cfd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc289518332b7ad1152e1469c44046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7841d540d382a39e79bc5171f66ad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d88640544ef272aa4cfb0704efa4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dee84bbdaa9828d447b5214d5b91b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66224f106fa45681622d0dd1bf726181299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475b269ab14030c9bae42166448054300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a4d3ecf2f334f27b66568f1596efe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7b1df40e6b0773af0f18ce54a81b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa47a05dce389f1f7d9b3a9993b9b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672acbaaca04c531ccaa1753346e930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb4db71a9a920f6c58b0f9689ec4d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b11fecc15bf5d4f6f1859b33f6c99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94959ea1ef6ce20c9f4a0dfb0574207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74e2e1a239ffe2898b0515a39b4aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737090c796b9f22c4ffa97447ee6424d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c96b28b77dc200e4c5464fa5064a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c07f85ee22c506ced071891c90c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f7c7cca9d943c2e122ca8f9359ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385afba764be0315f2038d69f49127313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c79e2a2e7aeac606f1a1f509826119314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb3fb8bd9b1668b87a14f439b9398315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c41f98557cd0a62613c370273e69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdab3e738c5d1c5a07c48f37417a047317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad440c8862c963aa5758653c01f05db7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ff86cfb68b70696ec0c3bd4d1cece319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533d923743a0fbe38cd3f7ae7ecd21d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb402e683a09684d39c0314b9a2a85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf6fb9b089bc8411c2b0418e4fc90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40c973fee69d48ea0be4a5bfd4e15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d5ed82bd5286a54cd01fbb0266c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483bc6815aa768e7d9bd7a617fde9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da612c14af4c7ba3e07d88488032042326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d23ee3d3247e634c6c17b5ff364e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e8c16dbd7f96be05f96db194c66f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd526768e7e5cadd59de4b18051bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8184de38c790c96627dd287e4007f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175a5d65544d1468ccbe12a6235865331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306580453afda32020664faf7099b343332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc601a85e500f5fa58e0a31d550f7b4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956225d99157c28216a7a770a70b6afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c389780e44d8ad1316a45134f1199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e185884f0b174e35b9c205f5cc63e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f108f9a1ac1f1bd0a5d9cc9e4a47a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af739f070f62de172dccab129d057aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257cacc996988eb4b2ebef1823041d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61595f65f971367abfac7aab2bcda6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0afd1730893f6e4020b35993b2445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f4dd70d60c810c8d76edc256dc3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c872e0c22a9db06569818b40aa6a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8330660a2c455f021f6aa447aeb1f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354216adebe5618195ecd3e992a4be67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655df42bbcca9e64c54b61b1f2d73e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e277eab0c8d122166d6be7a748226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010b8d8b00d0faf1301fa8e69bbb7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceebdd743b8899b96e235873c81dd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddebca471852db7c7b15b4605afa76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad362b57aeb236ac886e6e5e832ffaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4931c4c22f51cd76a8e9ef9acfcd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430f934a21d7574f23ab5d6248cc42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ea9bc117c4870bd932f4b6b75c9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f605db1771f8e429fe80a1f7f0156d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba64e0d672c479ac05ed4055a6cf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34387ada2c819cbc9e55fda2e876188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6d7db560f97116a908fbdac118c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b76acb4e90ab61258ad7f7eb4c21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70292dcdbe8f995ceabd1040768522f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e27ab60116c43885b8a6388736b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad311f099b0dd2ec8c8f5ac51e05ba0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8c8a773ff9cd0667af0b50be444ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917f55e1a80efce09e145d9e244f469364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a3be06c4693520f6f4f67399eb87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa462c679366183c7c4ced4a53a0ba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e3630ba3042b2eac34434b4cf0c9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae5e4c0bd3b7e147112436af9ee39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6acd9f6aaaeddcf94ed1e7b6b2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512d29c1193ec41b441bf639811d2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe070f57eabbaea367b8d4730d14a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506eaf79bc2510b1b4b951e5d160176372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a4aa410654acc454324818051b05d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248fcc20afb431ece2cde658a93d94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d660fb08492aaf0d12c3f41cebe1b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca593a7bb2a5c6bc9f5e43e7216ff4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11672949ccb040e9ce2283a3b0d53bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1bd5f976dfaaddd298f6f72a4fe2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9819e66da5197d72f146e1e93c7e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731646eb81e1282ea25a7ff414475df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe42cbe127764dab62c421f1e0b5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1952703805a546029df3dbcb69c460382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c962e8642960bec1c51e50126cb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5c45946df93d5033574e0fe2d2e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55051b1defb8b7db5173d095e63523e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac71c180e87d042c8c93ee14fe4586386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515eb65bb858874011bcf31fbf6063387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf492b50fe99ee85ce076a472c5c95c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e51daf9b0694d862c86c14fbd71a83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43be419f4ec119cf63e3ee9b702f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bdf6977ab97aa1d6be0b0d6a33975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c688f7ef8ae1be761a706f4b86e30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c5b68214dd4c996492241e6780376393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46851def40b718953e0a55f858f12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef99739bc7c6370606d0d0aae7a505395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8cd06ae72a66b30a62f57692c379396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b001acf0068ea9ff1e3cdcca9229397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd177e5958d6170c24e02d446ab08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb606c5376622ebce2cd858b7e2858399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a43293d8dd789bf84b1039951cb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc753ee3807fc9f2db1a0c58b75b7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f7606c4e0c790e283c590bd62d48a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427560900a092bc6c25eedc30725ab0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd34a6ed86555d0cf6ebfd70431c6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac176c41cafef5f586fce70a83788bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a31fb35ddb013f0c35b763ceebcfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab758836d33cb8bb48279c1c44a8a1d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c784929875d134245d7f3c2ac9206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16d61edf9612cc6c6695aef4d0805409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa417bc216e94a9d759e072a0e2478d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c155d22be1909dbb55315de536212e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c5d8cbec917df216148a5e0906fad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390cb1f5e8cc1d3495ad0f0d51a9714413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d1c9d93f2950e6292c49550027b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365700d30624410f0396f328f520f6ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9120907f34cb9aaff87c8cc07c1c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275a7e81c8c689934bfd725a48fb4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90307e680e151ef7fc357b515fa37a4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3d65c4b77a3ef6a7e195631376b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583438e63d883033737593940380daa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9e7ad79621a669c57cd4ad6ba293421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2230a73c9ce48977ed4d07f8b6740422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f0323bc1acae38e0a35d9203b574423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020b3d789b93b99be6fec427bb70c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7837b2dcf60eaaaca43469a195e259425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b6e05b9702dcf45344908b6203677426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8310f598546d0577db545face98678427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb300eccba976b1aa09819617ae6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269b0d3deaf3286248e72296050a3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba9418649708ec31828d16199423c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f5fc972a70e5b57aae16b9ab9c09b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014408710901475a3a544eab43697ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae47763f8358835785dd40763b365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c2129407b3b1c1cd54fc1d08fa2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1cb247f43b0feac319115645aef35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e251b90091b91e00e4633a08342f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fb8a1762b855c116737c56942ae25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f91d2ccc7d513c54b816aeff2232438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd5ac7e72eaacc1d1708dd460ada0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3821a0182038dbcca7f9c33a583e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689b0cff2160bfa1cc689f0a9bd67f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a650a7c9ec7e9c8b8704cac9d0471442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76259a675900fac9adbef6d8a0dc60e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4ed23ae18da68293fbf39ba0d608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681054ef827aaabb1b27728d06f3373b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a993fea6427a775c396f5c0ed8a31f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5095d68cc368f9bd1348bde3cb0aef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395039ea612441653463b722a002867448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69b00df09460b6a4523b7911ca0bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93bec71bab5dca04f8a05b0cd8f5fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43669d8500c7a4fb693cd8af2c328931451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1b5dbcb0e27dea138f3c277e3730452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0322f0bda61cd7fb7d3980149a1c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e4e978c08da141e3b8b5915076a21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd9f9cbb9996cf6c0738818c1ebf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3d086435f515f8f09c5b85129c1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbfa0d93a519b4d9740308bc9cf166457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a6bf9b5e815e5248a8354443540f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b7abe29d64cc783eb1c5c902de5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146d2c54beb5f5ed9fb357442233cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a1c3ed7d3b4f2cae43e76c9a0a2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e12b2a331e7bda37930cd8884cd35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd25702e1d549f8fc6211fe785cd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb9f29abcbbd25bc368cf018c9528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e27515ec8e944f6c480d869d8c86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6186d597e905462b2be6911d017ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3293725f9337be28c897676e8e62cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36f57434833aa66cea0108a9b1a9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b573e27ec14a3f9cf1b23bfab0400469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ac36e4c01850038b6684a7d30e4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ee1a4afefd652d51411ba1a56423471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a28f7cc665ca8ce516e878b71081d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390d42e076649d41b514eb94cf4a845473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b7d45b7c7a059d34d1042506e52b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95021ea96f80f74af24985d45a3adfaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0514457ca6a495f66d81c0c497da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae3ec50ee51da856717b28d1264b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215626d7ea0087132dc426b9aa9393c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429e16f3b8043268bb402c612800f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d35da4081fa17d1edf884d474821480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959dc786ca6a49295519ff3fe8b57e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a46fd913cf07189e9fc7ed1e0a9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0783373d7174ea8b2f9c1af7d778483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4ac00bb32b8cb78e8eee1336acf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba94e075a13440f0eb61adb8e27a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528d13da2a1f9fe2aed98b85a70ff8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac1f0df9d2ad6e9208011e573aeb7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b805b0e99d04da50beaf7f8b7814531488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88861cce8996fffd4acec3d83e94cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71483c063b702e3aaf2a2f129ff8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2394e1a761d06f1b1555873e9d76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3cd4b2bccd8ff6e733cfc39cfa279492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7baa6b575f8aa7a1c3f552b1bdf73c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4c5057cf8e4b74761bac7ba7b66d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f06f85a4c609419a030a80d5774a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be5fe7b3ae2d8028177bf201742b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316e1a998b4e8a8bbd100dd05cd171b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32f72ada1dc827fa1f7719e1be366498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac566a9351cfb4282268f38c3134b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cccf3732e453f74adec58d47b3445500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5da7419571576aa13a99b0987cc45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce09bda1ddff54408ec3519c8293b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c4d388ca0debf2714121ed259819503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5560a7c937fec8b7cb224abdc4840b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db9cad3e6edc388c795784292eb23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74688e7da07e4cb4bdcaf9aeb559c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeb745894bdf5309ba1955b0d900a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea2724008854921ca8af9e811777a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43696e6789643e59fc5f602f8c77e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096aab2063802505a943ec660408c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70944077706e16ed5d17d9fc22020f56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a254081b3b2befb3a09c947f9ae5df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a24b29278536ead6616148e49cae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160942f6a58aa091aebcc9086df70e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8026406fd2bac9235d133b179b74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2fb64bd38fa9f28eeb112346b575c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee706007c4c37d8427a91ea77ee95d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee03129989ec15be8ca041f1bcd6ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245b548d23f4d8a1296ef5548e92b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f52aaf7a25496242afd00da15e92d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf304b18b5dd24a2d9fa574aab0e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140817b00bf80dca5ee534d8cd536ac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865dba0fb781ad34f2eb7bed9c6bd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1cd7999541c7b2235b7b0ac22f12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004499344b9f076d87c3a36a23f384525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ecf683dd88c5dbc651e64f4d7c76c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b929c3af6254d65abf2f79c315b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e80ffc34ba88228461ccaef1c319b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047513d2786fd29ba23c969736e40ad3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853c56248cbd2fa6051a72de183f1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b20b4732f09de4304b58668af24cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4f1061f72319ab0588ed5fee1461532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9bc8f8bdf454cccc59d0b94531d2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2716483b26c298fb61a3bdc00d031534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bede4f0c076d0053e0d490044025f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aacb07fb70d37d05920811a6b99ad7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1465d2121c21e5749aaf11d3ac4261537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d99451a019432385af20e05c315d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a241cc3eb1a8dfbcb839c80d194290f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74a34582e3086d9750fa83ec44954540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28f3ea0aa068bf044a4cfdcb8fe05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7408d05679f288fa29325866227027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3140b88d7313d14a239c7dbe946af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac6022bd700a67983c06628c7cb6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd025e2e17103f4590da72a0c5924545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57dbda2764d49d0ccbed49f377fae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556435feb890d38427893c08ff3be1e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab9a96ae902c2672b636c70824026548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb8a51313cc7bb0ee21f76975cf83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140401b3eb95aaece04ad0cedfe8c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c63d7d481c8c812c9c7962b556f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57379a6aca880e9d7475ea48d9664552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a74f9c765940099e1704402b4b60b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f026fe8bfe55a5a2c6545eaf52c3b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017f1d236bd12c8820714257fe1589555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486e0d876a4245180b63f3dbf630ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5ff9f99fd01ea788fe68aae9009c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87d9b17977aeb3cc73e57636d0278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f62df660f9b25f88ca4b9b95e09bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b7794b81f4f71f9a8f5856debf3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628380be9df4d200ed1386b3662b3edc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed278a2923e1ee4df4eb3ef67b77693562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f2ad5ea64a850fc7d328069a9e5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea73945fecdd43cf47f643a51543b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f387cb9d641488dc64db9f3841ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e958db2a3bf428a0af47bc3acdae22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822976e0cecfc729a44464cc4ecead95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02499f4c001ba774de29fe4db3668568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9da169dda934cda58b436aa8c442569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b489342e748a2e0c0ecc0c7e353cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3fdfc3f646446d35a4635b0bdca9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f173bb94d1ec5fcb5e47a01e79f3d23572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cdaceb62b9c595c9f9788888e1de5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a4e40c550cc53aea6afdcadeebe3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f77cb437642a7fadb7be254ea1b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9faae703e7a101cdd977fd33da7951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40145b0a6adfb6af796f980957604e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605a218ba7ca86ee5e1728f242f97e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8851c20968963f898fa0e52ca0592579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2594f154c664518e7498d2913f58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088f8f06a3d843bd18aa267b858d2c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920101fa95c550157be735c5ee51550d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd1666a8932400694f803fd41ce4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38789c68829183b58ceee33185dca6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdf38f228636ccd1b89235f8f3904e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404783e23e832e4b1dedf674138c0e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dfdc672a85fdfe92da84efa3a63d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc278eac90c2c8b5b161788550201d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3e408908c508c0710c2d3f4f7b1b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d22cd0c5d6b593b0da6b2257fdfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f42c73a393557110b4863c2347b92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2dec4874f35ea61bd45caf95a9584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b269e981c2fef5308aca88629abe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a862713f073b1943ff14a8860a6d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807999916f0f10c4a13dbbdff7c2fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ce34b3aedefeb1ef9f56f25dd6b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817cbd6379c8374b2af53aed1bad92a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c145db0624948939f715b3b58d226b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640120874b6ae5614c266f13dddc229599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2e542eff042def02b44f7b8dec89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe0916ceb110944e0da77f063ac63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cddcfbcc422f9083e535d24d0bb2e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7365809bba86034bb635c2c1a068d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24b176249cde9d4af6bb4ec2ce5d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5cacd033ad89982ce2bf5046f4561605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d38c92253379d1103a919e7accd09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e12f1f182d9531ae9af789ab9db45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211061e975ebf029be8b6d2a972bfda6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d3a8c386f796879950243f487d65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660bfa3b9339bc47f6bb3d944b79e33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d0a3ef5ddade4710590940d8fa0aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c58472173ef9c610671fb9ab117b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a406da26f6c3ef732ce89b50b0b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e06403ab8ae920f8444abf54347655614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3e0858d9cf95e334fb0f2cf34e3b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc04f4e2224a01e1f2aa191df001b87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ca96079399b62e46a161b3c53aee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb1942ffff2518444ad75d140b5208618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c3b4457844a24793dd4ab13a9253619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c2c2e2bc158ab30a6673ebd25267a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a101390a3c2f18145ddea6e17a4adf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c835e52128888097a9001d4c7cd23e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880637cf1f23aa80ef1bec88a46885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67268c8be05f2b83d49b8ea5c303f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1010d8d738f1731aebcd6b0900a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62819a9c86fbf2262a52fcedd70f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09a16b73bb6c523e2ca5d64fd2330627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884136b53c6ec0e1c87b8cf51772a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c54de585458b80c2ea80f48f5a2f0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d39ff9772d8725e1d708414f8e3f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154c47fed301d19ba3bd1290bed7ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c60a42d46f0974ff4a823c699881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f6cfc1e686b9e4e2e8a994933cc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5000be185f9bb97b245ca4df24a78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9156e0f4be18c0474b121241998c7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e43a7a066a367fba4855280c32407636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193da740a6643f1554a4bb2f09f4ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b38b0119e268792e050e34e153bfc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b05552b9f07a11ab001e26bf447a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ec0f29ebe625f329eb8e66f1f831640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e62621cfe5e9250d4e7c4fffa71f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac9b2812d5632d9181e7dde42f049642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e4cc1eff2621b9d32bc9f677f3e5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905d2afd8cc06657d14c2934caf0c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d02e77e18750e17737b2325ca24de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e024abcf2d635d18c588755cada1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0689320e4d82e61feccab013c4f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c989c3d6d68b4f424c2cd191bf68b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebb5f79c65d83636dce756b2e1c83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca0e9b1fea856da01f8a93360a897650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c0f3a53fa93207d3cb2cc4211c05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196bf6968394dc8358fdbc2bf2b3270652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2901a36dd6638ee6a36cdb98298a86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37160cd1de74076941a848991b18fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f928ca5a2eeb53b86057b147714528655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd87fa099d93c3b576f33b353963d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161033e02659ba87745abcb2eac95ca0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009af47f8fbb643376e30530829b51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af73799f0b1fac6c74b6d8cc665ae1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef89563c63ea11e7a9ab18581a0bc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1322c50de9a9202199bb39a467bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939ae094d9b1a534dadf29ae3a12b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c850ec2f5e81c01a757871c67529d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a39d79ddd3e5b17e5ba2ebea06e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a03085e19cc951656213c6d6a6bb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009a3dd6fb758cfcb387a3ecc6401e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084cd02e3bbd5eba96a561abdab5119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158747a1fea26b95b444b740d7510d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4783891852a21e5dc8bcab964b9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640ba2cd02e00c5095923ccf938515670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701966fbe45dbad1946e454ba4b0a3db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd9ccd98ca2f47186bf823e2ea78b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd18db459f71b0be5d83bf51efce51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f585c7f0d6db72f349d124abd0bd7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0cf06e61a3c7f9a152694221e3a56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2008f71c373a92d45c6dc494e8146676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ad9a73680a51f980903dff03f217677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2954c1e6806d7236ade6193f46341a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091eb4d678ee458736c85a4a5705e35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036015083ae78e8c2fcfcc1f2f1d1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8110ae298a8dd80b43871ccc0cb2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007d062e39bb054cd9d0ff2f96bfd0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3773a0b82d17897bbf2b2eb50dcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7e6beb0e4d112e03dd457b2df81b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669817273d8f77c064aa47edaed797685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd38688231126d6d1bcac8a884d57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f35cc7be04f2b8f0171f738c92cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef769a746dc42d0045d82b5cefaca4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84f96da650eec28a4484c3bd4a25f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771af68b1bbcf3aa2f3a287aec6a42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8429e9b143693dfef3a7684d94c9c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c80288a1f85008b148f329e64fe1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad4150c2cebce723ec20ed6f2505d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4557ad7b8a51fa3d7b44565e759ec8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71490d0c16b3a1b9bd8481b2526c87e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceb7a69efe656947ee0dc70933a0e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b5b112dc938e00ae4b5151767560697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dacf8ec78f0648f8e7a6b51e44031698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3399749244f6f9bf45e4d7ce35b8fcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390d3b2c6af9db8f3a4cd04e8a9b0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727301fdb78653a8a74f849387e08dda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58d25217c8cec5a0dfff42b691683702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f77d816ad81b277bbfebf132e81f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b15a4aa06118b17ae4caf8bb34c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f24fc65891f7196ec3ab80bcb881705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9a840507d42eec564eedace1ce9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf510d00418a098c443f6d898f6b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b7ee0a09edb5661fdb8b777ea140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba62557e4fef64aac636cb99fdc8b9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0354484bab7fda4e3f422e810e31faf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1d2e6d3f678891266a28539089e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971b52ad23306fd2152d7058877c5c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96cc583f029799d774c9a079d0b214713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe385f527a7a694be75c5cf0ba95e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0c5d08ed6e6ccb7208ab7d7d70910715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c0247acd2834bed7dc3f0e1509b83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e4ab8027159655388ea8321c9693717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59491ab1b14663cf911128ceda7619718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba16568818b583317d06647799b8180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59be5269bb45abed6848bcb692f58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d49c078907461a8c51dfefcd23635721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a7d5791342928fe482062608ff9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337366f6c654178a9e513afa50091de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134dc7dec7e30b9766399972ecba08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d082397ff7cdeb108a3321fd03095725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481395b96a75db6e9b43614a0fd50b05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b3ee6c5a3ddf49870b7288514f40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35521e4c0e27d497acd6bd5e5623b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10660fcd0e6fca7b33b4f5f796a1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7711a5d924c837cfdeeb954d86d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c874eb2e63f67e26753e11d019964f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23209e6f66b33aa932420ea1912e12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451056e3047fc79198bbd39680f1f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c033974453a186aa5ffb49ea7baf94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e9368611a20fb6aa245ba779daa6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98826055af99857e93d2c07570be9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c562e494e65cb5b9ddf801feaea6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2e69734e15ee7a2122a187ffb645738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfef279bc762a1436125c94b84aab6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbcb0562712089bb72be56d649299740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d5b8abcc230d3598eb367d504b04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66c34f475c0a0db04264658fea0aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a48e414251fab80339b9f46503b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894ab1b99c311edaf6145d4e28dbe48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808c809b14b04355074ccdc9fb7338f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b6fe543f1de05f4e0b8796d905e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4dcbb3289c64952122d35a62e324747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7ac07885b0d1f71e573058cfbf470748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218439cc147d3f39a4a6accc45b162749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413dd86418a9640848ab42277fbde8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f8a912a2bd94a70b472be9ef835e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48916230adb2f3da7360e55621113752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2a1f003cfbed4601e7bc6fc035ce5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>