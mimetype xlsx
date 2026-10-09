--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0c630a94fffc2b5c3373f73b7ea851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1187389ffe94fa9c5399f77064786762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3c251704cc458f10eebb8fb9d34dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783501a0da192ab4d51ac7bb6735ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f9c9700bc267324e2764e5c1a5015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee6f24285b0a90d0e2ad15e49f09846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7ee370c41182894b3d4676eadf0737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67bfb350000dca017d6f2cf5b20c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c022587a69eb3b4045528497ac1429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283647cf36d840da1ea19637d4efb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda967cbe533044bf202045f5e18962f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe9925b2f80ad5739427ee36b77a7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51299517e47f923603db51f896e45d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3efdd1c9524a5af252c6e01719c3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4785fc6bc0520b7b52da756d0d49dee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a803cc29f71fe68c0ad759a99d57d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56cfb8d1f8ebfa3f9135ca970bf8f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6976a94f2d4f56e34a2e73c610a84318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb24a2cf7c183d0497678ae412cb5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4410ecd57189422dcb8f7bd32d2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dddf5240f1f46d1eb958e09aa632f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2bc2a06d4b044c5fd84a72276d6c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887995d27228169d62d62fac5fe5f40023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c66011c93de8b82b5e67b979f599f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd060162e77ac3b80b2b0f8402f038d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc6fe90988cb8000c68959343729a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02d84eee1287c65cb0d972dae128027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b7655b3d33ca42d8a09f1861d17928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb5aaa20e251396f229e3b3bfa4bb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31dcb11f713323bd66a6988f9096a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4247d65eeb406d26f81af7ca332ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b910fdc69e80b96884f3fbbe6b1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aebf94c4c3a0713b6fa09e5d290ddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98547de69c41bc7c061a7d95bf850434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664106974c635febf560e624c454503135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc7ca76b6794d58f0a6233a3de2b6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9c049ce35c34d1b5e6396e9a19bfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0675c4db3ddc30a8cb72b6e8f7fe4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44c7fd2db1f45143e3bdcf92699a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a7bc1be1066fc3a78958699e61eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ef36e7adc37516e50f52482a4f0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e09bac036fc779cfb562644eca0f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643643f62405b0e5f4489a17603532f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c20559eb21cae08a2f661ab2007d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c3659021945b26f0c5d2b87e083b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ea61d8654bffd6b14b8f11321e4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eefb99fb8edff4529f3a75c0d3703147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307dbc7cced51be0a551adec49ecc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee8bff9e1542901b2530c5bd216c0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de233a38a2d3f7725f72442717635e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55219a4bca82d7892ed902432d764e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b69546df56c9ebb71e4942272cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e9661f68f02b185973918448837053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75a04f630096845af1a6dfa9d17a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18991f5aaee90f3f3045721758f3ab3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354de03e9fd40167d665f5caddada42956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217906ff693efc52d617aaa4fadc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be561653171203a2b80918f26a1e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e687f24c6324971e4a0130c1679759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11677f661a7f1f590d46c4de2434d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696be41c4c43f4f6b0ccf0c68dd0f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723c1b0bdaa717bfc841ed1155867a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f36e8467699013560accc1178844b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dcf73a667eb51ef4cbab48da8acea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeb6dc28298ad49c6697bfb1e69f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bacdb5f6cbf66418463cf2c5890a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b183efa470d34abeaac7feb06489d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa97243d3c610597e3dbe02ec5c65668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da7e214718ed2119b7c319c79b0be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21df12f4eb9a988655e0c9065af24f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99aa133df77258cca3f8a14edc92171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b2312cbcacece757b7c0a2642c7cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf797340d7fbf2189686ebeb2dfa8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bdcebe012a287b85fb1c3c3e6226474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d5dd8370b63298fd4f557e746a4b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ab3a4be72959aa4012d5b6568cbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477817cc15ada38ab96260702d5238777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19dadc942e5136065216556d21ae278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69f8a0d4f1124b3036409fe3c1be479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7612abf1ac6e8d94ecbb65cdbda842080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c8344304b1e15f40d285d5cebf1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7427d320aa00d6cd9ae52082432b1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa2cf1e413b78febcc277e545e9f1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5818a5d6370817bf2547f5f937134f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5a8929b013667d998773a64129b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e2ec86feb1e9cde25149303d18d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ba378483cd14a3fa64966535502787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a205fe411e467fbaeb4633b57f1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dca48b6f7007d5214ae14884455ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5b49161be46ddca53d29a194c54c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e6b867895c56a955dc53112ddba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d7a5d2a83d489326414b5862fcfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b6e007b618155095e99e18ef8eda593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb93472c3cb0cf7cdd948cf916ebc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e0607c9170be5a2827c21491891595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a404b10496f2863ebfb281302ed8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20287c07723a85c4097142e1f63a02997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa286e9f005926902b49700061cfc8f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6da4718ebd37e60260df22accc36899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef6e371090b7bb5422171284b06f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffcf4fffa864a52c9b440570f03bbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031cd1153c9f4e3aeb88eddf93abaca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f78b44059d5bff0a593ed8ae1ed5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c33cc287c9c3ecf8ec729afcf2d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e47d185962ffe4f58970fca0bdba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356169a12bc38691992cb211d526778106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffcb2314aae6ff2225e36e7d7f6bc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434829ab73964291006c752701de173108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261dd1b17a729a9da6d552a4513d17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a766b3339039694211cd6e7ca75011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f714e8f9c3731b681fbbd5bb551c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561d2225ce444463383b565bcec831112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385e57e87ffe12ba11c899cb5d6895113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c1f9e2bbe5e481e15bdd928a2773114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25382c1c24fbec6d99098c4c59ff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aedc5239f23e6e97e5d328517d64b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea9b954ac91f3ab0a6d0b955328bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817e6c4226114285f89d47b2143382118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ee09898cf154480ba5d1d0e3755e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb9c0674fd7dbd030d1e3d3169698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e096a6f51a083f766296143be88c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02875716def645910ebc1bd9690f840122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b59a76e4ef75d438bec93883b5e2ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08e504c603c88ea8cc8d5454e80ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836b1ac91dff933edfd87da959a45c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2d1c0e82866b243a81f0941a4608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4bd85ee50d36a06d0cf9591f96e96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708e9f157a3e1ee768a8c1b7b095d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9321b54119a54b96a73910d3e647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90078a815793d1ddc6e4dd7d943325130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a8a21cfb8aeaf5dfa90faa28e552131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036abe348774bad9e3638cd8ac3971e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d8ce8417f988e219b7568eec411d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3897db00b2921f40a32e69db50012b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d5427a68336dff4c2ffd92e525207135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d403ee7f63628d36ba5cd93b3858e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759170a92fdb1e3016118583ed8e4e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e78feb0ea659fda8f9d24582866c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818e7cea5889c19c656fc0ad62ebdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ddf1e61be2c29a19b27b471f52be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9bc1f21e557fe519e3a7c1da551c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841dc7975ac03b98f8f0ef4fea3f202142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2a92bacc542a18ff9d2112ad8fa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1b021148a8330c0d3e90a5ac4db1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdacba26a72ea4f81942f4a68952b28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fa9022bb0a0516283ed1c7042409146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26454d2c906d6381c2a87e46f7805df8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346cd2816d73a02c2da0ae18d6b484b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc7f767199cad2196c7fcc93c11f92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397413b709276e7294ecc8157c0558150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02b15e5ddac54b79894cde8218dfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392dc02ccb12372e07805a4f53ec204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2993ef33d90576202b06757df5ebe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22420cdc8a8cf4c7fc95d9714c856bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974d8b4f2f92abde3ed250bde2377c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a887e137dd5207dc92530abfe3789156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78338974c7bc2eca763dddc92f2389157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09650210e1b60bdb5be93b205e5f375158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed70963165120ad6428d2cdf635280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6409b4f05cdc88a04f174d23f5cdfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cdf6e2c49464e588344f53db4cd55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db253ea5ed2262f95f382b7950bd88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96963b3fd312a6beb76db2a32cbce302163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26268ab99463e7381f00e73e7e02d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb52801dcdc1d7a2d52c1a6d061cd11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39fbcba75d047f7b1ac87beaa79542166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b53f2d0e8486282bd673975ff85c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc5bb595dedbd15a9597803031978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca439b229379f34c487ba404577711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c50baedfd0e824d601459c5e90e26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd21416b6d229de9873ee87b943e4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84d25fcd8334d68ac7290bcd36289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65981bbb0d2c5b374f913be7e746ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d7aa5c31a99f457f6ab4248c8db3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124bce978e5256786f6b9fed6503ef6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5cd186488ca516ec719af0f9a9506176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579d4edfb0798a8baf04149c7a9248177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29dd7ded6454b2b97045ae8378ec8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4f6acd4b1d6a4a0af6f129900cc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d748b4a1cfbaffeb4ad358e18209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6dd327130114977f8aef558e1d9fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4a67f6b0295d10e627d91340d467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f109aa0c50c7f60c69054c772c88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe5891b2297203683549a88b63515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98f949d16d70952b6840c958ca213185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101f1da74e6e099adc08ff62d2432e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef57d8a55a7af4783dc2c1e440b12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5bf0f8dcb6769c9262c58a4f8673188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e92d5e7e513db74854e370fca4f611189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa99d559028adfbf79de4273d40af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a2a697f59fb3d29afac06bdfd64b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc204089535bed1dfcd7038d3fba4bd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2633f7673a44499bae7a8259e914b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761102fc95430fbd20a8865caf2af5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784fe892fae2b5f63ce83810804505195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6478ce926e9c12c339202bd5d5a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133ed71e026128e21bd40c570b3d05c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78173b051411a0d41b5cf43276fffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb314c3bc9b0e4155bc80ed112c45d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cef04729c21409320a54ed039366d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc622a22fcf6ed0261e6658e6c2ed2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1268b83a4751799383a810d83199bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc373a92c2a6c22088f57fca4a444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b72108edd6d3ebdb2e0dfe0a394b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37986baf867145d77e9f4e3e69c60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872490a6433b5569ba911f4e1cefd07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9899374054434bf15dfb56b7bafc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0cbb87cc1ab2f19d93c0305af5a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2bf0e70ca90448a8c17327abeebe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3cdac78578e441cb0237d47f66c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6711ac3dfc095b16408e9b5d59be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70139604356798d57bfabec83b433212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafdd12fa6b58d06870848fea6074a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f596293555454df50d930f4f019715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3411d1aca9d4cb236aecb1c3642732215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f5560e94c1d6e0005b2c50ff57018216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26b8867cc5dd1d07f04d5aa66c1ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6fe526b740e160e326b5c76dc1e89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3e9cb6baf9f85c1046c2d0437cf70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d88ac79eb09127ed0788a085623be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8f20cdcfc54e986c3f556b720e2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e52d8c44c81bf5f733da4057ca291222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0fc1035976023a4ecfd25d45dda70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3362393e78fc1fa260034cad6ea34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce62cbd3ca7e5bd8ca72240c52017b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac39932c07657361af5b62e96e84aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972b01d8aa97b93501861c0dbd8fca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4ae1ad91e4ba009e80c215fd98036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3aef9d4f0aa7e15364f21c4505ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eee6fe7e35e8e1ca1358a5f118332230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136c63d8a296624176dc8f20b139fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21005c76f0db142727390cd41a361e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780557fdbbf2b5340b2ca4cfe5ae3eca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e7ceb1c717cddaa04a3ec4ca003d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed7ec7c7ea8c9a9ee344303083fba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14215ea3718bfbe31bec549ed92826236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcc2903c4e49b33a495c1a36ae92a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e337a56a7ae270c565f9b0114cc86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937b1277a1c1eba50863afc7e3e9e39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cccde5bdd667ac5288bc8e42d0d481240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b20f76508855ca21f0fd2a498e66b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5108975a39d8e6b6cee5294f10b67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f6b63da373a865d7ab7e4e82b9990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db9df7f15d36088f9eed05693b3b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706d8651a61f967eff638cb97d8aa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6b8535019de58d7c4b1148233477246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025735e468636d0dd54dc1c427a8363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b4eb19d7a79c929d8bf01f10d1f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec1b633b1e31be6fa9f4e34a461d86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda78ccc6337cc064e0095d4dcc751250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25394c5b99a669f8358521244749a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829cbd4903f38114ce09cd0fbd08c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583789eb5e1c03c6ee1aee44a0e3255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac694bf592ba8bf0922be847d40ba0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186fb64a17d8c61010307f7541a1ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd72515916611fb616e74fb932090b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066ce01c7de5273b17f7887a7fbb57f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755d5aa268567a6fd2a924587b608c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd673c3554eb9a6b56c02390a68d16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8baf75ce27a5740c72c0b5031442c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8fef3695f7b8a972d635b25ee69f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d37adf9fe253f7233415d166c174262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879476ada8e837b978f7ad3077dcda3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc062b2da6201a4198dd68d3ed2e27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360336bc6642d2ba8ce8b0704335dba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aca44e273ae65751f5d7456d2f16c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdee7c5a0b9d209ec68d090be66b32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa72be174995d4c6717d6b6cea743268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c43cb2b9b134ba0bd376d60887a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadfe7128407fa7335d692d2a6ef027270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b9c9fe6b8baad988291df544c7b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf084846fac8f8099830caf178838486272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793ada4eafe05efd86e3a6fdb6a660273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a5aa0a5f1bf6d767143426b95b9e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255513a83c79dfcc0662ddc5bf8dcdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024d071e90b63336957792a5b53d68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970fdaebee61af98d070b0fa74bd090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329f85ac836c02a4d7ac85d432a64d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa05bf1413b424ba169565671a91fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c218415b64b37929edc7f47fe829c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751722dcd6f412cee0b616868e6931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d7e349fff5b525c9f28acb9dfa61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e4fc519b4f38ff27115c0132a153283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a14c49a270ca60adacaa8a543779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee9d53bc66947081d9a5cff238238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8fa6616a897fa130cbbb7ff10aaac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05835afd47351cf3ec37c430165a271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be455d8a2a67c032a3688e3577693828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6327c5758100f02c02b885bca38cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2932bf756ed2f8d3e38d5ee2c9693290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7342e9bec06d59dad22e09a6c3655e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51641a4c7c88f90fafb6e966e01d4ba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ad7e1cdb619344319661d9545f21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5930e3b1d8da23441f988336dbea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf77bbfaecef24d18404cc925d44e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a16e6298ff905956c372fcf4054c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6cbbb9e541c875b3fa09d6e69817297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2a1a79c231991f4796d0d2fcd004298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b407065264f38076cd3359fc36da6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b536a59d7680be7e12037c3601d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03491b2ed9b038b583a2e21518de2826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd89997a1ea6530e349da183e5268d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbccb53452f9ab0d8a75ad4d9396658303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9876b7f78408966a2b4e74a7d030f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709405bba405d2ed548556e6666edc19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf2dbe2ab9d83a1ff3d3f37e066de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389def1fb7eeb73c4c67cc7874eb2122307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81072cdcf54c59dc8056fe10849b93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed032c1e643dfd7efb99dcc36c7d61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2621896b10a868a99b068ce346315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade1308913e0930353cfd871f96b3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d65a9d4f005ed1d5f3f1ea90d6bcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146958771d162b04d45d6b45d1d17c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80999e94369d0e02c7caf800052fa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc3400990ea8d38e1b39723aab6bd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a53b5ae9ba0b3a085a7e35266ac8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f62493814fbd1f8fceb8ba52167f44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769ba00847b66afd6205a606d58c0c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fdcf3b075d04b54985f98fada772d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4d141ee52bd68510affe024a3bd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676d1954ce0e943d0d4f4494b58cee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c05ab90840de79e6d3d707560eccd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b835866cc358b4516c1eaf5f3d63f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863bb4447435f23ff42c165d86379c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e39a8f9cb933d61975893b56d803325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e10a2d9d0bd7bac79d39ca101e4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676aad2fda64cf6275df7d6b154ab55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a86d30b42ed49585f1c9f605c1760328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b48ca4002fd799e241f30db00a454329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc057a2bbd6c640e8dc202cded77bba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ca93366e69def91af0410265b85c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf260e571e00f7c167055dafdc15ba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149afa547afc5a9d05e50877cad78385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd21ae5cc73e313636d844cd9ceeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbeee44b96ac89c61c50d423194de7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652976d7f1271a265b2fa56f4480ca8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c51a92aa572ec0ddcb485d201c4a70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86067956e56339dd00c35b1bd5b56f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef864f40d62ec40c0250c5c28d7240f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c74d7f249c4f7e94749c3d10ba3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6de210cba008c3973b3b024e038b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63134cfd6f9a2c309909d2f9c07a5a2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803282c69554316ce028f39120407ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321aca414013fdf37e9a6c6de56423344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024304bb56a7dbdecb0bb00d5b087b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976486410b1903b5283d8a6cedc4efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29f8dea9dba4cc9d6e545c25a802e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87202e41c7e6d0922da360d1494364c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0c559628e23ae5d574128b317a4e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c869e6c97ad66bcbb7dec59424af7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abdd62651e9ee4f9a5255c5bd8656b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8773d1a5888930dbbf742eb4695dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18129d2d89d86dd6154f2570c4122353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8851148f2716979b94c5ce56d6ec2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e81dfe81c346a7e0dadcee1ce6312355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906923639a326e522194735ee5ecb13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358036a4bbf799e5a7564663aed8c98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cea63847b68521703803449871667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc02d6f2aa8186424ea461a17eb055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a045d6c1165a25a3f1e3b242d9c84cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5f4bea031d3e345e7bc937164f515361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271512a0bf7556eeb0d2d2eba4c9bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d2501628e87af5ec8d151879f5964363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62aeadc4d784029d27adbfb994d1eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf81dd63826f20b6e18d531efbb25d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e647177548ccb8ba5e455c3cec6afc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96465420bc9bf5cb7fb2742f688fe70f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076c8f711713bb820ce5ed46d4038b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9727e59b719a443ea65a53093f45f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793609992b97c7268444246f59ab3a0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03904dc4102049672a6967438a715be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d44b9e7c7408b4c10328c1dae5578d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a4beab2f757b94d58373a6544add373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54de55baa736156874d4db9b1398d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c44f931f7925d3762bc712ac808d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5688b51a9d7294c1d7c86baac076c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e05216c62be366ff12d2fbb28a43d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd9b046cc7da14a24f75efea8922a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94653a27b0079fce853876f5b02cd7ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b47f9ea3d7b1f4eaa9ecc8cd1eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d158f67fdb6ca2b3f62bd5cfb27d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a613ad29ec655dbee02b452a861c52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46d403a70987f95c095bcf444c6bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a17d632d4233699a23f612e6bd785384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9440a579e12f955b2f6eba57b4256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e151380851446ed9048eb8bcc5520dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae097ab29310b0298ba94f2d6895c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758471d244ee01d62971e1bbca548e38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe179692e3c45df6e0fbf6f5cde60c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17139b21c5b7a48941c0d87f0396ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712f7830406b7bb4ec80abd3d0d81d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0eeccdc3105eefc18a90de743e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae3d992e7ef2b5e9ed108d8b03537393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff3cc702aaf3cb5c2579c1400c5f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e2aeb888d7599a1f102e0df0f2814395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ae915ba214bc84de56fdc6a30bf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae230f7c307e7fcceb1905d50f8bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca7a00fb04694fd4df519102efda2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd2256b7ace39ed59c3172422157f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97080b0206466cdb69c6196f77d00444400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf230e92d583e766c9249c433071df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834683b50add11b3ee951dd39ed0f19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1d2bd4b2c95a3b4661d82e77f209403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167164ef28d3d33b5a4dbf53d6c782404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a598742540f1fd0b8b973e45584eed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8881e451e4a95fdd5600d0a236e736c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0962d1e58e9eb64b8d06fc50c5d67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170796f273b9b26a545665b3309417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768525619ae626a973fd855fef77f75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e406ac1e9d68621b82f486ead9679410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585e4d05328aa860769f73b2528317411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77707fae0f8c45cc67703d7ae4aaa11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ca913e56009bb0b2a3211b618bf1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419b4d0a2959562e97b3d64bc77522a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b26d33a2050a3ce4586397f8eacb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e16eca8bccb53bd91bb4f634a79ca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b053d7b68c000d982d263eb32fa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199191571a3ea2e96583b6377d7fb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6849605d6952c06ad3f12f692fc16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88066a76e46f9f1ef747001bf73e85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e526d7e5be6a5ef21b044f0b1f055421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b45f726d12a33b08719296216bfce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bae4f193579e2d01b8f5fb316e83d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b373a531283b7d2536bc8b6a390a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef6fa1959b1a59154aede519f18ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5c58daed6a7e9feb8993a2eb81076426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c65c2550f4eacdc49c85cf917d4b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b1bd23bae4793eaae141735b79ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f76506b63a68cff6e27c502b0db75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabcacc5add7b9fdeaa6e5e4fa04616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea99a3f3733231e5ae863b6de7692431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709a6e9df21d8871f82419059ab15f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e5ccb230642c548dc8834f44e181433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d66e083c0011512f53e99c351024b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffaeb5fcd2adb4a18d9db8e86925e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bac4486984c5f4a946b2da37d6035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a7327cb62a37e55ab15ee752bc08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d1ee8e5fa0b92c45f3d6f1d849b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9250f0642f9be6cf4cd9fa6361fb0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf2f9c1fbfe93e748425dd894407b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eef4b72b5cb89fceb561f5dd03bf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66682d80bb285babd8edba7b29581c69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ba447dd48ad80c1657a01e69c150443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d3ba47385a9b7b3d4ddc9a1ddf05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed368e7ba5ffca2ae2ca845116d9e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17593050224368be2f109d052fda9e1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1880a54e87bdc7672c3874dd93b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3fe4c163bbdbd7ded2f1bc5cfb2c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3589086d4f68ec3f4a17ebc07c9e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d980a95398acd0b11fb6bf5c2a147450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dad93114ac065290e8d7e14b84603451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f486ac9a3925338d2e50fc00b6e90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f19c2c04d3cd9cf7c522a43e8c51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e5c87a6a96719b0a4d7d45349d96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca3ef5d8ed97099ba35c26df1f280455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624795cbefd2644720a81a5903b7d2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad52c1f49db33d469b1bb91bce7849457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a6a59764080641641a8d05e887342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49c9ff8170005bdb83258d24665a6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108992c2b7f2d515f2c76fa5e293e83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535928aa319ad0300bcff9d6ced6726461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfabb7c3c70958a20f4f1c372788636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487150ce64f30a9c9e3ae8f60abb045463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246d40ac54b3bf354a2a3a9418461a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98140f5799faddb998df0ae1cb3d254465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66531d9269414a58678d315a0b4653466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80965ea67bbfcf53775c233112c857ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d7ebad0f681813b83448ec02dc51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a152341c9ec5e3838b253b1db1fe95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cbdee7aac0eae08341f88c87876e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc2f8e481f67209d71e4f3d13450ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a1f88bdc787ff9d3e3fcb4d2a950472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091a2327c35922cf4d5058c4f47d2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57b7edc186734e1e365bd70e24068474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d12276d4a4c52302ff5152fb774ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf2ce702d4ac38f72d7f68c6ec7239476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936fffcbeccefe5d761116839c3c89b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6365f0c2fe5398b037ec57d4ebc35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d880b48f27f549c53251e8622592c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c2f8fd3e683448fff25a754bd677480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31cd0c1611c1119fcf827b9d85d0b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb321d7cc6b46a8fe7bbb42e9ddee4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4de9c7013b39b496299c48ac79040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f231a5cc5eb93d8b2518499e98c0673484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f645896f13f45f763047cbcf9c6f9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e538df7f3ea395c233b871f67945a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8768a2b9a9d66af883810363b5111487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83cf813465f5978ab99392eea4d98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba431d514c205d9ada78555ee51ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5dab7f34834ad8cf7a28f7477bfb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb4f216e16ecd72b532389132186f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19d479d0fcfdc4acce7c22df27182492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2850429faef45ae173956e4969102f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd784b99ef729a4637388da66f44d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e07abdae5c3708fa7ed3a6394820495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72307734b7040683178d2e126254cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83fc802baedca2a4740eb96fcf6795497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e87cd8262b34e80649c9a592f961498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c587a732b8b871cf47500da6839bab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce1286304cf9b345a4861a06b9d3cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fc095440a56384d16ef0305be4220501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41208e0fa8e0729f415443591b30a1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73188fa9f18e852846e68ee9fd320b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4336bf7e2658c95a84971b4c88c64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe952469e858db89872c39bbc4ba215505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5fa7ceab46dfe17b8b4e7dbc999df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb404fbd2e0445216a10ee63d25e4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689309df9b1334f7355d5e7bf3cfc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285c8f127ba3f94bf1463ec1d02090509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153a0247423418369d2e4625ed48b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7df946bfe3e777bb03629d5a9f32d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038ca0814ed143c2c2f9c70831768d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a22639635f11d2ef4df48550e90b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1e900d329ecc74aec03629075bde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb70a20ea45716044e6df312760522515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0478e359b8d74caac7b94467829e31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6994d82b9a396daa1a50905b65ca76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7e0c4eb4fbbe544067fd7c77f500518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c106fe45015a700e811ffe3445fd4e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383153bf95b21426145aeb105050ec72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf791fbf5001f87e4b2438b26167a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74935e50d40984a3ade3c7b0969fd63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930372a7f6bdfc088a3038eea432ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6696a3d4344f1143a729ddb7ff1319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda72af434a66c344849d865c439f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a7e2a0163454a82b0bc66d5c79bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d679821a5f615791260e693425690527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9b4609a8d502cf7ebec1ce497b02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dcf9abf0252cb1393b792e78bd3d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2844ad3b55d6d2525945d78515d14a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592691a6c18629ca9586cc69dd768d45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6d25d1e00f1479daff6fad4344e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea358593a66fa2aba359872b3b1f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fde7623a345a0db642e8598d8f2c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ed5794d0c0cfb01728ba17c895ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780caa849fb1cab927ac624d942daa5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc582bd2e4927cc87733c439280dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9160d99f2f2af08860d8acb505e49b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3372b928ca58d0df8e2d4db13596539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf6b8845b71aa03c591215dbc6a1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0045e4828b6ee1551c675282b2c9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8848d84799af6cc6f6391c5d0cf5cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c70ebbcf8b1e14ccceed720de69f05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a63eb2296438f37cf2c115007163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40171716898f8dd51bbec6001fd852545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f906df32ef7adb6c50b8bb11a400546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7184036952602d102dd2fdfb50d466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad79912aa64c7cc6f07a2efc41948df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb91502b0686f93b101dd57f732e8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5779dd0013b2618dd65803a4afbf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a031dd0e595ef0492d4ddf274421551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535783aa8f2628d5d2841e424216c2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d2e80ab234687bd1e94cf32d8e880553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f4304d1aef559ad21408dfc29cb9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97fe86e5c78200719caed87a83217555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6c793fc96ba3fe495aa24307bbcf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9bc0d8929d4b51b0a600cb15155d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d086d1091a73449f4cd6bb001e5cb1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b7bd11bba0e0569b5b0386b627e27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3174af1747a920b30fecf0e52cf1e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a699f0380939205817c113fbb07fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbdbfc7b5c17ed86b95ce73dbde3f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41619e1ea5b552a0995a5868108148563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b6340cf033661999a2d5eb47954df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415bcf7e0f0157ca82e6bd4ab82daa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c63f45c2d8d2cbbaa51d497b25746566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14f78e92c94c569a2aa9d18165a97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50913d058b1d70b1a2ce5d5bb0b8b08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42ed92d562169371d7420c430c8aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ac9a02dfed21ff5d8ed6c3277f6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684e9c6c44f953882f2b5a52814e5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c965453cab380b15bf96cb2fbbdb44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3087470d71aac1a98a120cb99ffa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c898b5630e38671129ef97d6f0de63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d688373fcc065eb9b62c01ecb6d87d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233f395ff1d83643a3206ab412f206576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7ad20372ddaf75235b470f81bb6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25838ca817c1b1522c0d3ec9855db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb594f79458d30bc15bc01eb952f0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae004736f988c972bac776fb8287557580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45106a8d81f710335ac302cb32229b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802adc50ee43e538ebbec733eed04f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06342181d70272ad917531481de2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33bec33c60cd3f7efb4d3bc9598dd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314966fc6fd338cafd48aef6897dcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3fd5494cdc1c4b556aa8eee4b299586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44326eb4a6be401f011ce0b2fd43f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf0310d75e63a0057da0b30004671d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a1e06799b7238b588258aab1353f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3280372910e71dfd715669862d4fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3d959a4a0f74f58b2246acdfbc8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277aa923add66cfeccff05688ca0632592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3efe2da21a25560eada9425a2a44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8480b070a6f1f3ab980e1f301c7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72687fdb4e9ea7661891e7e1dac635d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb0b32d602355001f97c056c26b54a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc305b2f24d3580125a7c59a518f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57c546289b74b4a93986f9c139303598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a06694b0bbaddf910dc4106876d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd945ac1737bfe3aa77fabc9250c2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f18783df67f6c66f5485701f614726601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd3e87e785c93296378265cadf0db3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34aef14da00d689ad94f3912da508f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee56405c7a85746c8e227cc40d7ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfea6181ffd8fb7e09bc77f3c6a7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f4108861905eb7ca90926a3b49b3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25dc28f6c3a6ecbfa790e6c5f5145b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfad4a653d3c517839f0be87f09c86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15c2bfd39bdc9ce1eb8ebf194c1e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d54197fb6de4a94020b8dbd759b0df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d564a27281e64d94a00d03fe956fa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdee3f495107f938462ee3b786325d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801064f8a2eab04f1c43a65db21edc10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147efd5a0a3961d23db20cf182b506a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff6573b8c14010a53d42cd938f7e8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e90e44aaf5544b293e8f20e3402de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e04b4abf27ca213c2cd6e4791c71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a19a03a28c4439b72fe4ecafd6303618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f54b87639b0bbdfe03df6c4ac88e07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f6032c71eb38ff86a5d28f7df8f38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a7fd1a9a56e3a28b6fc4d25eaad6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d859d67c7d2645da9c4c80e1a902e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdaa9bb2bd90a8ddeca378dd557a42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba172c015f96772e24fba42f59d58b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57160444a033aa68e729556a9e9f20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a4ff58700ca2b6225c556e660b9c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1c81754db370763ab19b3a936168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3540e81cdcc9311b7b93698ceb4f7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989729e608c120e682e5307bfdb0ff7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d613d07fd5a9034dc0bf79f8243e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231cc1f617e9ad5800a23fe191b96c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df95188d78ef96e5bdf75f9168497632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d6ae244136c0ccdc015ef10874a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d0866f43d7b4b716ee444e94cea3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec0e82483049fd28c9d1ae08604bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50bb079ce122f755bfdb4329257b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a32368005d09247302891fede2e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9bd73946b922ff07f32633511a37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1da8468e79dabd380fad42322330639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db7c1f8b6ee1a3579b6b0bb7cca19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5394f638f4f1ff08085ba029ba01f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5548bc4308c5be6d8f2dd61ed1753642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b39e04586bb00e6699bb5893516051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c8421a23b18247643c02c353e2b47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8430cbac76a89fa8d7c9d7d3022e667645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e450c6a797e9cf92e925d8511e8fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9579a19862a55587e4563f86a45d8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2459e3a4c9b261a741f38b14d2b3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accce7779f27d6667ab69fc59399982649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48b7110d8bdf12ef0a69e93121592650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297b51dea9f90d0b57e28ff0bb4807651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67a55b2c4b039b2619113e81aa672652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d9b9e8062b181472dd95e734f6c78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f32f88c805f26259408848d9bc69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc187b1f143c191e24f9cec58c7256c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb6563c8259c999e62c78941447949656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca7076605e150cd45fc0da4df3b522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b52fe334136886f450b2173ec5fb54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d9b5fdc82e2828c86d088c561af18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80118539f0b311c1151428149731387e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c667e6a02d68623e2a69e4ba9cf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79720148b5c2fdd0eccfd978fefd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5589ee7b09d582123af14262fb661d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a43d878259dd3c08fb2b548c8dd1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e171482d20d5a3e8a4d31354b11d94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352999fc25b93c4bfe9d4a8b03dbe02a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7484dddc8119e1305a2e9e03700e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccb94288ebcd6bb8077ae5844a722668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c8798bc628840dc7d8e8f195a99d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee3a4ff6417769988c08f1c69be2c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7dc44cfe52ac106915a8d5966ad81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77756aed1533bd708abd8dc0e29f9122672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03aabd2370e308d53a831f7d1b0f09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45988fde53de04697fe13ee6b5559746674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0a2124dd9e0c4eb13854a2223f09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7150c66ea5a883157853726142743676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b232bcc2fa25906533776d95cb9b1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eddb023b57890444380ca4e54f885a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e010f0a28bd02ec99f90d9be55ac282679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010af44093b213a487995aee4813a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf8d3e267fb644b9ae66c30ae0555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afe259fac1f779eb5dd2d6d95e766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb61cb701cdecfc9a76290eab2ddbce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55a7e468cd4e1b4812d39a7911088c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477079bb95168d794b468ed13c71317685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671d4320ed59d3a0770e2970ff3607686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ca7373724af63a329682e89f9f06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f131c49539ed72661aa60227ae929688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70356c347da6a65d316bb6f9113b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c2dc3678d7b0e7db3f2ffffe694a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5a56728172fb07138aa21395826de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c0d2d65e298404a2940714cbae72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e68fc85ac3e4a3eb566c244f5d2e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac32a77d14a3887c23efd42ad92a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e112a0b1cab4994d063f6e614418d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d8b1e2cf18036148b2cd7e05cef34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5648c4fe67d32a91642302242085718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe886c5e861b28325cde082f84e7a28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f2b4608f5de9bdc8bda9ba32da35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c850f0978c321d1c9728aa022626700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af55b1fd10870878166c0dee53e5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb768c159557e18ced08ca83218ded2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d58aae4bb8185a8c2ac30f152d3aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f15847552d2e20603d44966f70f68f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a68a3260833cea737be1c7f26c32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d21ed3fc9b787dc912b19e9984e48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577bf6f0622f08d16b37acdbfdb75e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96adf1c91cb6465e57d0abeb1bb5c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203508777e83814c21039479e2380b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025db3bad525295f9199feb45e23b9f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6993eac90a543b98e2048491566124711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923f66657ef54b3a8d2e47aebf358e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de0d562b9f79c98da5a9ecf497d36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f47ab02a1707994b970a53427b89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97447bf936ed6b560fe4e5a17bb4dd23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e21857139a9c8ddf30999e7a91bc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9431c44514cab5fd6da36781799512717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385bb7a82650fba2be02e15dc0b1d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a233ad226ac41b771e91c97a23f14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25964b0fdf2d95b97bb9471984974890720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa37a6b245fadcf86c0f552d36cbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df40b5ec34d6496ca000c10b7be51e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da8cb7a84baf12ea8f0ba72701694b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20cfde4db22d1a9a79d77c97f1e9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584f0a2d04f82fad3429f439b741be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f76bc0340eb48714281227ba663e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec991e2464c9c978366d139505025727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e740bf65cb6f972abb1d628493cc57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb951ef711538489b2fd05b631e0fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb188078b0f8a3364772cc4aa71e8e87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c5ca60684910588aaaaa7de2be3d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193466f5401b2fee3e1bd693a3b8b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563c754fca424f91785d24e65f7ee5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa03a8b7e6ea180b2fe1f3d8d2ebe1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c3df74f7e0224249e1add2793f2cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149ebe73b72c29b495c30dca90726b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7dcb4a64f0c815eab5663087fac0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7acc943f074d1e5aa526fc0c89a339738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587f266f5040b9e187eed80102fec7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32450acde22b95f23cc428d6c438aec2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0623bf1190bf02151f6acdfb3740741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804058a622482ada808d7de96c592f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c69315bfde7a20f48c42b6f40644743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242139783ae19ba2cace3ed2e43a0792744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc426b10ba0c1b0be777a11747a0652745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ecb4c9aad57ca45cb1b3da46eda6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd599d891b69d5f2c8456c65ffee59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035169fd5450a304cd8ef700197f532748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0cb527e05e72504a641d4e29b4594749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ee4ed07cbc00e835010fb429cb14b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba463b11c7ea6d3a986e0e60e4d029b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4c0b3b8dd95131724e1c34ba66fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50601c940fec6bb4f0d324ee604473d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64040a6a02320245abb2c93d8017b7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aca4421131ff82f26a139fb41944e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d07637f37f99d9222664804965013756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3bcab770308f6262084c975671e24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af5ab5a77ba913d121402e9221300758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211ffda65db6e128ebcafbbbb82744759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7561aebd936311f256eed8728d27c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa336659d11d363509d0e4b8b78ebcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680f91a869dc099cef4a6d969ac0463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc580778435610d15629076add66634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf0837911f0a90b9adb5a9e98f3415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e866c96705906e8c6f4a9c50def4336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd59cd212250a099a0dadb402dbb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6250730fa07cc85b2584c39510098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ddc16c79af4c9917cd767cf8ae9a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1bf6c5c894232420da4f585ff01210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f518eb72c17e119995ac00625e9a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0e9614d6b78fc72048b17f82781e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd57379e1a5dd4a0ed064a5cf9a5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f945404bd85b925330ed640e5a3c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a26019522d0c831a7ba6001ec94c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ae49b6e8718a8139cc8ad9dbd69516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e687593fb8a107e5169e748a2c9a7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af10f3c24b4f8f5f94af66cbf19899718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74cfe7d8b60f9270aa0c9e6b4239b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bde6c3ad06469db8d65973607cff820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e800694bb229b8505f10d151d9f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1215ff767f8c36bb59f8d0a2cd482d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9701950aaf1601f193d05fe33f639123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaabdd5caa36601c9ea22aa236eb2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033bfc535f67879fa9ee6114186a87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788b9c6cb92be685ebd73774515e8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66b73afc92db97e503c63b2e526be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341907c29a084cbc579236dac8bd7b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae2b2fdc181a835e46c642e59115e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e72173990de4e987e1b6eee4116e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f154129b8be1f0f77aeaaa0c2b04e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485c2b08825ac15ae1206f47147ac6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ee14ac43a996e889c8ffe930746333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74e53691ce051c29e2a09d08c30e7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bd580b1704ccf9d985cac28a3dc0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a035f8b23c6ced62a998f975798236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333097d7be54ea697ecc62cd69bd9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a2b99dbd1fa3e7e328277e5bbed0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bc2cdbe22c6731fa637fe4212bdd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30fe73ce8098ff193a32be4e9cb93b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e0acfbb95164f8abd218951c840341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683c9a78223eadc8ebc6513b971905042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd52c42bea4f023f7d5049000d17343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c12369fb246aa6accccf962f551744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d0b3ee08cc8d0f31e0c519455787645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b36cec8247f8ea015715a6f71060046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58114d2475248d4f1cdb66cfbc02ca547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a8047069faf7fb23bc8900b831e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2479f255734f313bc8b0867cd0236d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744ffa19f3a227f481fc69eb3275d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4ba25685eb932c00aa75b68df6d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb65b7ad801941f62ce242bb979aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be5a5abe4a632a331650b0770c94f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af304fcacd768f42704620ddc9d3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8436ca9096b8ca0f36f2b78c35798455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774904035d55a41ec09b7b787bba8d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10789be37b099792811173f8bd0fc3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbd627374e41b03fc2c7cf19dce0c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cce6c9c56e72a13ba8c2180e85ca659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562246f79e01baf3b907e130cfa3cfcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c185deadd6ca0cdf17d25fdc1db3a1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3b109ecedf57d576e4daea2fc3ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c72cf1bb0da8916bad8edbb7421b7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038fd3c491dcd2a650156e61dcc7be164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fbcb7d0740cc5aea4a937f076745f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e44f5d9a8103efc7edad3f494495866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a8ddfaa4141d0d00d4a3f1a6ded8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d20f45798d517238e4e8ec124033af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062aa603b42fdcf1c60f4ea6ea8f71d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1fdc3a3e35b2bad106e9cc0ee50870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ffce451ced55aa27ddf12ab1ebd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05422f18a5ee32661b55d7877d732072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4584a0082df0813696ce4748c3b42f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4573bb6d934e84749bc002c5ea29c1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7574b2787d0ad08a455da35b505fabf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e82961ea7fefe49d4f58a3fd8aa4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07913204cdb45b21acd962b80f9c99b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f52d90e81adde0f18926b37e327da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cf6178dbba529d505355e5f26cdbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd119abe2fccec50e54a06e26bacfd2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cdf7e7cabca3473feb081ee943b0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203228c89c181081d01afd17164f5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da786e0245b6377f7a45f28c4dcae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe455f5f551862e8f841c12a0ffbcb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c2b55a8ebde6d2c906284508e902485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fb6152324c10f08b2eb97863325db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d8e8f63245df2cd043824a5908f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52927a5a74f160cc6114a327ba0150c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aa8894315e0671057a3dec0d79f9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f10e493bed92d8cfc9a4d2cc486a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7559f584cab9cf19f818881425d61591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fdbef296273869f910f333a1322b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108712709b3607b825b39b723269d1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457bcf971509e6a11aea8c17bb97be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593446a820ad38eb5f68c893c1cda495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62352c8d6cea7a39ae1cbcde386dcce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ba539488ba3788b8368d95e9038297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332ec23afde86ea2fd7da6f61fbf74198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609781b160756c58ded6c9fcb3edb11099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1d5f19d45fb4cefdf66cdb89be08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9494e8808f73f57aef0a3ad5c7f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c0efac60e9627637a5328f8596e40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64c616897d15df9757e096a862613103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ab45fc3a3bfd18a266f9a4898736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa8ce09f1d4d2b189dd3a5287ffab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d7a6a68366cf90204dc1523fea08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5373f7920b4df57940a56c8342ce02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ced175d3d45a89023a01d536cfeb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78eac7646b85074875395d1764ee28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be982f91030e6961c9212e389536a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2663a33251ba019a88f2d4ea01d52f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b458224b2bba3554eaaba32170ef3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f054c82a88c374adbda4b22817ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe12b457ef43cfc1041962517e1c20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55678b4c0a91867d73348a433f25a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e891706bd72ed01b2c3854c25e4870116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa657ba0cde039a55ed203856d32aee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c1127537c4df34c1ace72c6bfac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fdabc6d3baf93f54a6b05db7ba8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7d3461725a439da4aecb17b8f245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71756cb64b13e7021d4d823bec351f7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7051399f1eb9d37254a83888e520c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b07b8337e98c39e43871ff4b18126123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2fa1d4c63a2ae003092b6f0498c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d7fc2a78ffbdf7e43016b4ed9df0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284eccd12a938208f6e9d66a71cd307126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d6b07d9effbda77124e59f4128cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb26def33b98d6ec1610405d3cdd3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db56cb47f24a3482a605be8abad782129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092cad9bc61614e388800ce8738cd54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197c74665f6f883ac999e9380b6de0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc1644cbdaa617c99ba2c7abdfe0dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad0e5018e26f79821498cbb0b92f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bd1793f108fca635247bc206fe760134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa2d14f853fda996db650baf01934c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547574b684f95864373d30ecbe8ba414136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669da2acf5dfe4db1017cf7f52fdcaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174bb23c1226f194907d8be55ca59a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ff2513321941d6f5cedd2d1f3cf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74313babb619c4010637a28c283c4ba1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b718c6a002898716953393a5805e02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d0795161789bc1625792c57b0731142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda9093dd773cdfc18ac79893307f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e42c2aa4d8a6bf5df441f22a6eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc9904f92337b35de8b05e5a19936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0abd9298e56be2e81be4ff82fd48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd826900055b3993e1cd27d6a81800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633831c329b2a0297bbee2f35dcfe28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577bb797ed8883c14bf14bdd6935aa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8142b24ad46f5f50a5d56c5d8b50b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823edb6230fc097750ee96f05316c910151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d513d8271b87f3821b461d1e3b8bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b5554a9905dbb9baf90f73e88dfb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf63e23ba90bb7d0be469794a29b735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4ceb87cf95a4f38776ea243df4157155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaecebd12dd207f41978941e3cec9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a522132115aa8b72cf2ab57df6d6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893d84ed206a6266bcde5414fc47bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b6799daa6563550a346978d60cf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d665d93ad54c1af691b0657ecdb7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d0e7f11295585768fb4bf21816f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae10dfb543ade7c7f785164f4b3dc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2bba9a26590174c89101a4ab6f1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb805b53f6a6c36502467b6f642be361164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ea6f322bdcd6d49ded6683166b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b717fecd1eeaa474947ac451ad38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88525fc2254370a86fd7bacf12c1bd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8cbb35e3f199bab5676c51d428d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c94f849e78db57c99bcb1faad0cff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff6c6c8c58f19ca8720d438c24ffc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d580f1250e2103b6cebd828aba0fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143305c42cf9ac138aa314e9bc78566b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d630f4faf249874ef327609b9690173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b1aabe346fdfe87dc9ad83e286e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eee92a868e1cc5e5004643670542a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b178573c1972551c26acf5c3c8e7db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e0a07625c5cbddf72833c6ecc833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607df99d115afc190e93f3f5bf61aa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66ff7bfc0753aa713763deb304d4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1a160153341c18fc9f19d4bc09f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92215c74d862eaf447a8728aa3b9ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf00562383b95cc91c6ab117074c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1dbde30bd134840e412f5faa582b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979210c783151dad42f7ad98ea37dc2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0a9f6bac15395107683efef2f725185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d28aa6bc6ece7143a03f73678e1bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c22028efc4b245660c1fad19f807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6fc9a8e96900244094d12d29c6fb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652e91baf966dfc2c7e29a86e954d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f370852432aea7b187bb47bf9b43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2775c59d81e56f581a02ff4c6abde0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7f75d3a5185a8edd26242be84190192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea482192cada31bbdcc5b4c83968ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce13fb1ad1fa8dc9a1936e240347ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114290d161973c2174f2e7fcb855225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ab7be331acb093165dec6ff9547d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2d71263d58cccb5a90bec3d59537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719bb7a93c05b541d388378340245c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650ebc59e5f7ff4939e4be12bc7420199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa167e4cc3c861372011b4f079c47404200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983647934ddd851ce975a03b6f45c85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fbe3e14139d1ebc23180cab67a2b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3129d08a5bc95e2c4dbbf19fd1ffc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be05166dcd66bf66749bea819274f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e5156958c68449863613e9541c46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3bb9e1a7f7e017a516e974be7f64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c46a3808936c130748b66f4d14df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5eb38dbd77b8e54075c5280c8d55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18af21ed825a83092d951d3fb82db7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034673c18d8b795f38a956383f80f25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1125ada7a5ac50b71bc2832b1617ddc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b15dd97348dadb0ab4a7a19fcca82a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f4387c9b6a4e5efa6b5571a1d9a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4567b2d384643dec2949d01c2a2ec86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca885df01405c3da2e865741fe22bb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3f911f28935f29272b8707e71f9bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57a26b379f544dd82ce27265b24cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099272c8a65c59580403b1a8c6c0e678218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af36d35a0f50aae08ac2774cf8cced219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b570d5ffb1d3f30cd5a0c96b846d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4f1ff7e1646f5695356ad4bb3a82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47624358b046eb77fa69bf1f8ef45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dabe3b1cdc1ac70bc171410338256223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d759c5ae83f8137ca9b61d4f4bb802d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d607350bd30de0cc33d7175bf735225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d079e83e3b4f63ff29d37d829d30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf685a92c2b468c681b593bdf2175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5341e4f824c9bf33b55ed2ac050d602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f2ac583a366defaca1077645c7194229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4402ea8c4b54c5bd39f524e40561b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef990468eb57aa202aeecbb31515d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb44eb720ea6d8aeec24f4783797e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1398f1e987b6e4d604bac1db3a342d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcc624bef5ce4a6cec7d1bcedc1bc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28fef13a2415430b92adfb24e4a2b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ed718cd89b59f8ffed1830ca2ec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169bc5b2befe039e919cf87e72983a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9729ac57b463ace51f10931661512ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead1cec33c4c1e9b43dcdda55c23aaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbab2cd8dc85b58c91656585da9c85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a9c09ddb5dea1fcde1b95d384258241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b289b9465c3203e588f6e42002f06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1dfceb0f7b8b9080cefc5990f51d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e45279b8e18cd53d8a379426f361f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb6e94c9cf7a5e6bebd2c5aa5aa52a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5f894853b2706e27f98ef2ed9bd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87c80d4dd1e7cccf85592b676fb56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45dfa299232d59476fbb60d718349b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ea5b07f08d85e848518f37cb0ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6ff966a453084c31a8e4e904aa01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d3ec08d48876b61be40e0a883b47e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639aa1d97c54560f0f31e835d1ecb5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947085cc7e84fb270d9844412d2b74d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511595871f37271e9188aef3bc6ff75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d33009b0f98a919a58e526cb7dac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49801198f9a9592fe5a3f0014c0dae23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5cff5379f6baa38d2cdf8900309f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da599ec5514b26dcecf077783b9c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56bff0980433182fbbadbb1b25ccaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c69ef09ee6502ffc757e3cdd23169260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f624c5349ccf035bd8ec63b2d614a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c09225002ecac75c8a9428e5bc62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186224813a37c6441ec22f45d36422a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a71684454d9e738965c67b273b9ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc5b2fbce0679c272efde58530aae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b91ccafc6c9b3e08c9c23a7e3703d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cbeaee173187713277fed1eec7165267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302639739267ac79aa75bf2432e348d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b83a0063edb15fa6f420bc88a473d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b3b6f5e7d742512ec538a37637bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d770b582b50026ff36fcc6a76441ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ceda982028a8e9e42101203c9593d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12517534e555081169576b3be6227273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7fed6c0ea341ecc2087dc5aa7b6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc139cce3ef6ff4bc5268c2045a4edd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c06dcae53d78c457264e6c040218e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb9258e9291dac306c49c2481c75da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b74fd08814335b2026f9faa2da7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe46e354b4d514990a9d04eecb256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7151f8981d34645006fdca26c7cbd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb6c1bd8c226707e10a661af12f95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dad905028c9714b6a855a9d845ac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9e43222122ae6fe9fcd3aa7c4fcf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d6179707cc87523beaf588bf539d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2563ff6b9bd10693aebb11d4e3eb72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844febc6c64f6295b4805fd6b516b2ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ea24112fbfecee870e2031cba555287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972dd0c0f5c33cdfbb49ce238ff99e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085a6b759a02c5dbc74f520c27ecbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f176a3874581a2c3dc4432ad79180ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035570396725b29a397e71d1f2615a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c573a57c9a5752110636ab05389857292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdae5c1fb5a436a47ba0d868485b22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2468d2ead375b8ab3ba460aed5b55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23057edbfc03ef016460937e9325c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f801f093438070c43c204393929a64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4151b9800a69de36b6e534dbf3b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37ebe0ef30830666fc3ee82a7c5ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ff65effafcb52ec0cb1b56d7dfd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf9fc42cb0a39c9294171704a735a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24106fc5a5cd1191574e812247c02ec4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c30483681220a60bb3c27ff3b519e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9403842464e9c45e87471bd2631aeff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee634b5330b1b61868650160f76521304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab36c2196cf401b756f4f24d27373c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6347f06a595b88d3c52f6df85d12ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dedd4e842fe998527619106249f7a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bc5a9ce10f466b59d9e659f567875308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad1d0e524280faee0d8de6917bb47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a196e3e21c27045a37a33d27d475b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1475c23031fd88924d4cc28e1dec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f98236c00cd4314415618c4e1f15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f4d6d699357c8121862c4ef23ce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef68f71c6cf1f842a467e066bdd1cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2f207bc5fb4d8185ef6eb0807a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3610cc47cd1c29868ebda69cfedf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954257969902d9be1023e981b99bc14a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294493f884717a76353fcafcaf2352ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ed02c5f8abae900247bb6948ef0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea828d4dbcaffbc232f5e3d2109199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3fbf28d7e1563987022162c1bbe6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990cf8f4935823fd28aefacdd0913cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b58beb957d0b3e5dbc31821d1017b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd029e3e6edadb8af09a0e6d822fe20e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818479381d55c44cc7807eb1fe7c93a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9dff6990f32a66b356a4bc55bb476326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b24ca0a19931a6c065abaa34c5b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c879a07a3648b0960664757834ba5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed40eb75d6ac25389bc79e74237595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470781ab005bb4743b431e2e82553f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b6f169b3ae9b768d9721ac31eaf0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f90034eeed99a233879a3d28547f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e9bb5e35aa403fb19ea900248571333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd69b5c28aebe25323b700908c30d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d766a811f308d7972d51c80bf14dca4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c23320cfbf6ef0a8926023d54951336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e8cdae9e64bdb8f9af706fc4fdc8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db293b38999a4ff2f0f10ce1ab762930338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684027fafbe21f7663f5a10e8cf96746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf67e4308cf1f7f5d4aa2eea84dd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf007d18e47b3c0c26ceb1f0baa5d16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab78ca3bc1a30dc7baa4cd68ca0ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676001c7c06096e64af7fe915fbce327343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271981ea58a58401f77deb7ac17d71f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b2f4d912a977b0255734fec0fdaa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e074323a111ee3a980bb7dbbff69b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e082d5cb2fd523ac3ea435680d112347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e5b1fd86adb309c2a0a2106d51ca7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ddca280b304272009fd16dbc42c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae25dcc64783c4e9582f6c700f8976350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4a14d34c5d936c8a169fb07ef93c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7cab067eea4aecfe0a8192e09797f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586090b7e7af8e05f5556688b8d9f35a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb95c5e6261462849a1d95145a850354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b314e9412e1c6226b80cf849aa1df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff1af868700d625088ee8b614a447356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1889284ffe64e2fb5f8c1ccf5bb9e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6feb0feec30dd4002ad6a03d4ac5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de80402f281a86873e58f2a6fd784c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a5a625403e7bbccab631ca37d6258360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964c7d38ccc46b24b9b6c0ad685ddf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838bf027fecfcecf63dad49a630b492362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edfda7bf6c82c8808587cf209d102b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683f196f8daffbca143734959a8742c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447cc26af05a7bc1409c232bdbabf39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbfaf1625878412a428139177afa11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec83c97be9d1051f56dfc1fee061eba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea219c1a0b42f46cb3f8aa3115354fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f353452996f06d13ef27958de089ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73b5670f921dd2f07c4c85e81f78f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe282d34eb306016cd91b3b1da32d2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161797308488b3ef1acc6a8c34b04f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b27c0a83ee0803b9f673e84232bae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb270582f671e6373996b651c8616374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c9872bba17cbdf650a14538d3113375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce932812646577c05f53a56809732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db28be1407e9f879d3a2706c846a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e848e74deb1b60c2ac0105c3440c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc6314fa23805a8b062aa3423c73b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f29198645359f24622742f43e2d33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2caa3c889d01babb4d68b25297f095381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407ae0d9d627648df2209167d2daf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b02407c5fa13ba952ae836b31deec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6441fbff41df9f35302768314a523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255adf9680bac5aa4bebc2bf874a1920385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1c05523b00b99b5f153c3b48e443386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3d89859462a4edf7579c1292725a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad5f9890fec23749c73cabd84ade0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572752087c78ca299ea1cdcaf8fd3657389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa9c3785b3893824fc36caa9476f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da968d692505853c0a724317dd7b2d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218d30d252bfaf634479c3d474a0cba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f6314ffcdd6419f10d541b2ed992393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e02a77bba094b472dce6bc7be2770b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2b4026dea765ea40de71b41c7065395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088c2953cc55e43c8896f9cabf8d12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932aff70c47e1e8ccfcf4453deddba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c51d1385d991ced1ff4e7768c0c55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1722b45d90f29b80e7dd631fcc8917399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203152ee4aece69a0f8667e97dab384f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffae04dc34696670f0ed1ae5d22ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6fdafab56442bb37bcf52fd6ab4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d4921635ad1af1d58377b6c20727403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dad203db7c935caa62fb625fd11b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b0ee75f77cc3c34c69f38654c8b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725545e7809afde5fa97e5ac3fdff414406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e9217e4c8a5ec0f319b6515d4299407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e783da7ad3f96e835d0c682f94868408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cdc0056b4d2e23282258fdca4f564409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163101e9ac497e80193bff184a524de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a452bb340917af74ce273f493f4952b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ecc01ee7dea90bae37f3866e6e78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310ff7bed054af9fe7ea15fcb17983413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6accfb3bafffc2b9c393f1b3cb49a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9732bb582508f6206f6b208b7c5cc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72506efb71499a47305c512df4a6be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4020a2ce1c6aff4e7d04b90afa9442417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b981eeb4e857fd9a358f6104ef69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106c36fbfee2e5b2f406a64b6ebf6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7a7ede5f589ab49f09966df7583f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2528452e8a1f0fecd06849b6d321da4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942b087bfaf3fd7a168c9c10c7fb1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb865291b3d62cd8960935499b864423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d82b9ad7f766f1df5b4bd2e339c02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f21ce56279be742cc0b204c1676c45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8670f96ef7822ba5cf6211117150426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649017a9c7d206c0df7318b9df9b50b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383ade37e7046785d36bd7dbfc9e04e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9bc9f164c2972b294c66c6bf4215429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe4d866e2f72bec269ab40478235f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fded9839e008e8d537382e43079175431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f0f4cdb65b52b908dabf4761e4f49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f2387b47d566533c9e906ac1b400433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f321488be67a83c3ffd11a752b8d8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d64024703a4597702e2e9d28b7ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404137503db7f290e612d29ffbf83f8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d74260ae744e6684aafc4b829b91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1381c6af40012be90f5151f92552a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ceb86a87b2c992e8817d909e66a11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacacb6add600202052a54372cae319440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04889f7f0baf9f67654a642f77d9d18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973f4a70992b22c7b8fbee8ac37158442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a66d54ec171c6131506c4e34c0d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2283be5adf23c32d345d6b993c2f69f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d59e7f07658943983e5c359ed27d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046da6d93a32ed4ae45e7c7fe4df6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640690a046632a14560a67715c07f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d35cc8f16458fd0dae858cfb16cb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342ef0e15711cdbf715706979000f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cc00635387d22d2cd0b822215f8ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6060cbef30e60a13e4ab0cd58bcd92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3915a4f087da85205a67fa81aa82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae621314907e9bf2326213361d0e024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316fbe3f879f27f21c520b0801109c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d0b1763816f8b6cb0eeea464e8a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c01a2be02a76bdcb074dfe5d3d5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bcd56c55b2051e181189b18f13ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516db03df6416c45aea668ce6f1aeac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b01dd47a47a6d66b2044a43517c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa239e3c127d8c80bb9f92dea32a3d88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be08b7603cabbc4842e860ac7c4480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc101f64554715c335f7f28eb4caa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d113d25c431b069bf618667fe46503463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9604d880958d462c00301a4d2bf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330ff553b94dc7bcfc5c3f886680d7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d7955f985d69bb4c50334cfaa2e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef720f8e67abec878047332f7c72e6f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd8c0233933f617e76486bfb4d4d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b31c0016b14ba05f4191dfd6b55007469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335676d09821037ce20fe6c933fb9ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac00d0468531545e9ae5caa2871752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18ccc54d6a9fe1b5f2b4f08ec9fde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d25f793e4c1c90d1600354ce944ff1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a48dec6f098a1e8f50592c5fb5505474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad7e78207ce787efe5f3215a2de38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7608b6823e424e20363dd678d3b6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a08ac2a28d11e70f487a56b84fbb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a82a90453ee1d336d561c57542934e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8c09e285de9a70c35e6655a4884c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ea7177940bdc83d5906993cda7f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd91a2e16759b3cc547deb64891c2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b85847c4a910ec9a01435b657df08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cff1e1ee6a622f712c3c2c6d995a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65b5ee73f94ed8e9bc622d80ae556484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becab8c024457bde3358c439e6a184d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b76e19eab86d90a2e759fb3dbcef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e584340b531b33350b082323784894487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5794e1964250454175d09b4521f8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208b9ac9b160e5f3e1db042c908ab02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adba476016cd065ffa7df2aa34d8f21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a29f0810de31cf1d9e6a7326a828491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4945724af35e220416433bdec0c7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044edf4fd6fd40dbb0b01ca03f0dc414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaec92e8f1f0deded1b79ae5f535c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a0d0fda8e5753607b5a40c5a0f46c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7f221ad1b7680247293537c460d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46e613d67a43fe3214ef721d1e8cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662b5cbb6764f11f168bcf88fd8c79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349899f115c7efe8d1af93ef753292e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c59ef7c862a5570060e367066227c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e183ccf0d75d6acfa30df8d97ec250501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8ab989fbfb70aa89ec3f957f3f318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7b2978ea2429b22c5e48718075ab3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e93fe2dd001d1e9606e2ff02c4a10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b866d7f87ce91f9ea0bd7699a93b7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d8a70978a61584815c779e7540d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2880fece1428d9dc63e98ae0bf9f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302271798555842da0a79bcec92efb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41fb7b4327458c865bc3c1e81bea3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a2b1b195d5c0c2c86cca219f4fc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f71665fa0ce6584b67321a22d28be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077cfc557725d9153057ad7f9cff16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea323c18c60c85aae4665bd95743bcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac74edc3edbe0cbe7126cbafab0392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e1ca7287b31a07ee60e91efc39b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088408e444e8d7243b214f61135c660a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153135f337618a40156de2e7ffc7088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcfb3a2eb2e8516e2cfc042a30270f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d931f4f627d84e0ef17baab5ffb3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523689c4183daffe381d52da9f4ca0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4158604a8cb0f6a4ae1d770f6b083521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b13e1d5faad31864d78591e740b74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd51797f297e5247b47dcfc8961a0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86444b3fc074b724ae90d20167fdba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108fb3a9309227129e378a7bf672ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada3bd2da94557f8b8506726066fe09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4bc8d469fd5b229d96c2196689eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec5c7344b79dc0465b60256b4a76f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3a2d6526dffc66fe24888325f553529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcbc778bfcafd624de2fe31b701e21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a158a859cd54200d593b974fa6a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840c61fc90d98e9584437df385b37e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7bf89e18ef3e9c207f17b0601e1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a6183ae3ce84601bca4d0ea4413c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992954d8ef94ab975ad90512471bb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721517757d74cb7414c2a1c617e7b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887420b7eae24054a6ed3b80de941da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850f860d406af3768f0f828fdba821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201537323f521a762d663984f34e64ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ad9d6c52c68c97819d16d61ca4e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8175520de067a701204c7c735760541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1afd28d913bfdfb4ca8eb4d972e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a5141bf0f81748f44b1d926215323543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d3a1a8ba220f44e8a14b6f656b55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad281241f044186a68d55156ac00d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b75668862d1bbd7ea475a0dd81e196546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb573eff086dedeb5d03bfd9feb9846547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87284461cd5fb1cc94e56f2abbb6d22b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3979bbf9a59c07c7ccc03f1df4d54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e3af5bc012b9918fa90d586e19ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49e9f43fd9d6c63830d201c800d76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1642d259d4e36466f6cbc03db4e60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f35cd8d1db8fee2e728be6a1a8f82b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6d5393cb7124381a15eab69606c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bbb5beeadba01adfc69986fc26598555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c133e2a1bc75dbe67763217bb40c0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15828869751d30df1688ebee289033557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f812049e2c9e07b985e4efa431c0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0f422024a7d887d1db580a7141d83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c630b1f8dc1808934e4de00e99f94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3a126d61841883acaa98dc91d2a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef408ac2384a1ea387e54136ad5bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e35f33e77b15c4e14dea9614a6ef3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a8ed47afa768dd2b69a27c5bc7de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d3bb535a4c110dee937295651ae20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09203deabeae41e57cd5504842c89073566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395bd853582c9ca21c8144a6a6a3468567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f90cd886d441fef6cbedb068e1107568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab55f11e61ef0663c76532b0a1c6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a66660fd8e40a2de5af290b97f64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c18599755d270ac26b18d8854f538571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e88e8c2f76438d128506d8b189f458572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52502149962b5eeede4c84c2ff73a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc753ef157146a471fddd1f861a6a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07bb6d1351c3f2bea2c5745c6bcf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d66f8324fa9eadfcac65a3b414727576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ddd769e02b2a8807265ebb1eb1c24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b338b50eb2032ae52059f155b13c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94716ba5c5b85fe5195b81065803009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829594844954297f0ea2d1da8057cfe9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb49ff3bed2e62cb5fcc3a77248812581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a78dee80612b25b7079b7353f335582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822a5dc3d114765c00a9a955c9aa950583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ce1ab0b826a1f4a185ae29cb12fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c106e417c08af77992fdd57ee8c85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3ff44454e3cfa9b6968792dc7c938586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06bcdf6c505752f40e2cecf48f4ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa95814197fbdcd0f338039cf802a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb48a5b799742489b7ce066479458f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845361fc9cef1049df216d23f2e3f641590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04190a3f98b59cdf4373cf050b7738eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb222c98142016cb2d00ebf58be186c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18352f9cb5c0166d3069b1b984dde9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53c9767bc5e5beefc2f9463400f85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26caa45a4e19fca4db9513d938df5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e74dbd5f460e01c115ae9c68f502b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7346cc6cc5cde559d41e506f0a332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7976fe56e8f94303370d8e80a817ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e2ca60dfd29de7d0938fd0c8a4a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3a763cf74d9b6c2b09da20d82684c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089dcfac6bcb3a09b80bdb7e9d04664601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df065a21674e74fc46aac38775ce7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686bbfebad9dd55ef6b9f6dab418adb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee326361d3258ad3b0b7471c4446ed96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856eccc9d3a3a3eca5942a6ec976f7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885ca6772c7e4cdc6adb7b4879fd0b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5639984bda72821c5c7bf84e6eb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d743a79a3c2e04fcb5d2e663ef55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97027fbe9f2c0f9db7b04ee9a65ef5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9e161c3bcf00e7e320dbd0b14629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634955c1cdfa714a48c1f779f1449813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc809bfe2c5aac025e0e2a6717fdccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45258997e6ebdfd0972c3cdeda3a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5817742bc674e35e9ea91a23f29033614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded1e008f9910ff160b5350e81d0c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1349081efd8fd1b9c0996d87fe76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a2b515a817e3899d25294934958ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c45a305bb8bd59acc20b34713d665618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2500e8d5a7a90be97a4f158246fb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8a08c5aa8f49534834e3388f35f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ba2d2f6ef606c6c3b25caecb18c71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947110a1f07a4f2ff756134716f463e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7aeaaf54012af30f606ee357647b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6b77c9e76423ea69ead5b3f76a2c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4509e8d958dab2374826bc191dcd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68ccaa37e15efa6abfdaae8b7fdc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5e60f49225c737f3b14a24753a14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa2d987d79a1170650dff61196b3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d66a4dde6d20852d07962c89f15ef0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dfeac2e66956b7d0a004ca8129b74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb5c8b6339868dafbd70d9594c049631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdf5f14cfae8bceb5ed1c93bec3df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd8b1032a29663da141857b2466586633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b6cbdf77e49a3933b8cb2e8c1c6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf548be6da4ee5779da5449560e453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d076a3386dcb89b6058ebadccf0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c715193a9762396af5f508a46bf45c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab4bea2d29d787aae8bd9328cf50c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196064bce47c20739ca24901e6a2e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68c4f1325c61771e1f74b3b9eb9abe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d5e5a8803915c4064da827fd2bac1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383a494bc6489cd6277d7f15a35602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1940fac365ca47c07d009f693715643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a172c8865e7364671693bb7d433d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b936946f5e103af1eb9e76fa514c68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48a3ad5517211b0b155e58da0fa379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9896113a471b330e2a08bd2f92a2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db850eb6480c7851462298a1101c42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470691e35f385630c78f2ae8965eff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9599fff798753a880ad00adafe118a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f605ced9e0ff677e3ad92c807b3fd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713af7e186789f6ee114fdd2e0226a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e1a26a8bf56bfa603759e6d16b24d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb478c971dc2067087ce10b45b94ae3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0ae9f3bcb5e3713c18d33b736627655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7ef183cf67b37e238e90337c73c5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe1fbd1ddfb79193599b8eceb102ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dae89ad32a2dc845c0213c4d66fb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec2807abb1b5fee781629c0e04eae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d1434cf85debe379a2f4fb3ecc66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb04d98cdd151fcd9dc3c32b18762e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c894ceacdb2569a5d74b66b69c85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a1e9ad01b005eb33508141893b29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e621c637eb3beea4e2eca1c7202a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1fa0c04d9724008979186973d7bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612aa420a170b5e54106240b17a803666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149e5f17c2dc4c0d50de4b891e49fb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11bc52ab65c27bd61850b33668920c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24b36577ec493c9bfea8914cf6b30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0d663cd314ecf5ae805ffd1da3ad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ecc0166a7e14ecf21174b9701afb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324b9392218c4d10b9d33e3ceadb71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a72579b4d5492d34c7acfaf9ce3d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540799a0beb0777a13a1b17563f5503674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3cba869fe26003a63233041b560a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8b88ef0e4853a48791c4923ce03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965b0c1700eabc830e3c25c4dececd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73420144d922f0fae546ae730f97bc69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008202f71cb2af9cefd4cfe9e0dc82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8391d8fd175ece23dd193cbf04f9e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20a05d10677170af481d3bf721130681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304870713105015819a6e1a66d72e646682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97cdf41244822843be2e3c1b23b0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf044a404d87e8c8d419faf88110c41e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441132f49da1c53605b09e802a8243685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275dabf05b77a195d06b43bf9405689686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd257adde927c393cf2d59025c1307bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0613db1475115a61ef354d4a7571688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef171da87b0d74275896301a5905706f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e271f9a2b3961c038fcd09d38fbb2cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969f366c7ea70c66e1f90e35314fce1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977aa06705b7f116b0e562aa96871c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2b6891d83f640bb95b079ec7d086d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73ca356795d3f5f8972df6571de9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88f9187ae4445525fd6c57b890615695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae75439a543ce1e369cedd17c8ace696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07406e07682739ff9a7117fc037d7b97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d98284fd66fe878e13277027a981e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340eb07231d7545f8256ba8a9976b90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34231825aa4f961e8a07decfe1341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd1f5eab04444bf17a1e9780f94617701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f851dc2eb885e897014e70d6ab9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b064a9fc5cdaa5e44114f60c5c61fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e7c0a31f237de9c6217b86b01247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f813a6a402f928c128810d3497cde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2117704ef344fb9b5fe81c10a0e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfc2fb11c08bd0649c996d4bddc000707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c099cc5ae6d8a535d2c1ae48e2605708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6460b07830b03f0bb0e40236d5c691709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae4fc80a86bb129adf8bf66c5db7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f40eb0461c338a37964b8dfa317e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4e461a3b50f9926618b57244e9c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff5215eb45514c85958ee6d926abd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c04cf71e39b6e4748e8b1893923a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883467898560809e0fc98f167962fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b872ef6553838ee603ce1dca340ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c2b08497d3cdc77bd749fd2d9429717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d05ecbbb71de1d79261535c3ade1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72891f43cc0c42512493ac7693eba0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6db0fe440ee385bd4c42e8651f0b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240fb52dac9055b1fe90509ff35e700721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cb92e29486d1d43f3420b3021d55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3180b8dc1374e50bb1b2e65eb3baa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f420111f9e8e2118d8dd8167b95bcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898362da87babbe71a979d61a6dc9f16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea02d8c0718ef0a2509a6741492b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3858990a793c487293438c70d25b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6726dde2502f0cbab08233e2af881728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07a3b594700fddc41e320c8c32e5e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ba4b43ccff5a8c1667c2ed07256e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303671615d243d4a6f697e81877e82d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6163c65d2056e0d66e304dd92dff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce876f18859b05e6b4986ded49502733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dead0bd514b9e70cee6a362000321734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549223c3b9f3ad32109e4f1f16defde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af56550497f7123956f7874202ca9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4929296c20b43c90583a1b88d3b2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf625cd1e10c8481b114c2517fa6ad98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c8b04b615b060409db9c0c9000f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b41a1368d5f593c473eb5fdbf353740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26fadc40785e1abbc4e5c69dc95bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb670d578f1ab12dc6947526a01044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280a60339f8791111ab4afd6ed4ab2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2301d63938670035f68152c21ba2ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dce7b08e198d7f4ffb71e300b2cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2a0c93000fd011fa2032e0aaedc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac40a12465ff5f6e7b578d7daf6324747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0059a4e8d5f786f2c2b1247930dc9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f7cfa12a428d6ce405995b3c002f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd86bb60c0a7642c9eab94f0df95ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cab09b894ac384f3f6a9fd89168b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2663364c70db4e7baa4c2194a048cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac03db2cde6e53980fa55c7314119e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69656894ace8796e70ab5b5011634d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c6b3950d1aabdb8e87c6823ea308755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073ae9e25499b7eff5b7ae7c2dbfec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b61849face11ea17b5f7cce30a193757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58584054b54a3058f89e9ef3caf755ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20793d554deb10ad7417b556e8581759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>