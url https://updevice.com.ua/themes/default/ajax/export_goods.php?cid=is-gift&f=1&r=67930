--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08445751b5a9cf4a845134c604639f1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36e19cc94f823e1472de9f08608a8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a08eacb4a2bf4fae3864e6bae928b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300c1b103e16137a739ca8cd5b1f8084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f39c137246e5461087629948b08c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ab588e38bca9a4378fc4c46f21276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ed33f2e3587efcbfe2fcc3ab745d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a0f6e8b6db58b3eb848045083a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ac0e99b131e9a244c9d55446f5619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae02a43a0d1a157618e734ce3b0d1c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb018cf0f8ddcc79dabe40de69bd217f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8896ba33e44d87b47fb38548b5fc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2917fd805340345c4ff53ed8fd18c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227bdbd93bb7cfd7ca7dec7be1321b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e19a9e4b89173ee335914518156e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482d5f93ae2305ed53208b362351e6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926c0fc1003075a0d7fa8cf8a491ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3640ecdd1b43d3a5c5d7d842a17f4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8263f993e0000c2cd3b3f2579a8c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14a571db762c2b886bb053085030b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a839b7f4d303893a77c92340d36f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47b6a4d16a130108b43a0124b1d8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0a2d60ddab8d7ef1eab9075e743da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b397346634b8dd802b60b777a5603f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec69c3e0b5045b099fa59592bd9be5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0518d1313ee2b5761a285eff3a44cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c506cc6158f64d633247740ae6dcc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c1ace5fc132d7f3608db2ad9d27028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2cba12e558396ad39dbb17f782f3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b89fab95ab54f03283b8c81ca02130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b546135d8c6bee65866909168151f2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619be5d0fe1cb89153117e7710701432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b052069bf9aae0ed7a36f757da056933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dff86710ce51afdaa3a78fff9306a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6573bca1692592946dadd57df359035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda53a0cb353a6827f4827f9b5fbd57f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881fca36a6f247104ec312417997b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225189859ef4967d410c8767dfc3461d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aa286cb14297c2f0e6182fc092b1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b830f76ae599123c8903da96786040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59726cd453846f8344b607cdcba3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af08af7548f79781f8028c788a79042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc96ac46a31718fc70699b599adaf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe14a801e7d3a44fee82b927c9c45644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449a1425c5aa3d0eccc6f8c476b797745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406491498113892dd8feebdc377ec6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c5036e29ffbbf4ffc323644e472347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdfb0c4c45dcd97c1cf85f81c7a9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972665c724f81ad80080f6943df97bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090ceaedcc5b157ff71538ba42468f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3843b8267d5b95ed816efa41a2d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca2d757c286c5504e6e31c005032e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985a313e371018b5534f2e00487fce753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3bea2edf09d10213da435f37066c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed491e889b2c4aa97dd56890cf1df155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3da615e24eb1f2940826d46e38a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae2b2fe582958fcef5ccfdab11976457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230473dec9f3e9e4d25e43016eb0b4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039ed047c4c45daaed1997cd6b8d2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf7fb069e36ccb4071d65043bcec960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fdc86db81d3b5cbf58e589f87277f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4e52f373d39afb0f94dd066da8ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e375da7db1f79621db4f42442c2ea063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0cf35f27775a91096e4e1bbe9822c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eee9740549b419dbeefabdb3e297f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736aa95d6a8624cd9040c6d0b46b79c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3511fcb993bd239568b09ec7242767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad4906f72a63313940757f76c68cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8d12a2273426ed483a8a2ce8a5a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f2d68ab0a43181f16653d548931f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49577052667f9cd2f74dbb25dad3f86171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e40d5fd4a634a0364f1adb4c8cb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf56db6864bab4f8fe4cc5a9af918f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61c8862395fab95baaff6fd79610274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22041e72ae401dc209c93b4857677275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbbcea5c528147aadba1e32d2c41d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67496e24b0b50b68bc07f8c9ee4b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1cc7ab696b994f22685308745b53078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365b24fccc1d7c2ae9b75e01b1d27279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaa8f385f5a7346a6bd2664ebd8ef180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d069e513cf00529785757d6df1054df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60c03fb017db527761dae1a8b0aba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cceb56d6fd198e13cb17995d808ea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d315f10d822d41abfefa5701ec0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29cf334e97222541c5beb4e5f40bcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c9a5d15d237098deb6922b10d73c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881449912a647910a95c360052a99ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a6dc3d808d0a94ccc16552df3a3b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391372ab25f94e913e5a0eafc42e705589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022e21bcdc2d8b48127f25e479e74190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ab1781141582e4019a391e4756c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76496fe936abb2b7aac146891071aaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84d68a540aba7cd41aaf6bb438a9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3e9d2306018e246778e4f8d25ab894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133a6282b59ad1c22d10ca8b93f55595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5663ca873656f631bf964d8f15b8aaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9f3a8bbb493862cfd27d477c35ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcb86b9d12ff1306752744a814734298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844dde8eb2519f7168d16f2d8da453899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a308c1dc10e3c36f76f9f734fa31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff52dfba4f24615ac875da48dd4d27b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9caec4b351357a2b359a9648933447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdfff48dcf62af743ed2b4459ab542103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d6bf12586160d89a47b2627ff460104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea87d2d22fc90a880368ff772a1503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7114aeefa3dcfbc4eab7a14050f8a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034de3a0ff29484f788c881745041e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8efa7fe4e477d0d0847fe27fd7180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e200cb71a429fca57b72e4ce77de641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b78eb2f1a7eec56625536f3e2ad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c414f112665904f86e8aa335f9794111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c4df87b0f42e388a1b6c37583796112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f02be59c59690755d9a4fe4d0725f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b45d21048f5cbc35c25bfd843d65b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b029a87807580c132cc9d0796661d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b8c45ad3b2839f16bda8c5aa37d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7fb1299a8bb17bd01fdbf4db4633d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc240d1eec0576080ff1bfd81728e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dee60a677f67f75aa1583b9e58c04e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199c0680c7dbb095821962f3a17f88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790262c54669cc3bf413230e0d8bab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d71dd5311aa60bc5da335b1c2e5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5b78c3e40c322effb4fc59236666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b63374bea30919de4ff8e16b5a76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97289d63b14aaf61ed114d4da2b4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c161a53d20626a40c17bce6e39ba76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9e9e969ca4aab62aa190214ef721127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efd2e6398529d1cec6e25c109f1107128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d8c15de9ac071cd517e431e8b7f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2add2a24738455b71c3cf9a9331852130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181b595be069fb99e784ca62716cdf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae38e271cfa4e63d3c44ede148a2ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ac3a720e2b88fd5601fc09b2a281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ea1dbe25c572c0e6d2330a664ee92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9fb035019212cfb00ef1e3723c19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32043ce8b760df43be0be4fed8f9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552570d3f99a02afa5af75b1ab60543137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454047475ff8465abd3cb8ba53db1f81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb24b6cfe5b89fd54660bdba622eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46488ec0b9203838ef3f05d3f1f92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d13217074a345e3425375352ec5ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030f0483aef680441cefb10346e645142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6717f372f46bf35cb18e792826ca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d767b71c3f22550de1c60024b73ce4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba935d9aee39b72e8590e76932badbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f37bcb189cdf0ce13118efab1ea328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f536708305c7797e7f6b9776a8402147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76077fd07be82867c73b014856aa095e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a849d91157fc217046b8fda7521c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db42cbb1a7c54576c7c04084ab694150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec0475ee61db8e036948b733c05242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f307f9463178bf24c94323f411ddb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e8ee78683249670147bb12f44ca72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b793b4ba91dbca047863f09d7733154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a3ea13282def368a657fe1e9f44e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da0e8ef1073b17bdd3aa6a5d695149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c058dbb04596f848b781243daf3739157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431b904a500961cde7e541533b0693158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20d30912b18ab1ccda07c5944a9697159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9079d286031f1158c162d4243eb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd011e262f5fcce4e9da4cc402c0b36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf3ac3c9e03895927ed9f2288f021d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956419a709e08d9e4d04c43d603ef09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70ec068bdf79abc9dfade8d159d4a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a109151b0a9455b3ce85e842f719165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cd1954b87909a9e4f8dfe11a4b5aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbef26d23966955d10bde9136ffabf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb2c94d2f55b22f18af073f38ae30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c044ae85d092fedf5b430a9c580b152169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea10c0a25071b293cc4980d65e0308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269818ef8b723a5b88055c8b1e87a79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5f274dffed641f75099eeb188d290172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3104f8141f22d02ce82f250ca7c7b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b46febb958357c89a8ba6a1ddb219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29b036d619fd940f85c66dd30981b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf28e99b1004c92d37190156c4fb6f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef11c50b95dd9bbbd22218994af36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b7e053e1dbc224215ad90d0354a0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b2ef867f7b00d1958ff3a30b4c28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42e899789fc399adf9305430a6f503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd3f1e25eedd3f0c2c1503fdf95bba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1686add3d93eea2abaa60babbaf743182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba903dbb402ceb10fb80c4278636d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3dcd55b7408bfa8160313c7a1e409184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e292b87044cc516450aebc87d25cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a676c03e0922650e5cc80c80a40bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1320ef8a044ffd6ebf3641dd728ead187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb203f27a8173ca4943352bee9690405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3479b25f91d4ec6bcc0837595fb5035189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0ba10b587f8a804885553dedfd14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dde56674dbff2af15f5fab1bb48481191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be0cb2ef37f9abea0eaf1543b7fd78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94523f65b2f79a05922f08ee7bac3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a62ea47a4db467a8b9d3351d10ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efd55f6ee93e2b80c25ec89a289bac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a47bec89072301f0c1568cd59ff9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122873fd5946220775e2856788f995197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d5f4751cfaabd3a0ab0fa73d367b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba09c6a4f3c83ffdbff7c17cc3c49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab15950eadc4d14cea35dbb6166a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b302e7263e739a705d9d46d4bcf43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54569df088f621dee65a6f323654451202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5356cfce59fb4d4584b4d50bcf82b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e594c9b38356a4bc258ee5d8f5428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd300e792c5592fda5455735356fe08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea5eb6fc526ae80827d6017033f16a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffe7f451913327d899db4ffce6240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e684ffb2285f1c8fbcececf2783352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bbf21e17b45903347f0854a8415b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b229debc965701845f109409397914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3aa27ff577c841fcc860d82407a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cec162fa802c454d1154d1dcc5664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55843cfd86fd4d7192e1658a29af7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198e4e20e8767dc922b5ca2360b41d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a96939ddd10de89e13e1ca8fa8e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2a6d7b8f756d37da4bec6f8ab52b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067cef1dbc95863d50d0954bc823e83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4753d5164fa9a69d51d081ac1efb6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805fac78be571fd82f5ab6f09dbca07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620830275f7ff4f1c9c71b06f21f4f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4356d94fb1dc0aa35ed58da5b8ae13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e394a9882b3812502d0f9e9c950d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666903ae6e69392bddf2bb0a7d6869223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f2e215ef7435eab1df170286ad46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccbc64e9b2d385e8e3aae5e79430cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e004293561e7f0081bb863a9685cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fe3b1a3df5cab9b76ea5b3c30dbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fba2b539fac9008c3ec1912e8259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c4f1597bd6a753261c14847df82e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126631258e06af25030cca67058e425230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024a0e2b33ddde1036ff5f20128301231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ddec610019f5d95c6b1dab2dfedc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6be3ce05cc3b2a13df5129a5eee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6828611d8766b14a480a85e9fa20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815775d71fecef5ebae27fc2f418a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a40c8d57c94d7dd97308d007bbac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548fb2c9ced77068f0a9b6a8ff63f71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa04d51ef7008d8f95a4914c3176e95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae0462e883b3a018586749d7d34ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428d87bb57c709f6fe62607a9ac488240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a52857f64fe922860101e12642d6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e348c111a660663a0662c21577523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b3d0a7c32030b26ec7d0a8605d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374ff70fa74e7c5b6dfd3b98c7d639244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c58531f3dbe51c774e7e4e5f1832245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd886afd8f6a690fc70b51be9367aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128f5326dfabc290c974adfefdda5a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b765f1c050d1658d8d5e89881264d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b065459d07115bc3e05679ec339c00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d583be807fa7a5ab607bf5af44ccaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c81d66a3fa972ccac557917554c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491bacdfaa968b9f3eff127e4745a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e454e4db59f07389590a22a948fdfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11afa0daaefeba7677a21566969133254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5148daa4db490845aeef959a1f61c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c2b93380605ec06925de6109d89a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bed203a7811aed880784a469dc314257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5460cf540d78be9b3e3b4959a136fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a53bdc2daeb8e5769413c510de32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4a877f0972f85227a77f9abaec51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35465db826dd6e64b6ba735d3953479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a84307ea642a2169c1758f4c9d661262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da1a2ea58daf3d1cd07fa3dcd5522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ed87f01c7647a145ac21ae9e0390264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd84e1906cd9a572184c845c7d885b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080e0a1ba2d1a3b9b9eb1f2f73f7203266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39eb15850a8c00b72f4d0e63ebdf94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2df8939ec0387dd6a32cc1ba87e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab810dc2c39c69ca454030db6bd598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5282e5dbcd863570bf5b245e3996f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6da0f1467b7eeba06fc0c1c73dfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c62d0f4325f2aa0f4d7dfe149e26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a35dee0150c5826b2a35a86331f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1d41acd97026ae6e8da2b65d9d32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e72c9230e2feee9ae04d1d15ed3d3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794dc26d4b21b955c74f1548747c37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664a1f02d51e218b375af878752576277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e631df3ef0f2f2b72d8f8e6cc7926278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa7eddb4a1cfbae763b9a17995edf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805afcbdcabb4c63dad4b5396d4f76e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163fb8e33a15e9ec9397b51780b822281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959b4ae21238ec2f5431e097321b8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd5aeb541714c3d57af1a0dc560b5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86236ac5e4706aa4bcf3fa05e6d9ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5acc75575d6182fa72831b149c19c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b78133d13bc423630a7a5622d6382286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1af5c12fbfbe23adbc6e926d6788287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab3b6dcb66af61bd63d500ce0e4ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302aeb0148567240ae3bd62cee07902289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897db953d7af586720b0f14128c9aa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e0ac0c19a2aa3ccd59def8a28e0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e3836ea95aee252c65a313a0a6a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b247d93081ff4ffea4f26b97d9b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f174944d0622561b690388814f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867059acb3976d6b36c0e01780455886295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40678f9a2adfeaab9ac53c6981a69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e33b280cf85ef21ad6d650e306d95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a8e6b144b5b73d8fff2a419890228298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8861488291fff042b253bda142673299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79d14d9dcea08628c8f0276f66a453300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f6f827155a41eebdc788cb8e740d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d1d109329aabab95088c44c087b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8828e3bbddeb2160226c716452de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daf9bc88a16404f70f009acf7a2458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c1de5974e26d595a59457050c57ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760207d4fdad4eea60a728788fcd404c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05a2f17cebb7466f571a7182b4e76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107dd80cfe9f53aa23222f00261f13d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa8690ce445295de4d13cec1567c8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1532f96117b1edd54b0a705d9b31ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a237cd507657a1aa0cc719c395aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e4befd3aebc6ef987ffd4f0adf77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305703155f0227ea978fbe9251e28b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f2e2576eaad1e86f6f8ecfe5fb36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f57d38e9d97e68d0dd00911232cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde58bf86316779a2838ff5f6cc0c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ad088ee27d1aca4e6e44a652723a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9d2bed4fe457920aac0209ab2cc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b3a14fb2bf18b15d5eb66e9233b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e92f6f12a5a1bc73c21b07d9c22e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a9e07c2f32091ae597bf92d0dbd90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081105896343fda9bcbc02f66712e13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce6f988e1458d7ac028d556ba5bdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430283866a1189bd7ce1e0c1c4d2dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22779c66138547333f46281cced5669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6716643f2f3b6f1b69d25e6195233a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d46a8dc194e64b8165c718873091327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1412ab14bd06754ec0d831aaaa0cf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7195144ff2fa81a134f6d62532a2304329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe82c847338d6f17a96a63fb96ea8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fc6796dee0a54153073f6cf10400331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb85d7e7d61ee23b500499277d51f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74dad858f4776281c25bb951b2d62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d2fcad30095bda56c624a2d8c973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169eae2c19d7561a02cd6b49e6b9a0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c204774419c4feac33b19c76142e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1832e395e7d7e0316bc01884e1b5d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad071297bf8b2b77f0a761d244bb842338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50fec8924b3f0e47785f9782e0c1a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c536e094693b003bc3e23435b954340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b290638e12c931c70a9ac4864d8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b35445f9ab409c75eb8b7fd6aa75f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa776e87bf3914c20f5798f838c37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742701af92ef31440fe871811ec65a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb16995aef800132b1f825d6d2f509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d03efdc73f7fab9c1c6f8b62f59f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6156b4f05a1e868342783c95f4ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f028a06467b4576423604657ed553348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d706f1463857de777888b2c938a81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add13c6277a209d61d87c6ebb8a3241350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ffc0bc62f73db95f9ee8844e5ca9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10d53f18e6f03c19eab5315f74ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb79a774f392fe8be54ac2dfa55774353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072eae201420f8d4b61df183d6489d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac3e8a327654b716b353989ad6a5ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144370dbb50eb14ffa709c773116b9eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ea19f8bcd2deaeb080dde3228afa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5c5923ec44bd45ae343bfae4d83a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779cd1232b0bccdabf4e4030ab9dca5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e7b603a8b6c1350f0e5ab3da901c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c601be3b90d7a5cf46282f342a48c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a4a790135dab42580c974ca6b73ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228752f120e63832b87628b5f5f39b59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b663b0620fa7a7443b8eab884ba0f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68217acf2c2b160b65c28e739ce7a7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a70a89180176d5164c523c0a666fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba437740e45c21c6b8d37a5cac748e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89624373a0ff410f585b0c2f9093e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e236a29afc908a2c2c7aff7b5ab7ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50b43222c9d09d7daeb895e32b280370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e68557e1f1f014be5e6b75e3a0148371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec36af2ce00a1e94ca3618e5a89bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641862216b24a937ec27c81e0804a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7776a72cad14d08981be8856e975a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad18a0f03cd65bfe94c0410bdfef7bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2856f9e87d47b71ce99fa1c8038b66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a00d1e60e08cd60031aed5e6e741377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55f0082a1f3f70bb10d2e2e480732378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4306c79c4eb2b40dbd6f77ffa27d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72966b7e23359785a09679afa866dee6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0624013c3010401018b756fb89ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab896e07dda6052df542b0935598c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7128a230a1372b3e9772912c24b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43269add42ffa27ce9cbac597640e6c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c0758b24c5c6a8f344cdbc3fc85ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acbc4958620bc4b1301722f7aa1cb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4816762f0dce60ea6a9c3f14b2ce0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413de395442f150b8ea1ddc9acaecaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed440d80c388f0e92a86808bcbc97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ea60ce715a734f84f5245ea48faaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e7d4198e6ddddb050d2a1de5b6c39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22bc2c4d45e615c331fa06f4fa495a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08120c88a1d33231c3d21526196840b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b973475831eac21b939dd477e1081394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487861e0b68a37df715b31be5254189c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fcea0b8e04c472dd5c69637f494a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e457e70406818a466decfc577979f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bbfa63d698f2b0cb3b6e331fa3ff0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62472a2d8b6360f89eb5f9df64241d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e0db9fac8311e8666f2dac00edcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2654f2c1b6ba28fce287d8a992090401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735466eebd2521cc7b89ef2a56c6558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296047d87810fb1b9db82277387ab33e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea4c1470188235af2e53b3f02b6b99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae139d6b705c5b0581aa49438615bba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70ec79ce4a18d84c54bbc4d9797210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172d9ff80852f4ef0427afae23bb5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045ca63d9cad8228d0a1e788e34c0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed51bfccb7127722ec8451ac1cdec4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc20744c469074f77237b3301df05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b59f26eb47dcb0ee85892161b1b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37502570de09ec651a3bac7bd63c7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d2a9f7bc1c6354b30793092f33b22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36242a54b1960b7c89c90b840262cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ef4befa7a8e6c1b377e1cac69cc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb892973d722604c0c51bb90e981a06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202ba556315cabeef77f0214abe146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab77e687da7ab7199306c1d216255418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a680eb6af220bb16d33a9794fdc497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294ac8352a1cd599c4b8c485951cf12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af7f8901532a85c2a61f5f1b7b2d82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9011ef38d5155584d52063c78f7926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c88b68e0fa358abad67e3c60bc522423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f5b4d4635691368af1fb0928b3cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2f23a0fed3c074d1f9bfb4303c06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addacccb1705c686c8afcd3911ae0aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6276127b6ed6869a940d8496bf10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85adf5efd713444ef72ddb86934be28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5921f27f4060f10e73780fe66fac82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cdd3c89d0b3636090340feda1819c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd40b36543c5d1223f2633dbcefaa88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b6287abe2f72b0dbb8e5dc8f6ca9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496ab6926b77cd44552074998fd564433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b1fe1888acc9a6ddfa2e0a6c69c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71814c8cc1ec5448374b278bc77cc936435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453e596cfeb20421f45fb66a6faf1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a56f982b9816b094232730f0cff98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7460f0e4b9acd39ddd940b453a64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd3893748abc16b9d369ecd653100439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e87e496fa0fdee3630ac7981a6dc00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759e64474dedb40482df80c51877fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd9c9b21237be941eab811922b5d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6240b65ffbcca81f4230a49ec79c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2536e63dde20185b4d17fd3d98ce59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dfb4207a0ac2e12fef43f928ffa7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbf9af4a19217ced6a469fb67bffd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f3f7c575a432d47e7b2d06de273f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724eaa6370e4eb72f01a683a1b4d195448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45809b2a7afd6064d7dac9a9d54ffbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea8c197ee0f01a8b10a5977ddf090450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451898acde0fb781ee5458bcb322842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb00a56450564deda14ef31c7164e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e39eb5badd09f7a8b1f27ca5de1a43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09d49a10e9cad90ed8a315d8d7124454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95277a95bce036ea97e2f630d870e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f412a2cc3973611210d45d2ef7a985456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9d5b6d53eca65c4782e0267179ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4999bd2fc6b8d2ba998db4552f92db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e94e0688f0172eb7b987ddc7386b90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcba9636aeb651766532db3ea3ac9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898273b6521de9947c87167cb9072da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95b14882ccfb814665724dba233625462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1010076d57fd6a8922c5d094de4c8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d79a7f11379a8db941e73eedf17d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3022602ee07c5e9ff40d0de963dbee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d5d69395f0d41f269ab8d6bd81a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717f11be743a9ef907d1d211fbf519467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6238740fd8223196097268d047425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7315fcf1a53394cd07110de2b29a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338963668077b2a8d4cf23923797f6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbf611e252229d65cdbacaa43846b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571738247083e747b056c32ea90445472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b097f461eb70d7dc957631cef450ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685211655039b3d53e3b28a1d90d1e3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa049386811cf98faf3e6f64e2fa7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a834b81a66b0c2bb9af93589b72518476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ee4e54708138d833de2b82bdb187477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a1b36ca7e87e746bf699ca75e7cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade98a03ae1eca5d3ba4f3285d49482479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd18d9f9e780bf9d18e595af20b3ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75113a75913a465f85e548e0235c4cf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59385d41273300703ddb63d0920b938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056cc5624422ea133416e322de751ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143ebffc416d60b595f558cd85f0198484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32959103680b624df1831c501afac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9de2c610fc943112cddb6c77e6b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec20140d51faa8b9ddbaa037d6203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24674f6d12c24caa28a7a355a12379e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4403bb51f5c3dddf4f2bb1470b4d8e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44b78aeeb95b86449bc956eb5780a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d37976ea49a3f3b77190968ebae2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea6128fceb8f53cdf5e16db8133b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2b30e6fa43286548c9db594f555b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485323d7ba200c26a6e56821c9ea1de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae58f55fe3d57648271f9506460235b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb762089c0602511bd9c2d2ea5194302496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f608afaf87e3fecf267b6b4a7f6f2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45317f41decfd2c8399237d0b8f20724498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada5b2c5705577707901e02d7bcda8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a414726c6b6b173827fefd27c305be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cab23ef8acf3e40f475e091aa481c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e8a34ab060dba4554561cc8afe437502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d5b84143c189752befc6c89a19e5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72a0a8a3703c7a857d79b4b943abd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2d91378a7d0a135add905994bb32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e399f494c44b7360caad04eb1f8ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b619d0f85133d21175ac7c6b32df6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d257d8e4a44a5041b0dfaddf1700508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758c05c6066b9d57f94e2ddeb4b9fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac247c308d89181fd691f1a5a7ea042510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf99482864af6156f4ea1908f5848511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf57e37a9160e07e6e7fd21713eb40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778dfd514a7b1bc8dcd41eeaf1c74ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c304068a8580c2707d599bc855964514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6898eab790bd954c3828b4b07ba1ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dfd823b1121c8b85c4fed6db6062c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5b0ccec54646f3b41c1642135a55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93262e65e112e6da53759ddbe018bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e90e9af1037bfa19e6b9eb1ea8bc0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a09acbb415777e0f4d4a859a38fe3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa8f16dd0b12c8397928dd7807129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b58fd7886a83017da200c41427e90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a5d5a85780b2c1fcb19874c51ffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4817aca4d1533ea423ee9bd9c9b19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb69d1afcc085af860ebec398ae24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69bdff7be157824b84158ee23c1e07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823bd4b897e2105ec335f580b5c74aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367dd60b1647796448c1adf05a41b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b557b119fb065a159f8c9641775a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2048c735aa435c1ea01bc1cb788a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95851b3180ac9ad54974a90c303aacec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0331885da584c230ea667ed09f8de6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91fdecd86ca023c1fafc9459e9a0da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f22ee93efdfd5b571c5c9e76699f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921a1b13bcf55dc974201bba795707535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eea5f61c3d8afec3d2a4061a43edca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c1fdb3aca85009a9eff404fe0453a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef121caccf6b61760dab1fee73b1552538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cb8cb07130c3acc26059b4018a91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fe5b6f1572de3821e2dd707a26b31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb7b995729f6e0b65dcd09329513e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4d3dd51105e1e4c081c6b6c1a8f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a71c330ae420c80bad618bcafaf80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e2bb36ae145c9fbea7efe5dd25eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d689b32ebfd5b1892ad7d2f1fe67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a260a795d79f3869b7be26c8f9e97e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067dd19526862976daac6c18ef6c5fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439653c4cc4c72451c99b37065ca50c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd55ac27ecd3ced724fe6cdf401c420549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d4167f4031f8634bb508c5641196550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636922cef9273bc8af8a01e9594dbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba93bc56de4a5d5654a60d6f1a5358552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef60cbcbf0431880eca99a0e42537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3656f49071151dd183ac857f16acf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8143ca54f02326057da9a72fbd8b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce39564aba9de6951b8a7967949437556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed45c113182f8b6e0b812f598d2b44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f776ed7abb91f8a349f22eeafefda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2382d28d1592170031723cf53af0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ed90286d0c761e5993e110bcf98b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815d8c838753bf76bc5b8c65c889fb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f55f20410731aa03f3a8e02ade5365562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e121ace413a745946f7a08279bd21d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b804afacf9b8f59e1471e8822514f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ddb2c7fa49e5fa5d84b482fc19818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb736097d4500a54699aed18241149566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718901cff85b1541810eb59587977b90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a376470599cc3b1dcbede2bcc752568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426feb571f3ec407152e7b4d0db3aa60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5ac2922f75e6d6bc776c1b3bdd31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d289fb572c5156d7611d2bc3ddcd72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19ec214b33d5450b2f7a3f068153ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c5a00f11cb0a7f53efb278ac0d18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118e23b08e77109cd213bf41b42a34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850223a2cc9b39b91e8d8cae8ac1632575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc181ed2ffa7ab4f0fe0c05d84c3dba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923beacca38318d2fba2df75373758577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935665fa77a9d8f199c5c1a92353e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691909c5bc6ca2e74176cac1957cd65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3de310999505fbb1676d512598238580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf4b52c51caa80b62cc0af1124665581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a40b10ff551008fa3f072fa5bceb59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5a2f95bdc9126fb97c7d0ca9a802f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474826b123be6dcac6035b424e74f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512887aef503fc6e7eea58e49d0a50cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87602c1ddfffc388e43234134ebec3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7f9a9fd1be8e9123a5efbafbe481587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1b926c79824231c97daacd668de6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece2d6a71f810627e33a0424bfb31f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73754bd095eb34a3ba5970118def1f4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7feb87d4255abde6059463c1ccf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f130bb29121105e7a46a87d2fb0ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18cfdb5e8c6fc80139449002af6d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c4554ee62878cec6053c280c18ae9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337179efa5e1c30382215deb4358876f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d970d0c1067ce31e6594ede53ccb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f22e8ac735292a7365139932311b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edd9781954c79320e27034de3a1757598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6691b86965a49b8300d0231ae9c929599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b144d3463f1cbc9fe62ed1a575404600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c9bdd339cac7b1d7a7f4db75bc1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a09b14ab8c975a902b75860da1f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed1d82ab26c0f1e7ab164326103e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c095db5a0613e63e114dfb0fcda80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90aa450ad7eceed274f9134c32946d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19bf737553e23a2f939e0ae36fb9de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79a28bce61b40e281f071df7b8a79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c021aac2cdab6b604d5057b8ad22f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbf2574a31a423905fb081cce6326609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b4f86164209f7a7a0045f9d2c959610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351503c167c4cbe724e01a32de0e90c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929d84214f66d163cd8dc693c1c6333612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00dbbb010274ac6ed073f163f58319613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea5505c9ddd7f5d6f2cfca2dd0965e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e44597e37ba95281a213736014819615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6910296f4ce1539153eda0ea24eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd50eff3ed4331f59bdae788e1db42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcffea87fe87f8f46af16430ee300c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3382ace7c73ab55a04489801b2b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64ca0907a12a65cd899a8020b52da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df87928a2f508320084824188483db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205578b6a46a6d16c22b3b1be8d5161a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed229b6ee259dbf8055ca18db5f50118623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93443c6e9843a1d855de9a3ea49a9aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083830ccd1f2bdbef880295856e59ce3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d91517f0021659982c7d2f26e0b1f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7197ac2f12587a2fe7ff0a924005c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772358e38ff2ec5ef1eace45d11646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624cb151ec2a4b7b7f1c499ac479c2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39bd855e27aee018ae6f8edb6c45ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22833729b36542f37b49649dd834ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58837a7d18b5366c2eeb8dd682bad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d93fac7f98c2e0199ad72e35736791633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fe4d105b85b8e386b8cd8475fa922634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e690d16e75ef2395e425d5e2adab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ec084bbd4525bcad742829999a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125617a4eba467e355587e5e3224443d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6b9660a5ae816eafc08a6b9ff888638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e5c0762781d1476d6d087f169c6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464fec527e071e8917d17a9ec55ae1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a25cf6af518693c8d9897dcfbe1dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac80137d7e5dcf835c366805c418620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734067215bdeb49e94ef6a7de702c0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eac0017ec5780da8f5f31127d2bbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591127e503dab94ccf30e6329f385a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d733fbabe4e233ad4772288eccfdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26709094c7b846df2013599750024bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac6cd3c2dae9bafe17c7a674b7f807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979be286aca1512ce42c67b17460ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b45c16194a107b9075b665038538c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7e18643f3585de357e3e02e989475651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c0ee1eb25f7b1f439475972f8ab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84784e6264a8d8e837b09552e8fe926653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74da307893009c20d8255571d572d8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c55bf041d3375b0af8150e504c34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916d5231622bddc89cb11aa18e445e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a451d6ef18abbeb5834afdb624ea09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1444cefecb208baf0809eb684dae7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e39d8f243b734a28fd5b26242a59d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ac829398e21234f19166e8668af3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad11718d5c0dda5f9060f4288eb0239661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413d7cf03a8ab1be71334fe1e2519c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31bb1ee5122d195375c5f3df52030663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e066ebc6b5e972dc1d4cdb44c28185e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52676b2e57accbb9c8b980f63adfe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8f840623348ecbe9ac446d32f0a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97337e3f6ef4d37bfb18e03d5b285135667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaab000c444a692610f3485b251046668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac7df261cc1a673906f6299c004794669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd37a185bff7ee0603bd1b2489e609670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa88591196efffe47ff031df88eed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11125d35adbc8c532e4725e2d5281a44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0cbac36fe2b131f8f300d70e3f654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30000a192e423269ce1bfe1f0748c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63db7071535676d7a11aee21de27fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f660bf2e5a816d45c01c87024498c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577d6df776da517d5bbb940310ef0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c97ae280e223dbeabccec7c49db67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a48d70a7b364777b21483f304dadf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389850fb3a3efc03b94adbd0be5c1421680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d3d59be01ae54f0bd6416d87ee6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e29ebd4ffcda2b548439238a7e27a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e8724a0605d5dd089e40fea2db9ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc039b50b97ffe6ceb2fac3bd9145a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcfd93281d5c63878816df30c019fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691317925f744532819999b89d567b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346f9af036853e019ed9d99ca3a6f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900b3407b9c2cdf77d9d5b733b2472688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb755df7e0fa2b99479fc30a9bd69b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a13269b8aa43f895082a2b00a3e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec71ce2706807c5af7d2bba0281202691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374bc867b87edf2f2a5806d1e2516f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784460db8a1aacbbac18a09b3de6bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73547bba6381cdd982c46fac41737c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f8e42fa9a4b85400ad494926e318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09884b57021486925dcf0a61c78302696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022329fb593fe39f340d6a03a3e64502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f384354ccfe6e759b920443025599698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961413c4f53aa2890b808eda254ad8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb42c28c83e40d384bf05208fb59f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082de7c9ce1aa27a6384194169350f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39983b2ef736fc8f6032bb9c2d337e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d5aada93afb126d5e891aa341ee5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42780475bdf657e37c56aa09a805bf7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a0e7329f1fcdb54126b344bb47c31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c372c6255f757723d51c02fceb8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431da865488c34cd993aeeee23760f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6380f82ac64cf3cd9d2e3ede4525ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8463dca0ad2f3bb7fbd99de3d093709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dbc87f93a535ec2db28bcce01c993710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f95d1bdd4103d149bbe7b8229707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa2ebac59ece158cb1048929bdc3ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6c5eefa93e4f77b1aa58730f2ff1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c74708864f968ca1e7fb4ca56d0e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc101734dc429dec3919e9a2e2c6eff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8bfcb09a4dd4afd167970de7dcb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f61c6ad13de9d79b749b6f9bbe080717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada2e53e087270ab90160aacd3f69e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d3640d44ef4ed5e79ddfa41a8fcea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c488d1a88727831f48bedaed01a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71af69db4fea630e8baaeeee73061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f36f7f0a5dceec67c7b7c63b0770722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2752253aeba0497a8045d399a793bf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f6ded1b4f46bbeac7fdf7c964aa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eaf52851502ecec6f01bac2b4367d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c442aac60e58e3e86c61de63bed0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f4f88b50025f4e6e2ddd851fbd19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b026c920e342f6e6d6309951544377728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98792a559f642e015914004587796eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c83307f0791db4eeee622ccfe9161730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eac907cdb3b2930c97f7782c9fb7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a145ea4c9b5d6b252165df380c2d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eaa4d4216cca8d30116db510f9a54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4e0528f6b6332c14c1239300486ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf692f1b376b6170092cb140ddc5af5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e86418dfd0e4ec6dd57d99c85c1fff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f86e1f4aeb95ecad95f29ea7822a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a97b3a918a57443209e363fd399ce2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d75c2495c3feffa1c0d7f4191036c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f669e258e845e533f1891f05c828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48113a6634f5e2e3988027ea9aee43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c8d1ea8022089ebac0b3d94da076742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323f26993d9df73bae3b4c067f8026a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f832600399abcb282b84e1edf2caf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf6c58f9380a7a4268f3f54fefa30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10efc754798110cb8c58f1647f4b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a95f2097ee36bedc3805a43c35b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07e98ef310d3574857c8a80999e6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed36a6b7e7470c4ac07c7dce4f070f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30005f6fbcbb62394a413d1dc3229750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7de49078729df11e1e5eb4e42b885e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f603fc0085778f4534b80f0a242686752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490ff462e5fd599a784096f51b34fd9753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221e4828ab91dd0dac1287b1b1fce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1cb9200f0bbe41ad7b424c745483c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033b7fb3d8811ca49741235b72baba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac930044d4f20a118c8e2360cf8929a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b7024323fbe8d6ecea8d13ef370ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f45426605d5f8af206b1d28c8a8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f9d860096117a39720dff88228427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519cf4417f6f8a7360b5490c0920408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506037cde632055fe670f4a575a406d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab75ca0ee622a35d870a501cf3cfd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeae5b8f767de8a43f660c5b346e5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7e08c91b80932f05ecfe67b907ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235672f212ebad0a9c7e673e1be662be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d86fbe6302804cae63d5c373015c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd1771ca8c9209266f71da9b5b61b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779379c0274f9eccd1bd7300fb398fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af76a42308dcca1f8ccdcd17248e3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c71dffe203f9722a9da0f4210440418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52991389e465719d8cbc827f4e4767a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea926a03405076e3fe96df1a750feae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b81baf8faa9acd154ef98c40b710d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d0a50a2f5a8ef1d78c3340a9288cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4b6346cfa2eb4f766786e67630cc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949e4b1227851beb69a83ce697995e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78892b5fe17301a863ae6ef284e4df8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb64a93b16a6dd34c1d211d9c910226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b5b8fecf34f4f8e74c9ab5c5efc0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7fe2074d5f3eef0d0921a4606e28928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb773a1b8fc0ced22c0c3081030d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a44230ec3abfbe78b7c12f4875ad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689c10e09ac8462edbc61a14c8f71031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec71843261dd7c11726468033ed066f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2985b02fe67e0b33074cc9861782c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717f46639c1b24256561180e4df8fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5b4e23ec0015da680704bbee25ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24db0a6336b4a6effaf0c10b5da90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b126e0becdd87b7021ac566a0a8aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425246e4067e4050897049a17532d6d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db440adebe0ba74188666ca8bb2ad9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47b161d247bc57cdd9f220a8d4631740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbafa3d664fa7bf3d2fe91a44b0000d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee93d85f31f6a957872947df76f2c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7bb9a70408cd79fb16d915f0c4b8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741acfed5490b61a0d681e231674d95744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb7db24fa45c7ce4aa2184b1c000b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d916cb4d46e8cc9120a2c9f77d9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef350063dad0bed9aa6fe3300bf97447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbcdc973d7c0775bbf57ce109d6d4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e101a48ff36e68b9230e0e035bb66149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796f37195022dee0a4667dc8b8c51950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ae6cb68729ee4a95c0400a877e76051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4dfa461457d78d31d3b88f02b7cf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afafba767882306a4d1f4731ad1e8a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d323b9349c557694c085986517b83854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b02424e10c2715ab2157a000d24e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be624b7a6b5fbfcf48a173c61945a79b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42542571410b332223c4029d47f58057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b05d05b1f7c254acdbf302d2f65ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2dd04edac5a6fd09415a40e69cc3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165f7bf306c7734e6526bb8bdfea3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907494c83d0b4cb081de9526672e2ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d47dc295096443f303e83e0df8bc6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fdd79a7b20dd07b9e8b1508c198c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019ef1a9c4cb688af679f7d0c35c5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c54184a26476293c26379128cd7d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31bba86994bd62ba22fe6ef96b7bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b5af483e667a565d2a9b8ff3950d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851d7ff25e953746c45f03a65f7ad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f50e5677401a0086ab1caa8a277569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab778915088cdc6494bfe425d32c94c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359971c4329b9112a15655d6ff8e2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130864092b5a009f2c297024c891120f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b39b3b7473f4137bc476fa59000e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac3a3ccae53d599a2e05316bff77774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d009fd30018f61088e2d5e6b80ea375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820154631ebc0ed1f11d41f2e3cbbcc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825ed6470731ff5aefec42db3aba0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8bafc1cfb2cc3c84a4b7051639e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9565edc95ed416e6f1109ca3797fd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733ada7f51699c809e32aa0e6b3d2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1654d7619660c1fb9d8c92737fe93c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373902b865153ffd1d05fd323200de6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f70082ccf6fb81a86af0f5d99afeee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1b83d8cfc8ed28abf9a1a3b149ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b835710b04730fe6897d3a1dd6c8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b471206a56a261f7e305354b70f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907010cce2f49c530e2e61c1b58c03987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f05eca0ec8ba1b2b4d488bf019f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52638e591121c9af518ec0b8d6a14d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ccece38d6b8301977f4b71815d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b81766697301275f9cf04d1603aa6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e64be16a64bf205993bc86c1270f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2e29e67953d904fb1bad84f82c7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484276bb6f4f3ea3872acaa2f0bf0f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291049d26b194371865acd2e7198a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fe4c5f60dc539b143203b30471e7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078931c6bb06e591e788176919313e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f970c7293887a3b11f0a83cb8a4268098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065254d519d5216e485986c3a3ce81d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e3e24bd784c8ce88f77b06e040a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b5bab477089dce491b76d4871986c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7a5e1566e7adccb49e0b6bb6e1f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d830ea8858d7e1c562a46e4905b55e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff771d758169f7e9b18c470c1c508a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597bc7b3370a602a5f7b70df9381f08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a573a934f52512a13f22a55e467db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3941137127a9b832a8a92bf076ea1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f56bb89ba0994b481fec647d22a30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c93a3efc301afecacf8daf170911e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f690b67dc9468969d91c0cf6c5a9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61124cd2b543e54dd11c42fa0d7ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799593d9d46c8efa64b6475f722da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6476af022089068036b5d094bd524113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6365f448d9f9ffe867a310365c2d37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3106b743e86fef0a2855cd6a91d62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdc179d1bad11b3e42dec812c8d09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e04286caccc4bf02ec0c61dd53634117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851803da7017376d649ccb535708ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656b8d0aff214bd70e9ed07eb4a7d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b28e961b4de71000bd95ff0dd48ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaba796cde896e8300e14ba8c4701c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7200cfbd2096e134cd3921df46194122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42ec1a5bc90d58269d3fc5c8edfdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6dd5f6db290fddf61806b0098a5de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f69f817174d1551efbe000c24bb397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c224bf4b1866cf0b4f934037d4789126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c66d32f37d0bbdd68a6b2fe3b3b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028fa3c6ddf9c20e627e1f8acda01b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60d865e4ed2c0ea6c2ff7134b2bf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ffa44cc737a3f7ec7e46f04acab8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6bfa7f7142b4d912d9c6dffab815a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480e6629d93b9b36be63dc0d4a3df5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76288fb477eea68d0031b112d51e07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af4415eb4450a59aa8c31bcc09da1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ed68dca1429cfb62a9a1705c2761135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4ce44d6296858efaafa02775241e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb756ddb40fde963ca788cc77f7267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7ccccc70b1c1100f0fd54c014271138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67e9458455807dd9dc53937bbc9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e225bb59eedac54f8fed4e3d150b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05a31c82c897f8a80348e417f2833d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d674dd4d53806d68b2794bb6c6e10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119728e6c6b05b31aed54af236fbae5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb704735c3dd9c67c4d18eea006d7afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd681336ddcaac32a347a2f86ecf99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0ad060e9b115cf7efbcb9734b0ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff2f924db44512c546229c5d89f28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074e7aca533653ce2657cc6acadd6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360d91e36b1aacea501c38a256739d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc9d99e8b02e4302e462dc967f5c00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1ec340f4330dfc715a36947c2b74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c5da87f4904aeeb85d5ff2b691d42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a1ff31805d7e2f24854cde331354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f981d9252b8067763b7aaba3435b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae369518a4335facddfb7d9108b84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c06ff9143e45d3bb86f0c893d5fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f03d658d8b8213989c602e4ccf2c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281501157a98ab2fc47aaecae93cd6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240655b21007e366d3361a32f9ce5e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d126a94023d21c8613e0f48c13efd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43793ed683e3af2fb545fe105186fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b15a47a68a0f97ba69f412a5e56b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7a8742e9f74c9411239a699bdb2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f84636e8e51d8b07009f4595bb78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9372fb8b86140ff24a45a1ef9192a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3255a8af6e19c805902913a5b6025166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b39dc3dff49c004cf5d72cda5bed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa75e1433203fd310e8f310c7cce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329316f76fbc80fb2c2f6bef93228cb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8763ba8c6dc8dd2cf50682a256f16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9447f469ebd62096b9e9eded988d12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c19ab55b8adf9d24294d2e88b8188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd08d96db0446bde946451843ec7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2205152709c938828b30c09c73e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711327b67e856200d30026bdd9b87b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb94352f701c24d6d0598051182106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffa631e54113db50ef619d17a4e48f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bc1cbe97552c9b5f829699266d2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16581f48542a270c796b6ce502486179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a9d979cdba3bdeb9726a31cd75e0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c448056122d2c4a041bf992bd6cecce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea7467156ff4e9ffea6dcf390fa01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17bc00c8f823ce94e875b85dac0976183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de696a46cf5fc4c6697bb82a5229b4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b4c15889c1d5faabf0ae3a56b06d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b17e4cbee60df4c31bd0fb60d6ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3252d37926eeb8f98ce2fd598bb25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d81ba5d7c7f5c537b6c406b0bf370188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2560022de80c1b22f2e330fcac33b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2ecaedfe398049cb1abf888383978190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c52c9339c04b46fb074ea68f6e7bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc640c36cf94fdbb2d60753073585c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7399de1b86690ab1efb40e4328eb7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0fb4412a869f9eedcf9cf21b9a8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b010be40907d18d916b64728886d02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f228395f5c97b058ba64132aaef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1cb316335c49eb38f72d42b3c088197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcaf86941342e223b9e9c6e59f4331198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81288892412a9ec401598838226ce6b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2aed6706fb2266a1005b2d950d84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b08eb4012c90e39b0737abe4175c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623247d8a7dc96d7f12e7cf48e83d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e1245e601ed4c24e2bfc98b4fff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fcbb6b53d2dc9e88e6a19af75034204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d892f411e291a9284a52e4b7d1f5c2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed5138fb219d1219b9826491e4f75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f90b026c5a3502571212908ce895207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938e964cc582f91b87beb57f2efb44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf43916d78699db971f73b5d54c5f40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd8f40ed5a9a8745d09dde1725dd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003226fed997eee86d9303688da19eb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5535821e081327ab0cb7e572eb5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85951e1135eb3289932e705c31687aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0845a3becc1ff3291373e3cdc4a9e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cca22723bcc005c613c01ad549077215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2561719c3910418741697a2d5bf60fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0fb0c7d00047e3a202419866340a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbf2da7493a1004624a3c95af27160218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966409209712a595d6ba5d99efa227219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321529dceab27f5bc3d3bc6ccb6ad95c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468962dec5e53cb2e1c8f91f6580b0ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85e69023eb7b8f840160ba72611a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f29f8b9fdab9fb18311bb2613cf61e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722a3e251e14ee4f64b8178133c565224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9ff2cd628c800d79a51a68475dd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31369ba1da41d132c19cae3f19ada774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d5a38e3e2214fe7a7fcbd373347cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d34c32b14125bdd6e6ef1d83e88d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042faa689ba15b75fe651a093e180620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7505f069139e42306036eea3b3e49d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78268886c813a1e558e2f3dc246ca5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b0ebf9501d98d72390fdbec472cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f06fd092ed97e1d97d7aa29ec8e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdadd3e2e7aa8322e43228c3e6d35f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9e9fb272b3cf6afc230a74871f6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8eece3f3c70ba8d16aad8240eb58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec98129413e9262bae780a36153db4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52787f4fd333109ec15b2e408be93f55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5798945e048851c7e792178c03e44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5179caf51c88054433fa7f04fd071c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd02726765fd0d199e0cc64ce298ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332d6e80dd2a4e5a539fe3e678d520242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9eac7a76bb549fc770621df6ff89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627c1b534bcc4e17dab624038871f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878104571edbde8f28b8b4bfd1404b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93dc9c15d0e7c942a2b9b625cb0c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d06c0673bcfc7ee73136d92873a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e671e86b5e659383c964082a9ca71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c864cd42c9dfef22ff51ed6bb29b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b09fa2df8b9255f34c9548c35d42b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235ce4f1701b680fcf4fb94bb4c3e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2103484a26001052b76cf03229ef9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8a06fa90604086f533b04eb6d296e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dcfa1f38779b04cac10caf2dd7425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c214e8ed82599fbd5f1ea7d6080aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f900a352ef29e3a0e3c2bdcbda523a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e65277315798094a799d475382628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1195256bf3c8a4883b9788fcdfa3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2319d5017e8944ca37e1af6d508024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947420546e4897d2edac22d8e5d35cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433990d18a6bd87830bef5a6737f2db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94071a0976d12a8611c8e14622a934a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abceb26ecf57d6711ffb53e83ed7883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5c9a8ed2bd6647c2438007276c909264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0859dfe6f52dc94900b3aa12c1ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98987703508fae4c3417f799a33c0d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dcb90ccaec1abd513adcdfd134494267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d876890e17550ea8e66a8d341773a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704f442e8818d738ac9dbecdda3883269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabf039967f66e54991f6fdcd19f5d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e7fc12139a7a06a99a047c6f542e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145de2622f8929158053bf3aa59c60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd99c81cf487ec008c222c1fd4aa44c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ccf47cec6f2824616c8f54420a15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b392ba629551a0f34f90c5c0b228275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8fe97ef5d2cc7c137a9fffb98a870276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b924db317e81007c8f1490358f525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195768f37d7303bc92d4a9f962f3c570278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475c3835dddc9953e75aa36abe3060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fa0fc999f54ea6986caa20682c94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a58e612982b271fd9a44dc3f95b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c04923a33ad96704a10af065638b92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1f1ae164d15ffcd8aa3d06fe28e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9b6b3c6033b4208d3c75747065a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331eb7d1610aed3eeeeac69ce9c1777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a613ce204926a35d5591aa2b098bfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96decb639e304c335d13d5262d79a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1959cae6fb5fcee3d9baf9b21888a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96360ce170fcee99aa336bf84da2443289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab20c7c025675adfc62ccf7130a222290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956a4b94faaad3d88218516eec5b35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ffd964d26a86d970df4f464d57d68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1caaf9acf44f7b99a7aa0593c9455293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333635d2b430cf3db823707bb060b62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a24c65db0bc02d2584c83594e6ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ba0f3ded45a2e44406bc24e4555d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fd2a3f443feb18b490125f406fea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4970415bbdafae48e339ce6d1c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3811060c5fb7afe9f8cc62076faea2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9eb680b2667feca82b7c7b0bee31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372de847c6f727c7ac8fbf26174baa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e938584dd55eac7f12dddd78eb8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50940f3c1ee5807b06a2020e435dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e61c9929c6bd10570dc38b0ac581304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa06498973b48193644aed5d7f817c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc586231c5ef5c51c119a523f44699c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73af13a6b3e838957796fd97e0e2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce69c898b85e22a0da282ecaf4b33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a16c02cb544e53dc3f6408c4fd2db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c3f66712e9dd3e258e2ecc0d452d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e655ac198d06515baa0f3de4b75a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb160a979958b419cd01c06ce03640c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4e267dbd6d2ac665040ded2c293e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4b72960184d931e208b9e25e9df94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd640d8e1983c2646ffce29156e19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb980e8d1ccbf039156dd603fd317b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1881bb1859040d96ae359c3ec111d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27b229b517ff621997725ced454ee7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfa3f96521535156827b83ea33ba25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbd6a63b77b52836e66a2ab03b9eff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e487b370637defb348be3408e604321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b39ddde4581270d5e37311081f1e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754b080396ff68b977d46a35ae1b7d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b66d9c18e3c5ea7219c8ae5a8378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599470f5267c63b645d9e143bff6bd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e72955edbdf8b3b6747df66920cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f965d37dbfa5055f7fa959bd08ec67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32e0123d75fe26310bb1d7f3998fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bd1e6f4a3933cb1f9570a4b0a978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e309cf8df3722bee89943259b2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f3396548cfa34ec469cbd25dd49f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629418decb66a33601165155189a34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340fa1d6feef863d13c79edefe6400a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dffe45bd77ff454bd160f64f06b6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b9782b8a241d2c989cf107ac3bd47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52a2a4acf8d2948de26126e51fc95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843323910976e074e1dea4400391e96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702b5fd67f2934289b7733a76fac98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc715a4272dbc3878fa381c46ddcd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945f0d76115490f422af93f76808db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439335f9281dc5eec4b7776ab758df3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a8023abf27ca03ba974169f34739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be45926d689efd6b66f078d4a8230f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f525e963524f00a15d60a2f45b8a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52848b92eb57263d652fa9db07b003fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7cfb57687942c3ec7bbbc86626bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bf6afb8dd6f35256f299beef850ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8c039f20a85d206559ffd7413c755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7266b78aa3d5805c9473d3e181b37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff3111152d76a7927604acba1115c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e2ca3083a76863c182ae938967ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722add6cbbf3d6db6f4bbe407e98c2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b1ccf9ae01756ef5e17758ce1a58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2e5fd46d4764f545dcd23b6ad056354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7400b0ae24953bd7fa3e626edebc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978769d00a4edc8f88efcae41238896356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09351dfb4cebefedc9e970760915a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ca70d7df3648809d2221cf55f9184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995b3c04c00394cc732f769ae33602359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6d30bc363ef8b352409fad749dc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fba4d6af2bf77b8a8f33abad114c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809d4c183846359a669fb4925f8cbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccbce5a9225731cbdcea7bcf5b0c0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e94f43aabce3cb9efbc84d90debdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdd6c0c0a3a37926150190a5473a1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092abb7fce454ae02d8cfa02e0342339366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c90c261ae1a260209d9420b30169a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db93103dcaeca9bb1949f8f97a11a99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bdfe912cf22f0eac29f012c373f42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b57b4e437bf3d591879df7fa70b9b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87800f9b00167157dbe6dcd973ce4560371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0e5b03ac4b2951cf0db0a5565bcf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051c4b5107387827eb2e7cc886b199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20474bea6179361e4190c27cf8a98076374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cf7ed7c41b12e0c1b24c1dc9c9115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595cbe8fa864cdb98e377cc5e40219c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a95ba0295cfee5e2040ec323b439e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ff6a49854fdeed54b3069ad62662e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c15fc6e38cf8c68b9b060473fd66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c7d7189b04328b2763f4775ba6e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b39cf00e5a66ea0a8e19ca5f98f64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb884823bead85cbd0b2a73d489ac9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee4bcd2d0c0bbcb5a2f108d8541219383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900dfe9a78b8720324ffb1bf988300c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb9f2a27545d53968ca64538bcf71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fa4ff33235f3ee9555078500a29e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909dd00e097243dd4c8f9b5c4bade4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48eba07a423ea29d84de68d244403e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2904e880de4886c1acfd460a30f8d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754598feb8ab33e13985a75629dadef1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbf12a095c5bb48b1a566a24ed390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157516904a74c608cae4f88019abd6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df84c39907d80fddeaac8fa3daaba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc400a9be70bfc6af97fc0249895459394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528f612dabe0e77ec9a66d41c88a95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328f2ade72dfd50bac28c56c9564da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b909399b14db292e4fe8bdbc48baae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d3d53e2f6c9d703be0ead932a92e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbbf1eacd6b8493ba285b82d2b8440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73789acca7e4f4ddce963e2fca8bc8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6c5a13a75b0e1baed2e6bf68afc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0d51bf260976f735e099d06fe4dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563114bf66c19de53ffaa44803bd9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0bda2d8bc9ca528cf39ce5b96387d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebddf6e09cab2314923969f233a998405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ed6f92bd85c381860c9c5199b081406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a611ecf2484803a848b82efc6fed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293550f2a502a7ad467657de80a1ff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff35e3322258faad5e675a9ac83f3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8187aa445928c28108af81a388216410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd3f38283ecb07a9956ac15522c9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575a99ed4d8298c9e481c083a3a99bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690a7c0f7e322876582e99743a2745413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f0cc99c1540688a0c50dd1437582414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e9f865775907920e8afa20ad2641415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd19d3d118a2481ededa9edc499f66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776756a4131cfd20ed02911eca9407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28c05fef54c64109d6773adc78ec7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222859eb512ddb34fea243d3b55e400419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f5085eb6a772cf8a83df07c327a0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b94e93939ea5e2dfbfb785334dd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501264c3c06f202ffc1b2b55b6d4ba9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329345eb801c3e1c21a42d2f6c0b0a95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa02ecdf61e21b81e4b7e61aae7c8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688c6fe25a51ec4cec4d0869bff002425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a9d48b955ad4ec4e695556eace27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e92dd12b985f7eed7b96fa3c94c2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c6d68e139d6bac0e1432d0c5b771428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463c459e2e0ace5107c0d20c590f26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad1ec5a7af2d839b143839f154d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143550517313ceca58fd622acfaca9df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a516b8faf72b8b6b07e2dc0e5c791432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042124f4c5fbaef5b19b9edf52c628433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1248ed972e9b0b221d610cdd6fdb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068b9a7787ac874bdb209bb3e5ca6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a3c74d3d03e06780c8a067816be1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac01d2e0aa8821c091a8b6f647bbf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1a3fe442e28514dbd9290fb60b8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c66164b0847be5bbf477dd0fc263b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb599398b569c5b7e88559fce4dc6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a272ede08c9100f2cb18bcba2280a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00b60e41a99a89ae4776a92a75220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc389a6ceb3cd6fca6d53c04d4f3f62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07f23395a709b3c778d27798f829c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e3192a3e0c284d883664063f08f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08caaa0ddccfa4b39f4351841c4a6bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240b6b7aa63480361adfc26a8e522b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933be367704291081cd1136b6a2c39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07af4c3526b9fa2b492db0e443ba9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cca2f39780ab96fbd651bcb427df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47ac102a569969c7b2b70e45edd3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a49efa6a2af63798b27477d1ee4a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27a1c57184168132672faa2cdda918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182359aefe00f3ca24be7fd318ec8fba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3bca84bca13852a2a5726af699225455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7d16aaf980bacdf82e60edfbab09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083408660ab8ce9a829ce23b9817a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d94d6a7a45106452e3f2f3454772e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724693b3f81c749ef7a21dc6ac0dde7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195aaa89ca1ff23002e0f4f19b7c092460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64616e2570a24f0e40093770b5a0cfc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02cf40ebfbf51678ebb5b1f8f5fb0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9a660f5a5507f7abc3c3bb6abfbb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c21a4c99efa6464d4bdd276a4ee8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773d0f8451567491c9fe6ebc35b12a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9406baf54b71e7c93648139af99489466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9bfc837d68d0a9bcb2e83294f04a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafda64eb82a85e0717d5dedfdcf8ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270483ac0bf4da9a0d9f1f6fde309b58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68eb874b3f41195a9821a3e3ad7b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a53a45b82259b5a5c6a8dc64bddb05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b184b47b64fe49b01c84afb3c053472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8218552b1b9115dfa7040436096179473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db842c32d849c8606c44842941a5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10318c31cecc921efa1b302bc2bacb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10690b0d4e0b687452fcb49bdeb744476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dda2e87fd1f37961bcb0c8b40a824477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01292f324a2a00536a1f0b34fe0138478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fcd5239f77a92db8705a4a306192b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df660787e18ace8f497fdefabac365b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494fe67e93781a30a2c933222e1b406481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dadea7efd0d8843a21064553d2cf2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4d2cf8358b6b186de6147871d58e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e5b463f22d3635af3832aafdf76f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705413f68474551b6d4619abe1a319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaafaae823426755aac514557590ec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9159665703a354a22d606f55db1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a966569328ac5b5d3995338cd577a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33fca877ea0d1ff7ad3541f77d8d19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abac396025e41f2afe88dae8acceb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf914cd5a679f5bc46a8b0dde0bb442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4c693c829a05a12586992ffa988a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e36608b2914dddff6e71ac1ac909e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e3d6c8b835b5fa31ce881d644210494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246513a42fc347319242dc59e8bc9acb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc65e0380b8ee9d0a29ac238313470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7807ab98827df655fb3c1d813ba992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692592841c8d12e13d73899028ba3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd4c54638f51c05891a8dd13eca00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dc3422f5326bd9776f4ca891cc15a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2502b44c8507cf3fcde103a2b460501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149b40bddb2f43d0bc86dba8966388502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a62cc19230b4c022bea1af3441641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d24515a499617623db03529f1ab8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9b9df5974e505e0c3e058c33587c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea3a717883e5645fc7f5b5e4c76d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ea4cb3337edc327e42d0d062d7a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971528c2b0a2b3bf9e3c9c05b4c50e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfedd1cba3b5aae04d4a27186014f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cbeaf11d3c1a4a06c85da526375e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af636912535ddee27d3a99cddb982511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395ea0c966df362a7bb99738a5caadf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b42412d6a3e4030a5c6589aa3a45b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c85f302437a35268e04bfaf8a7ee12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8331e5e3ef02ae97d0ce406043d08a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cddf9294c223320c99e23cbd2c672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aea2871ca24149fb3cf5b72f75842517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15003ede00bde50950f2d9d5a0bb52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7853606729046bd19be4ffd1acb8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f87fc88f5423cb58fb74bb1930a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ed1bdd2deeadbd2d3463259646a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a465438479e7e7c2a2dec0a8d4efe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8a97168626f33aa65ef46620a100c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6472bec43ade149ca9f9d5dc7f14a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626899e0063ebc85f839097e9615738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034842b5d2d3e3b065ad41fb800aa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d13e1a6a79a1d757ee1a89de7f68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0db2a9cb697a9bdeca925714a515528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011812def3bc32621dd13bad8118eac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e10c78ca3bd2a16d9d98f1bda9e4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282af42217fec94d675f5e1f677fb46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901487e6b950d26cc41b5f2322cae47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeff822e55a2d9644e15680e7fa5d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946466058b5d324f7a6acf65127fe4e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5ba8a03f6528ad36bf00976b62a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc412b5ccc764eb5b4c1afb7bb5f5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdec282535560cc694fbf4498d7c7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16981d98d4ae969c1a76edf50296e735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236669332e5e806f5a803c6cf312e349539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57116951abb095dff06690ad50fd02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a14f2437fb65276b0d85606e9566b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b918e87f1e13f1d7569dc838c825c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a286940fe45549df4542742989bf14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e455695e195f5cec3a369507607a51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac05d00accbb38170d7a993f65d7da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba76e01fe35cd86a703bc312702df76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af351967795ae556e50a2e3138835547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fed7d54f667b276eea5df41f0eb95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97c21b9a10d50cae2981c6a53930f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0b2b417267a8a1c0cdf3a79bb7334550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1cba5ef9a9a917a3d479c8d2c76f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8697d047f1fd179e1d16fb93865f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0d907afa17958231bbf00beba2878553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4ec2bd29097a4f05f0fc6e666871554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9adfd9100121e5045a3563b6034fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d2057846f1ad9dd66ea4992d62dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec093f9d9fde14a68dacf6c954311557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f52af82fbb29395b0c6268a7f3b98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249fa4ac694ffef5f58a996f54525a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f733a56af6ef8dbd096160287555a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0247c22a3bbfc326db808acdc944ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0af76f36d5a464b0c6b2eac822bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762c74eb4f6df1778ac264d3755e76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e7391f59354bd8172ae523f99cc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5930e944afcdab91999f1814900f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ccdab8ebbedaf877ee9905e0ce55a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8137034a926c0a0471603dbbb7dd04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3306da0248a8ffc5adbce821ea03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc5b77a50af12cfa2bfba14264daf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796243efe4bd537f3c9357d640ac928570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d6f57083230a129c3cb21ca9ca9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a81a15dff30626c6d34945b330fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e17c5d097a90e7ea69fc2ac278722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280357e8101fce34df5dd339d596d7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa79b8d7de3fa97239fb9822256fde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009afbb93479a778b0e2f1a702bad821576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d2dd101df377c4c837463d298d04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664120ee530d1733d7986665ac2aba8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932ad9ea7061fb656d326136782247579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8011f0b7858344358b4511f3c1f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427141a872548985d648681744e321f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e3239910a8a31c24fca3e6b94380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b8686ff1913f3458d30f8560997e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417099388661e29124f67b29e0e066584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06053c320d1b6e15f3c37443ecf80f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467996b1058d988e258ed40a2fbba98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98d511b432478f79cadc24e52821f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24022b57b866151d59e183090a204d53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917b4a745c7beb046d091e8e120a6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a608736ef1b8fbe4816719263e5641590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4ed7e9dc9c9f3204bfa316c49488591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a669497385231ad7d9e72539a962e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc03453c826402859ae788f16be86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d96253c59ee21bd06342058db63f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc641b25fe9d0ca943f087abfb940a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d098d79d0c7e97b0c20aae80a4110596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a090d91b358570c5b0d6f5b9dee01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea95c864011eb7a8289904108cac9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e119a6b6a6bb66b3f3086a45160fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559252da37a5190b0997a8710274a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea270e9e4ef7eef39c3be89818816c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68f52e30467d29afcc08a75644d7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711be08d8e0acf2316aff8fe2764f59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc93a44b2dba0657705f88ba095db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dbcb563d34c60a16ae15721dc4aed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fab535e82a587d55a9efe1a732e8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4664acce1e3787560f0437fbbb928e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4dbdc1219b7acb1131c9f0090cb7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e7f0d22ed9146e620e036dd37973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d3ed5c70dcfc53dc68a942145049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c6cc62274d56cc750556986df8a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820cbd6eba1420258f78597c4a2403612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790e5ea5fe5a95dc5791a89b3b7ac9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b16ef229b5e3ab19252bdfb44b0c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9792be318b0f88d167bb457a433f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023b86f78588d01f7d283b447ece856616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cff223632de9bf932e52529bf299b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d5096b2ea5e751e9f3dfe76aa30e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09fcd5590ea5a3d442c68887aaca1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f40eceb204ebf7d8c4bd9ba56041620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e8b5884730ec78de1a66bd4f17db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba87780c7f37c51ce3b3627fed83a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a099e09838021166abe158c585221623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97135881084b87b80429ed78251d08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf23bbed1d8817b75ff57808d96d83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae4ef4e632acab46cdeb46cba2a4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069977db94120c3785742144fc8c35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96bf694ea8a30a3c4d5352ce177ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d8976cc193bd6cd020f8eafee1e48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f515b91d80732d94077178fc56e73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be76c9e8c3dfdce10f8876817cfdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf7589c8527f9ab56f1afe3289e1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98bdf9a9097dc11d9fdedb0b9938d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567529f13776fc3dd71a8c84f899aede634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977895f80d27191ad006e4c1dee79922635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c9fbaef0e72a6fe65dba2ae037c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55904a21c1e8091f47b3dace50098b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8605c36d98ad7acfa8a7cfcf6687bea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7468c76e880fe69515398143ec8b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f98ac51dd5c975c33972d39ae425d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089aecbfd5f25b80db0ad6243ca09d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299df815a8687f01e5b062484de0f7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf839c36979d735347160bcbcce232643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346280c062fecd40f0dc4b860f5f25d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc803824b34bd8bab931e365b6c50445645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ee646d377389a9d371d9ec3dd239646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a81faee859fbab1c88728b69a94b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469a3b5f96a7c49add2fc9687ae997648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542d0b58fbbae689113641f3c3ac8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ba02b75b9cdfbe6d00a138b566aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de572aa3ec70af735bea9277eff5c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea24f08c1dc07d81198a0e5bbca422652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f3eefb3979f2815fdfd76c549fa8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c067b4cb70f75df85932360d04142654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ff24d2c8892b4d078af76a0893bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55215027c77c22b5188bc4dc7c9819656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e336e400824aa7668cc4b0fc275678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e999fd9d44029a0645f6909e90fd000658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328290e7589a2f9a6ea88dfcdffcc88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb93a02ff323e89d13fd60b3a755c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918588b8ab331b0a5a84441dd28e6dce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97ba83c6f2a06e5c7409d68cfaa6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09529bb719f3962ed1859af78273ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb6651ac1e4e09372da47dd1265ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81aca57747c827e32890541d1a4775665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5ee9f95e1f882ff4da088eb00922666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404063193d8045dd75545fa4aafe33cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719e81b37725a29117d2da22d359a11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a348aef782cc2269281b8baf5840006669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f088a3904d83a5302b5c455130748670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068e9bd5cebe18483effe015b040900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28022d9ea80209783494bfed0e022e65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc06e15da146cffd2bb1a775b0eee3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262d9d50f703297fdc8314d2a80625674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cf277d30119783a840d7feb395f36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640306315fd5e9d91342389f540fc68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaef998a76aa12f72a3811aaa85e19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0098755118a43dcd0709b28126ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63aeb0b81bb26d3ce96268c98dbe42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf83856091eb1adf2650edf9d4d1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055cc892f1b60e8519672ef29514b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d85b4cae2ac8f1e4273022f91a2a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eca851759d072720dc3ef89a9586c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474927009226b0fb9a9c10f7c10232c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a19c0e18101730da395e2574b5722685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a4f4ec568988d9bf1511cb69e104686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b443c7969b5ff43f1e13a69cf9a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce662639eb9328d3415f9699567475688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802c304e0d7aa2a0d36f8babf2bdb42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6515386557a886e58557135e6cd1a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b612a093df3366f8ddc8f5d096389691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b774d44c30bcc03501e69ab7fe32e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f893fd93c524c2cea5ac89ad5ec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa0a425aa8899e736de0764b34443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04594c9490a46e35bb34ce167143b82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56a0b71ea8f3c5085cf7495f01484696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472875d1ecfe105a9d09b7df5e8d653697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea91fd1b75593a1c4e56fceb3ae44d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa5e1e6366bf437af457b2586823f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfc5894d549b257597103d6b6384cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e00f45d3d64126df4473305f4cff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608b4d1d3ac06a95e47d8dc0d08360702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e42907153b755a1dfb4e08c2eb27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1fb7d9c48464c0bfcc61ff884d838704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a353803198c4675992d5fa71ba86ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02bc4e464f5cc41ad799f563fe452d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835298715378a712eb8ce6b87a9458707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc7e2dbc289a58aac15589297dca0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b5930e55cbd867c3c0c6a4baf43c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e266e13e09b6a45fce8febac83548710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f794838bce319fd86e2edbeca573711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4891358dd0793052153c431c52dd70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56378e018e21c8b603c4ecec39a4a87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ee38f0b0599675a308df3a0d59efb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d4631255f8d6e95552f701ee3947715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc1439a19b455e3edb26679d5c396716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a3f66c224abade5ca66843edc8c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ad8a49b52f081064d0494ad758dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d41b23b32dd142ca3ebba1bda702ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990fa1145817271ece593e5cfbdaae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87149354cfb751d0522864923ab039721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec71dc2c9937a2e9ce94ea1f5c7265722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7278bfc7d5ac0482dd31830a32a53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55eaf54b03d33b97cb516e2a12ac2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c18525973b70887f491604737772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b12b86acd13e0d6b3ef6acce2db15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ca5d12fb94f49ac18ff6d6db186fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04601c479e6b52f863230d450f71723728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3803257578b3e5c83c546cf53ec31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212caee1956e9cbfb7cb2bf5bcb363730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0df38cb39d241b3eb723549b942b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba6f1e8d633e4d3be318c0dcfb324732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79cf8da2c8a6c6fc4c4ba72770c4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400896b24ac90caf2c14c396d60caedc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c1df7adcfaa45cca98a9fea968c0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b8827494e9f9f4273ef56b426018736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e00bd4e038786b48a56438a6efb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb07a5f21e42d40659294a013a71c17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3299ff91bee7423a30ef607d9418739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9266d0520a5172053bbc1dc1136e7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce006116c749d93ab58b5137c7b991741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e47041b47a385667b2ce87e40e50e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0361f45e7fa80284466ae9d20ce6ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec971552cb6a08ee1a5cd38a37f95bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef5da5bb1a3595b77cea8f75a56d19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca7420dcf04f772308ca98f06ead93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec522cc6eda827359e8cbc22d8083747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b4e41d5e5ecc590f5e0b04af6b6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860eaa3db2f1f2a772f67cc732a0dde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eaf827aa0a72466038dbf87d10717750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796f74ccd55a72cb5804e14ba5b688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac97dc17c52d480b6f41586b28279752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b44a776fe865efb60d904def40fbb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>