--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377da3efa7169068baa7fa28f91edf121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bab625436fc4e57b50b101b0225142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb18be48671c0be5887eb218d86de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f107957cca69c06bcf3113553f7d284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a05de0602757a7df91dd5716a5e3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957166329a27235f9239525f27881bd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e8d7c3432e8611f61012490914ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5c38f0ffd6dbedece4e4c69e69388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fa0fe41f74543f5084e630f81ee919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af9bf86f5267ee1b4856bb9dfa5ede10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f74c3e074476a89d033a4c8bae9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e8f525d22001a81c688fdfbda5cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88988a85c65e5ffc8199245bec5f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ea830ee3415886211e93bf189961e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717c529649c9134a596ac8ba071d1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144ef7c3668f0ad8ac5aab3c8e169e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e0173e03fbd0b6a499ae9b47926b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b155437c2157f562ceff5e706ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb5c24e9a2747267e917f2b6a957219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873e1d39fc1bbbb94766a401d3466720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1403ce91a990708a4c74e13d36b3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723774a6802dd433bc5160a5476c2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f47585399fd01ef79ce69265bd34823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d97508922f832e340434d2ceeb7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de799bd765c4748d66946c9564eb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0ebe9dc7649f1e6be0ea80dc775226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc066c089291ba2f50f4c73b966855c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a1701ba6e524ea29c9d59ed72b9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975cc4135194e6ecf98498a2bc1f0d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77d62f5d0a259a2e6d7912a7c908b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1a9aacd41e9f2e07eb917fc61447f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fb3393c0ff4691a5fbc96d922f1cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d37d3f9128b532cca53e8447295e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9da2484fe48d68c3fd71b591ef55334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adebb4536fdef04f212859acb571ddf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a5ce890e209e7bf1e98f6e55e926f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a7cdab97602d9971ad50b13e9aa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11d793f7fabd1d0752a26dccb3f9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57186148b5e747a87aacefcfa8cca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996ffe53efbbf1b8c427e40a51182240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d4edd63f081c4ac7a804f5eeead241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c139894edae30ff5388bf32c7be28d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625257f5e5ec3f232cbd68a97bffee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278be3bb79d8de3b4d30fcc578be6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f12191b9bf5f4c65a1334a08618b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9125b2a0cc00ed9fcc56588b6ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976d312c40bb372b278e1153c01bbb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04ceac5de81e43a72d0913b9a1ac9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8cabbde7d1e1f9c38f40f53e3830c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac99823e2602c23221014077e6a9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c8912932d2059d9a48f7af17e0cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a2716665ac1abb9ac03fcaa857de552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812585339c0d4ca763febb3dd4911efc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598d0aaaa65cb53c1f41a023171b4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0356bca5b7262378567a18bd72e57c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f3a56aeaf001766b6ee765dddfad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0bd8381efeeefe782f4dd4111a77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365d2937ef5ed0d7601fd3f8a1c38258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8535e63e1dc24a2212764fc5974ad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5044d2e39b1e6124a411a2343e3d2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d9a8f4533f1ced51286a94ded31c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93567f75f3461c343a401d17e1edb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b542d1741af096b8b8743dd32ab763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9c1a24a74746cb5fcb09ecbf221264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2929bdf7676e70937431c90a07a672365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba6570a4772c8cfcfe3782b03c7a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27109933153b125d3df25e719707c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6bbf9b5ceb24a6233ed242690ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d513be0810bfdc85809933fe3499c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859da623a4ef82cc73812199ffc69cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec84939784056a18c310d4797f0f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e82da15e477800531d42f5a3ad1fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99de308c7d41e36045b19bb4d18623173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb172f632ddad91c0a61cd82be0708774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee550875b21be82270920c8ab2ea575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11bd12365b24bfaef43bc5319872bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877966d561bc9f4576d08ba08fee8a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc52f7526b407ca4c36864da22f3c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63463850923ee4ab6d03e8cb0bccfe1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a98d1da75bb1863b8b1e7df1510380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af8a3d313ce985c7a93a704b9735d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513570f005ffe96a8330c2358f28aa8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ed67c726be9852e7334f27910d6d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7843b828aa7560ed6d9594a5f4033be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9a2ead61696c8afafdbc823c419485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10719aba41687f4bf6a8d663d363edf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c958656518241036d6ded15fa7d0d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13aa26a1efaeab1cc7cb8e3bb4a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eec45fa6a56513e12ad82ece111b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b580f72b54cc27d07e04363f92536e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c07e2b11f55a8b8996938402f352e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952047e19483f12c56a8ba5e7b5b60f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b293acd709df00d79e1f095169a6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320aa86c073a211b21f58900d1bb82594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df800b9c018530a534687089cf56ba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb5b22bd836c862d1d8550d5786bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737f6c2d0a9e904687d2326a0e768297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6700a8c6dd5bd52644c335e72f88f5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895ba570760d674b05dbdecac28fcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e54566412ad67cbb469c25e10d3bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202462de7f9281f86e5ee3caeaace41c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1dcb55debebb55550137a2fb4eed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374991a94b27b2874270d886dee034ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cb6c62f74d6a95d118dedb29701ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b841548caa0f4ea8d25be7def661a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9016ecc402d6840cc89f8ed7a3e3ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab787c09f15be357ba60f19a3e7bbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb710fbca4b0a0247e1e210dbe4ee5a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9732e2d71aea60b70a45a7506238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612eacb970946a9e5a6ebd4f6420e51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2101773ca015fb188c35e2aa154e7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597f9958a908e83078de2db6b6aa27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbdb9b8d7641c8bfcded4e6f8a980b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863ddc7f0c21dc824dad46b85eeb59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a0338f79ca4987c7b28a8f77d2fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072427c731a30255fd793570ef5c8e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b8781fcd4eb9a5881efbcc55895e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa319bfaaf34414148f25d5aab63b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f1c3477ea1ad7578e9c48b486a94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded9fc8ae5cb567d90312027e99e805120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e6cf33acaf26786bb351a4d310fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67986262e94e76495a32c4a2d4a43a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f461747d8ba99b234129a29bde48a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81125dd6df990199bfad752508214d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d374854474bebfc0c3141a296caf30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0347088e9146978d59318ff4931679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91189fe914dcf66c28e6083122dc4f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458248303fe06991f19458ad2c11c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8290d2bc4cecceb38dfe6f22ad1b3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01b90e18f7e3504179d53144d96a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343b417a5c21cdb9bfe1787aac66ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e45d1d0d116e1804c8f07b422ded132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b54c063cbb80aeb81a006446eda36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709c3a11178ac766d107204de38f98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0192685dceb30599e83f38802a45c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f0e9f3ab1fcc2da6bc2aac7a7117136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2d93d30a12f14783fdfe706f72892137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df231f3a2ed5c5e7fec8405d6672e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c27cdcb1d414d006a2b36e71065309139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4c46ce2a88a4c010641046e95b0d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145827a9172936e000f465328bed5248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4181a2b2681f037757cf4bad9d4de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e18826a53416c7d8a594b2bc8347143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898af47c90920fa12eee83574510022144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756aeee2190970352d16f9b5d637cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688acff0f5834348f64e73c54217b36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78defade14f5bbb62f35e2a5575611d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1ad54ce09b910d03a1e36a4ab9bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e295166ebb8468b68ce7aeb2846c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156878a2799de88e8207efdfa8cfbf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da253f5b4e0431211f259af3e08841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7df75a538954548d29511aca0ed4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9fcf58d2faa1322e5b1e8f8aca9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b55b847ff3750efcb51fb450f7f18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a218f92fb82f28b1e3a4f85e3e384c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c73dee63dde186af533f22624a21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76980efb30e367d10b9d0d14e18ca8aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d72668eee0d7bcc8cfa1b1c29944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee92c7220bddcd983563fabdea8538a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4ba5354354363c3dd4823bc68087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc1cbeb08f02ea3f2be0cde03fd344161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ffeb5f514e7a5363d0e3ce6384274162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb962e78afdd8c637f07863efa42a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c958929dd5a7a302291d83f618e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcea39eaa5d9ca3890d6d200818f07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f62d187e705ff08d66d76c106dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623a0010e3dcd2a206fc20723e37fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4f5852c5f52517947fbc88898aa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2bd9f73f6fe9fc5d26202d3e9ad8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d23c381ed3019354cb251a4cce39b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f741b89b994605f3410a1e9d3b216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b98279944f410779b9e59bb9914f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731bb2bc9e2212f979962d06f71b39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec48a989ed5d8bdfe91c38a81a541174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381312ce48063024962bf850dc393629175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d236fee94de547f902546effff03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf55cd3a684ac0e0f8f3f5525f8546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7eb29c6e3cc78fc162ef5c52f446a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb63ff9fbce4579e863bd432db11768179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271baa451cfa0aef45cf63d5812de952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e55a7320efb718f081dad4ecc085181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4fcd60c40cdf4234edcabe0116ef7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26271e793805a68c645c3bf44f6a9e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430bd33793230ca09c8910bb07edeca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec267c0220316f26b90927ef1254f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7836b04c066b6daf98e6fbc531cf7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3acf6a33ffcfae1aa2f876a2607aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d6fee4bc305187f15160fb970277188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397ccc366423560018cd5ff9c9e4f2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c29986bda4fd7f2d56ceb179c85cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b95dbada50d2657aebf1490398c89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a799a26afbcd7e9e84c0de3d0c968c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b5eae51418c326c0e02b7d972d85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d9183f3ef1b7e29e380ab86149a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5f9c6dd504297b76e5b0b3bfa935c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da658dc356ae5ecc952cf05ec75d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d465f96d6da7a6b934d5f3f81155e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9f0841ca133c1a48c4c73a798b6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369e3593407fe3e92be648ae3226af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001e715f6c80f2dd82c5647fb6c0c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db133433a2618a03a8275084027389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81645e872a8ea1aab49fa4a758a973202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee83942b60246beeafa07a3f8d87f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ecb8ebf726d387ef0ef8f2c93bcb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab78be87a0f37ad4d08237cdc834e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01124d23de454a7ef44e92c96f8417206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a099622bc89dbe24579befbecb8f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4719094f30e83ad315728713ac3a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe81a4d152951c0b88ef6d0fffb9515209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a0a4544ee6bb561b59f0e6b034c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c63aec5a91bc68c35caea1342f6d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b29f096be115cd525f1330a2cad493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4a650d48441fae6809ce56ce192c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d21877a9ca5de41cf2af5d85471c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba39dff2510d760be79870279f16bf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430160252ef1e11c3917ed99605fdc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f59cff7fed85f0bbca2a52779d0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73d84042ec62da68ff08dd2df66d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc845c987002d1c78f94bd5325058b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a927e45184dd1f54508badbee69123220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374288de73902157151405dd8aab9c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e951122dbf20a9e8a3e73be06ddc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ea412bacc8657d2f2f5e1e2cddb92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0c3f0f9983dc9186b2e772ce3bf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1e3b399d3990fc8a75e7406b808cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534579a0e8d7e3a5c532f4ae1c5d03bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabee07957fe4e890f767ffb28be994d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2143ab968c24fce83bcfa2ad1c32a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ff435f66d74f17cb67103f246795229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f12c0bb129e2b4b05663094caebc9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbfbc494fee0bb84289cde7ea0d51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b7b8f94627e128649b769668984ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494039b3135bf407f3213dae9ca5b277233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b8f0328942ac4cd5077e7013492c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f21b61402b0e8b315da62f0745c15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3b83ca36d21f246f2bac01f8c136e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053da8db8f0dac48b7d06f776725c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64eb8178a39b4ad6b8ac3931f87de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550622fe3d6212cf3ce3c4157bc3b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae794fc93e2765163d84dcfed69da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc472ce85927581e447d48af3f4d014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a153ffe710607451308b761dc8a7db1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100bd56381083c3a1869a3b323bcbea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f300ad9ea464e2e2a774c99bb98c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902a6f69d75db5c927a7595f8c21703245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a677ceaf94fb7c6c4c5c95b63caeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d805eb3af94dad911d06736c34a50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e28a296409be5e58264f862bd91a23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f3a6bad102e7aff2a3a632bda5dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7805aa8a12d8f06414fd1ee61b5e05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e81af42622de2e6c3e7917253af7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb1270fbd245fb1182b62d55e9d3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0ee5c3e8eadcdd89e0892422827a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac229fb80d5db2d6e1303f551c0bf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbefed38e13e24ba148294b1de98a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa62056be3f31dcd1eee5ae206f12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b494597fecd72bae061f6d02248a0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c003114f61f89b1efe5a89ba37b2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e85e7be17305563287dbf9464051259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ae4360c117681e6edc0339384cc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ea4eaf08018696aabdc895303084261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975b7d75ab5e9c7463932ccd566e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eebe6e383ddc182396d29264c9221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b62beb486724c333e355b1183d20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd49b180cfc4054eac8f449b7f05d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656910f16e64198a159eebd086529b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6835c2ffc62f49f06e3e651a8462e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acab2a779ecfdfec3b5a42569bd523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14087373182ba2863ead69427aa30ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63837fdc19f68be6217149a35d0454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b816962f7bd31505de087b1d22c64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f573786bd506fb533b03cad82e520e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f1d82f67e64c45f3a53d1fc2e5fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d947a453f95052290b83036d36e06b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb3e81061e7594cb84d2cc1c057e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5efc54cbff5ffeb8c76f0f3883f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9ec6a9b9eb57eb669acfed2c5b43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074488283e9918871d64e1a4d51187de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221af8763fa19501294e22764d7fe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316444f5aa10bddfefbf540e39f6a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09961565a2bc608454f8afd44758c5c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541600d3c59e07766b8c1c474fb47add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3dd86b721707d0c2e35f3921623d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78614db99af128cead1f9a262c85f41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bdc55c96ab0b306e322e8062d008c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc85d5c6e6c351ced5bf36f0b4c4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eea9fa91ed5a7241621576fcf6712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad49b9f1a4c64c415075b108eb7a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b37b9c69315b66acc6a7c6809b0cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101f0be1be7ea053e124a3e9826ecc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5352952fe2fb990206275598ed71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb45b13d375a113dc4cb829357dd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b1a63fedb0edade9994659b02a32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f953c07bf817905fdb220c2ba8e813e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebdc45aeade6758daf89109c4d062a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6001c6dc297ec3105b0b3e8b666e5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adafaa3f777a06536b51eae0ef695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383f3868248d01c484a6c7d6f022d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6685d52e1f78cb20d59e3b8ab3a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61e53044369f30b4f0b4348e9c9b4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e61a7df43826394491326970a84d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410921d6555189e95a5cdc1c31c7ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bfa8833d9585c05aea6c6fed05dfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d08e0b7fd97e1d1552c9e14966375304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cf9ff2f23eec15cbab0c2721e4af8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250663a2b42fb3ecdb9a3e3a20e09caf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac996aa9d92be5c5aea79c6662a4a50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626721b0e5b232498f8526d8dc7c34f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce469dfd618d913193d967852b59589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c94611901d5d715b039a22f0ad83e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44227824cd7eeb26e687f0b8b9058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ae4666edbc416c199642aa17acec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e96f99906477d5cbf2e11fdfeec65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca89d9134a17b61966a0e0d43e0b9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719cda0180b0ef319cf71f965ab746a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d072552bd38f5ebab4fb9d6f88530e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7d73f17cfbc4020a4cfd6960b0f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b130044736dae3aa86deaec7dbc8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29c7a37bd29f1b6daa1cc6202f91fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17293579ef80c5c820d5862e227c7d93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab92436262887873ae72f58094af8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083203e2fc718bc81133bb87bf787f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f62f7477057f77f1eb20d5532c6e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d760877ec5a4febc8bd44005d97475b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da368c6ab65c47c0455d6a5110ebe3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333298d88118a6f07dceb8eca9b1a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4acaf62e22f88301cb2c3be1922998327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a868507906ccb4ecd2ba6c41df373e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62e43aaff9e472aeb05bc0d7bf6d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fefc29efd8eb36cd79ed2495eaa16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a680f627dc63ef40ec5aaff02091331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdf3512e9d7e6ee6f3baf0c3f2ae3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03c9b268dc75dc4da3c9ceb066cfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3202e112260cfacf455e99e8b276e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0708692780e20fb4bab29cd61bb90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e300b231b49032c1fb729671412603336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a3ee0f6c5945a87f9afaab534694337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7001c59dce912d2ca7e2fc84db80b8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfcb2ce6f6ba416a06f50393bb35b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a5fa7e226bc2074a8e0114f0bc8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf4cc7da89a7d08f7b9456b55cdea6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42271e9dc69affa12dfd18442e729a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ea2e262ab36d03eb7653549d2ec7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19f498a36d52949f42151830b61bbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013023bbccd1819fcc76ff3df967850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c74d44a0644273ed73de5948dcba66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816682f084b35ecdefe3a397b1ae1b1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc54e72d96646f103321e6e035af47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764b55aefa634a18de808ea221fa3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ffa44f8a3b47b2e7ca3c5da147404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d19020da714ac3b8735a5aaab7de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39fc0aa27f1407fe112d2eb2d1bf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b365de90849ffc7cf0bad54fcf2bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a41d4bc823029aefd21f1e19c624354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06550c025ac22e67a29dd241e68f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64634612c1c72cfac3c87797a8dbba14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d90879338130e37f2c192412bf49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c27a8322528965874a35918c7633c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9512ef986ceb120f87fe99df1085a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe302b0de395adacd5c864f8ac594360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b70736133674065ea8239b142e3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4c7e2b0b0341ce0ba739813b77d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41482b40bfc98d833caca2ab044f7c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5224da0ff3641332ad3a90183b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52ab80377fbcaedeee3111360437a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca635a7959afa3a53d0345762608ecd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5343c8725c65939c532c71e0c7cbd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cf00ab2c3f29cc573d870e3bec2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa15c86e3a898b01efb10f0bbd368369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86981bdf8cbba8723df2bff4a6b9f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcac841ec64771357265ad0a626856371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5684f34af1f5d7f2eda4238f39390d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a23fc7f2e00412b92399723418847373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb2e913a5b20fb3fdefa2a0d55518374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf51ac123b81570e9a2bca83725632375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee3238bd47b758934b10c307e7215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d99870df18d0dc4fead406b83d802377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d5d3f4a58806509b4564d4f81456378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c90a76235fa584f59035613c91f51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c47326178734046a80d7ef5f1c562380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793eef0c9f29edffc2bbd4eaa8a72cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5556a8a044e2597e99e891f760feb20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e31fc711262bc7f7a2bacd52a238383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d2abd73f60886e4384d6b0460cff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b1a420370c50de657e62a0f75d38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb26aece4e9bb0e181baece76e4bf0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5583713b8d60511b154f16fbe779f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8abea809d08fe05089a8cf0ee2ac5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1f8c78c555f47ba9fe037a4d544b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f676a2aefd4990fd8a2f3ffa826380390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242253be0d7141d0ceae608384cfe4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f290eb23fdd22f565f1fe7805b38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0bb6cab39c9db72c7202c3883532393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afa9d02a7ad0f125a27e7bf24a726394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6252127cfbc06f21ee3165d180688c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25b6d33ca48743a0a75a61a1adc25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5d9e7a42043f62e4064add4d8cd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6456308283c2ce7dfc71a057c8211398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46548e5873020ebca241ab3b81892f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbecd146491cb55f4ca7396d8d4a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afebc553bb7cb34d5f861936867f85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf9994a6d8af8312bbd9cdcb74f4fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2213952a7412789df9323ec36da8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474d8a214e6a807c24d2af3eb8b2a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c777a1c1464716d4576445d0b1185b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0f1b0cde8c51c9c26027abdeadcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a48eb9baba69aac4a56c874282955407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c3250c1daa0c72ed602a897f97b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c3a3014c6bf4b45acf1a1f1910045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e0136dedd5ff4e22b15b420707aa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129972463f61a55a94854541b6e66b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbee33a82dbb7f47dfa2a7964aa773412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a1615a244fe67da7cbaf7b46a06a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617b58a7f8218e918b3e14e51f2387414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd50e8797ba742310a2cb78a39510a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e657830c38d42cf5517f9f0087d67a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7854d5594494cb193699855ff3fee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f603c068da17a3e914953eb6e8dbe36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a04c2da656bd5f5c99c86478af5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa49fa37fe0834f2405283ad37ba42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a54d61b7de0a083f99cf280f5d37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014a24c7b781fa3279162d697d6bb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c63812666982d623e2ff88b9dfb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b30290797190efae745cf12c49581424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b2ab27fab2d3869000b71af51f1ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b43219076c5d0f7584b6d1f89f3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2682d37cf5a64287eeb660c1e5569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b57c2c1fbfe19b32b5c0de5227aad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79efddd07a914fa08c5cd012e5ba18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f411b5bdf8a232042676717b56c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505119d579fa5d622dd2befa4794d7f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c727415954dfaaa5e474cdb1183261432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42781576700fd64204fd757d9070dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b388d4aefcc8fd732251b55a7fee93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4001a12d6ef6ab9ba2eb5725c5377435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceac3ea95b539a1c49c14212733195436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11dd62dc97d94d61f78fe87083d294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caebd64208757d46684013bbc1ad93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db8863564000ece7fab39fab81b96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bfc3453e7994ac4735aaf32c4117a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010320716d6681f398e15508e40e310441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498840ecd718194e4186e410cd3b1c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b776df7a8842b43cca8aa70eb2b09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf1f88f031bb7cf9a4aef3883c5f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2ef0864f0ddd5c80ce2ba5ce37f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15dc15421756c5e4ed130fce481941446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af112a5aa9526be3a1348de314385ae1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c56a9d1afdc15025ebdb035ecd59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7baeb19581aa65e155e6e6d3d87fd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf3c530e983d83f74c81eb106b786e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61ede66b73dce57b4e443ece8eebf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3831668a82ae0bf7a2c466eebfd659452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df149ad53f5a36a409d68604619f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606b7a42cceda6c0ffdf429ba7daaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e27146ef749f31ad86b29815fb59c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca3b3dd8578415a0954b0be8d61b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3562dabe08d309368c0ffcb3f0ba77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c2c0cb75f7c8b02e4349307fe0a79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84552c00ad674174c3054e572a163b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf8992f7a9b38b4e062048b7e5028460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aafed9465edc8cecd43b923d5eaf1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba4d806f5409ec2f3f52f5dc86be1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bc7ad47bfd26e5f13f287e520fe6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14784c6103914934d659a490022d6a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a618e189f652403f45317b669a84331465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c70f308c46a206c48ac3d85ef05ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85433005c5edb8c1b5f87fd83c559f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2da3dc92c89e58f4131dc9eb2d5a3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d5a0f358eeb138f01a05748bee194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86cb9bf06c0ac60f99dccd67a295fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cf20fd6b105869fd62930dd5d379b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdddea3aed4f1fcc3063466fcc70bce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce9eea8cf014f1ccef026258432c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecef5fef40889902a31ca7ccf55352474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86fe86b6bdcd02ef7f52aa977bc4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e60da1999f8f5cb6165bb968f0eba7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a986830325ec3feffdd6c4aecf5d30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e79c0c76ceec95f3563ed6d1530f0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf748648e63cf52371902057e1b3124479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318c84a5aa710d824df40cede83581c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d1c1a9666924ed8e5bce6143b8e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239572bf0c73a01d6a1ca8c64f2deea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1fa7d42020b56de003afc9adb386483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1fdaad3754c836194bb7e5fb9792a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509eacf12aaa8c800be18cefd2af774485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338526057d7de1a707c2cff4b3d6b727486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ba7707b51202347304145e2562c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262459cb72cae869fe45b143cbdcd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beabbd8c069adf068d35a9c0d59c4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33968fd19fe8a81758d98be58b72eb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1608e4c2dbb5a0bf506d8829ccd89d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b5127f7d17128e418dfff4210c0fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce413f2e7405a1d55dd0b4ef5bacc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fb31e37b151f0db3e1769c06d81f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c9225399bc71d51936bd48f282b90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070643751af12677edad89e7dec10fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087cdd250dfea161f3b2a2df90879b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f5bd2c8f0591bf6a17119ba4c7a3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f245a38b41be971e0d606aebfc8cbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5c0a217b46b2270d78c2d7589995500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca198854f2ef0f7ba0b9e9dde744a6d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528ba7440012df10facff03e868f46f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050afbcc4c4880d8f73e024d6a0863503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87095430091f3585de2a66a1cacdef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7420932f39659d653bec49e40bb3c9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9e1ce9688a1ed1411e2566088e35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d4c3330989e3c435aa4b588b3cbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545460ac09c7128152a235249b307d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe6ba55cc448fdcd6698808d233b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50521af2bb06746e3bdeb5badcbc0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85423cf9568a21a4fef64ce4dd2094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06643c44bec3a72c994bfed63f52e5dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7c749249760e3915f7305d60291a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50286330643e5ca42f08a32abfb1a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9278d1b92ad00a5c34f0b388fa31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5740079496ce3b906a5ea61d46d29d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a556a9701c920e26e95238c8165b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22619c3f66e1b502711dfd4095686f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed3101fe48bfa62769a62561a6498519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515792078e41f42844bf1331e5b39c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae417e31e1edac1c819b8b3f2582bb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e7f92f5d347ee5cf69497e9387ecb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650d6e7fa1e839c8a3df6e3c617c64c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15a87560a9044cd6e39eb1bbd2cb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b421c2a14049898fe0eb2fc6b30035525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699eebcf3510feb0029dcb1fc4a8c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6ef41b921580abb5657940077feee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc0734a7f0adca2eabb9eaa26a110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c98f575ccb03b92fa28a34ea22be6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67734a48292380817e6b9c9be3967f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9722ed994cabc2a4f13dc0e9ce8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e44b248688784756896b836dbf028532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912aa16c96441238cae14f4294fb44e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00870c7a17572948b89d0f5e7f6560a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80063f6dbda68bed56e644140f424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f53ae050c1a9fca2824754d5c26f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5a376f9c912d91d317009afa38a71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f54336ed7fe32d4dc3797b0b89f3c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d3f23d2c500d2e5f3686632b610b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced45a7d0a8264d85096717a998f16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490748960c6f2580003552ba703a86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0726aa79ac268d907f8578d45fe15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7a93f7092c64628bf38f5c56fa381543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d320610ddbe1282758e47897fde0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff4fb3faabf8a030915536fd390b27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7266f66d5d43b2c7140386794e13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8935e78d0d342e609b004f4096d13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d72a69ffd25e0364feef2cc7acb99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c230fef57c6493c98a148342a24ebd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586330dc94bb1d6242640c4460320f69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8d12706fada9967ee6e00295295d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cb09f9fdbdc1c8847d53c4816e3ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027e84f13227c9bfb66b0119a94b440553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411fbda12e9075036858ff0d06f16d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75a4c098b22f813b30a28b69a10dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3026e63cd30b1ffd05512bd1c23394d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6655b52fa84819230688845c392f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a61ba678a3a318dfa49f61c32e92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1b2c3fe3dfc0891c6e18e80e8e22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c9d937b409f7e7e34ffe575a7e07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63128e004061c74231b316c8dd0ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb4cf80987431ddb53ea8749e1d07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128405710ee5d5076f88cc6fa909a60a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf233bcc1926b3b2233796049eadd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b119fd7f466fae7f7227e221060f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff7d7255ee97d0b147fc6ccf1ee39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8b4f509bc9a2593047497f2586c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e5387fcd1bf39b1e147a9262e17a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e12e5cdf02973f7aed4d480a029d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347df2155dce1de178f03e86dc8cef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c706147d27a646f32073f2174407d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910ae95158a36da052a479ed41ef400572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114049abbf552b6b6c579bd10ded6c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a4349878c47119139e1353a5bdf0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643631c0c9cd549562f00b0cb5e6530575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315db3288a12e8034da42df56967a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883b5ea1ea58ea803a9764b08d1c41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1ac2aeb333a609aecf848a4dbc11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00b09a97c8838527f7799e8681b6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c9d1cdec803b09de52541841e802580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8c5bb250c3d187c91f20ae041291581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac52ed02e2e1f6fe46c9546ec6f8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f54ac9814e4b1f854497ee0d88f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9e7017b95e3bb2a3b5ba495139481584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100167d7e2de21e67c42ab25745ef8f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c314899d0468360e54a07c358a852586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509b7a5047db23b98e3eea98b266e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00ac70549d26229c7a160667d7613588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e261f8f6302dce07c09701a987b892589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817403b5775d07ef32290415dd48aea5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f7af9119edbee448650b4338524f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542795f3031af1d2e2e2f93bc2d0fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0b2276cc05b77a87c0bc52f23f16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f1935c9e936ae589d0525cedae32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c63140c9deac824bb7abbad7e884595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2084fa0028811821102739bfce7d323596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5c2408baef77b91545138a8ef96c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4975eec2f7bc3d134da4da9829e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717d7331beddec279dc6ecc20e2fea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ec6c5289d7e5feb067d4e7e77dec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165d135f1d50d074b8014547a53c87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb176edc6eeac5c854a1adc721f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7bf8723a67583751ec439009997ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12a39ef6535c4bbb0bc81782e9545604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c0c7db3b5e28a62481ab18f5ec5ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8683873d290bb68a9f6e83f32f593c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4381af2c00e34a72745fc309a23ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115fb27d14cf362c791197f4661f3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78bf84a6e737c7eb1a0b74c34d6c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac327a1156a7a56e59a496fb5f91d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8bc9684ae78590c88c7b6733365c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28005c311b06e4ee054c4869fff70aff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed159248b0a6b98111c1f11c3c2d19f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4002c7c27f217ceae87db0165a384d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ce2925bdb016ab78c1b772275ffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108dd609b66c21d2444d3f2187c8971616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3608face4e87e42a228077096878617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a8ba6e8762df528ba5f75883c037618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0edd3aeca2f39502d8a8cf83ab078619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9979a122644dd2ad35b8654036bb1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a646fae1355f836faa8be7c5bb8be7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658efd1a6156f568f732f59722678546622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10630059d5892ead79b3f409c765de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698040eccb24fe249796939a732b05b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a930db84599fdf777d693f843580625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40d5d6c71d895e4bfae5d2071e9c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1d884c34a16ff78b50c8c420235b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03400b112fce4297964d332c933772a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb247160772eedd0aa117c36a0b2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a8c8ef20baf5d7d96098f4e4cb737630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52fa51dcf5ea8004cf4e208e78b78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a372cbf707622c7a9c6908e300a84a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808561be83b6ce694c0f433eb28f992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc91c3ce0e72d8aec2db486554b9e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79fb13efec3566605d84823720d97c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe728c88d0f187e7b5cc6f592d3ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03846275b3440bc33e5924c8be18bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220665651d2e60f37627a91e0b7b1290638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b3cd7d8bd0bee4afae70943f27879639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1bbde1a6782f42b579ba48c9b4aa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ae80f207728451c15a50025a8fbb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144966a941973cd9e0879f131a2ad50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9d45916c3e7a1d89b1d5651de4e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668fb5105d3e60df68566e6185b68ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc2bbb84fc46d0441dbdf5f393bb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf0f26e4c7c1e880081a8a463ee34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cffb6d32cd35dcac86e3ef381d794647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319c179b0719ff976b259a881e8c40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c2c36c26c8bf08875e08f125a78c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ffb38177bf7e7a62bcf46f658681650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e40fa62d4bbe920b64214bf9abfb54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235feed80a56e776309391a8bf40d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd021ac188e6822288b45a562458d55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54160699a567fe2ab9de8404e2eebdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde320ddbc0676c5bc10ce003615ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0169319543e27e0d04be2945134be3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4868011e429e0ab58dbb80f0ab6177657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff39bf6aa3cf20d71aaf26a01c30ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b64ea6cb8870aad36aa16388ce8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b86b3f7a8d87ebfb5604873736876660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b55150fc2964ec40bf82a7fdc766b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a694ab7d305752ea247c2a0f1bfc14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6f6140b80c5557327f0ab3ee60b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174827dc8efdf5103f1ad1af33d4db87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4259dd7fe21b1fe738105c8a52a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87932c9a43cd1bfc1513aab1a9040f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae4be1662e8f9b3296d6d5c7503e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce8e7e31437c515ad145097416c35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aea2079a19457300f84f3e58991e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0708f6ab555f5a5aa13e5de1e8cbaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf189a7fb5ba6279b264afb5c02007e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309df1672f717db421992bddb75268ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904af90898661bd90c673e05f177e0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc06beb33731767d4f49d70baa8c9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db9574138668ee7b12bd8933b0bfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0f97be04ff69fb997a721fa7166d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273814c1c6c9918e3b4f35570fab185677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e8584cfe604674f0fb271faa6e9c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e59b03c26b6e75aad8c70b48bb4f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb377d41706dbb74e73e767be34bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efa4b1f30cfd6ed77c859e90de327a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eae680ad9e9beeb382e9ecb0cff16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347f20edd77482fbba4c63d40a619f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95601d11694fe933670834dca00f9ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9da5ee4b1af26497ec245b63d7475685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320d0fbcf936fa26e302064c5153be5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d905c4131f84e876b0b7902bc8cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211efa3cc275e0d21968796e811c8a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889d93626e8cc0aecec61271e1964b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e2bf487fe8291e19d8aa68677e63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9237b7724c169ca868027f006aa53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf668b2638aa5b9241863f544282de23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb88ac35bec387a664188b90e5b8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8418da91d35fe0c4d45c7c01294d3ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb66cb3aa2a06990d5be7f2fded073b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954371e8a8c79d864ef427205bcb9483696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741077663f2561cb15abdd470026c4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d918ed3f48932e4e6bfee7fe2d6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219dee56301a07fb155fc4cb342a760699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90d4b76563514553e9168b3c38f3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ae52fa4e9690fee53b3271549ff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70419208685a21c41a0b729d9cb5342702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582ddc66d1098b1921e8f58b78fdb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05dd752f2dc4a74f778fc6bc35dab4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6560918767f166393f86d0ce2f2b368705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a4e0121636284b3a6f084ba03d1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1763fc6f996ddff284148526d41fa4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376d49e9847da90db6b67cc6b6c032708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd57ecf46ba22d2140b6a07c4af2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc38a7f76fbc0759631c521bc822a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85eafea12e54228f88d1070e14954b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f455c81d69659004b44e436f0137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d07a62f8777846e6c81826078858713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c7ba7a5b697487f8e54f83e7c2b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639fc7a625371e5754af440bc1ae08c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800fd3b742c2750192b692d15ec4222716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c459f5211404f057ba7efcf08c5a319717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6946840486877d97087bb4f1c6744718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc7e539b993d588454b4c2f02ee89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67eddb52fdaf4df63ab7e5b6b039dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cbfb977fb8bf27b1bf4a2d52fc421721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ded8ae1223be779914ab1045c9f7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a369cde9363306b354b33430a82070723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8bf8917ff96a79f8b333e03eb8ccc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6189a435382e8e6a17a6d3350b99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb52183a8262bbf94b5b4d836d262726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc953e2f67c5a5ebbf4c6a10509f0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70bc9418319ecb0177a788cd1d621b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203455f21a8ee160d8eef9bbf1b2faee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f66327b3eae77ac0544d9b0a1026b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9ca2df928ccc5b986f5040c9666b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ef3005730c342f17b2842803478c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136281d940cee4b0bf9be34de816f768733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2a7bf3574f031b8aaa644702e41f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af2963ed5e836d76eecf61b7d4486735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a0eab6e94afbc84018aa20ce8a1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d53ac4265c9b3ce4c5cb1eb78d3d55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756672635ce0d4e5039c863836aa6e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a24c3b852a102f18260be15462e125739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff1c483b11508ee9545a9089089edf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cdc89fca53bc42a9f87509389661741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abfaf5d67bfee8dc1531533ba3754742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b28800b020dcb9e124e9cbdb808c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d4f4e905c84261ad9f8de05e84c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03dd929fea18f7f6174f1ac5d0162745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32a8ce0ec5c3c396ca24f48938898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc4d0bd51e56ceee7bce8caa85915747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f822068dcb7616eeeee78e73d3076748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927865d037e26f14fc2931c758a5630749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73324dab24cc97524cae3fadde8e0bd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d4e92a98aed1bda2aa6fc9370779751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfb9f87a557b33d72ccce324c7cc1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b21280a9ed748f72b328f08ca94658753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec28297ef5d6aee34304f8f9097b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ff5a5209175fad28c62b02b1a2ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa689861a069bcd722b6486c464d36b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7115617b8d387579fc833f465f9e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631112823698d04f1fd8dd829735750b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270561acac2ed36c7f9529aed73d4db26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6269f7437f33241cabb27e11fe7277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ea92e6e69f93f05d63bfbfe8e9f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650724bb52150dca9de12c5e8eec4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55947b6d7bd297c2393b380ffc83810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b83d733384077b6e1c24787a51fa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf64ade404b985a84250229b6e1e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6656eb72e0fb0ad9510d2eb00d16c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8260cbaba76e2a884f0031f8371e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f413c8d03757406d2b94d219b2a19115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992195c52dfd93ed796d61d687203816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43e9d271212225e7bf186104a7dec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8dd1c45a2d5fbb9abb0a0e876275818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cc9708408b316b8d9bfda0fe5ea6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda53469b1cf69f0f5374fddea362ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa3b73e7428d87099ac1d77a57579f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc6d8f131e343a6e0f540da2c2721a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1cc904965da248058f7b4418377c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5e30afa1791b3aba2c6554dd893b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61ae39eb25912b1dcdb2aa0cdd45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64857df6ad7ec0559b09183fc5746b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc6d2c9b94a8f0c457d4448b765f2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252646588ca0542bc58a5018625159ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ea5121dd57071f87034dd07404b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c105d5c9f8a304913cfc6b058958b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a966f5c0776974dcfd0e5b51175a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e612d5db43e45b0d6e83956f511a4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573694d7a150932153b53587b563de0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e8e5f5c0dad0752e502f227715aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785135ccfea6cb9e21c3b0958ca87ece35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611acbd43f1d71ed74df0494be469ea236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d157e5b9aecd1f962c0b9251e27e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1abb028947a90c4671efbcebb6d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb68719997f720d15f64af7dcb2e5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51cd0d7512bebf5d2978e15c887a9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7351347ccf3dedcfb30989e3142ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e76b6121425271ef9979b67675a2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74f3af808675361243523c938dbe843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8380606c71247e1e957cad4a81d41b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9804eee71d5bf8aebeb8948cdb229c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15f8cd6a1906d8351a7ef2ed4c01f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01cc68e51203403f0484e5534b83a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361111dfb7585d295c2e1a81f44cc0df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429979a085ea66cd13b58ebb06393949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14f03e5a2e86f8940ebe7f05c008b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18160ac9d28e24f5cbb7222fbb56d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716f9e55b72ee850ba70a9224cde9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d322a6a62149cdd99af047dbedff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25ed3aaf5f11655397313bd45a52754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de139c5470c7253928789c37dd4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af8146d6d32106e142dd463ce2376b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584300b7d5a46e7c28350c29a6c5e6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045c16d4c97ae17645f6546a8423a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da00b8745d472ff3d3b4c2bc89de4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab416a05b9f2035aa855e3b811c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be16cca5f6372d2bd5a42652f289161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdcb5539524ea243ff25375801e64562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46caa10dcdcfe016f4014ae3a04113a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432311d8c33ff5e5d7fd4905a3627a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f4305daa3f484efdcc2a40197aed265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f8e233e69300c715462edab2c01c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b3d91b4dd04e00fad7a09b96ffb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0ac6aa5c902925e7f2a0c28df3d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227d384f69cb638afa235c68e3957469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c66aa9325367d98f24780d82283c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488deae2c6d2ac24c2194fdfb212717171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03b308199c3cd8453f13e72f1f45372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2646359e21ae396cbf591dae44f1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba9e9d0a77dd1849131639c1d076b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb0c3ad3940e23fc91ee6dc2470a6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683572ec71d3cddf131e853da71e617076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b0bcc6d6e8e9797b38fb9f520bf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339ca9ab7d19646ef1f3e616416c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74f92eedbb12349257abc3ad27bf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2049cf25aa59cedad7bc3f2a712c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d774658c66f55be3faf853e8406796081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f5037ea5c1c216696d757ce96a1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7331a7a241f6ef6e75c58d583ec60083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0eed415c0ceb24c62510b9969e80684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ba59d45ad8bd098a073ed5f6b316385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804eb05c60d5ba031b60710e9b7906286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fad06eccd31281cf0e2d8e252caac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef77e066a529fc30278b23a3f44b9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59ed3f237369c843ff09bec324bbeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb4e3b9f7a83f1f60d29e3b23a541190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c60ff2e2e1e26c9e22255488c3ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242854578c1de643aa18134dac31d0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcedff7aa7db63da53f18153c5bd6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1832bc5088201852f1abb90afa328994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe13e62b6894967318647d57efc25a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5d8d162f4f7aab7c3ca8a48eb83096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8e144f041692a0936d56e78654e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d18e6d251e4272c76e56322733f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2c53a1e7b0fff341f0ec70f3a15799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd46818b6b275f92fba1733487f6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dd46554dba03573a4774dfa9c7fcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065ad5ed2b1d5be10b0c33345ba255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e35100cd262bf14a39e4a56bffda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd35c3a9256670f947b131996c3afa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb913d29302548cfcca1139cbe3922105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84418953bfcd3dcb86ef448851cb57eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc138c8ecbf6abe645bef0894fb16c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542448c0e14a4b8161718a33a47b6f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8e66331270f0c3bcb790a61d690b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d567b3c01bd23c31539b35f65d9475110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6b045c87ab1bb80f74a7e79787a5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858574966dc176397841ef4ec0811d17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255abe968082bfa797ed71e09f0e0dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b554048300b1ba452525f09dee0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d07142628680599ea022a825f1ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8064edebd35c5ac9ccee352189c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482869269056578351cd8395c175d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b3da6a3712bfe88f8f010f5d38a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af139ab00fa01d80509f4e058cb1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22cbd941d97ebb72a8278f828b4a7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383da89c836f756038251a83874a476121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a0b090a342073861d449c2f9099a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a35f35474baa93d97e0a6a9759971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ab78f88313b62215f534120d882f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3853681ea5daae1b90ec5c7f36a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6cc44e1403389196ffa23a2358652126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c0d400c6886e0b1eac940835b6f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcbb70156cc1c9e827b1134b959629128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f704624740edea8e99301cdabd9fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659f8fc760bd71088b118e76942918130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137cc353de7581c094d633f1dfa2061131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941bddc875f681aee86cb3fc170097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d853a1e3b4c4f746a8241cd06ca8955133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173600cfeda81d4787fb9af41d7468134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016c47cc6fe0c562d8049a9b3a2c64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedde71f266b72d49491204816b73e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfb3527c59e43f0453e2a4587b7931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4a4faa92932fb943bc12bdacc2cd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d4cfec198b5d2080d147d2f62f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40806cf4a25468782456817131ed177140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949095c9da2eed2602f2092b3ca76fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c87d7942b3b6c4e3ec519857440de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee54404ecf2d66a2413d03d5ec128143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517239f80171b6786643a1814b38c38a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecacf5199561df1aef5e91aaee9341145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0148016304de6dc1da26e7a1e50b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a6d27cfaa6594cea5562e7d5caf32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a1108a8ac26d7017c5b494285696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc72633b724373ad819195fd0f9e85a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8367eaa618520ce2e784f95bf07f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0602711d4989f7d879fb9c451319151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49ab0c20859feb7c2b2c1bfd36922f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebbc01fb6197559f975a4dc1b2fda8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2926728329d24d1302dd044ef3e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb00dda96ae2b3f5dc3216d9d4f0748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758760781e30fa7dbaab622d3452228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03059cbcb2839bc18720bcb6c13d048157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230aa95f06c381db88d733af70b35a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812a247bd1523c620cfd68e0050943159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0af49a44a9b488e894b3f44902e9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c757d87105bd7ed4557886c9f1e3df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af426eab76a8cc760e9639ba3176d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c30c0b242562b88cad6ea381e7dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a40dd9c8b6213c10cfe1d906736920164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7fd46167d6fc94b3580c1b5a22d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd71dce7d15f7fd41f8d5d2a23ef89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6f2b8c807a86c25e3a8e8f2deb8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f71f59f598aa61e06a8dbaddb862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ddec678deeab9a1b061879f742fcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7691001dde668d7e5f6927ee3f1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e416ed1de635ba91694ecf439c20ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ad6806930327808f0e9801be00ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e71c0abc971b720d1839451b9ee7a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad522da28554a80e194b882dfb39c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6573de76f38855041a5da78481e89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8113aeb03f2346c2ac87a0ef68eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987cc5610eaf38e57721c3e6eb6b386177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9839bf7a301397e60df55e57ab131b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3953549ea2f04bf9c5cef7801915a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff1526f2d4ee6e28b40adedb0ebdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876cfc5561b8abc4805e2e17538b7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e46c8997dfa972c96c43f00c655e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53f9c649ec3e1249be3e5fa0bc6282183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf2e07890a0c0e6d477ae5d66b1fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a25dc43f43ee28664359bf6fa74f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fd96b634f0b51d0c35360137f960186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e34eca43018407f8ecaac1a86c43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0562e86bcf74eec2fe2607b217b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94eab2c00873c21a4c726d06610294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a791e19cd20f14f35d7df4d920d9467190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad07a43cb9c12910eddeb0f6dc87b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cadb70732367c712edfd4d82c40bb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e5ba3ae52504282561345aae483e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971183cf63048b2449cab3a26e5a494194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec197464ac36594a3d963167bab949195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3502b15c6a40523aaad77a9ddcecf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368836a8e31108b1d7d875a37a5e9742197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0223d6c92f14d1430526000cc6eacb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20eb15698fc9a47ab11d35e1d3334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3d530bd31c675d518006dbdc9d52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6018f7159c1484cf2a3d98d9b3406201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02b37030319fdaffccaece75dde21f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a0cddc9009b2e78ad2de7784da87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f66670f8ece804b67783a1cf3f2b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaace99fb2009c69690e72034e7ffa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9e5d0eb90f9295aa9d7055d092fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad29a3948f6172bec36d87c1307a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd24e8ce03e634056c8d71f1f42fe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc512135abeb50f0a80e914c9a3e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352287623fe0b267e9a734727d214df0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d8f9f0f1097d22eb3ad59c08005e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37061c532312f57d8517ef08e2a815212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b03b9dc29bdcba98564d9045b4ff8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1f65d219a5f12b57eca7beeb1dc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc67a3d87221008f50b54b889e2c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529504a97bc0a7792621b46b59f5e85d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfb355ff10c2d3227f7ac506c12f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4849efb5ed4fc24dbba213292d24e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ebb2801f8d0a456713184b166bebd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1968c5fe4608988f5d18b914ce5be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231845612a052a20c2808d16586bc6a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7dd39e3ffd68e282f5c149f12c093222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1cfd144a39edbd391527808357ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f4226f49ac32d155548a07a8e585224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dec130666d64a359f68b9e8c7df05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66270bbe71654c3c3ae31e1947fde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb9404bd929f0c3c9fa91af6f7580227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa5a808977a82dba5fc677fb817749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f8964da32816be6a9ca8607b393b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d8cbe1b17aae38e757d4259b52832230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a041ae2a6f68b24dccdaef400ef1f81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a68c1bee7331c4a5d98c42148283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a5675fca451b2e7434d5dba206ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2008c9b11b25723bb060894cb0d9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8809da9affa80a7af6d5cb96552a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783304be4041c0ff0e20049591c8108236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92285272d278aafcc1ed065073b662d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6e74250bfa815d92ef2e03bc36996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5297c6a409aae95dbe8f6256123f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45038b284ce14794ad9e3596cf4afe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb7ebd724ce6ec797f378483c9f07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f82100695cf9dcdfb26c39a1bf2e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6b1d3d87dba7cf79bbbe98f2e1dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0dcafd8631d2545e7e048d015de3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2a5cf7270b3e684231a1a99d76f6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d490325b224728ecd43aa96a7cf1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e5a22146e05c2759cfff166d6947247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca299cbceb8458c06c555ca7abbbb66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b17e54ef5f704e6c53a3fcd4c636f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d4a86a235ac23032cb3f4a2f39690250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f41b374e921ec70b64ca5055606b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c89352d53dc8dea92ca7755ea075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70701f8d5cc7d6fcfd73e11caa4976253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf99dbb64b9e9ac9c842067f860a24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f219fef70d379ded735617e55342b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601985a9309d2fc3838642bf9de28b87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5941aab80bf691774c8ffb3d00b5ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38bbf32762d63705b23df9b57255e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13520fb340668832c4c143e3b3b74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd61b1cec60434c6445639c99d8b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6139aa334e863b62c4628d42e96b3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984289c96ab0c3cfab219eaa9f333dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f54eededc5fd846b34d8ef6bbba3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0aa489ab02413bf0c768dfece1199264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3a9ff19fc8f3fc190f65b531a946e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9b0c403f0f7634a4d05176d697e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d615d87e032b9c1577618414d54e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d8b35b07d169609bfc903256f112268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ff9d54c3adda723f29396647e23cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe38fcc9044bf29c721826a1f7c60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212fde490b533e4e89bc8f8c1850a50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf50e22424523e7a14e29460f7298272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4339335a5be7354ed58364cda1135e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403b32ffbe52003f86841f45a970e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fe39a21cb4f2ce99eba83f4d13727275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c46302c75c24cf69b26f638ff09b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81208b90c24a2b4089b711b9af4f0395277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff1bfba058feb4eb1988cd262215a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dedef29d8ab76733f58d11b98630e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455d967e64f7886b292dd81eaa1d4bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cd8faf103c992632089c04ce2b4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f1cecaefda28f78bdb486a1948f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec60bde0c6082994869ac6c2beba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff18cd6c5c5868f4a4a1bdfc909f90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c505f0f9da5328e2259aaf9286c364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf17f4995fbf46a7053d4b9348a15c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617855703a64bdbb10025ed7776f44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fd7b86331c8de96f59f38ffc53619288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b1f063095e1d9be8bfa523cc5f7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b96f3b67a88a501704ee687da7a44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f7fa975675641f623fc1c4f58bf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f92cc3928ef258439d7f8142b1b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfe155dbe1fdc86f08fb3af207e688293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39792ff8b19bff0e1747c33dc1443c00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe242768955bea3fe124e660ff5286295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7335e677b805ddd1a35c12cd9f4dda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b164fde9d80a11ab722a17140bc5f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e35305a159b6b0efde9ca0cb9556f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfcf90467f29e5babe3853e8f32647299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a26ea2cf6cff5033e82a2aebc48ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de63b86fe6b7bfd5540e2c275c94e06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9321fa44b5cd197545702f2927dcf47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff82311078fe58f9fd0039188ccfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa0a25624260754bda24c62da14c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048feb8c4f3befae5145b4c8eab1d255305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32245cd9f6619653712925f222769ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383ae9fc3d95c392012bd3b8373a9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35210b1543868ccd73648ca93c2cd2ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8bb8ef436f96c4ffa55d9efef5be9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbec747a693d4d0524c50433700c96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a4e9dab0b1f90a15a4bd57969c499311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f60f48056f7d94d04e882bafe51c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7f3ed1dd6dbe521688d958e85fb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33602585f086bd9eeb76d0f4f65608314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73a19aaeaf4400df2b0b6c39e201a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dff7ff2a16c306d8d8935c03ad767316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4e87376c544ec04d186c0b7c3683317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635092fdcea5c9944e3b0b43d022c8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2376b7a8b1f1337eb2d1ce9c5bcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8912c7484ffb11a1932ba200187e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e714cbb3f2763ee41aa0cd4bd65c1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f51f9fc73ae50d0b624db28a6b9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19f2ae64d0fa5bccccce392546f79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8996a231c14810886fe2caec909415324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199805dfe305ec88b12cb6c871b283d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93707beccc9f7c084cfb6e77e7225985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408cbc49a5f7d818d1bcf3c199971e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b345316a44d1cdab83b6bd2afd8452328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a631a41f79842555cbb80d720234b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ff651c7e9483324976e06ce99399330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4be71c25474a2c764e62f663c2efb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0107458fc963c2bae82febad876b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864df0df5a2bf3c9f4ee0822165d65f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0e649c1422eaa28290626e63760f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594774d524e52ce4d13fe7f7194fedfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95092a9c4661dd86dac0a3dd38fabb12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600915f6b5e7e07e4626421164ab14d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e469ec590d7a288708973cb0dbec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd939e0e2c92768e7ed130aa71e190b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6e92eca161c5146350167eeed646e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceebb0379559a99393dd73f931ab59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd996c02ef0e5b8809f8f40e6ad495342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076ec044ed07858b42529a6ff1dd99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837606ee5709e994301b5ec9b8765f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1251df7bea0408852f56bead10944cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f3969b119549eaf3f1fa01ed0d004346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000932bfaae2d6b924ab02d2f914b52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1dc27a5f4743381b48f6ad9dfab9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242bef5690734aacc5aa1d4a1de501b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4453bd5ea1ceadeec6c0cb973e6cf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a2c131df42a61727f07b81e233a6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf836c221a3a50b4c024d498e014114352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bda7acd8827594a8fb2c3f0232547b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce825d01bf9a85fe997f96ecb0226354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7edbef1fb15535e6ba0b2ea47b9a17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d01e869a52a2e88c40a7f2ef3c0c51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8cd25568c59e4cc85561a4788d85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b751fae46c5525557e031f550c50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481df40c9f25ecd6dcbef2bbd75ef22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696e9e16589aea0a11cb4e143c30fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8c1e4f74a9b794c1b4d3b39b6b02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00739b86bbe5b7ba6c524520ffbaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a9eb7591177a80559049488aef06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7051bddf5217cd4971658bcd5bcc3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc4dd34f545dc2f061ad94c618af62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36e74e579cf85567cc98da4606e56e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078b805923788938322fef3c2a5c91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b77cdf319bed10181d00d6f4ed2577368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d8c8ee5d4c7493286eb968340ea7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf37d00cf1b60e048789e48e0e73ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db9999ccf04b0f2473fddce965241371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d135b3b97e9b8e8c208c218f3afb586372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d6b7eac1f319e08cfe75321e8265373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2431e643a6469d22014431f511db167374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619aba037e41ccb5b24d16d77827be2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3d9cd832eb268100b3c6e7453aae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07826e045f4214340762903e391fd5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5fd2806aa053b2da4fa3b2ad2804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812b4382041fb70372ef30df95b200379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aba81f7fd67ffc4daf86b96b36e88b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aefa59d5eecf83cc7bdafde34a61a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476a6fab3e2dd5069027ba36184a88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a5117fe01c2bcb83e8b590b9e01ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7e43c73030ced25ea5d49ba9254d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43148463eb4e2009a386dbb5f52962385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9145488df5ce13234c711eb6b7d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5133d10dec6f017db05d34e1d59a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e667be57fcf7e8b06c9bbd347ccc5ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997fdb11db610dc2d30f49fd6141de0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a572cc0bd7b0e53f651c163e367e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74ca2d0c98ee2abbfae7a178ba5690391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77977900076df94b1495d086d6ee99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc051c0381c30a89368468570612a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcf30d3fbd0575a353053ddabc6ac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ab63ebe03914542dabd38ac0c50d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23c00426551684554430b3f332203396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15db9398d351506bf6249fcb32f5184397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee5078082b5baf8dcbc156e74cb49f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6433f91df8d067d6435448af59dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f0731562f09e33df88ea9f2a67778400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741381b1192e92592fe7d90ada35a08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21671be5482eed0d459df93ec1e6b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900dfd916562d47e6c62d07c9405c24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e723e270ff6b245b0a382dfbfce1d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f4a8ff14038c10489efc6de90ba03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bf7305d3d561d6ae8e9df533ba09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67e464f06c61b6f97bf612bd136c89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d9e1cc4c9b066b888eeb38b2f30b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5affe3c88eaa110c8e7a43b2e902409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717e48bfbada9da45ee7763ddcdfb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fbce06ddf5b0b65e9487c92e6d069411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2d1edf8180f8b9b8ee53ac5ffe136412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48118255e35e4aa18e002a1c2f6c7a1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5efa5e344db40b9e5b974ba6c38ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c573b561550c8670dae6acbe890b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18217149209162b4e495f55a1a0b53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432721b93af88c7c3d054dc95239cb63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd4a9c2eeef3419759dddb212a1603418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d650e77f8c0a4cd03e6df76ce3c2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eb1aa669f88cbf337f62748b55de7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5907fd34a9cd46a98084eccc25651421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9339cbd330b5f790ca0900ae3b96cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7ab664928308e377a6aa140c803c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc7e52de48c463815e0389a0e3b0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97f6577994207772089e612c43d48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12c45486e89ed9e122997a2f49e26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a25ba12a20780d4c399b3cbe2d1d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e8f5c5fb41c7dbad5759beec32ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66899690a376368f0ba5369799817974429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8919d1d0e34477a7881e364cbd0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebece7d946f857ea6b56e4392ab767431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c055e78a6f56045adf7f55fb1871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61665b1c8d20547d728c2f9835ce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d31e4b2b7d980bc01c40879568a1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533e180ed3e43c360e88e161268317435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70144350e516f7b81f66ff53af7d7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297949294fcbc194dfe6b321dcccf6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76449849b0772eaf2f015ac848dc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ece85293d63f3776d1ae25c196fd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa1804d545f68fcfa596755da3c405440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda0380b3819a390cebd64eaff1c12a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b643ec7bbc15b20908784a3750c5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7cc0d797df5526c9f5754f87debb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74157f8a8a3739620fc79472c9be7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf96f5d9cd6085b146c5ee53ffb4b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45984f5c64e93b2f43b964998659f820446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5606d7335345b781854d0efb00083fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15abe7d36f3de4feaff19311bb6a4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1e3a17dffb4bb1a71bcf1985dbc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f66fbd00628fdef3ff939c4a336c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253090bf5bd929ee963f1617a1dffb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8803f54fe5c3c04618069198fbe5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2079e4e379dd49abd984bbcf371c89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d44d14992356d4ff471d0dab71d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13669df32b6b24bd5440847fc4a966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ec64fa1c986a1326a1a56da3d027456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f586f353ecaac47db4f056b0a05cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f393f1f0497213b8be078e02d4cc8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b6edbe44fb7cd8df5edf7455741f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b3e212ad324f95c5bafbe22aaac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb45405e96cc73754f17802a2043ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9bc0bc48ea7a979ca63c3cf6805ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2e56dd95b96c0352ca11545e1797463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c730a29d0e735c2d4190a2162c19522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a936fadc1d5c8321a260930b574f02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bfe1907b152bad37ed16c6ca348d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6506a42cf82407a4b657c80ab1138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806793572a4e69455ade3a9f510d3003468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef59ca02b9ecead37eff730d38b744469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3296fb166fb4c89d6586065639fe29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ba9b9d2f3239d9e4d50268a25965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4d80ef77b3eb597e9322321ba3ada472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ec5fba0f23c4d03859f7228e1327473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a90d3ee07988e519cced7eb117db2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3580330d7e16624e6f080051662e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d044f07db55aa13e1bd8840fb22c5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03bbd222db7f018d435cf112745507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392da7cb52bcc057cb15c776b732f43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c20553dffd03678be0c599e6d40a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11c82c424d6e1ede65f4dafe83532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a720e09b8f577f3b1b257aa2b1be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba2bc67fc2d8b2ad3b464f978bce64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7c8352f58495af7efe8a7fc803a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d15403736baf67a6d4b1077bee7a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8d092d3ad922ad5350973a76f789485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933c7d8e9509bba899165faa3abb9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89163b7b414f8748a24890d3cd773df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3004f65b1b65ef7cdad749e689f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeb5ea27c7cea19267c9b00321e858489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc772535406f99d3eb73d2027608973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c75d77c7bf2234d213c024c82b49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abbd74afb15e90eecf3da872d96fe2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4cdf1a9bd9c5ecbc09d77ef6798a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1f95ddaaa82fcd3f21a8ee465f00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ad21a8d188747ba3f9a901f71e98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf333d20ed7c03daf8fbd108309ee4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17e5129a652082e01ede15e455967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862df81c27463cfd0fb3e08df81a58c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760263bc4b92d6af3573500b79362939499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba612d4c1ac1fbba920b52c2119abf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01245ef3192bcde64b043378c15f50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e4252fe23adf38f07a4a3d5d8b0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c576f3f2825e50e57893fccd8985a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29528d2d59152c2e80513b58962f6b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c4a618b1fba8c336b2428f6a113f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec903fd1f2c8fd48a45a302754cca0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd625e2cc01ee3b2299fceceac710b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b934e4da088479f53539f54a3f286508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ef0f521a9f6ecf7e35ab3dbdd6358509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3556895937bd44151a7f5b42668b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f88bd1ce63cca360a5249a20dffced511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875754130ea8baee6abb07f84413eb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765599a77e708d821bdef2f187dc56e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c80d668bb4dd28358f6963f079dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d53a849c024e38308f22dca7602130515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1611269e0bc62314476c869d818991516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa237f617f6c0a912870401809da49e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f303263a7df940b225dbbc11416ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b435f4960dfe08675fcfc7fbcc9cb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83aa4ada1b930ef077317c03772ea0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa1fe9f517c758d5b58d61d03a6d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea447f31a980392a500a9438fc9973b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60350e948a42d40aafdc553e0a40ae1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a589ba8eef380cf3b9b353ee22170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b691bf5513a7cf6a97a84c7915d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32cd1bdb878c29f22a8cb1ced2bbab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c034a91ab1dcd617806345435204527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3cabbad3cc9510c7cd3db6aa8a6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1963e3e6621e0d67a9b45e1365f956529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ec9c958aff850b68150bacfab4b0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2bdcbca42d8f0d6108e0e9624e6c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46565f862ef4aaccdfc0c9ef718ba4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac6ed4699db4afe034244e06c6064533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c9679de80dd20d0cfa1b45aba30c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10bd499104e79b2e011fbca9edec0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70166a5916f19c81ccad8fffece9dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d3fc00b697a3b4275bfbbe96e99a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059380e2b1a7fd2baa9f897fe59386538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23479e31ddeb26bb48e08701cb695db9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94da2189f3116d85c8c48fa7a8bf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e3a87ee9bf2e1e572fe22bf7ccb1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144b147a87b2807dc242d164df1d6d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1064fd930cc573d388a7237bfc60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72942edd0bfdbbf25702ed37e1e751dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778744f3302f5bf228df7bb4f343ce4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7a5e0b49b90349b687426bd9b9d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c90b1e63a4733c9a034a59df49a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68f7b5dfddf030844fc7ed7bfd256548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fc5fa5bdad4e3fd4e555acae5843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0b62707d2328a0daefd2ad264550550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff32a5c9f03bad552e53f967ccff6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b15fcb907694366893568946c1dfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f7b55527b952e01e503df0006f260553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a75fc55cb7af729d174bb6851282c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d741ee734d631879e90b25e5c1b73a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af074f5964f58c733e92575a6adca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc747c861788613338a925f6a0809b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb03d36278efa35b2a6f9fc604e3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6c82bd38a8092b27c4b7b58b1bf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4beb8c3efc61faa7ddea3a7712d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7dfef8f3c0fee32df44cfab4dc223561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005772e01c85f00565c58c83870f50cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc87e60646ae5d919b2fc28a164bb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90fdc64063605e2fbcfc7f2422445564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1158c2919a5137c633cad6a1fb0c56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbc870268edfadd6f22b9f8e9bee35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635228b9cf283b515fb06ef6d92231e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a1c2b41885b48c0287f48be9e67e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4788636cd0bcf3daf49e78fb5c5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5011da116fb675c7952ca493f07c82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f99323b6984e26dd9e59c8664c33a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b53834d717f7d77ba4459a8ad645572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b831c6d9842bc885db73a9b5748d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ace143ae665c79539d52976d6e9441574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fca2ed9465be9ec60b79408c4d5bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e19326f63b9b8b036f62b38a44c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665af5ec943c1e6a954812943d48fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154740f535dfdf74b43ffd7164a4b57d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eda0db7b94c470575b9067217baa55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9261d253ca2b1a5043e212eddcc7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e0d979ca8df54bbf78aff42065b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586beaac317bc98d0254aba7973e5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48561dd552a4a6c284b084aa66d13ffd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8df8862500603083dd045ab754f71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d972ad56a4d027a970976af7358b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3439edd66a577f7a215902edf365b21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2978d114b08f16632ca712703ac2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7364c3d7b5c87a3b8a788c76aa2a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66d2bce9a44aec55e7378ab18abd6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911f9cbc6ecca5728168a42bb91eb48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429cb185d506540467182c780f17234591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61275bdb75fd82afd064ecda4096c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46041289e1c6ab1adb5cc121994fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cdd769f39e1e255279f5dbc64de12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024b69bf16864ea3fc430fa39be8785595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba2a42f9440584a9ec2051eba66c63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ad69c924e0fdbbe8319e39bfce9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822d4f236ce5e52a3452d425adb183598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803802d22a3f7840409c8405c097a5b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a663473e507d591990d6840e2a26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29ba32a397b4e421998636004b765601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0d0a441b1d27f3b65edd6f5a6cf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c172f0f5063d1bb5a9e6f5f1058530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ecf7dcbd5bc3d95c2b1a78fc0b6bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40badd4d264137a8420636e016bc8ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f1443060c5eb3f17c0381e9e484c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05894966a6b164c28efdd40092eb1da4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9acc3b0cd2c53226da6173f292f28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8810b2aab452b287fec8223029499609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527219e76ff6ac60dc94dad97bb2508d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67054711881bac37d2227c88a57dfbe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdf17197538f1ba43d7897ed1160a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b7cb554593eca685186ef7d6113c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709fa6fbf262bb92ef7d9763e851939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd6fb07c1488bb27c04d2d43be405615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb289af2bf0bd72459cb16e199de0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c17b8f7574d8cfa01ff606bca37ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f34ae04d252541271c8182176ecdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47222a93a94e1ac88e6a581bb01ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59180473e3761e80920b9e8fad316441620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791eabd1609de95a0a2be9ea382b139621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601415b0d73cd9acbb28e6b1fc1843622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45989507f386206d12148ffea5cf9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab0a26611a8b385df3174fb622b4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf49abba270fad12971618081c251625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c786adc7f28b8186900025849251d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758608ad346756aaaaf7dbf94420940627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9767892b25785d23c484f03480275628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facac56a812f86ee083ac692ad1754d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8f55e3b3ca6f9bbe661187cea6aaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4f7636740d0497ea079a40374642631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeecbcc71fbf0c6fda4a1265ecad8b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4463449f540820d6c5e92bb4ceb8b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b222df6a60c5a39e09cf17c01602f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec298b72047a750168835530223664635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333d3a9096ab4e87f0bd27076b4c11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef74fa07a458526ebb8391f2ae558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf85e3d2d94278abd72da6d4c22a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5b6c860227730819a0ce584bb000639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a2029c200a52e7f659336c6895236640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875ee2639b06f7735e86ff69837504641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6a60d94879dc07c8ecf236f1aea8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c9fefa4cdd98dbffa7d93f3569daa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9cbc34bc00035802730af02d2d89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60658d2b4d7ae4786fe3be1747314f0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886dd60c84241c93f0be841243549d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e662a16d489d69366120ad68c7d49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdbd6f8b9492c56a40480faa759713648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5d0882c58da7ac3ecf242cc0e6db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df042e3ee94ff098598db7a5df9cd6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b16b5d740fb532ea0858f7388c6a8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1833b4cae85bd7932a8bf2bee5bbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea118f6713738db1fb3a9929eb4fe8ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c5a48f36fd35374c6827f99593494654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544795b6a595fa5a518c7aa61469005655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf7b3faf0c68db02c64dc72cd11f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc3c30a6366c75e13653388266888657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a6e4b4cefcb0aa1fb39c40f5450d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6e5a4649080e6ce774d68ffce806659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158048ad44a7124911839657e3635e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa0b52a3d5b5a19f5de3ba1898626661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48987789127d35860b76f3108b24c9a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add7228cf0b9852a574572f009edce8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aab4444de83c7a5c947c3c215d055664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cc065f098a0a503c9dae3570da66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53de4f98a1196adff6033a7b575047666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae623b90611e3c87843ebc0cb50a72e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea13e30671b91bef45a4ee838ff5ae2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b205acf5cd674530c658b4880edfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c499b98e20b0c195da9e4302bd3e69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca9da9ea87a8ecf84558a42c0bc799671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0531ad9c5b75f005545bb919b98e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705380624f99644692e7fc6f282cc7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958ae1f8afe761876b095bc0ec2f11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6484ab444539049ad3ccb4e11ff65d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa383cb3baf7053f5cf7212aefaa6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93830a469c253291cb9285190d1b6cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f66e95028d7bb06a295d3fdfc395678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ea2dddfca428069a999584fae552679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80eb83e85439a4b6adc9962e81619680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c399a22f2e4e85d55afbf87cf5cf6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e066bd47adb2e29608d5699610a54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f2310818e5ea04522b65b488c5621683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab243c3fad73d7b1c49cc32b513566684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bac670595adb1adad371c9508a319f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12a4877674d0ec10322f42bf24d06c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b15d83dac768391050e2dfa424d31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff564bca474053b3c1721b1bc792c61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b968762a19db47b4cafd9ec144cb7f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc29a47c8121f4ac9783f2d57189c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617d824aed0800f192fc833e243201691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8058fe6187044ed4615e9a755454f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c35922dbf943953e62cccd5d3dc9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a3115a25a18f4481e19a81d92cef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b59d3602bff64e543e80d3aa935e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990159e44f8ae7ffd95d09b4086e4f34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e90347f5c834b397b0c37ea6440e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6521aade89f8d898754fb5b8545594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b1117e5ce8a0a935b2f3cd3af725699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7a6624f8626159d78b2617dd7b65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163a3a7db8002ac849e73a03a23f5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3877a8a9b40665888b65bf2389275702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0dd1cf6991403cda42f5947de8ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559fa34e9d19ade2becba146302e5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0e78573600f5e12030824b6a2d7e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1044e2f7a18143ecdc5bf9391163d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08604a0b7282b59ea0aac8115dde9a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ebca56fc05e19fecde4d56034e7fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361b7cdd2a11d90815c4d1be37b487709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375a8718435ec721fe7960eec09cce4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26088e45d2ae3b61537f89c98cf798711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc06279fbc5ab682fd6c32bbbb41f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764116ae14af13480529995e95aa7841713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4063b350f3fdfcfa48b3c88d950fcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8079c998a7b42b3de579a845b3bf28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964f8f2c59667b4298e0fec75eeb7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34749a25deb348f8631ade25b2e877717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498383f57a7a7ac434170af8b09463c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dfc88cd50f96f87fa7ee8a0f883ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17ac6ae47cbf6a953eeb947293e08c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ed51df910bcc5ec7d227f38459f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1be2d504b3f695849f8aa7f49c9a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8fd3d76395f04f4fb324f5aad74f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9e233198e8da4f7996c2a73a2c99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dfff9bef890a2b4f84fec6e7b7677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa246c9df4f4a1dee9113db1331e194726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36b3f20e0d26034cb605006524da0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465ad2a612090939d588fe24d270e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff59bd424baa1e6c28f0ca503343231729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ea0d82a1c80fa59dcbe6549b0be5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92395d093318fa545fa0533fc9318cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460060cf088d7b996f1f33b9ca2f76d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1f9847cad05d67dc4cc23bfedda8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5661c276e0f90f454b38be5c06bf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4718a8f4742346bc22ee342ecda3d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861102ec502e677f5ab4850afbfcd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8837e4a77551b728c1748681b1c53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154bbf27fb39ebcbc8f15f21baa707738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f003e0280dd48798b319ad13e27245c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d461b9bd29ca6193fc4fb6f09f72e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a18c94cb63ba509f03f43c8816ebf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cb2a41a9aa3600473b506442200a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6186073e0fe2e1aca0893e5a0b25c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25b4d13954d26f186a37528f21a04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9936c7cfcfcc7593704cd03900998745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b538e0e7f87576445391a08fb71f7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08de236243df4ced08f9d411daa1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec5507ec02ac582fdab3cef1c19db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebbf7b0fdeec3ec97f3d303f528fa5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882830214f406f24b96a216283b35a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c948b37c039bd173fd2b2f2c10ed49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfce9c34bac6337d054e14cc6ba184752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6352aa7c763f3bb29dda23b996c329c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>