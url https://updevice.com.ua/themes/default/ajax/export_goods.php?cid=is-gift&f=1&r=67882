--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317dd598bc531c9e76ffe8b7b00a6d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b7303947e0bdb611baa2274201cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7accb8731f954ba102f24d9fe59921f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e09c7908e6c060a20a81b1a2287b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dffffca7118cd44b8ffb49ad815e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12738b1f8133905d64023cf797491d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb965e4634802867372dc69c87d07f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc6f5821cbed2487d6f411f4b233798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428fd5d354f8b5b300a2f57399309d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a798d34e5502e9c889622422072ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a78f82670240f76a889ee4f6a693d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa693ca4b5be40fa1f721614b03f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6fc254bfde2b4efc727eef732474413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5d8d2b1730dc73ebeea2f543e7c4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7b45ec2dd9697d9690f6f224dc3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d49def7b237dc450a516c4161bac216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71fdc37673733b59fae8ec6ffac0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47554dcd2a4edcafd9a5bfa3de9f562718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8b745710476a7f77bd16b66e8d2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569728faafde632410a26f854f93aff520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc5a79733ac90120672d1a901157621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35895555cda56bec2b6d36bae4116622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea530ed79bd998eb17f096315a9b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193bdaa8df5fb2c90a90030ae4356824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343a1b6efcb99bbbce7124f2c75513f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a0c39206b8fdb1c87f24e3b09dab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd329d21f07e8e60891facab1942585827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef8dc7bcf417b391013b222b876c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6339518ffc39d22eb68d027b94fb9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc08499e219b7855ef7a74e7ff566630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e688af0709f0f43b735a2e787c5e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e69cb4e23d83bc03b9f5b12a0dc51332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78160f210e1c014220947d499251d4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b327821635c161051ca81cf6ee0b8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd36b82081235397cd88c8ad40c20f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ff76d0738dface8647550190211ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe36c3c31933abd51e6a39f6b131d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e9f587a13c44df78b513bda28604038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9c3af95547011f6345c1403ebb2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c357cb45beb7a08681c62a1035f0c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a40319ce399f2319cdc7974174f0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40429de8d1321776940ebc01225b2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24cccd8b7dee64afb7752793ac9b7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e08c8fed59ba68816d9dc27d6612244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b3ede42b8573dc2cb25ee492c688b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d32cae11d6f6478946dc96b6b599746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596e96ffad155f1030ecf876b1f124647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a10788719b9594c88a7313da12200c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88d3505e80e76dd32dea1b275c3d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc0b770b1e85959935c1ec405c21d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dff182865df42a3db876fb231faa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71bdcda56d7e766faa8efb50465aee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3bca2fd095070e3b97ed93505156353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c55f5b5be67c7134c4154a0a2c37a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ecfa3c4555579cf0e3c87d2bb26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df316528b0312d054a5aa13689d2a26556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9549f2f37b55cc319f6b9a74153ff5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce3318ae130ed9f93a044bd41612858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0f78d072794d060012a448b623d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ebf5ffccc1a8909cc9e4bc2646e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ab0a181058ff7d999a15a2e31b9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc3cfc71bf71de285e3e02b789fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da8a1ffa1438aa7f6a2e669a999e1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cba393b43b040586fcd83a610c79364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221174cef3b1e297b9bbbef267e21c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243ee20fea13950cf9b4635971c515f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf3eaf6db4f6a5061b165f7efa05b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2f5ea362ed3271d5c341ca76a84668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b34e6e43471367053a6efc20bb4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f43ba3829d6df98810bbe4d2f4c7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbceb25180b732323c770981a9e0a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed3f235d619a04eba5b4276be9acb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3613718f8948922b8625ad4c23774473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e85f270f50bd28ab7057ef6868b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38607b93912f62a0b18636c38af7abd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff79be465170f314041cce16a059676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cafe3f7ef2b616126893589758f12f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f470cd9f747664d53878f25ec48b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d8cf682d3b5e61251aeb9905ddc5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bf9f103fab934078cc2524735973580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ee2f2933acc3b0caca5e672d0b2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef1ba81697b98497266f65b855f6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bcb6cd0fc72f358589272777c6ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa7efbb5f5bfd202f44d236ef114584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385b8a9d7be1f81f8a4beb51e3173e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eba6b7854c1cce4b8f1fe0808056d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca98abf2055e5a81ab8d880334a3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dacc93fb2d110222baf9414f645d1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536e32ee93d84dc2c47998c99190ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea47a258b3fa5728bbb0941d6374f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72dde40b2c5ca312f832a606ca133f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451358090dfe95be9d0a11f4d862c2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c8c71713c86ab6c2dec30bf5679393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee867dcaa6c653cfc8af9e109f11d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d282b1a6a2a4ee90330d5d4316e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f7693b5bdf6da0bdc490f6cb7e52096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b7b39e787060bfe05225bc6fd434497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6603c210b174c27acead59909f947b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b43036425b62b6fb542c7e4ea9bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acdb2bd9b72d98db05999b21a8af57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cee8278f3459e1d3bb613eafb694b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862cdcb6bc84d1bab0042df69d2b82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419c6428c9b4a5208d992674e5ce5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f364855f954bb77b804e8ac480e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83b35ba5bc5661e30e4ebc26e7dfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4559da4f3b34e31894d6731e8546a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58a561a0fe9061bc77945802cf20b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b29bb8372eefd567f6c08bcfd6328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d252593a79d40ccb5aac9e6eeb85fdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0f58ef7b88180b2c1771d3078784110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b500bf8aba5f6d3937193cc5883a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6251654c074b1103263b6cbe3490b35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c2dce7b366bb9e24cbd7e08ef57a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323376ce71faaf45e2d4e2582d080dc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d1ee9bf6627b165622ac89a50630115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a991fd5a589a331d515f8c1f7b5913116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe71ccb97e39ec698b35c8035539d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067964bdc7ad74212f9589f2dbfe15d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc00aeefd5f7f77405a732bd7eb2ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400585571042525f5b179ed84b9770e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c7eab270dcda7039c0a5a8bc62d16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add70387c787e5011082dddc6c3981b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feae9c811fc49eb26abe29d039155c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ec15c4997771854a20d26e0b688a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a3613e6eaae7b524e31da982e51e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2d2fa31b3fd4c640fe1bf8e66580d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1baf834b149f8576d949fd285db48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652115cdd645fd6a06919f72773b6122128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364e0332297c2998b68d50718084b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4dc55cfcffa99201205d30045155130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdcaf45e5545f0d556a3955c10d734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416b0bfdb04e0c06789d1d28b7549aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25eef56015c998c2455dd6c5d1831e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cdbc216def62eed06af6deae5aae2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d3439519a9eb038a90f2ccec5c28a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d979f31bf88414b014a7cdb4b6a079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40d604b3102b9e533f9425dcd1778137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46081e70f629a2c71e9eb401f18a764e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5ad99a89fb9d8fc2a807132731c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d8ef7df9815692ed5e78333d2eeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f78c0b6c88841835c8ea3b22856d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b6646b68b0bb2709bda5228111b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad699bef51485b2e3870884cb8dc40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2403fb63659cef7d859789bc8ad4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e25b1157a4e61f6e9ab18801cf5cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64516229164afcfbf5288e81a4bb088146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f43e84dc503ba46ba8862292d83fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfbb6904ee921ddc176c8fbdc458df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc8720f48059fb535576148158610149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824844cb214b67ee31391396fe81355150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c96d26e8046b2f4691e6673efa63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c8bf192c20539d0afb2732976e061152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8f454abe9704d41b140be97234e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f12bc942465d9b8e49ec476a3bb53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aaae5d30de7e94aebb24fd7769b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a63095f737610483ac9eef6c2ab98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da5864cc45e0bcc22be543482df0c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e18273075c128757e76a2f680e1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889827ba5cf4dd58b2acb97e1c59e34a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9cc87fa39b678fb2ff55606670d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e3441745d8a2413addb38574e0b94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0e439470d44c4192efc9b767af4f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525bd7837cc7602b90f83a0808e0316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5ae1729a5f85b807ef6b0186a54b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f991f4f06ddd788bfa6ea902ed21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddacf7bf1c2ac3e87732a5b157df80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c196f4c90e601bc1e23867749352993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc82d706992d643619c7be476980c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c508ffae4d1c211a19fdcdd715b9807169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481def128547b0b341c50eaa321984f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3fb0637c93d941be176a355b4299f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb2243d7f90395b8f33bf7a66afc71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b93e819a28e3ab60b9bde786a5a21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf896841fea7c152a60a374a6172ea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07497c7f4687763f181d16cc97695175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc719a844d9582456e26ef88cbbf4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3fa05be16af0204e50713afee042177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9d55e62988683bc86746c17bfa1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14dc770dbc596a45993db84c4d15c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318bbb4b2a376f8c422ee0cf9d4872180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4603ed7475128ae238a505349de3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e76df0ecbfd42661fe5ebc9be0de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a292313063f6d729479d0df9ac50a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363f548db89b4dc5e4c896fd74418f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a4d40daac046ca4249f057993803185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d905cba5bdfc2c4a971dc9f7bc24d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f105a36f4b94b1e5cf47be348a223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329fd6e33d5a61ba376ffde6c4a3cfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4934e727cadb4ced10f1d6b64df4c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328085a148be5ac1d33ea767fc427130190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b392bc0aa184a3b7ec50d125d62a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777f4c42fa2a324d008e812dd382f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd5d2dcc9f08155510ee90bce25ca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0ff5d639071cdb4ef865c47b3c9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ce235cb2aeed86a333c5c17126bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c82bfaa579a579fb1d8450511e58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b55ec32da9210d24ce673cebb1fd12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063d28e5640a6bf2cd6009943015d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc8de0f6292105ae90c48afea29fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c644bbddcff179a21b73f86cb5e052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ab4fbc396afeef51593a53b656be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb734029d610e9bab1e8c648cb6a87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177030505d4906fecd0766e994fb9ba8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987f7c2a89d5fab1aae64daf7288184204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860e472d1aab56bd0b9bf0d9b1f2e88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b657db5ef612f9c4acfeaea3cc00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae393b8616c2364913afb73a30ca85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b714427f71bfee7f2d511be8558be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87a9c5f7dd6fa3e32f9111cc5ddc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54acdd2a8086c3deeb0090e5680acab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb730a91dd4a4726fff75578c8faacd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d41d0c8dcb3a0efecc2dab597a52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f717657b2c63fc80bf57ff19f2f88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d70b81e7760f021a06f2e87b8a461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8890dbde7e62949c46ad548a7887ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac8d5068665d63317442e397da0692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a9f4941c46999fa39f478ca27191217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f83c83337bb84abd8315fd1b54c86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211acbdca3d6cccf0d083e7509bb626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd58eec7efc23082a3ec763bb8c632220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d7a36446c8bdeaeb4b1197cff02a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29522e7207733e7b78026ce13bc91b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14423539d6c07d2de7757ccac6747223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4effe7bff2e073e747262590aeaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f1c71bbeecf6f5abac8f4fd458774225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b606d66ab6b61d0db43bd5d78b2dda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2e836b9a2c748265a0afa62758ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc443e2855025b20c55237db043f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18780f4c13f9c198ae358d14e228337229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5e82f5ecef963da95ba699c16841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203a3d95a1b5d0940faf9e7ee15a7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad1f2b3f9595e77a60f979c70d2dde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391a8623e0a70859e5b5e9e2dcb66f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14291d05d87c1449067c21bed7855325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063a21dacf56118f005bb6370dd10f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a965faff74f0403d8561f3411678c4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6e777d1267787283afeca76b52b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817ca2fefa5d64143dc5ad99d66e50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba1a604e09846c34c69c6aed0c35c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125470ce1e901f5d2996899816b898ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13542119fa4409217db8390f6a7e93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0e61a10f515855d8e10ca044044b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112320f329d9a00a98b037140e563e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502c58aba7759909564994751dd7a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11f12d97d344cdf64ba17ce5b1df8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e186e1984eb74a5593f8b887f9f48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54077d3cd89c744559e023ad981c37b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620a2de4b3537006608791f30b734ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08018a0934f03f5597648f53482c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a65e973c576b9f9f6d68ac5e6764250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d420de9ecd6642aaee587998539f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e3ac58ebb190e822462c1f6e6e37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f3b169946f2c8a42900a1ad8a01d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d638878229d9813fcccf6d18d9e700254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f2166305f1a8398ae580a7e98ed6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05fc880fcd0b4451209145927c4fb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f856e5e83c68caba2e79a04af8cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890005f8b1f85a8bf9c73ca9e1905f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182a1de8664b8002a91f8e7a5756ca6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb26033e46652959e32a228a1fb92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f63cb39f34bb5a87f61ecdf156c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10338734d0730915c80775bf088cb6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d9893f0d117be16df484b2df6f74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c481b2c570402853e9f0a661e1064264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff14e59b77ba1ae30cfc6a05c443ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec9cb6d1da60803b38d343e3bbcd92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475799100602f9eeb9c30bdea98b4c66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b07dccb714e0147fc84f1a260c5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964187855b09486aa38157632bb3c5b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410822a4542534f7761f942b8af0e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8312ae81491e7a2179aeefdac303271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4517a0dd5372fdec68d74aa0733b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ad40f91e2aa9c5bed969b6ac8c52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843403d48d211d3f8833780eb8c3460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a404cf3448cdf9eb52c2c31f4ca5f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7556faeac3d9503c4fbbf9545332f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac36d94874702faf57786433f33112277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876fd74f0b4a55139aa0dcd54623471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd4fad2075df240c9f9b20aa2516cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad42652bcd22fe77e767857bb19041280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c30cccefe7d8852ab554cd9ee38f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d88f7e394d09e6fc1d0e3bb99590282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f93e0175094c6fd87d516d9f86d7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2804a9315ac6518a6ad74c0f2ead03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c81c9c583b8f22389f33217ad0c15d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276300c2c097ca2171ef987c65fe1b91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb58ad39537baf733f97c5862d57e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e9015d8724d05642050e59835311288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7623c4b6309c3f04970811f6ad2d34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a79651267737e59cb12bd96a8bd6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767a68334baa9d49b8b1dc27b5fba5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb31f09b87b5f413358073fdbdc14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c897b23d3230045b52cc7230ccf498293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a5ffb3dba1bda152341f9538874c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4faa6a76f3dee9d7d186ef7da76f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad28b7c9df0e4c262a057d33a90552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab130518079f609e1e77deaadb6b4386297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c34ee32c8c8049354ecda86276d66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e49f29c70092b914d29b9717afc61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53996250d0e8420760ad3083d860bdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2878c0ccf730ec37e0b01358103b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967030629c0616f830582342b0e9b77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1a4b7876df740b207a1b23b77e08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374064266a5e236b832a5d47d542b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f0621386e5852488c6bbd5e39ed21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f334cfd4f272ca683ae098a2dc2fa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eba363c858ae105d4ca80e4945c3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d3ed7706469097058d14b5ecabe1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac9866c8a0952bc76b083db2ecc92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402babde3c60fc1dd6f4e2123ce30860310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a1c2b2e25e94b48f2ccd386a3708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d03fe3bcc4a8ec37cc688b201083312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d623f590f8b1c073f5bf8d9b8affc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c80d7d0f94f4c5ae125c2753abf00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb417b97d0c59e8f525450f2d7e290f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefee135fc8fa7d2310bec10e007465316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebfe193dc75625c6cf3b043e15c229317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a94b0875f18290e78fab0e8658e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0315ed3eba9f52de8f4e1ff7cb8898319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32365d9ae0054842a0ca0df6831dff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf5ac7f1ac2efa91dfee761891559321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbbaf9f6b8a661da938ce1aded101c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce5574055a09352ccd308b1dcbcd58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58c7c9a889f712aebd543fa0ff51b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f55cbd9e909cfb7888abe23bacce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105009e169e2ad2ecb213c15532ed6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef51274b1f9f1f46cbe58fd19cff50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad4d3e00b6fc216b2eea58604703a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1438dfdcb17ed4172986a1e3f9ba17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db1d723b835f87fe03ef4afe97695330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318075140a0ff133b5d5a6791f8fc6e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28a39061d4577029fd74ab3a27951c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8b7abfb35ef8620096d25a761b7a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909f05e841be8e70c93555723c6828334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886072a6dc587eb0e65b04591140a83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070d1f7fa84c3e9183a1343ca03040336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6bd83ed3359259a5e1dd1a52b7e19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc2c176d69bb0b74fae8d1f97cace338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d43587c9798e19adf585347ff2a92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce175287a41248a7f7dc849070bc60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b143f3d4dbedf117a1a23d6add4300341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa70494b8461c4017ae8e87a77422d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458460184cd2f0261239a9bdc26324a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263004a0790bdef95705f96f794a1c7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae196d2e89fb8d9e8a7d54326ad847345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb3781ddf1938105fa94c00964ea9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54112e054e7e66ad12470159a3b92f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f830ff9578670f3dd0726fc64f47a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f817dea49b3dd9e20caaba3431bb95d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8aec89ff4752f8841aea2fa880cb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a64362ab44787ce2803cb3b6a6e77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed5facc06d8afe0cccb05bae92854352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd80762e11590771946b3059700f456353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ede404696347ccc99f55c631ec6c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f07f0bd7ec9a45608352ad576022355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37ea51bfb2844d2c6e91c7201221e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec925a311204b2bc1212b0636825f69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae8973849f80c05fc49d348ea039f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ee5814ba9f7e6f53dc7676e2efc4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5471674338576a68f290bfcee3600d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7483d2f695f65f9fa87c408d86767361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966d31688a13abec076b3fa1f3479a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b912788517c7181b373eb77ac848363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc10037ea2e92cc9746445418b367364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05f768546545d8ba2ea15191ded21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d05d8501669da3deb2bcde09d773366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7062934e6adb71de7182847df526bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403fb97261d35eb7f4744ae176dcf5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f4af2b773b30100715817a027030e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339192e439e92274e9934f76ddc14be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd474b1918c6f8128a9fa2a76ddd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef897169d65f440bc895df7d4c54dfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fcd9c70f71230d2bfb0693ef311b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb79a7134a58fe0f6f6a0b06cc45c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb715cac84872955be4c1a47b65d70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf5361078731f1d72e1569ed859d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf7f38c5526d86e2c729c5f4974378377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f149eabbe90c043b7a65d8695db9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5cf6526780cc8fe3166397ebb5459379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb2cd180562a33908aaf4fbca1414f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9492eac8ea35a2398789193a15d61f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3c5f89aa5aef4c8a1c86919cc742382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e94ef5520623c0bf34033bd9d14c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f4a74c622ccb04e77895a36c383d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998217e4a0543e7a547e5f5c149453385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d812ace983362a5b22b46206e7b428d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e673a84d7de7c90315743acc640e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1716385cc4075b7ee2d8bcb281e6e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb07968425779739728a2c0592d5ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a82b2cae531e5e978590cafaec82b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a98632009375f0d92061847a5c26d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3508b2a5e7c753e18929b546e6b92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aef9230b955fb18d5add5c570260e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f1df4bac8b29d6247f58ad548cb9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36aeac466da5c04fb878ba51a586a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880f9111ef96ec25c6937aea0ed308a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883dd562804898ababca047d6de007397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aa250178d8f01bdb6de00e8480282398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ddf1d3228dac83bb6194c94af666399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07addf4a859fef986b315b40abacec7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7274a5e55e389ae9fe99662a0ac365a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4af0286a1e496b7c28718cf520f76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff653fd6d9555a2a277c3e329a188403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e754aa0dd425065ea0f87278561a5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712df691c55bb61ec5a3ab130736bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88e482a610744c00d67bcfc0ee5a7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f1445090557d3328e7c614c05a62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f94e8a2bbc5095cb5380d1f2f396b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376685cf82d954ae333e5713ec769eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820231572f537c6257491de5d44180f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce7b09997406c3a163f033b506fc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107560681719dbc9f2042e6c74505465412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881acc22cacb31ba60ca86cf9e75a66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773faa9575ab6632afbc2ce4631ebdda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab916d7a040445394c66f17ef3250415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9785dbcd602a88106ee959358b583416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c4abd154a0d4e0509ccfd92bc9f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79d25193c2e01475f522c853b36e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13d52e3c0ee7f09b022bede2228af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0db33c351e2de3e3ac04a317d589420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f2c63af731dd172b9120a8b888e08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527512682bbd66ce4f0055c30352e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309dae635acadb2d5bd60dc7eb1b96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdb80e17cd1a1d4704fea2b8b9e723424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba468148b76b0e7f18b5441e8e2c154425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efeb100bc95613bf53c6786de67a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48bb13cd81c8f36a63d0c900ec9e47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a5d13efb0ea1e3faf87cd36027d7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec76b7a539b55bdef865ca899293fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f987d81b448d1b9e78ebdda3f698430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c4cdfc2cc8f2f80b8a48d3267770431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99c9c126ea0213ab2ff839c8619ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37041cb72fffa3d2f534ff4527f5d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa6bfb3077a12be7b1ae67b1704ccd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f176d7a4fbfb3f1fc260c69599e625c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c640ff6d0f9e97f73c00f4c861ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e955e84c12777824a6f2e2af6da9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b43980e968d8e90779049c648bea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d651280ce1253ec13be25da5202c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9259d64b0c15a9b39b5c6a3b3ae5ca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ff2f903a5a9106cb66074d9a87874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a73bc3dabb8fdcc5dbf1ccaaf4f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271786eb49d5beaefbb7de23014dd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaa60269e25025045206a10a0b6eda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088be122948f78f07cb6000c139a86e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b004ae0be247611c57998c0e2cf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d8df93c75766957eb7ef0e5bde82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6315ad67c453782741d3cbd6f0d512448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116211f0eec04b676ea3844538560cb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d48089b1c676b0f74cbef23ba4466450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ba90dbab975c0a464288684ba4bcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a111aecb6044f92c57c3b0adb47a17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0a95ce712082a329e73fe4807e12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecf6482b85aaba10d542b69c55704454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1245c8d6ccb0c442b412cafc0897b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338062ad5226740f1d3eba721f262966456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d61fccca34126b00d6413ae2fb14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a1b8e2a98440013cb6d6e158da0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd543d6ccece5728b1fad604b6312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23bbd6bbaeb65b67bba2211748c8ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d49e1c8b0c583e69c5da3f7c17112461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29d24b3d4e00f30a67a1f524f54693462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb372992e32627d452c615957911d8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2783d2904e94eebbd6be5ff510adeac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d2899a50bb3862b5c4e48f74cf6d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339936804d9e923b65080f891fc27f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35659bc4442273d0eae9efab0dd7a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88335d82cb356bdbe109f54f3c51f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd7abc6da63e9f11276c7c714fba25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece945682ca57b53f26066e7f515deee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19a10fcc6f1153269bda608a7cfd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867c0be8588468d9ee571905a6cac8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d1ed8664811222a6f4372307dad7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc296e44779921afc9561ffe81361474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb4720885d7f99fd0f06db543c326475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddf8b4dc3f7c3459c41b5dc2251a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f0d372a46ce1cae60723b29f99db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953d05f52d06e735c4769523fc50fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69469b826b5a3bcc6259259676e565c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466540537bcd5b0158cdfb61f036f2ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273b6642fc985e8db1f3ec3dfd8ad4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c1c2c71a589d500aa4e6c7a08c43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38f5ba85f695e784ab0f016fcb37a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163223dcf1118d34f217cd71291c08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e690c5db1176003e189af9648207b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e783059b20fe9a8ef825244a7c2b63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a9d20f38a0fd4e6a0879916ad688f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b07fb35911323521c0d62986737c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ab93e4d824b20cdcdf79385e563f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73615cd0acbf79e6b892385f20534c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fccb5783c8b309b0783f1e5429a96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2e4e875c91072ae80c11fce58550492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a8b18ec0a0aee47172429e5ac97f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca9c0bcac9f4ccbf77265368cea48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20cbebb3e6788cb8de7c28ef5492d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ed67526d1363282ebbf8bd44370d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6f05554b6e8d9d14aee57ac3a3a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c068cd020cbf5cf2326d270c7272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140f4dcd422cbdeb1f3bc0269d85aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3efa14a47660a3f1961ebf16f900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeecac3a8730b39b22ad3e6ff7c7b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155113c70ca69d553c062954e5125ad8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439266ec2b331d5f263f58b9b44e127e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670eaa25ae5cbfa0f79029b4d12088f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86399773f2fc054950b8b2fc545fb1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b3acfeb90f313945dcd415c98487506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736284ea86e19031d2c08013824412f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46707f89836a0f8bca7a9e7a7b10ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507652fc3df4a920cc41cbb8b920f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659c44d953dbee02f038a85d1d6600510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe0d94b0a2fdbba45ffdc0d3c66bd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734283625e0495ff46e64e0d9e46b9c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d18ee86fd8db5b6dd7be7ea97b1a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f7965872f437349064531fad3edc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8621a7be56caa0479a1ae542db1e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2199d8b21c6afde7743f209e00061516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a6c433ef57705576076256dc48c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb83a8d4827481d9a78f9ea6506f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8200e5a7e9a32e032dbcff92f83e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087d224944bcc2523825f539f68cd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a722bb53c46a106259ff13044dba7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40fdd001a0907603ad7ed8981deb17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0257059d61c571d80f82d200337cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d89ee3c9564007c5893a4be576779524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf509e3bda919bca7252e0cfbba99c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e7818c89cf1d037453543472c7c62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f238dc456e27c49f33d1e824668b41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a6682e0c727a36c5a7f7dfc4c388528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177d0ab8d7f4f345159a859043332b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a441b45bc665543f2eab0d9d74c789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0025d2973e4358d4694badaf1b15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09946678d857c04c1b3de47890a68d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860298b06d95b179027176b7f45367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef0d095068c4d79892ffeed4b461a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de186d774027bb070dba978acd972d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692eede74ffcaced207413fd028a58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665fabfb266ac38630c3f1d624c765a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd7b3e6381a806aa105e88a0e3cd5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db893e143d09a7427824d503f5df1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888d36a19dca59252a4568d86a4cc90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a10757b7d6cde6c8a7b40e11bcd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587d6e26ae75d56bc2cd5fb7912ea8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197aab920caaa8429ed1092adb4994543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69159b9f314e3965072dfce6a2ec21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964dbc0d3891b9d8db260d95aeff3b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f28834256dbac1e503959d5cfeda7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf5a6f59011944fe2abafea218fa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed297663da27fc19034f90f044f8131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dd5072b48c69e8f06cee31c6e85a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f029b03254ce20800e99ca6432c56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c32fe8b1cf566eed09a2b4a6ade2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def4cfa668813f6ebd72e2fdbc07ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b4692344ba91dd6061d9f6b8cf10d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef8285036f71012954837664ab5f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d7d30dc6803c1cb0b95c73a0dbdc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c511b6c59f26212d4e48405624515f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250798746806b27b51690357c1629b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c184c90f528839023bb143bd08427558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec32ccfcf35dff298a92a526915dd82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea41350ed0e7e756ea934a2d8bfd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211a551a1ac25935ccbc7dd3f01520561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086277213c5fdc45b767449382ceab4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2277530df5b29cb50525c0cb3f418563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a08d035d6836a9197e7f43c7599e5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b0491172c7ef47bba1cd9746fbb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ddd3bc7f596eb50377925ed6569c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604cd51e16461eeb2c7588c92f8a14d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d776599e2754795475aebfc3bd95b1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab56708339b59ef09801cd92131b7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073ef634fee2729f4d138759712e2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1416fc59bca79edd51f94ad7e6be2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f04374aa13b69b07bc8cd4a1863d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53aad4283bf8fea64756ba9a613a5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673319ee78203e557fa2ce3f6816a46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31351e0a1ed03b9cb9c24c78776e4be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f0790d6b284f1469cd86993421f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d851de26ce82be2905162ed0fc430577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa67ac29257434fcb5c77ec0e653ff1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ee78d285f045e1d6eb7fb52c5817579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7d90c3c3acfbdfe0e6e89c4be285c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7157970dd8e80762d391276b6274000581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f4fd17a4b0f2ea1ef3c11d2b12eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc808e55feb6c61b541e5cdc6cb76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb8a8a6f0341662aa3859bd461268b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b1b356d3e40ccbf3f0c01202b2b71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43003b3f97316f0823bba7ceba64965586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab794fad30f145f0332bf4f60db175587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6f021aae112e4c960e627b0bb03e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5dd89019cf5ba924aca15935c644589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b692ecd211e1d7b7442a0cbd6c59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6762944d5d44bfc41a7a91e79f95ad6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af59b6a7b792475a9ce92114025fcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aacc57f0c99ad77a1ddd572673c87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c4db1796ed1c75fde0219eec4f3bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d8e6b4d5f666bf2bc394036c17e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490928a7ede99be79311b2833716cd4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38fdd44caaff11cccc4636449ec27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716018895b1d8266c253d15a64d273598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec8141aceaaaecb9487c95d821cc32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d30b2c9e56822ccd574d4faa805ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6f8467ee68ca948f81786c32928c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3205882191b262ef4389c1a3f774a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d426a236897d4e9cc9b76a84182e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ef077e5610dff8f325e28f79a2de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc02a8379d05857060c3fc117906a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2843da9e73a800cdef08e1486539606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933716362b71430584acadf12f1b0137607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bce98da409ce15dc922130f1a58497608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399614867728eac890aebf267a32af48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f106f312fc4e18675e4d1f874224b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca797d5da70d8542184710a7323055611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa7048f061ae56d34055634b63686c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a787da7f799978a819159a7cab8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcae7dea7808266d0e5e0269d7c1a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756eecc0e7b3aa9be0c74301b151a37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd64a9def15fcbf99688c09ad0e61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035114c69b26e8a7b71a1d6de19adafe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b660f28644eb0310bfbab39a1e43d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63cb7ded338a3c8c155f69c78b03f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96469cd89b0ce1a2fee00bab05822620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801c82b2a2b81b4672e3f9ac2cc026f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2a6651ad2bc4d1810aec3a07b21b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5dee95195001a26e7d4f11cdcf53d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea9d94dfa0733117cf5a62d92f110624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ad0a8bed11c6555aae994fc5ab0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef5e389de7487f3de35ed4183645a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4fa41dae190c6d76853a2fa81ecfa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1279720f3cc1b782c00255d932ad6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e555c28f96b26aa72d62409ca4c437629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38600898ea42d69f80ae03134ad85837630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb320af774a1a93c72b19e43371765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35eef1398657f057b2e8811bb20617632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4eec575faac77ae179f88ebb26d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1335718ebc3caa004a80b7251734634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75489966ca77a5a788b39336ca3bec21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8482c8b3f24d3626c31422c68e275636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576eed4ec939aa2058c46bcf1d33cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb051a8930a83fe298f21527e78ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df492e8a1901c1b3c08d52faf6897032639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc41071b24ec8aed9194a74763919f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544707b314d08b3fef0c5864129eec8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7aeb6d25685c541aa6046c5fa5589642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f5abb8f2a0f4064a73b167a420e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cfe1c7630c59cc374c036ca655ab5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16f68541e1c99793bbe31853891ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdb0c3ae5673b11ff8581872363e6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbfd2a5860d52572fefee2a64bef94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897cc6b9da4d647a158ddd0fef26140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a958985941aaecdc05572f7d18fc83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6984476ca3b5ed8991786fa0bd74bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb03357780353f62fef8049715c2ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6628fc890838c12f9281e559cc829652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609fdcd76b700e2d65d98e61e520dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d3402d1e3ee31bcd7432f11a45b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671335c8529e81dbca6ea99858bd4c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220a1989316966b7b09abe91520d7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca0aeb5acb6541f5ba701cfeb467bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881682f59de357b9555dc3425c5c9b06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcaea8cb685eadd3dc2cc13204d75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a380dade7d060360a94376f37eaf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186206ab5a62c846df6a3061513cabbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed515f74f91d68dc15e3bbd222d773b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149958994864352d3d036786c865790d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece8974488ae798a69ec8d4b0ba991664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa3c0b58228cca84ce2abe85d2bff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a06639952a8f094286b3e4072b268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f8acee44737e6b0b069d8ca30efd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6c9f87888247a18647a6c9663a9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b872d51789a8abae3fe99dd3c31de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5aecaca4267b3e464cc29be2daa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb9e4b5fc1d7e48b5e3c72b1edd77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8339c9a7ede33c168ac1949a7aef5ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ee87680e0d5181de1decd0cf49b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66ffe4551819185dbd27cca44fa03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d6097da9cc67b8f5a211ccd20132675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fdd81ca0f7e98b53a634c8ec31417676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609549ff42afcfcc99f83ba167a8a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e8aa69777665aa1a47ddff9322f96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a8b13686d2235881ae99ff3bca8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda75816d39372507210de6952eb52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c56f904b9793a4084e5783fd9008f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3411ff1f7917fcffa3b923ddc664a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bc506c124aae99a7a634f79c5850f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730843cee570dc2037930075d379608684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c32db2868fbf9a054c6a2ea0b7451685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13cd5ac4e93b6adf8a4c9ded0ced4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23ad7547e3ee9402490196d1e3f84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2cbe199a5ca8ad3e32e69f848393688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c363618ca06ed7af815ef48af8785f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0509a5a8f0b4ef21e60219a97c19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c31aead79358e3cb97cf502523cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4942c6b3e37dbb4db876c25905f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1395926aede1cf2b5d224568cf6d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f73dd2b59e6e41d8da92a076f0058694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad9da3c8c931e22c20c30d74c107c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485a2a13a9c152b38d092dd8a91aa4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0e3023721ee329a339cf5262c9b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b91edef4019d9ecdacda1e8ad075e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf543107c71cce51e5c72badcea612a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c57dedc4929e01b6a956ea710b4cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bf236fbc0cbd12f6725403201215701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b2393f04dd81781abaceb5912c5b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d3ee42468f5def28cbc74ccc2421703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad42b2f9c322ff6abd24848c17b658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb263138d93bd823fad34b6017992cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98147ba0e7f200ea1dff55d8a8b07a5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a358fbdf04a34b2409c8adde2c153b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484a2fe4f82aeb6caff23c4e1a115f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bda692cc522eaf3ac59bc5a89ee70b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192d6331c067a00e30232ba6cfc8a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2386633d2f1a3baa51a7d87644b49fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469b1eb7091cfc1949baff01de4a13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fcdac157b2ab033f3fb6ab4dcfb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa95db9e75af9369322de50124506714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc64e594f208703ef4dd172444be5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f623cfeac8a005424a2272dfa14219716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22137ae83f170c7c7d840d7114f2f9f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d4aa3072c06ea1a72e09c35dfcf35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bdf28471d80a3e6ba010bd36f7049719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a8887c7279ed9e9e3177efb7d306b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50780a48ffb684b067ec089da8071a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deae912731a7e82a9f972a62b46f55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c2ed70cbd2008d1d20be37703dc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d3ed870d1df047913dde1950cc37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401975747ef909097726af8e3bc63ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976bac4de66c4417c60d42a9daedcad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bf3ac7fd0288965d8252c063fd46f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862393fc20e6d5520c8f0cc092fa4a72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c6cb86661919fb81b609e1a315f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8bcf5f3dc9cec400dd530819b548730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ada414d4c9ca5e61966e60f5a0c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28963919da7d5f1a3e04cdcf85dbd2ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf5fdc6b3f131edb53282afc319fd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aedbd16db5315a0386ce49c45b64f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50add97c48673926a8d34f6e44203172735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9856adf1ffdae0f8237a8879ba773bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738d39c404eed46363098cfce00e589737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8912722818f8343fe4ee8e4fb336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db33d3fd16d7061fadc99d405f3849739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c301ae6afeba21007bd21dd737e15e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d8155969d41eb0df8da7136d7167741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608271c82432580f725cb1f009a2be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc6bb94754a1a839a191eb5a0e18b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6793e7c612d051e77b1e45e83b2b87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25d17740c0d69b3ea92e343b87c91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b9c8e8359f5afedb4dbc1f8b51a93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2530a745c2e6c0dd7a6f72d56d99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43aeebba9df49b0b9314fa2f456657748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3348166a77920dbb1241571f79a3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400c9929cea8fca003cdb1c7e0f4c9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1ae0e3550a9e06c5f34dd5457ba2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e77d291634b374f0e0a7a7c57309af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98073f49f6653b5f4c0eda304e014f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19242a1b732cd151b3d74a28d9542754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e720f13dc1fc78846cad8258db09dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b2412d0100da2fe3902090bf9d4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28605370472cbd4b6aaab24b815595a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65b21aba48fa8e9c577cba0aa1a7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e14993a8cf91ffeadcdc624db80a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e971ba8eb2b995dddc874e645e959031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cbce3a643ca5f5a498228df18bdf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d328c5cf6938107bafbc2408f2673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed743d5bd804f1e3fc65d10d9ebc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87463f40d369d8a63367955a61cf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85022287c8c2aca91af0eea9f8382b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac21142cd38a2193e6febfaceeb687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d935b864e15a60567302d32cb01c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbddba9fda2eb72a19a8b31334c996b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c1ab90c40a2908fc86788408e8ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203498ab13ade70331680bf14830d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e74bb574b5532c400385b27e4af1c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b54a08e5da3379583fadf18f2056b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e257c7f15c490aed17012464735314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2243279fb1ee61b43c002965d25015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354cc307953ce879ba2aac5a45a1bf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62150f17355d5da61e7daef6ff7094317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b0d68ec385970a5746d84388f409818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce070c7d6c3327cf2266c67fbcc5b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa6b857d1662054aa355c4b5089ef220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7dc17b67fcad9eb154085056ab2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d059e14361345390467cac226136e2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7b0f8547b1a4cd503006e2b6fe1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0923b238675b5af79b2ef02b078d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220357d3c1bf640161626b5a3d9eed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534eb38af8307d5a01226627d5853b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971d259b6e33f800ccf58b6472905727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de917e1e1119770a4244a032cc90928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deec44306b186b408ba3c7aa5debdc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f103417d4499df8c8dbf1c96faee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547c3cf389f2301225b418641a5f0bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831ac40e334bedaffaf92c91689bb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb8881117488c9e311e2eacf4b38733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555867c05faa65db57aeb453619a05334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e853eeaf18c3e05e300fbb83662b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cedd1c93311e9898c5e1c0a26c32936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bf0680412a728451216321eef3cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a2160f8dd7ceaaa490ede87eae09738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781f0c3cb0625107fa2e2ef7b6463b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb40378627cc986bedde7ba10e47ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d51c251c4687cbd63f1a96328b6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea96879b1922fa718092915802e40042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973ed3fb69940933343ca3d774292c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba0d7d790b015f064ca72178f0d5b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd28a695ef6e52f8649bc159d9a8af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485464e03bac79120720626fe7899e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc7bf83407933373678fde61bc213847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e352c5870fa869da224fa25edf22cfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cb66680ef3c2964a57c0d27533ffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c1b511eb1c6b7a0d9d42d8b6402b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60247cc3f0bd2e619c6e41b2467e7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ddbb5edec471501bc4a6b201718a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470139561033624b396f2a9a2ed812c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687e3ae6410f87652096c30ea322c8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aea98cbaf9ee57e2c8e223cd3991a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdca6ed378c258514c7302116d342c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c935e2292181d6299176ced50d1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928ac9606d9e62c1f3a84caf4917df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac6b4faf77852a1373d33c4908d7e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e02a3ce349546a14b8f2e1641e1f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fe5646e53fc6247390ac44b25562a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056bd1313a9282b408cd752d2aae4d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df8843ce7680b091bf24bedb65bbca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5736e92fa0fd5670843d6c4bdd97364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d7f36670cc79e8ba0f7047180ab9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e07a4003ab2694955899073750f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782761c0493cf69e371c29816f6d63067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a67810b8fc0686ca7b44fbdd866768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce7cdf3700fd52b4501f9b8e190e8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59249ece106dfbaa97ca24d0ce925070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03da271403e05c006bf5904cb59d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db99b8b613c8ec3ab590a454dc9a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aff6e5f64dda453968265dab199af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa1b578b77a4a78b82bcbb1237ce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf9070f5a99b54463bde821f7d8c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a1a903f5d8556b3f874a5f1ac00e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ba23ac84e88e12eed8a7df2a05e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aadba3a23b1e81440374af71bd957c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120adead1f53b144eff335a09e187a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83dde6d90d1eae70cc606ce68cf8da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5040d9bb6e6894122ebadf1e21c8ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d15c94fe61ea088aea841758b436382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e79437dbc54dceb5a5efa96483e3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ead47b03f65ee39b15462a18550584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630bf5f5008a7503dd14bb50dacacf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03727c06b4d72a999ac12fca8ef3751486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1e7ffe6d9e513010b0e3095cc0a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7bbe52a151f6bc53a6d665e88a68988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe00b7ea19509b3f57eec734d2bd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b36be823b3a9dad3a0d920996a2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a93592dbb7fb3f4c17cfe56e40950a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abfd947165ed133f5d6aa68fc83ff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7896ade8d3542b587b37661379a56293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3764052b84426ebdfc7a310c0c7b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513f1921bb53db8f5b63a0c9228fd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce9512f5f122c118e6e2a0aa2137296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31484373a61ac8303422748812b41dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6706dcef1840b7e173fd703fc2f6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff455abfcfa16f41b3d33337dddc78099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316d2f54877b9b5ab3d45819a49bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6062aa424eb5b6c6960d64e070f096c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f5b1b2ef77983df250acf6ecd185102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae6711e5b1b3f493ff8c03c5a2e91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295fa0964a0b465a25c504a2f157b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a755f78f97828986782c4b1a53ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c298f8cae53ae944a6dbc8c77305c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06355f2896606d6e9f296091b99a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d76333918d9481e0288a19668d676108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3f83a344429aa752613751162942109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740687fff6e6c7c6d5683f8d313d4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb350310c6efb976bd2477faf63f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea649e8c66f6ca13d6c4eea9e04e06f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a0825805d40f46d74a27c1ab24fbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df99e1a0ee902e7fc8043238cfc11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d02ac1577618411536bd71296f243115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde52140844bf9299b125a52572ebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f362cf0d5140e5230d8e0107ab69ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c8fdd2c0b8968ee91821b7f523f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74313fa1eaf850d3482fe816c990c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df9e620f08649d2f9e4332ba710ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd03b3a7456f8d169f682789b054618121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8088abe465fd7f2cfd895a2be6fbc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bd32ed887eb2c633278af4843927c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66035edd51cd5aff1d4e849131b810a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280b27b97f624e515d3c393ca9bf2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ebf25b4d2edda0c8a5cc29f2079b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578471a90f5bfc67e1ed61134e074a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c9b09233f0bf86479bdd535083f90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32df8c2f3708445c1f8b30a4dd1a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7f335d42ddd7a9cebeac3ce7a49f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b02932a483226ba1159f09aebf30b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa790600ab244ecb6e8a99bf892224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9c9c10f031e00f0b146c7ec308069133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52e26bf8726d11b7283e4d6ae5fcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b1009f40a015ba5732288c4acd892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f403e161c36d352320ed8fee751fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71908c7a125d41b415bc866fc67f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380226604d75df0465feed0da0f0f6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50998c1ebf8a0a7089d2cf88546a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197faf5d75a3b4ec1e6b372324bdb55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e6b749ce2dc4c0e8c2794a3c524f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d372f36d91abbe8318cffa711f10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca378bf93c4c99501bc3cb6831472b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711eb5a2f18785372957b0a46b71963144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06e2ab56670bda7c16e3a494da977145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65e0f11725c7ec44d29addb200cae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1468c4776c9172e70c954fde0af87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53798727756e10893b313351fba1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aecb85725dbd70adc6e9466b68e8ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a091dbdb4c864e4ef2396bf21ed4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7d0cbc830fc6509656749af91901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f45816ed1a04fb80c3d087b1da42f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0f4e02f06609961f3e6b1ef56845153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3d6e7594c90488b0e5fcd19091b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d286030fe8b05cf1d1942da841f80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a11b9661b71e663da8ef8cfc69883156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0378e618e7288c6b3e8a0eaaac997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e70287b063183fbb60c208308abd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cd3e431df22cdfac7d2f0f964887c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05489942efe00024b95a81185ebc10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7e2cae261e8b30144bf7872deb2cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5408a722ab96e0c80cb939e449e0d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d5087e72485301e8a74313c46fb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438ea3aa1491fca491865c2bc10940164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db930dbaf01e61696657354fbd5a154165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a954f508590fe40f3cd97948340858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19828a3d4b7f2bdc6a43b30b8a058515167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186453604478313910153ca2a312d4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccdc2facbf1dc644aadc5ccfdd0c64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10aed29b6274d3824ec40c8f15671170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdcd53209b48883ac5bcea71b6be49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444eff62f9178eeb292aefb6501642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f8f0399d0f81a304b6fbbffdf447173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d956807a221b582aed80d36fd6188174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd10ef6b8c58e544700105e8e63d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b62a7c67a7234b1cc202a99d5fd7e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717caf71aa367ddf411d9e7ea918f506177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd55a337a45a74f729c90b1bb01f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a16e7cc34030ad742ec9a281d991c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545443aed1f3fbd33431ded5f60d943180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb64889464f0d1b37c807e4d6525c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c463549f890b986d1ffa1bf39e9367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149cc4b15c05dc6202e102e8d903db3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473e0eb027318e52884cf9f2b4db73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd114f3f1387187444a818ad23f7032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb0ea4f912ce98003fee3f0577090186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca229fbf0d63eff76e977b4ab10c38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecd9298fb945e833860ee6ccfa891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e61f5c2dd7ed1d75d3c4c42796830189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d7a8d2c16710888c3b4beb7980c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440ccfc564fc7a03e16228a0e31447191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6916dda5ec929b41704a87a8e1da4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb132c5abf98cccd40d6ad9752d4f4ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28645756a3bc3a2d77e96fbc4f07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5a8bdc7b7b549ea43e59b551ab494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02d39270c8251ddbe97be7fbf19d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8f9789e0d4386c7f6b63200d93df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989449c302d1b2e83e72b91c1c80c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7162ee13b55e3de1563fc9e3a5d22b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371ce96bffe0dbad59a6a8edd00d39a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff73d410f9be7c40d1a175da9ec56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb41a4f769fdab46845708d4ea9c2b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e37e605a0f9984ae721d415837d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09ee0c41b9798b7eff4375bab0094204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a7a15bc56d3001112bcd531e070f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafee20ec32c2e193b4d24374ae50a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca0e6a9d461a32b9a935f220ddcd60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d1e5523becc0135954ed46dcecc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae9888ea487ea37526353d778dd8f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0534aab9231fe1718ddcb1578a934b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd34fb22ac01995480d78c154f2e990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec1d2f0f583548e4e945e2f035f63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4d67ef36253a427aee37c270ec81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da516ae4d1233c4abb2c8fb1d59447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ca94e6533a08583c9a84a49eb4f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b69640cf56d6c4306ef4ebc0d030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e53beeb4f09da78116ffa998af37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf29f1896f27e0cf8131fa99a3ee24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb65bf23be5792598bb7afed03595c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a4195a494f1c679e3f8859e0709b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5dc402b0e7a08648bc01cedb0b659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f09e7285c3505ebc87936e7fe90a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f3910bf442626e0a488ad6f1c0c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ad363599a202e95f93d686c04a54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d718f651d921f7fe6723dfe1fbe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486859000fbcff8e06ed9855cdd4573226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c623d52e1142c41374cea7081e28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988020c42ee5b20e31d12e0945c568b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7358d3d9abc6869108838a36bc9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239808fdaa592ea4bd7f3d92103e8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef56e3644215f02dbfaa0c8f227b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8c9eae3845a1b58869624b7bf32a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d0558ff5da51db0276f7b26f6643233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f316a060c24adac5c45aa2be92d95b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149d3103ccea5063ca931a7eaf39b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0a3056a727fdaea8a21076f272963236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1b23023b34ed7c1a31edc5368e9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554cb3bd9a95eb001037fbaa3fc9c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edefeab364eb90fd6bd7ab6687cef4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec5cb45e94f0a3ed486998d3d85e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f47691f699394daa0d198aa061350241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93bf7a19a0d0b4922effb50e4f5ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce7543d48c4f7b137f0247b579df48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff25acba4c7921f61b3bf8a37c5be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4bf8ad449735d7e6800e40ee80fd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2075ee1e3077e9bf7efca12a92a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fcad113afc14a3f18a25dc946c60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c603be946cd87d6ca0871599373b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c21aaa23db41d6daa83540a68adcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae586afdaaf2356f6e73205d2f7714250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a36e3bdeac0767920885a9132354251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6531135f0cd60a6daf2c2005c26282252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef838a1434fceaa6ce331a375cb7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9d1235d0d54ae1113bf4f4c3718c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053ea7b681cac4f58e3501afacae3a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e766e7bcb9e56565c2561c4ff90c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d579716eb7e368ec1b5db19e72c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d71601d81634abd633d419a334032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46392aec3a7da03ce54fa04500f5d35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43387c84da1afcd947ad2468ed3c05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ce0bc4d33ee83b4bb53322264686261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc1eda9aebebe232a9c21dd074084262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bcd1a925c84f0ae1fa875917913c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36df4783c38d92e9c5f06fb2638cd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0a7f9503fd0e1a58a5b72196ae5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c0b255c1238615508c11c2d8f9316266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a6e789d96a84b287685ef92c63f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361b4a9061c2015153ad700c8c21e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d8fb1bcc02e9b98808b47c7cf45b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad617288e4e0ed3e9bac46ba4966d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4774f386e8081fa66e1de5a49c07a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3961e70db4ef8054ae2ed6d4a87a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0444f3cfbbd0f303494a0cef50e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e437546af83057ad44cd8fc4c86991274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8aeed36f4e5d167b28684fba6115c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f98feeacd640048322d64f70ca528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4095b7aa79d267619226bbf9089d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535e84cae146ec7b6069b0b22489ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fa37e0bac03aa9508a198ab16b03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c833c502773a3590d435a2aca2120280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ecc2f0e89cf3f4e17bc62bf2eb84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b56824facf9457b6b3491ab799152282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a935e885372495d5d8248eb1871709283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a02aa9ac60556d4dc8e75af120164284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f43da62f0ccde14cdd511a2bdc393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476acb0fdc922733d18c2408665fd40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75fefafc7afe43c9b0a777e5af292287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a54e6d5ae776be472e75171627c34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9dc0ba905be0fa7fa049665045ca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d7c4930f03d491cc6dadcaa74525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb04b17510fdbce876f9b04560749be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc21f643b1437671d444d789415f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246adb5c3b96656a45e0aedf1535357293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d7a45e5ce8b3f75dad09dbe1efc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c9af9f723cc3f8af718f71f0b6ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc51bf7ba5cb84275c528e321e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae790589a0280998c1b459c373bbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b45f9e32ae150fbd92dc29e72e95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c0d65867068cb201de27560b35a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35ff98487a41da58f5c7478c8a568300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634fc6b97f59d9e3d0b6ea4f24616bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d3c96dc8aa5a40bd7ab50900ff3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d218f37960d4b8ab743c34dda56d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3745309a44b72147170b30d1dec578304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437285e0ba31a0c762b5ae61bf5c967305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3717bacd84e39d5f6f10cc5a312b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba8227b9a03afafff5243fe09c67fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a86c8c31d60f37a970568f09975f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f441cbd4ec428bedd75fd0f582de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb3da4bc8f86c453293a2486b3b5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffdf4e327d8649d0c7b8ca98623703311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91ca444306786483f7936f17ac5671312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb495943dd243f9109c919215962fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c53e71ed468c164bd90b69d26906314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c097b4b38b98595a4bd44264f6815e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323b90024f32913dd2653d833a06ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471a1518d3a8c6fff44eb437a3bf1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd17ec220398c18c36a07e6eb1f176318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5c8965b85a5a8f12279c1ea8296e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e205d7dab47b0c9071932203683c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e914de69b66788aa8e11ac309dc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab65a12f2d4786766d5f0b1f7dd06d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e61ab79a5c89ee2153f99cebaf2f6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe04c49b3a77a728ef488c12176f4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff48d3174d56926f32b9629fba9d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca83df3bc0f04108275b908476dd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ecac279416ffda4c34879c870752327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de77b4c939551e26370b47420d2560328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40836b1e836ad7bd9426c39ee0873c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44ee6413875bee1ca4ab430310e54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca43b0c10c79e62c09ab33bc2f50e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d617aa24ea68c44cea10da45b74ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fd63398a55b9aa681b4c2377f63a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb654e3cb3de6c55298b3004966557334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f7cad1b49888b4758e4b2a4d2c4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511798402047090bca6772fa4f8db50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb231d8368ba0dd88d12ed73346c087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f3bed0343ed4716e34c5c061dfbd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a727844407807b1578159e22fac84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f78b7b1f8881549f526bd5ccbf0cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d14b51a27c1547b8ecc5fbd9740d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a12f1b77f2d2172d456c0197f17b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f587d66e439493c45f6ce81d55038343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2023dcc443936f89c9c78ee975cc914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3965d0cec8e2e0923bd1c198fa941345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af60cf7450b88b417878073ed8cb76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ca3b873ac04d211d48154b2b62e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda98eb98e37c036c9affcba0d8fa8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daf298421d5ada83af7853061a87e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d50ceb40c0710080977dfea46d456350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b8a85dc539d7e46d0d39e13bfc0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273525621f166d3435c9a936c2f62493352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec692c76489f3df753ea06dbae5c31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1dac1cc028f1b70764d4ceff611e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ab162807b9bbe52df60f94198c5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70de48cf1611f6bfe68beb5374276a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893f4134a3327c5514714cc3fbe4e67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e15286ed3156ab6dd0fc1ed7dfa3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf14580f1c144af78e2ddb5d0709f9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b475e0f50658bfdb56cea467500b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce8ae64352951c2e702067c7c3a19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf0a646f4144b0db7922234436832362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393aa960cb29d15be056211d5929bd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5dcf2f4900bc2489dbda37743901364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f901fc9ed0e44d1b92ac7419deed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8146df374a872e76c43e1c0431dc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63fe59ef69aa290cbf25d3fc46956d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd3b8b0076e253156c2255fbdff568368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2089f4b8608e783b9d0485120b9534369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e12d86654571305f0c5ddf4c33035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dade4d9930a8c91503efe8dba7ed05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517190517ee7bee9bd18bce7f69bf4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b94abcf5005f1971ed9a9a65bbbd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e8727cec568aebc864b78d0976e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729fd2f39437a68b6d9da3230800572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59cfb6f797adead59c530cf98108a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd92d4f4d32d428c5229225871e60b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e7713b52e5adec690ff4d18fb0de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9b8288757603f93f61143ae2d7c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7815b5aacfa539f0063f6779877d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075582a256e50cba4907d808d90d3610381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d1f6cb02cf6864e59d2c7415a2194382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850b2996adecd41035bd331bbce9af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9a6af6fcc79aac56a499f102b517384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bacc746870f8b9d5348771c42ae6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab22ee5bc050da4667c6fc2495e0a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ce8c5474259aa0feb210e6fd13ac3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fbbb410716c9406fdbd36d42431c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb132d4ca73bd675c8b48d1c2573c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ae6f5403ecdd15cca380c701695a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0472b1769826cd2584d85f716f724391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5adfed455315e4190b7708a653cd52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ec2c8e96796f73b57bebfaac5875393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae750d55d40f0a7623061ce9779ad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f843a7a948aa9cbf582b55b676277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2da846ecaeed31ab45fc9fd027ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1515a435d5ba24726b2d4c1ced26b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7ab71cef071c02d84b9d5a671a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b8fa8de47ddeb9565ca6af48257e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771104acda9b7244548914ed1c701a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5d003b74097ad9c187d9d9f4c272401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37da5a610f079d52eebbca5fbfbe3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a436c86c075c40dc8edcf3ffa2a0ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af16f0bdf6a76c34ad57a01ac3c31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36927509e33c2744090e79a3158b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc2f1c80cf24b1df7e90a20468c7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f819a659f1612d9830d15939f012f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94af3d47825f05f7ccbc85e5b0a11c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58527996e40ecefdb896eac3fc6e80e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d6a2b733db765ec12cdb79781133410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d4307a7ce1465bc42025a35984e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389e14b9581e993fe43bf73ebed226412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2968f66666f91e43283a1a2dabe44e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ac2ad69b8e04bbc909a6114144a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b063cf402f98d2f29ac6d8bf8820415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427034a2f702b67cbc9ebe793ac9902416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158405ddde21b6b3263b2d9c21853fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029739b1ce10e6c0b9d945f61d45919418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daec79a4b207d17621d6e8b943eb51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666f5cf5709f712c47ce8ad9f1d8bb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e4714f35c0836fcaeb3404bf7a80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80303313c8cdb92a5685232a5e94cf1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45f899524a5c68d877af8d614e863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c7bfe1d7f3b46bcc87501f912fff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f4ff5b7dec49e8f1a1ddef30911d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfb10d08151e62301810056d5fa35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac27945ce1c5be5cf59eeff22ca60a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46bfa1fa4e1a36a0d9688d7adcd995428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d6b77d1635ab4130318f6fd04d03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7708eeafbd93ac097c4cf9765f61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5570517c38a042c631ef7a8af4c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f49a8e5cb09d0af8cc1b12c996b59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a71c6ca1b23baaa661bbadaa0dd01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439090c1adaa5fca3b815351f59821fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6576511bb0f4877fece8cbbfc3d51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c20733bb95c757a852d8b4b6b5d1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5b04224d432cdb8d7990f586b6e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260d28d6be107cfd9e645b9b7f02208438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5b0d223e5fd9e4e0060a5b088812439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98dff44ea8447dea5ad7b853c6c3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a0e196fd813f328e7d390ea9139a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc240712f69be1ac0bb0dfe6bde6cf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eac099cfb5fe33bcc8052307d0fb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ea5c99d2ef79fe33951fff9e11fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14ae5b919d984d276e7bde3221ed6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7555a8891cddc604f14fbce484543446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98cf72428d625b9f1279d49043f752447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018078832d2756308835bb86c3757dec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a2cbc1ecdb8cfc9872bf757688c80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0edbf6f119d0ba09867b55b622275450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7af4db4fcd010072137d7cb283d6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2a43f2b5c5fa5e136b102f86980b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf338f7e070a4eedfa549b8fad8e65c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345be40b13d580716376d7792d8edb2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf271a483f482513105005dca8b59fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127b10286107cc86e9cc4a7f741428456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5bd97a999cd6d62f732af885983db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1448fc7e62fffb1d342c62e993a41e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae5a1b9c8ff91ff16751032665214459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ac047c1f27c038ce1067abe48db1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864af81f71cc3adfe613de94d2a10de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1bd0b9327570ce64afc040e0d2cc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6325765dfab5f1d14317d84ebde4d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e29128fe066978333ca2bd970cf0f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fcdc6082d00c1d26cf3291a3b6eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2bdfc440db0f806798c33b2d8f4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391248290d628b8bbc11dbe958bf92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc65255c4eef9d474a3903eca2eeba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117eee3e0bf64b069169de31122db9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d420ba3e257635e51fed237a3fd509470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245381faea809cf3c3287dc4d4a932ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dfc2c4e587be29df3e009e52b2306472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f303606cec89492c7047ebd83e36f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dae9f686731851381b2d7dbb9d1f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791b8b37a4884bba7dcddf1466fafa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e619688679bf0b17325daff72a449476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf4e69b3dca1464fd726c33227aad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8ca13e0b8e064df3e15544a22d46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86194864d9eda7f6ed00a0113ccb03b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d44d529741836d9250930f98b5a61e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb71df41a7526ce6dcb610310450f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c991023989bc217fb5c528b512c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26fbc292677651b853c323eaa7985483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d811840848213025cc6835c4afc0b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ee959b5a4419d12983b4aa5291c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8505d2b9fac8b69b3b43a422dfc3ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25340af4bc9651fc2f3134cf491911da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd842d27b34e2bee8b7bc79eb487956488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0011c24cc249921934970b006bc53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bcab2af515b0438e47cdd0c43a2fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b3062cf2faad75bdb16ab395784a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f1faf74abbdebdcaa717cd3982ce0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481423b5810dbc4d5e2c88519e855f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1f4871d4b40fd45526aa0647f87f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20953fed918f61124da6e90c18a185495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8375dd32ca99882ffb9710aff49c91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638f41b4dcd3ec0c70415b0866f16e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52bb5bd092806af9e63224e18a6b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee17084cadc6b356d86c96a79a928499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386480c5217ae4914a3b737d4f172aff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be6e42edd8cbce4ca222afabbef7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a743642d2e2aa05a4734d5999bb88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e5c01dae3422967cbb0578c03fd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da03ba15e570943d7a50b28d35c301504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a7fb2c4c7e5413905a765e83bbb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad61f07de68341cf96988014e1a37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00b33e2f402749c55f51477407c12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c4a1065789da01fe9fcc9bf8c4cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7152ffb3edecc65a3571d24b472d12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16af63bd2a843b8a5b0a062b9f57a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79be6ecc6db10fc644ffe98062d00d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b4852fae7b01f82d8c897aa5a27c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be55a34c80d333b829d889094fde14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8f5c4f561971ef2a292b88eee94b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b7b1a8577d2f128a3cd7e3292de3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8eeef2e867ecbea88e4b5cded53f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9cf826c0406a7a0b8f43d24bcc158517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14170a5f22ec1bc20865b227069698518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc121a7165a92c5936a5eb4b39379f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514bd5c9383d7ca1f92f7b85699b7a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab428992f64713bd6ef38a9d2db651c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6297d364ba65581f6262045d85174d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a03477ab799a1a20b02e515cc2a0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ce28c36bff347d7936d0f82d97e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ada4d872324df8902a271a1887e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f39e1a8a9c5c36bbeb1d77a169770526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ce9da21c3e3584c6f08e61b66f51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07e1799dfd4d4bc3774864407d62a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e29014ed47d7909446f2740f53ee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13661fd20f683a0bbff3687b7330ab6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67131a8cbe01a2a09004e9dd60fde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8125409fc2ce8fb426a02524e0dafa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f3f15ab058c3189620dd15b811893533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc36605f961fd3bf91df1e25fe0146534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a7fcf505b1a725892b54497dfb26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f43d7355bb3d73e0ff4e9897fe0d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddc0c145a138eedb1a3120a9a2381e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4a23097e8384b468161e035eb6bdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948d7bfc4f818686de7a1d2cc222c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee916ca36b70682d23e2a6ef4761fa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a32f1114daec30820d8c69f079e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38302fbb86a22d536b9ea156f317dd93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06fae4d8ffc1bf5ec7ed9d58f5b17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91fe51b91d0eab99ef6fcba6cb8a28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528efa9c18f12e4df7c1d2393f66c10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507626c052fb0fbb9d606c05f19c70e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2f01c02311fb848ea9c5505cba22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d670578a63c56a08a548856b1a4e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9e93852e5f587993badd5421ecb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76055b99e253225ba5a895043441ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e1a9eebfa5d61f008ac493f87257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b3b575f584ebb47093a33e1c4c7a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6342ed0c7c3a76ff1429ba671e1a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ec206fcf7922a9409add2c041e55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b25e8b0adf6b4771dbeb6b21d3e6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281408fe1e47ae25b5b05b3600a706d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a728a82eaad79e978c4bb5db3674b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c731850106d7aa8aadfad18b2c4d2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb05d6c3da8f241883e6beec3594b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a014adbe6952e892a778b3572d9e43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc915a1da5ec56c433264542d60f1f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9913ea33c27154ba9a948cfef72f06c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff79f44d5972a24f333b7f6832d4a99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e9392b828e4229be3472ecee2be90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de928929f07d42196059cd07b111865565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be7ccb81ec91941de065a3f37132f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eec62e08e17579c3502123439a44f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72162387265aa6af0572235f23b66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb071088ec93bec6ad6475c51e00b7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933e335908025cfb4b84353c6d1db5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc00d6f577e09ab4dd0998024b983e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7533d0ff74ce31b25cb2924e7651e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4403faa09fd9513a2e15c5f04dfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b85c31c6a6b78ca3cecd1dc47a020b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413de7c790328616663ce282ac2aef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025531632660a7eb6db59fd4010464a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26a6595cc3a2134f99a4a2408c283e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f97c98a382c14ba68b72b209fe0f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7ce59ca13f6cd35bf95075aacc9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693997c0f13e454241faac92e9b3a66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010ccfaadd056c0166b3dfcec0cc37e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5d05aefe9a7d3faba52101941515582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943343b4501d35694ece040a4de82fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6121a68a94728ae0954b2f13fed715584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8618a9870d18137f0ae6a3c0f6b0b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e44656ea0785f4ee6c5615f5638b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d47a853f2c5982927ee0f72bdcf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3a3ba5cddb9675e12018e07c0290588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499774b393282e804a6055d885dbd4c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446f39cb64cb444335c974f65818b87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd99630e64ad300b496fd80353150f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39127c8e9d3fca629271f7a2334753592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d0d3c7efb60390fe6cbb67b90165593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad7c38d5da4158e9969da70518cb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444ca709e2c90173358f7931b66685c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04bf5645e51c97d3ae2f8a3c48af9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae298479081778de2d7bc3f41077a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c2493adc57d99c12d599dcfb51db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2d7cbdddd18383243379c7d344bea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d1912dbf9fd5a89a7664db139cbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281545e8329c269fe1666767b3f4904601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bf34503e607b4c2e332539bbc8986602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035731819d1f205715ec901bfad7e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256246d6f4a1a4c3d3c74d360af572b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acf12e149426f7cccd73bc0f4b0c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee7b6f83402aacbadaeb314dd28c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f65a5c0935608f423e1b47d07572c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9058609c25fd75d6e0a21809363f5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3811c15249127ad92ba8c6f4907b6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc88c739e453cc1b8d48da0e552dc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f30150674bf8da300b0b6943ff7d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93f322f448380e39917cb4131a177612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f4c4ad541b6f4bcf461c11a693110613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d87aa4f5fea4e32622774f58dd22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369e61a37167f07c00eb201dd77907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4dbc0c0989c45f07b713658dd86a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658cbf81b9d6aa930cbd858220891c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db46f7c2f9a5bb1ba782e5a6e21f0a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751494056dd5d7b3ef3310ccb82292619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d28469ce322bf1a0b2fec2b43129620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978498339e6abfd870c225b43c44c5f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03c2f0b75c64c4c45c1cbcce766ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e01b73b36703e8490a62f7d5da6892623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c98d69679b8c752b287c47de2b9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c18644bf7e3358bb190ae43828eb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85603667c02e7417cca74ed5f60eb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a76c8fabcb55dd2fb0d4c16352323627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c51ab6af612c698084154dfdc838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8ae0795376285fac58421b3c80971629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29aabba6fd12060efbabcb7f699dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aedd7660f1bb2bcf9b13f698cf069d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d12f7b496a9cfcf23830ab5800aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61ecc1db4965bd808c05ae69919927633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a72cb6f3faceae9b1daabacd29ceb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad02dc206eb58319a125646b125d26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fc154c8c35b96496b022cb86d61f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f29922d1e13461857f395872a825637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd20f948026af50d240500d88cd74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703bc701321b9abd10dad8cf3e6a0ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6555b450b6bb62b3ded02fa77d83c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f936a98cf564574ec31798488682641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598277eb988dad49760cd195d191221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c92574b6aa4f6f95c1c077d31644643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118848c704488237b9c02dd4591d4a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9afb3e5acb4c78214fe5d919e33fa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca1cc6b68be9aae7386a27b0bde58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2463ef7e055e2d1c6052f9f84c0690647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b351e74b4763fcfa2b5c218890c01bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eaa5e86443209ddd2644b9e8cee97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90ceead708a019b48f8c79a9654204650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b5c151ad260a15e2eff3ebae550e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb531d336c35f83dc3901d43a21956c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560cfb1106d63ba64a71c9a8ab7712b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424ea89a736e64a7e30137ed9f02898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65e1be978fe628b65159080c4bb25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7702ec38d069b831423a50aabce6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e482ca17d33550fb5b31955e671f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb8bb89c110d88c08a6f0e5860ca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a126916db90143271a0785f3f46a9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533144f3f3b583027a83ee74711a555660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14e84a979bb9728d71bd100fe95a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c8475fe101c88f13f6612ceb225a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb227dca78a7a1175e907e33c7caaca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4cd7161d0f32f4c1802774cbc93f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287bad162fecf57cdce203e3afa1ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ad81b281b1e9eaabfefa20073f2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a9ced2cdc8e178fe1ccc9e88038c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d9934f35c97f7a6d8caa13148a68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2eaf1e905f8f9856f293fb8a23803669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1a01d88c7402a0e31091456e07280670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b2b008a1a5376e92a70b8074810a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13e0c0775448155431687f99df51f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d88db154ce1f29f0c19d126e5c6b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3fc4dabd0f7c4b9cf5bb7bcad624674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3413f573d6846314c553d83083af2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342898d609a646d55f8811538a394e23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a7816ff2b8866e3892beb8e5cbfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91363d687273f49c4e4be07abed8a6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311ce177a242bd97cd93e0e82ac3eb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174304a01e5e585f9ace8cd4fd9da6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ea41b572d8f998229c652bb637f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f41586fb1579e185bb8392dda38c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf226ba3d40931a994e4401cde34818683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5037e4efea20427e429feb2cc84b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65db2f974a355c6c4d80bfe12c0377685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045163a7d3e05ad57d2aec11e3bb961686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0c45266feb0a89cd8ecc21a15fb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ecd76e5b7e7f6f22301c68abe6d34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719432807dc29352058cd83c248359b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d5f682305bd4a5a0d1445faf7e82d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1795976058953670d706314a037ac6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f293464d73d3d5371479d6db02e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff2aa62cb4178ed343543bba9e920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27776c895ffc278e9cb762cab0adb89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fdb64f67e1702c7a98b21c245ccfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321865ebf415eb2290a27b3d4a2cd63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcae744e01a60d3e659ebfa394f289697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c9a0a36dea8ec998e3e5a1cc71bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9ac609af956bdccd0d976c52d832f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe2659a5c14542a3513cda53b3520700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8b77a6a82f0c5deed557df9e4cb78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd816767190fbc42402221075446d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483ad090c93d417a2b62b1264de23f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda3714cf0b2dfdd5d68eb684e445f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74c14d850e8d0cc632783aed67f57e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116435fbf07622e0dfdc7385533c7c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c2304dbd308f3dc586dfebb44f4d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e10d9016dca8047ec9409827780d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f2ff1a6cc92770f6acbd5ceb7f9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ced8a313a5e5641de46562410fc16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29b6f0b692e416cec65696b0908b6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff84666910a35dbde826138a8701e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49e1048f1ea6deb0db8b2521f0c5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ffa929599eae3a6c0df255eebcc8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54795ff01ae8ca1be7d315acfb97747d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a1c8bc0778ad5a3cf6c4f723a630a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5400193942e2a05baf1021b77a0375717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ba0c8dc706eda283c7d18eb32dcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf633cf187eea43ecc03089088986719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994139465eb2877225bebedfe37cab50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c496b52ecf0cb887b3cdb195dde6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043797c119ca64094d6a08e58227cf63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202217e5a7e5e90f5957587288639a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe397f35f11e0c0c271679bbd3d7e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da6e8fb71b7938ea1aea8460dd73d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d6290e4344955efc5756f696a1ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6ba132132c08cacf8df521ab0a3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fba84fdeaa85cf992d7580e26df3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41233d61f4aba2b0d29b1ae6ea5ce177729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ebe53beac4e040d5772762b8e163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1973cc482d16040354fad199c3c339731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8684193b90dd78bed7f195d75d68e99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3be718af3c8811dcc9318c45338d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776170399bef8245652006e77098af68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d60c68823dfa8c4bc61b9c5ed9ee9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096943b7d1787fe39456a56456b374736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4bbf7ed17393cf0814733baafbae1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e845b16364f1e5aa4a246996e68d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb04c502abc8e94c56500cf9e5a285739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7917877accf2dfae0ae7c5a5df54b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb77b0b1d2636fc8b6569153d6e38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a66469997ded5f478060dd8090db3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153ed21e578ddddb5a418da1e96b48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7fde2beb7d58908f72e3e879b11c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2986bf3643760ad581b681bed2f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7dfaaaf3fb4de870f11a935f70406746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3022620d1e1fb25f1496e550fa0312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54629dd158c8ba64c377ac3fca8436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12197f7a7fb13fa1f5d340c5b6602b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260edb8212c94632ca73d6696d0d2248750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbecfc44e93c132b20c376c2bd2e5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91490eab5aba05604a602e8237ce92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb963142a8a4f833d68c7967c1d6a78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911c5ad4d5f7e045b533671284b27a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669975d5d35bd071dd9733de657ed19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0e2b0460e56a4789082a012d4ca3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb114b8e9456fd536a16a69ee2c8ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2847362a0b420bd0e94ecd8083e5839758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c69310755d034500403229a8ed79759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>