--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe60305c4562ce999ff2eaed3ae2f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b553681862ab3387877a0dd1bf092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef493e6103d094965eede0d87ed5fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66997f0262e269f3f9958c6300e594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb16a828a589fdac1b3abfe235fa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b244ed72ec209630fedef701868626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714557f7381da8828f1235d92e88a817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef5dc1866184f1a35e1bf8dd055f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8932315936e6b7a113b8c5987b19f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3f22c42fa07bef477a11b2ca609da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2219de7450ae74e3a5eb5df162117311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321bd7f10b454ac9ec2c491cafbef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aedcb9e9a0de9d0ce2fcf5a2cb1c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e0dc947fc98b950cf2e7bdacdd5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84329013951098835878b0217056a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565652f623f30a8ceb5efd8b4037d8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a71caca375370f19f8c966f4b2691917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59b80864a3c2f223b6a0ef8d586bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04991cd58808da9ad7448ef2f9061ed919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6012437ccf15b27137267e8c32bf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff9459d4158b769d1f8bde8d1c48bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e7cd5893b632e42d9d05985ecf1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc0fd597a4cb52fca76d012c18469923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc046178115497f7281669442af54c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1f88e88e216169e5ad9e61118c3dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc157de8799efeb312250b5da5cb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668357febafe8e329c09e580455c164327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc086f374a0e85b8e0147d1e4d2df0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b3d1a102cf27c5191fb5c02f7cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a787bd2998598cb7ba45c552c1a2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc77d338582848390e6cc5e74b6b7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027029e14b72f71753ab95d2db24f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59dec64173e0ff1701bdf7d771ab3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17054dadf67c5286329058c1f30ef4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901e27b5f9635aaaf86e82a95eb0d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ae301eeca248b14752c73c247d4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc065c7fa151bf60b2c345a195ca737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b110ec177504f92585c880f17b9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fef473a49f3009949a43bb0d2a29a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac55d9717de84851450228cf4b57ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439e73bf72dd1b5ce3dd6503b05f1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f7d3981aecdc067bb0d1703a5033c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7a267ec6ba5ecdaa183f067025b8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e28970f58ea7ee33297a5255bc377344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed56cc77797fc7b136adb809d20f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5b406b663184243d27885151448946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573b6f6c50d5cdeac6b152306770d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16845e657552e7d5d829910a185a1d3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcfd72ebaf83ffef77ce680d28fbbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996f0b3e921710e1ba1bf64b3ca21050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56b52500b97af99ca40615fa6777f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252386276abe19e0b26b54dfd3226952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9c892c695fd257cc5905c8f79e3a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92325b514f66211d68dfe4c03780354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b40475f609a67228093910fcdf62855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c10c36e497284a94328e867c352c2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50082f4462a0db5c75c6112f43e8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee21df38ce87bf7e9e3cd073183a9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808312f8a2d3df6799550b7a264495f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53bd90428b8b4d6827dc9e901fc8b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f8ae80c029d7ee20824627a4432ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face0d178fe407326cf941c0388927162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8cb64eab2273c57d1a175913327763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec4872832ad1b649cd7a95ceb931064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3bc9b10e490fc30d3b947772b87ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62eb1f1dadaed9f46d0c50111bfe2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39facb6701b2f40618d8194ec94aaa6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ea70ae6966d36b9bc8525bcda62168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f800a5b7251224bfaa07f679664e9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad656834592791149cebae4f75b76a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9db2b83aa01191ee14fc08bfcd37b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f6f51f31055edc0ef44d3cdf4a94e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd160fba128b03479fe5f9e159b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b3d80fd4c53c87644291478df05b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be5b2aeb5a0f207f9d9e2aa2760ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e592d9970104ed6b294b6476556276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c8ef36b3524a29a3dd04bbc69a5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6adf868885847e89c113acfaaafa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a17aea1f3a6d6d546a588d4e398f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ddcc43f79474417605c9a3ab1282480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db67f2af7f2adce1f24bbc26dc3b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d7490eb5e83bda1b3172cbd45e5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b5ea1edce90fe0f3e4581994219783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d18075ae76c016ec756862886106d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4a0ed0b4c3e14b3d36dbe595224d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332e9e41cd67c7739f68c83dcd521a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea331642ca93a44d722a4c8b247f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513f42a0bc3b869f1a03431f2364de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b013fad50ef88343f44672e9be2d7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf034becedd3e99d196bce762f28090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a2cc957abe15c0b0dbbb3bb6da7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f12cd956b5e82fc055c974db7778992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926adcc06b4567a705ff9137569aff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef711a5f519f8b08deda349012cfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c028f707cfecb1fc85faf0d2fcef86e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654bda6e07392259c81a45156a219a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aaa564ed2eb8bff3cb43746819eda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbd73966715e27f6a5abb44b25732998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1978211494bab0318515a3e13d7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2139ea2331e650cfe5123a5d054a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e468d2944eaf795492a30c84124035a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5167dda0b7ed06923af6e3145e3eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f029febd2c3692a07497ef803b0e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf068c84c7946e8b6f930ef6dceb26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989646749be23b1f25b9afe2b747960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221796f8c2da5bf700f0a066901ef3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b5f281c2708acfea90e7122cbaac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227ede162116d4c244d1ed52c315393108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3ad3c76b24b95dc64badcff11f812109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e77f247d552f3b17f025a527bf9e39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efe80df7f510ad6a376c578830d57f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0122183638d8c642afc29a04c05e32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e7f01171dcc2feb2e1a17b1858600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d896598c50e48f3d82e8cd62c20c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098a30110a6cd4cb1c96aaccdfa3e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f361cc03969a949d1f6d31686f8b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d77e4c5f735edcec32645a61fe2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf721da26867137dbd77fb4123ddb86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415a9ac484654040f06e99f41c039e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed271e527560d621fc7395ad15017120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f73bd0e8182102fe52bab4b7c0803121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb61507c943eff1930ebe968dd147a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9e348e673db5344d6d5d54776010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b098cb982c90ab4d4e48efbca997124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b5a22cd29d8172a45a16e0c212b87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a340d3d9ce9e3b6dbc569a4fa52fe89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8859f40e461fde1cf5b4dad0fa47d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe4f7fd3d54f0238e325b7972ed7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d115936c11914e677962dbe01b41843129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15982b0befe8427cd994514ed623a17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd1f8e7c9be2d9e2493b216c7cb47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a2d6b4395a2de177ec8f9d48af512132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af44d7010a5b46d98903c78e9645b5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c2e5241b7cde2f0529a070d2ce82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105093b3b5045c1207dfb35c3bea38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f897e9a2bc32a8d2dbda8efdb47b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfeeed76c0ec26e08b51121e3d547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6102f38da8ebc5d2f4e5c85bd6eed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaee816159c36d84457abe3256e49e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22f77598be51fcb861095f5f691975140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062368ac52aa2aa2eff660818eea16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95a109df8cadf40bad0639afc5ebd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700519991e5af34b00f57739e1ae488143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9291ae4ebbd6a768d2fc9614482c94d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6963964344e0cafcd3642392aecdced145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcbed2a4f7f05fa3e318a6cbfe50d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffee1b268b0fbdfa97e064aab64eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b64956ab5eb0a8d820f53d46fc22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8a90e9e86175c825d11089456acc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16610651180eef6ba021b8928d1a4ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14480ba9f29ef6c9140e910e47f444151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae053e5c16cf39e07fe62fdda986e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e55d05489781d886237793b3814620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab38fe14c4bfaebb13ec265bc72e1c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538487e31de4fc17f7a2141672a33c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99eb402e86d804a9763f3437c50c89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cadbc5eec5ea6958fc735961c7eb0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a79deff71dc46066ab1b6030b1395158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf6aa95f8f2840be6360d2b23d2f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a70f711580b128909aeb6fd55f7b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376f9e1ce6d974021e9998f94c9d3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33de55b019b3307e28fbd8c1a357b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154eb7a18ca3f969ede39d611c9ad9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1e34f0fa9660f2953fdc2fd3c6390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852b2e7810966c0f82b5f324aa5d5e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7285e3b3b83b0b8fb536b6ea8f129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575907962b5fa51299eee850faef181d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8d2869bf4a64a94edbe10940c94f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eccf48ef7275118027ce6e4b91002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859516aa72bd1de16c337f6292be608170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3752c6395ff978d8443de951e152a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100286e78e64b521c4b1bbef622f952172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233246854aa33094c7cb9e6768af388173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd7f2af1ec1f28fee16dba6a6681f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a0b5b5bf359263ef963b62d2ae5b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be10b864a276478d71a33f4056f89ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d485873a420380c09bb287bb9591a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514b68efa1709bb51cd954f3aef23a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd88d22bbc98e59cf17a2d170b3765179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf1237d0f69ecc8354727259ac28e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164c130b82f5810594009381daa32b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b58da7bc9fc4a9252cd1c6b932d3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cfc399b301c15bd6d405a4149a30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7bcb28a8f348d8089eed5793b762a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9632eac54126b13200528f5e7e3597185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe7c901c81f89250835c10f30a8e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723a6071de9fd70262d3492caf81fa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028a2d1302bad67f362013ecfa7c3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f252dda2922ae90e33199f97a39da5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6851b3d4eec7552464c19c1d7498190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a934e3f9ecb75605ffb9eef6f39a1ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac30ba496f1c89ef94bb2360871f05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c5f17a49ad09900fbd2a3360fb5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72663c41ea00e948ec1879dc36d82ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f745c135ab87e4f0f0f9a52e989c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55899d086bd55c537006abfea19aa15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fffb3d120731d3548406ed16188e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ecfc33bcd1538db968cdb82c3583198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff56a6742b796eb07a6a01c18142c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e4e1a53800b4becc1cfce42ab12d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3cc268f389508c2b3451507924a43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa2ab1b6cc99926b834bf9598b1c98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2268ffc1fb09bdff73d820996105203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a77e02df86d8da36e11b18cc7d4d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850340f9a92ae951af982f36f08ff1a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b8d4219164ddfdd5a24ea1199b7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf12f3e4c32900fa8c263f75c73df3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09399b4c09113f9087e9b6bbd4f14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c05c2a634de58bb9b81d8a85b69ec2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dbd09a9a474ac9e38235f375316a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60dfe3c2bc18f127a238172be7e1be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7ef5ffb57cc081a7fed47c6370af4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd0f6f8c5d1ffe2242d1a03db39a24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd600b21a91d8ac937c4a8189a0d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aecc62286f2dbe8d15b9d9f8932eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a85ccf4496ee316d77d23b2eb9d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045d040bb7dab01c99566ac03761bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da76a705b2f9052390b58fb49583d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764ce7467c1bc96c5025ae135cf533a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f471da306077c39564603894a327220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44998c0e9794e43f8f15b84e8c83e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637fc41462a87564e5f409d8fe71ae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fa016ecf478945c1d38224c90f006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1eb2452926d5324a62bfd505228d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82cb62a3cd7363dfce767689086d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953cb122feacc234dda2395e31bc9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ccdaf0a86f7bea8591b429056789227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ffb5d93ecfe08e430f04a554a7839228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7258f615f0f8511845d3926bfe095f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98135f834ad1906709ed73adc689c280230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec057857fd57ec60574f2bf221a5aee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd129d903b4a8f4d744e071763abe0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97643da99f3f088f0d9384e7b954f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc55ae97d676be25b688c532034bce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d37a6f3db542094cafeaa04d9adae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c21831f028011dba3855bd8d2d6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05998e244e22fca3569144fbf1d367f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834c2e702dbab6c8b4dbc0bb709daf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee5c67d453a8647089d272e105c52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321582c550ec3e215dfe280b9f40055240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36c7644692b1a5c536e4110a27610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e591be31c5bea4487bfd0e3287dc18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219095b12024a9a6238519c7dca4a8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1fc6b2171fbac17132ce736dc071244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c0483ac0a1b22d0d20b6b48b4df28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b294e391a299b874dd309b81c99cc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723758b931ffdb3d61b974e0dbe1ef9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ad1b3778439b2c42cf609ee49edf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807750623ded8c9ac42ae89fa086bd5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ee2cd22a04fe7d1ed3440b6f135a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af0743e85f95eac41d71118764155251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a27624df16d29d50023dcc71e43d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e5c8c64e1152f19054de8dd699134253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf12c119d944a460b77a127957e66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578454bdcd19f223d93ce4e84f58e97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08fefd5fc42f6229ace3fe5206c96b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5433d4eb161343a5c37c257d5b38a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7b8f02472988c64ddfa002b642f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596aa8a96adc357bf8148b0dc573f1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55869a7ccb47568eff96027c3dcd41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07373491a9c3eba27c7479138986b8c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d155844f0cd040e4383151c4e7c4b59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dad935cf2e506cb3cd988ddba3c96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06d3014e7ff72e73a1633c33e90d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e46a5c9faec5bb8ac9e7687c2e1934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb079e770696cec8f663d6fefcb493e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a894a144c02c213fff254935a1d98c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ee9ccf06a21ba2868c219cb4e0ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848dea2bdeceefc2331cc09e66b2a04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef439f3655d562fbbaf4ec077a3594270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a965650e432313ec5b5a1dbef9159271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688522552fd53fc5981a4859dbb615272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a85e09d502bcbdf947ddc437c3397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65864442077593956a7c041b53ce3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d36036a8c4f4c4d6033862c0533a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ec4c70310a31cdd1bdc0360fa668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5433eb9f7ab7b725321f04fac8c70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062e6c33e5732a6b714db6c5866f56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55fd12ded8bc5339d96e6a7405f72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4a389ebc5f66a46a2a3289a6324e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c079a9fe4bd982984d26d0651f48d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61982637426aa6070cd3a476f58296282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020eb31b7a41be45a25ccdd9784b0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f68acee87af52c0913de4c2dbe50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804c7a370e3d3fe52ed6351e86cd47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9989872497712d8d767448ffd166c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709870ee3080a40ff9c27d1c01d81043287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531deb9685e0ef589e52cb353b2e625288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f16251f8dce3948db6d2f983c66b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e861bf9025d81b632f91b834fb80d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd82b0a1bd159d27aab616ef79a7f13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcc243e4a79b720c3e43ce5018b756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e78da5d78d7ef56cfc6d98ca2474293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf90f4f575cb5baa02a44ab1bcddc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c471d7a200326783ac44bac1c34f558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f13660d5e3f8e2e4bc5af44cd89b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e05a80f50a4ab95a6bca000573c6ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df34304297a715cae47b69e72aea9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943726a812c0f71b697788bbc24463b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab4da4a88cd8e96cc2b00d6faac0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092687a0ea8edb2f3366cff9daf14d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ccef0583c93b7fd2658828be2bb4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ce191faf1dad74d444860e42151b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3edb98569ad445a106e311348ddbca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5074e992de2cd33278578d4a55528305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f7dda51fe2f9d108919d897ceaff3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66dbe8ac34deec1a476ebd065d069b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da53c78e05d01ac8e1004cc621761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c849729240be47a7fe2a835902ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df5c8447ddf820135936ba4d96e0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582407b03fbeef42e295ffb64fad81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e09b97dfebf83e8f614d657c30ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41524219aadf6a67faac3b6edc537c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383fa5fa38eb76eb100f6d874e8e3c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552221f6fe97179416cc015b5263b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455167dab8df6cd4fd9463491514a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1ed65765f82f10a725d8e2d7932d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c31f99dce9f268aa619e8158afd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e971e2fcaa592487e71d0001c5ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a225721d4c754d07b7fddc38ee03b26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea277e0fcbfbdc81d1e19c8663b4362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7e85b0186e22b1b6ed0f0760a719322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b92bf7b817d50f183427f9ca9c781e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5764b8c1b3975cd41a0731dd739e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143caa1082d3ed4e1d5a04488092af9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ab12ecc2b7c2523a0158f95b4629326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139c99006bd7eeb2f35834d2bdd026327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb5d57601c138630bbb758dcde2d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196a582315790970208d48c28fef1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e5d3d9917bfeb4673c4799c34a121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0666c38c751b6b987e6e4d405bdb7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ab6ca35a43a613d716899a57b1f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e4a2a56f5f3eef051c792cfc5a31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d93e852929c54c717bb1b92780360334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a5f5a048773aced3a7fbf61bfffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b616c229634a1e7fe220bdad5680336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667489fdf3d969785d26d55506bcd8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14943e4ee532957ddeb91717d107c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115b29db00b976a32c3fd915196b80c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ce5d5a3adebd48a178cc50881e70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b596da049be8d9ea8bbc04fa848ad87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d397bbc025003591235a8a8e888023342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d0c9fd8047be8a1c59d6cfdd31ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34859ff8b41faafef5da2fbc54c5e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88804c9a256afcc56b5fbc2cf63ccda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ef55a9ab7b640b72844f1fcf5ae88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89659f5a25767324e9393180b89e5da5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b40d59921fe04c311b63ba1e3c580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73eaff0fb18ab714bed6275aedc14b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43c3d6deb80821138f7d6e0af937b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dfe9948ffa085c0452cec3c4dbbf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5d2d5b7048cc1972c7ec85a3cd292352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd4b2a6c74310b5e247d8f58c7fd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53d642003f758ca7e4a27ef4ab592354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d20e0cacfbbc4563b1f0ef4d598c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad173d63bf229985645b434166233356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d04c8919d759f261546b33358ca505357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ed37e0dcf990658c7a23a82b6729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91d0b9d77be4d5dbec7f832f43ff9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9298001504cf6c1566db2374c1284d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cab8c9b64f348c903550e34b0b8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f659ba9e9a021e8d083df6457ba6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2174056534dd850bf7296b1452bd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307084e4223992c9978645a1451b57b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae4f7dabc6c1e7663fe32a630105bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140aa4fe2fe57167a5c34db8980bd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d09954bf819dc25586c32d6da03a12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c25597e5890215f67bdee99ed7d72c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a99b51aa3f155c05f671e99e6ebe6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea83358ed37613c8c4d9499698a10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe65b2285bf0def27fbe1464976ada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd9acea71b300c15a04ba2e3e54df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c35ecc589b44beb6d10e7fd27395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde89367852410c85d8a62be343a8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e0d3da7de908dc4cddfd7c25d35c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ade6e4e122c4d90583c3d52576925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c8be635a47148635124780609ff1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070a5d8ae62e701ae412d3c16e1d1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb69442017b1733036b0673de1c913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bae2682a0380c6704d1f10b27c4e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41850d56f6dee6d08a88859e8f5b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c825d6857710098b516f56c7012d1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa47af0d838bf149b642fb40f3b16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac42cf8e8d2cf7d03c9f7758c7729384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b72939656955ce1b53b07268396273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd938d4b4c18e86481245b66ab4293c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe6ad4a06df4b29954a4e15dc6ca3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffbc0b52dd17528c00a157e7a65e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4985a986c2fd76209ed714111629e6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e7bdbe35c42ad132b705082bebf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16771c9083f8c8764e2197ddd4f11f81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6c535c09911550883a3769582136392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8d9e9243a2db597405a9a615d27b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceddd8a7c6b1cf328251f41efeb993394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f03d1719cc4bb2f7284f6414e2dbe4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db834cb4931161aad12253458036d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa710454e568a60123338f2a6d85dc4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33713ff3e4b3f075e67349eb56a31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea1b3ea8cee2fa5ddab3e9a52d2ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b978c89b726f909655a1376ce254b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce69d267703413dc75feed226ee5c2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e800f2d69ba8b98c3c9bbd17e6c66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f5710e1bf134e3aed35b9260bf7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d4cf1c6a31dad5d9ba05237995b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447519a583cdb140c2a6405afb01373405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e0eff925d30e48f0ed57362b472a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576158f53863b49ad46b08deadc5eab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114fb27d5081b3e96fbcac04493874a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5a086e1e5d652026ee11276eb2dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c36cd7be8898cc424b4585ff08b09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291539a4ebcf61fa40c5c087ba08d46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55408b082e16cbdf95b086b67a8fb0a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dca27e2296c2fcf03f3a6795522f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2bd10e3aa0e445b27584bd79ddd6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a076ecf0bdaab9de333b00e4ed3ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedbaeb9650d3da519898ab0b7f5d79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df5e48b6727867a2a4ffb91eb1479417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff288d3bfc4523899d1d517d38c5aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fdf59690248d8e5fd6fd5aaa07b10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e091d4c04593199d42adae91e9ded9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf882aa5caf676eb4fd2833183814dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb1f22d7d44c564018ee48b3d6b39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17062eea8cc4fea536ea3613e869c93f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495a0b287f2448feb43d83254da63b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00cccc8b102b581540adb02cf6d0b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add3bdbc8e3197a0f30a9c9e9c03d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541172d554eb41804b96a13ed3e5cdac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa0afe331dfa1ea531da899025fde428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7cb847a2cee20c08a6df308a67451429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10869d179d2b8a551ea0e8180634dd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26726c08eeafcff98b10eeb068fe32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252656a60474c7ac0004769a7012e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c831de69b1f68ceb86da711964be9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b429ecbffc43916fcf0e2891b963e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187c682ca3342b9839d50545d7c6ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8161bb76af86c8844bbaff8e9c5b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967aadb18d290a4a9c7053fd428e159437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6103ba01d596759b8ede7befdce81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49cdd931fa21677678048b07a26b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47b9c26e3c1df2412cda017f58898440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e640dfcd8b2cb193eafbe17dab68eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1fceae9c222307254b51d3d9ac88a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029041ae6a15c7356cfd3023ecf35e50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe54db64f5efc31fdc19f3e6097057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605cfb7146a32c30d7cf8f829948602445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc5e37dff03e4be07250276cee770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fb37c9e30b176cc2efb7c350e56ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2053eadbbb7c1dd543048e70a2ecc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1895f1dcea8f81574e94699ec2b5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650dd4a894b940289ea5c2561148a18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09a0ecba662f29adec68fe3080477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf98aa55706430ffeb6de99e83149452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee139d47079d53ebd83d118ba4718c54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a852eebf8718967a2fc4803370bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e990a4f54c4ad383bf4391afb06d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f479b811f79a745bcffb95f61139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeef69be26924b8241081c979843ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dca7dc4d448ddc4d5097b298ab076458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181cc5f8dd57e3110eb29df0fe70b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ac9c43afa620ffebe98770716bb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303283fd0cfa80eabbb86bb22a4b2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c42305ee595a7e4489e2f94e30194462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606afd7983c3baee2f551d3b8bc3497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba493d416bf06baabcb6740ac9ca0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea3937cc31ad7fd3c31bfe2fe1221465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288fac02746aa40332e1731402ac910466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b836a32e13327615ed82b7b626d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a710e5e16ad3f42362c696ddd697b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b109d8ac5d415b988aade7a37b0da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c9a56406fd32af3c9b9a401de425470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47bbce17d6efc4fec1bfa986c50a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c808b0b46d9507c56b50167e32295bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb20e8456caa630f9af1116987cb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189bc296ef5a1b46b7b0e178bf6a9cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ed8e650cacbb884208ea3f0945c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba4bb0e27e207bb0ddf0e722a7b2b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df3210d89c5862ca51a873c3f9680477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfc67b3b1f75c2268032c738c5d987478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8b18f4b22a2de9353d82e6200c60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0599729123fcec8c26aaeeee4570480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42914003c1375777259b18107827de87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e468349a37f34c1c35ff402b7e2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd84ae82bb9055416fe0b817159f96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e9cd9ebd813af856686fc057e67e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37424a3f93ef1ed8d7d1305cc0446a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19c313917830fcdb2666f5e6ba0b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b11470b0613bd9fc8af1f4976024487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a95c6cf35b9383188304beef18452488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb710408f469ecc1ccf1e0b91e6e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8ca64192511a3727515faab96601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba5fea347c15f137c3599d9c77b41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9eb8851148211867cf18b18856e98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85374b337b6894e34337157c39f45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc13bf2eb09c5db2d08cbc920dc52a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62988765d1ad89d9713a7afdf32a70f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef039aa75aeb7f62b72584e4a91342496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2bf0015f3b6cec305db0bc5a480f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a5d90f40aa4ad1766f5681893bff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8076ec39736b57ed3a76fc6d8a5f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa2150d1a85d9393609d6f414c9e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f42b7b033000d67044bd2a471348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8258d0b4cae410c13f1e2c9f10e6286502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417912a7927dc3869f74f6b55675c3ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968a74e082d11552a85ab170554628d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b03be86da27e423b9ba747507ed706505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3c8d64f3d67920f7ea2b140a6ba0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f416a50dc151ebf3777c73164a79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae0f3c33d63975b6add8736950c912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afdee904448695f02475a22142b29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88a4dfb6d45c8dab16443e0291144a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b1c161a40ffc81b37c9f7b8b504b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3758e6a19ad6367e0471f7aa2616829512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef233be8ea293fee19b718c171176e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc801b7e2267c5a87cd87a35331784514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5bd87c4d7f0d352c00ec88418058515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9dcff3141b30955cc0043bf6adfcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a1d2bfa57799425ec41994ab5bc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5789db033ff78c93892b9b03689f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a1c24ced0387c5d12c2cc36fbab7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ea986d5e8c572a197ec336091619520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa23941c3cc57e366901de55a9bf48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db82f092e11a1309a395000c960e34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f87941434e998273d4837c0fda68f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4ef892e42d25cd75ddec281cccff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef948a1bbc2c91d8fc1afa6e76a2c62e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b5e27f4dd2a9aff660e3e908f00ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbce3a21d81fd6d99c378ba557fdbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7caed1e57f1c4df4a92ed4a5bea83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666951ca322c23fcc5bee3adedf43f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af43f03df7b53811deb46f2177e12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861a32f46e4d0bb6e30c0d1deaf396531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd27342ecc665494ef8a038c7f4b6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5cf66f9157c3fe79f3e3432a9f0d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebdc0a48af7e1efe9b41e2b0262459534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece7e45e1f9c520a9604d07eb15863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713167d892761d96cec34dc63c79077536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331dff488644311f08dfbf609d46b0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55fe7b3399cdfe281d8baa7114bc2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ec6f455cca614c94a8acf34d83bf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422264ee112ef2f4936e0bb68d405ef0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4131bb2e75b9569429e0b34a839a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938162353b3eaeee789e2a2f685e514542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b443a7877e9b24665ff1c13e783a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d165c71784490ddb23695598385c495544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590829f95832ae2dd03328c6fc20aa09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89ede60a16c75b62bd454a74ee8ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b986c3125798d7353b413729316d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630352d9bdc0e97dda26b6474499c584548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce42d5d4b56ca3bed8c3dd3f89cfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1257107405bcd9393b648d0a2cff330550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976c4ab9a408bfd585d9921cbd603e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a927b4617e2b76b5fb064073c285e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3dfc25cafd0bae2c54054484fcc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a74fb6e40e149db050fed5f12fc7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c0dd19d63a1a874019737a29d727555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cff51c2203c7c26107633ecd3e171556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad917cd07e7b207f7d2c3c085b82c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e44517ffc68a33973981b03966452558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe3ebfb803a01d702bc5fe8d822a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ebb73a3e8090fcd91ff8540167da7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803011611cdd39411ae0f76738b546561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93508470ce4868a030b5e6be339accfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50c50d4c1979a8b198a1ec44dd65c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e59bd1943a99caaba042e91249f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f81945765422fac3770f2f5e47b15b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca13bab02907d972423d2565858247566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2dd6c54d3c2672173b357c3bdcfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b74e84801dba366090ac976f1c732568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344a7fdeb0d541ecadafee22b2d9c54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce932a8869e89a09d3e7de2948c8336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e3482e4a7c1a2138ac2cea2cd3b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dacc593c429032a29099ec96699255572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d923946ed4aa070cda411b2920d50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96d89dce23d3d796a9a1cf860e58d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea77fec3c16c9a7dfda02e1e3cdfa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c98b7179aee44a8d6d3ced65bf47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c63746b0753f1afaa439b57843ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb594725bf47b799089fb019e1923e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097526008d750d9a07e9434c204fa77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a356aa6a953dd439aef151feea0ae56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c18700d72a828115e2f7ed0baecfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3181b68db4b4d398c9c01c2092a7f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518166cba2f6d3c4adabec4ed50191583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd4e0a54a88440deb4ec43d395a773584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8303f9ec431a0bf27f4827c0dc91ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac4c1f0d8f0702606993b1397888f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2bb5012eed6a0ee1b557598317212587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714827dbf5fd022add98146b65ea61e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840e9171cd70008ae24e634d9a93aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14abe646e636e61b9ee7f55f0ba790f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51485b02957c9b3c0539d20609f423591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01d7a5cd3456a4294917a15c45a7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1e01f43c482770913d7adae95412593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297737518a70e259bbbd5de1df07ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb8bcc173a63f53d9e018228096bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540b6f3fda72e4fbcc823e736a81ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a07194dfe430590a36b50730c731d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425218574b375d342b0e63fd17d23ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7f90c22becb0626351594144790b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba04be4bb56b1641623788491ecca9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa7e13005b7fbc7245f6fe80beb0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397e8339756c27e06c2fdb83842299f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d59db810dd85e1260324a8333057603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfb08233ee2a73ba6eeb81b7792af9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f65431582217af4acbd7e5cf9cb313605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24f33b154db6ae068d6f7472665ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55db7bfae688ecc517199bd5bf8210607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cedc2756b3cf1e50b83b5bcc9d0558608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9aac5d7d6b935c2eef097a0b03e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb2ac8517f169b1e22e5df49a2e943610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1cbbef6ec0f7267510fccc78f0446611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a122d921f2756f119420ce998e3626612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf535c2ac891711fedf4723ccc48aca7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd7719978758de18576a67fbe4747614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e222187b34a7b8aa3dd3776766dba03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668a5d8b16de79ba4eca4ff3a6e81b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edfaa2a0928c83657a214b92dec27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb364e88472ea019672deceb5e31e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2eb3c4e8e48a0248d703712357ed9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dfc808fbc4dbb1940e95b69ec9e01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d44bf8a28b7d9c91cf3bdf9fdab4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc96ebf81af26aa3b121e59e0025ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032bc59ac1eb1c5355d3080623dfb73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e693b85885e68696f2140860bce272624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba43a05f9cc7b4a3328da4697d8b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d07051e84638aa70086676f2c0baa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44142a37966d9a5b209150d8bb687ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a198512a584bf685a7262f576d0726628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478143eff23623ea083376cc6a1617629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814ada537ceae6fc914d231a170796630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b300a8d3c4d755518eed4089986289631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7613feee6ba3174d42730a29ef7eae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96701e28fbc9a195b7fdbbdd3b2fcded633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd072a6e2baa0339cd2732e57fa0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3dbc27a47f786e34d678f29b69a33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037babc35df122721fa498c4d812ea7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e17ac196d71dd40a8b1fded5e0d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d94e39c07e5495d4f8e1734484511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b318eb52ea591533754c989388e0ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0562556d5a4bb60901b3f9ed4ee7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5626ef85ab7786f0cf31e46bd18127c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a331c0751980c195677ccb0f4ccf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e0756596ff3736e4f24739b6b569643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cdcde4400c97f6d3faf97fda9177d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130bc490695bd5fd5688986e7daebf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb933a54da5d0053c80c595016d170646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276a0c9c5081c88ac5b7b6e327a2e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069baf5cba02fcb910d58214ecb2304648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae656f9f52ee03ddeece2d8336ce4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc86dac02f9b5c7293dabeb11e84f3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992d91c4fb440eff59caf72b3430671651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023380080a5c5ca720dc19d281c17ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355ef234ed0aa19cb79b3f5b755eb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8424875db932cce089adae4f2bf06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280ac3c87aae1ced83a87e3e325396655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d00bb126815e4b070b97521a69ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbbeac94b83370400a97e2e46f73af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db63902173071277999192349a580e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec65b1e4ac5611663bdf5a679459b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a6ef367ebca1698d7133ec7c112b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a54996e34dca1557835c8ba17f1612661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9ff2204f61231217acaee92a0adf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887745e01cf78cac740da6cf8d57b1cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eade639810c1ba5e6349654b482a00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db4efc9058b920a16a21ba4e4e6f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcbd731bf41ad93c2dda06c938ffd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124b9de991c064088e38e71cf2d2b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53e0d25834a1dc7c14cc8dd8bb604c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4034214f89663584bfed38d3718a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b90ddae50003213b8349b5ef40030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b05bba2f2fa07405181ec89816e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec360b19e1ed4b0f5d8e85c9ab320c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e46810bd4a3a8555dba7d6f744c17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0765932e5dd435d07d47500b602704674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011af3259d6c419f5ba5e7d846cbb5db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46f8967c68be758d3bdaa5cd1b1b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d34816485323001ed77136fd4d2de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9614bb4c9b31bf8cf92c64297ba2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac58aec0ab0dc4409475a01df1d07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb943c82eb2add896f70b64d17ef27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad900d1e91e9d133a27b6e863ffcd27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd38b9f180cd143eaa1632656463b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7471c9aa1a7f35792228572ab6e4bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee14ac7a98bc15bd09ddec82cbf902b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56263881c1469dadcb695e9a156f72c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5eb2df36b5d401e7b5394bb557e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b4625b0c6019e7bf42ba222c6c27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58212a885d1ecdc68d1e520e8a5b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3a5cdf19cec36735a7317d06af71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528aa55f7e82f6bfe311b5c31a5029c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc7c9ad213ba9dda9462c678c35a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047953a6caddc1c8492f02b36018f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bb6c0705a84f48065168bf54ccd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b58a1a8a68feae0940016f86c008a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de584f0aef407d9f38a1746e905a3ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531efcafd840df7b3fc86ab3a88e059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae7d1b6fd6689e17bce7c2ab76737697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1948979f52046dd7e3747ff13f10a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8bd8bc329c3219d2d43c45648b78d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ab5c6a636362296ae15ce17ffee2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94e6675a43e90370b1e242d49f8ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba545c75c41274ea17078f6b8479e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ca561a1e0dbd4286d12a2ecdb83b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f11e74b310885b173eaf814ec03a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a27d0094df26fef0cc2c4ae43f27f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d01eab35c2ff19a54ce8f839510f0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e5ff91bd25f2ca340f5b3275da2a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963859c5096798af68e4002114498cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6a24711a783c9a5dceba49d0c88d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb20e4e6326cb69a6e938d3dd3303710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d6e3a56488e23fcb46ec3197714a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30919d89c0cd30a0c93a64456d14768712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22263764fc2a0ab355296d63c923c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc00dea3e9c816939476668626952714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcbc1d3132cb4eec3ed528a6bdfbca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3763e9e0233a9b23d0f1278edccb6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de585dfbc913654509eb04f76e924717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689497f663defe2f0b166c61af161c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf0384ae7487f520c17b3069d2b00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53525a0d407981ba1dfc8f8c7a1f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e09bd84b0fa6a885850cf9c28d24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948335549129b46e5af84cc7cf652f05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6575f316c15d833e4cb647ad4dfdc31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba01bf88f6c7e770a09e101f053511724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41cdea9244f7a807e8e435a695cc7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef5c73c65ab354312d885f48b6510726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e3c4e539948ff978ef0205d345f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c79f8e69a16ad72914526755b9143728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c76150d2103b48e2c9200f280216c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b7943b115fb3b94096bcfa7d2ea6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ffaaebb1908a0079966eb396e4cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e75d0fee024641390e8c89126598d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9eb466ef254b3f0f1b6d4e8fd6c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1960db86ca471c71a978f0b4c6c9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86572c4cb39e117738caa602f4be898735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587efdc5d7505038847b96119f82104736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6b18b2e2f8fc69e49eaed4d54389737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f60f6715f71ef4ec91db19066c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc988c3ae7f805adf7c39d6b7bafd3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4c32126acfe26605a8c7a7d064bf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2dcaaa7fb21ac964b42b414d111d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f1df3fb58c6665939df192455bb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafe4c3d2d65f1449864195aefd095743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec3abfbee4a273477c86a52e579b38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268eec27b6e48fe7f8c7fdabfd95589745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f6de3e2b74dc7fbbacbcb5f09b5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4341b6221edd3c51c4172c6c32dd87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41668a1f4a53d86f2c77977c0e3a05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cadf35e16000c12cc19b801b87520749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93438d21f4b166bfbe5d2d6392c7ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9de49cdbab438507c7fb821e283246751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637060ffa45f35d411d0129132aeedad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f323f0f855fcad7858a5fe8198e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcae6f87221d6fe2eb84c0247b638a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada830066d62fbe30bd24f4f9c7afd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac35bfa9097cdbeec4cd02a4684861756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b934018e3ab576e7c6f07709722dce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b75d06ba3607d9b596005a178988758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7d0c6689d36bdb9077bb90edb901759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb507abc18c292823703e7bfd4e4d8ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b3b8ecd13dfb6f2e1c3d641b90742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695737d84339d4b40c6061a69932b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89018a6ab18577ed0e9dfdb76d2862944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec186113ceb1c45181749c6fd7f6cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3e4db9aec0a53da00a002a2d09756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf762480b66b3933b44a4d6737c3e7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22672dc54853ba51bfafe141aca150cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd715fc378cb6c7fbaa60ece603139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c58b304498a31a97341fb6157444510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a90c6c99a9559f415a5cffe7243d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f26fb57402ed361b7c815705bf061112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5032a51cd45f9a5a4d2f50ef08188513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63cb2141d63d05c39abbba759d18f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07108447d5c77596b36dbb016ddc8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d762808e5bea1931839916f8de5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe3d326c0bfe42a1f10a51255afe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8c0e99f1191fa3406b4ef7fb1f00418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354c29765a1c68b3cbf93457f4af56719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c1a37f5899b06cc042cb392fe956420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d419a3bb85825acf03dca436ab2cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f28fb7a501f2e2d69c9a27ee5086d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88ec316ff96904d862a695ef145fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa1ffa2f6b9f4d4aec77013b3579724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524847cd9f911ed5052f25d284ed0b3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41097bdb788c115e805155ef5ac5a8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f1cb5e0758413b10c863e467bbf0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13666477fdb41680cbc70cea7eb1e7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10886761d38bbc7a0f16f898beb2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d1c9d1481b3b3d3a301a103219f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e9f54973a44758fd74ee6ad7d2a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5671c3aaedb8f44b5b44439621aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e9e3c674cf67dc9400b904d58bd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c830178798e5c35b422e3a87d0de34034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171b24df8f5fec4ef040e7065c093035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acb7c248feb8dfefa46106bf03ae1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adef34980a65145dce08da535c1de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463f65b782962a2cdf0c918e2a195e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764de47dd11935f10399ad82934656239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469929bc3f933cf278e4e23242a14140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa633ca204728483fabf9ab8b364041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c872a3efaad5b57e7ca96fe8281713942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d42d98206f6d2213cccfa1975832443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730921c0388f4c1665821984719b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf8a56031520450ed22ecd9b9b2f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e4698c71884834811acb480aff41546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2812cdc08dc71852d99d3ce777660947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b9064c7fa4c7ef94706ad4d366a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d462fcd03c8a860e7379f07fd8ea749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b9a1ee0e4ae3338ef2ca27f3b9ac050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f3e9bbca74fc7927522f35c71a42851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6772fc5c41a7401bf69628cee3cf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe171429c77d5435aca7da4622ead4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87181c5faed2ce7afbddcfdb3001c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae73b7d007aedfe67c480a4d34893355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb018d653ce63bd0548729786bdc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89389045ade6d437e285b7a9c4970257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f48e392a1c64c00ef5ea20084ba4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6214dd48866fac0900e100f2c78de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ad3b0074492b0745cf992db8b1a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fcdecabf7d7dfe90ad8ffaf20d0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9920d1a6b40da215cf1d416dbfd39f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b25911bf96f49d41331b6cf28f57e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f542ac266a127a6ed1f6b625d785d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da89db29d5f6cb40777c0cea547fd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d40f51911790f343c83f915a5e0ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a5d4a85bae74907652283a43098367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6086c4c4418f72fe264c42b554d15d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f528ef5677b7f463be8c9f0121c2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ea269c00fdd5315391cbc57dd91bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19cdaf471ca62e51429053cbb264e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879320135efea3800857b2fd9b7d8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a281883d18bcf40d47e7efa76f6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d9b659304967b1793d7db30d9ca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501dcd17988baefffab41a9f37f3a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b2bd73909f2ad5d2b74f263ef38b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd320b31abdb4c518bd6b8664aea3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43814ed7375fc2ef1ced08b81ae8671e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c437bcd4d10cadaf5ab5b5a96dfb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee560941194582fb1275216f7fd27f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44896515375e2e4376458ecc70e5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c59151ffd9480e2ba2fdfa753d3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d53f1b1dfb22358724b4b498cb11de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5d2ad89f7a44b3bdad03ddabcf55e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35aadcc20a5b266e36a9cf65f6dea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a2c7a81b9dfeda3f1dbccf7f109986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe22b7dfe6362ccb3b48bf238b32f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4d60667450eb67f42cb9e8f2b8d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa5fcef6ce0e3e1d73a2c37f56d9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f7a30adc1b2d73a935565d596fba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34777555e13218e8660266340358f20b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847284e8224a750f7057267f4f46d1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944557ccdcbf86e7a5309ec9905a2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099927cf350650f10cf2691f75db160194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a294cc5704dc75d4573ec38c4b11095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb09da2a5f6d34a7c65e68f7fa5ce496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7db050647967247e4805c6ca59d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467336e1d0f74caef0c75220dc7a5b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516b590b575a81db33981f462ebd67799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567befb6243f853f8e3e1062b7573686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682b1314d8ce4f5393c42d940bed7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1cd15bd9bc48afc57dffbf09a4a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d4b8f94118f4dd1bdbf533fc92b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc363c13634880ee1fc473d95082043104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52437f12003ddea0736a71a9c3d157105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59635ba647d70347dbf565b350595e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a543d335fda2b8eb4ca5da1fb35a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2844f98be755046dbe283e084474de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddf89026d50233f8f9eb4f4eb9d37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724cf5373d0a2cfe0f6b59da8de5efc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32393b0a9ce6b8a3819dae8bcbaf638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd45fdb65bc55ebdd2fa0923c12ef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf856952d2264718cde22d5c60347af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108914588e1ee08092b84a2f92e5477d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1016485b03de7bfd19b70df024c79c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3376e4fcca583ec994c2cf7a06b19a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cdf9c9b9de251a026d7787fb5c84e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727bf0bc77e288a7bc4a6465443a217118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01028fd59f510518904fba39d3e9b7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633c61eb772d8e32ed38f91d15dd0de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a452c01b953cb5b712c9fd88137b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cda74b8e24de042346b6488418849122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadac2ab26e6d7a2cbb675c78ccfd52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4036d5e49a160f58730ad1d76c160124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2407a00051f7669211ea71c94dfee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69dacde740f3f7f60d09b4d49fecb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92631f1b241a082e2c24a676fd365078127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ead55988a5d8cc5b874e1e86d8fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a07ef0bb525204871e11070f2980129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50109ab5a24dcf0daa3bda795777917130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5412df466697cc89b868c81cf5917ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e8936834b35256449cbedb89ff13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be17ba91cd7bc9f932b1dc1c92636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265e3ae714e59617e01554b1f629db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08fc17f2bf0b8c43eeb67f4853c301135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b889bf5382b3177452ff13124724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b0cdc7690bbaef1f71eb848cea85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c041a1ba907bcaf852396e56b25b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7cef92b33aadcdf4aedd153fdedc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c004a56e2b216d240e8f8e4759e534c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1edc9d747caa63fdc262657c55879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00480e3dd178a1111cfb7d3b9c458d3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645467cbe38794a547d606f95314bbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117497f7e1a012c5c2f6f81a8df038e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0c0baf6dc590c5da1a0c336fb1aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741dad9a2882e7960cdad86b794fa7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ded5035783db7a21a037895591fc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a8b4f8dd6fde5f73d7dcf10a08ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589442c2a3a5113b25dfc6be021fbba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4c899081b55ad4b085d8867e0c4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cd76b73639b3372b675bd71bc792e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36690ba4f6d0f1c25fa58771a84133152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df562fc1f1e22f0ec1ce120da151b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb1cc58ba9ba8d1ffe8f7ced770a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d62db792365ed7389a279dd3fafe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c3bae7496e27af67ca0cb0485b28c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92cfbf2e8edbd886a23cc369b73ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184206bd12d31e853a04f1173912da3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874deff9fbe4b04f28ac4af5ea4d91d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b368709137f17eb1c1eed0354c158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e8c1b35bae526d50a4fbc893d7ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d09d2300571bab140f586bfb096b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa687d2cc18f070a35e7d63b6e02381e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd232152fc3463712b86053045e664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5153d957ec03d00680452fc75174a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccef670bd1d8c3cf3a2703b764b039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1461e5022d35a056e3aa42ad87860a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9011ee73bba3bb9eeb21ec7fbbc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf80cb300fbfd92721808cab03665f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0b15a8e09ab8aaae002b6671f89c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58c8eaaf85e13983f462bb17afc7e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6761fd4eaede17bbef19d1ee53d497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c25d0db4f20925e750efcfa16c05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d23362b926f9704ba97b61956f67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1a72f5265f7c1ba5337596266d6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d351d737a59659ccf178ca317c6b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ff7745421bce6134f973df80a6954177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d260e3ed747818bdf5d930788f819f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d719fc95affbaa441daa3eea7039179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979d8a5194eb591b35950fc0bb3c0c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c4df64b81ee42f17456b51d17210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977b145ae52d377a87de1c56a54ae1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabd3aaa4a22d3eae91b20c1b6ab21e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95a1f3adb5b450f41082297df40de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc852910231ee189b938dec6f53c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ac746957eaacc384489d207f7754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e201bb81d3ae9ebdd5cd685b6be692c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487037dd93f52abfa2de1ecbdef29f73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739657c0d0ac3633a8839e3c58d7208189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712db0ee24fc5426d7e8fc352a5049ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c04c92564c18293016ffa661d6de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c489b42b4e7cb7d045f106d1b3dc8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b9e9450c5152a5372c7c61882ea48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf63ca3043bca6a1a6f4e6b480313194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b822f8d882e5eb7a383414fdc1e317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd5b67e04c83bfb6efaed5751e1b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131f3d5a9033f3a2b5f01095d8f60f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90c2e4c5c873777282e775a45edf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efc636b22d37b7b1c62f50a1743db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94535ddd841c831be8c0f40e10b0b5f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732665a52c490c8ca43df0a13df892af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1748b783769f77d46dee053483c3e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240e8c5883cc3190a752ce67d1ebef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcaa10b26c7b1caa97be9a9cb32b18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7446e95974fa816e4491f917f98d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d3bfc1c8453d1da53744460044fd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98f098ffa10007cede42826c41eba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613af3663711cbfb9cf41957037f7e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daceb4b20653db5fb61fd63d5bf25ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14160b2cc85e8be2515f7c41d98a39b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cd9fdce55de73e58c3846397e64d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f46ad42cc80ea0ae20d8bac1e8aa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec586d90747ba31e37195d371d9d3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df6ee94bbc4d03134f3d6135caaf84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34565b71777462186d7e0929578815fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de7c987209e3b49bb77792eeef173b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f2ed1993364278a5f3b3c37419a69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfca7acc98b1b46e8cea81f2f137842218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72267026a7fc209ff39490cb8edfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134db1802d1503db3c37660620db674220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abebf138819a2a9880d2f1c3367fc20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401867bb56f94ef45fe17eb9d7498f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a05766b586c68c7b17cb930d15211223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253420da12106779c36d33595cb46b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161d8dde374e5ac497b42fab4e5ba1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0faaeafa11077f9b521475becb634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcc247f35b8484c842fc3d008d7176227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5965d07e8c7a6103b8b229e232aacc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621495872376bce281322f4d6e21ca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c8bb55870d10997752d2030b8d285230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aec77b32c8f313068468ca46f9cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef8a9a01ee3b688ebc996acfbc81de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e26deca80e10b17671a1296671711233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0c216bb786b097acd2f7610ee7ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52aa56f1116c3e450b092e02f30161235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1453139cedbcb6eacf7a4f50ac6b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4055fc160f59a04c5cd6a3fd413e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7e15a871dd6d709b531e02fa0568238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb600db054ccc84541e776451cd7a48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52c5c1e54c1bfb7dffdf32a94770a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2425a245b06b09b242d6db1a03f351241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ba24ce83629d99e7369c6a6e28428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faeeeecb262a4016432c5d716cd3fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebb967b2fad244cd1d55c32721b900244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58371b4000b0b4b52abfd57534b543f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae81c28b6bff6e847ea12c7ed316ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b86d521e1de462b716ff7ad7a73fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46651be578362daa191044f0811a1f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f44acb6ca7b67ff242111ffaab8614249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19859809d4b50d17987e5ea4f67eb6cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28443e1ab9a678e3345e9358e4ded25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94cf51665db6f2da9aa4b8846f37af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08a7de6c84f5a52249eb144c59fdd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4917d8b03d7177c9bd30e6289bf29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767acc9d9b04cc95685074f9b9b601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e01825e9a493a2eb39a9600dcc34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ab298be51b7e1af91ca538b2ac61d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b3b35cce347fd699aa33329b6d54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccda2d9b19d7ade39fe71aefd1d7b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c4038608dec572cc2d16214386f79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779dcda1afac8d4447233a7c9a2e8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9828b5760407c470eca7fe89f5f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38827b6269ae6f3dda3d0ecd6201ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d43ab0710a5b0b1dddabde1f480e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b3d3d9dbcee8492373d353f1df6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579554f7f5e41ee346489e37a2dc495266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f98241d62153914e203aba2422516267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60f8f6752f91cda0e93c962358cad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8a37386d396f3150eebef8c6f935a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92efe56fe1120d29ef7055e96020eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3102d2baeea104af8c1b1205d49145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cca4f851fe3040ce84760695766060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73b800d7b220455ea5e4467918df92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e14edd0e1473d18e74c13235025a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777a7116c0a87f792d26af965a3cc9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b45725b8fba8c094e6c6f9a3366c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e78f55439e185f68a46583273c55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae0dc6de286ca6c238799996ee2db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1aea63b4b6ae2404817713be25e88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a306c7c1f8768453e539129664d3b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef128814018ea03a86fa95872ec7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341715d7abfadee414f827bf4000b01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a9a8938d83928b54e38656ac72b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429767ac4fb913a5851557502949635c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a1752ee973d18dd44fed7c00a6dda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d037e4139875fbc87ee88f35e5e24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994f4c6ffa84a35388d8ebc2d54e9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc0239ddedd32620ec1b695ae5657288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfa83e36f83e263a74240248a1ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad8aa8ba950d442aa697af10776ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3e1d914e121d30adab0e874a8ed3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4396a6027097a8bcaeb472b139c720292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece0cb1ab53662c32d8b25a4decbabf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06d633345719e840ca61df4fb79c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1be3627f2b4098abf6170b520acb54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5ee4dc9a72bb04158afcfab16ba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a394fa3f307659c22a5af5d67444b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07fc099763e96e1c2220fc35b0b69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccebe3ab31eeca165eb103ec8729014299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e4efdbe8eb6308c6eac7547e4083300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617cb96d566d808b401a516ae977e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5772101b478c1fef05fd73e7782e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ada859b4570b22156a7282b2df66e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f36ff0496e68f39934bd5be0776b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfd53e826a6fa8fb9bd4eb7d5393e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed0f31df551f8b62a3b49330b81e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605adf84ea51ba840336e7aa2787db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c6e40da4848e59ce1bb53843049fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51424ba946dac21d0df7c2f38677bfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19749404b4fd08737b4400f27e14dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60b8d9bdd67bb49f47cd325ebe2f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ff7e6d5f4026bdcb68f7f2082426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b192b38b21753b6f63a41e2b1e3730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f70323961b0856b18a58698363645b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f312c50fff76ef7f73846ea13b24559315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef5c77ae56e00d7daef2ce8566365316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c03ea4db734655eb82147f20bc609317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc44d181ecce742490360045b4e9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9964bcd82e42d18a91787973052e25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f225e97c7a85c71b67b3b01960b88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e86097cb977ee26882d4f936edfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa827cd8051c73a8058d76b290ef40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cad334bec78919d247fc2a6d08819323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9676f0fedc43fae28c84cec6883cc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff9f56e4ca594b3b647fcf9c7cd3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece9f29fbc50847c709f0ce21de567326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97918064c5a51cc189430c9999687e8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2510fd2ad78e1836f9c1f2d1a6f8deb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a475878022da7f0052e4dc335c4b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ff88076be20d4856dc497dd1df31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e905cb08a65c4ddd42779ea840354c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62bb058e504e6e8e5ecbce8d3f2989332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f998ceb5d9e3e56a2f1f02351abae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204560ebefcef52753fdbd5d467067a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb48501279816d98fe8c66a8472853335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93d3907ce1f8b305474bc41bbd7114336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5bb615af862989f530b3b4e46ccdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2f91b09df101ecd2653eb384eee28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817d4aae6fa2268ada70ea4d16e50d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6334de883ff8d679989dc44c32a74b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1568bb2b68c101d47afb6ef4c255341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d115efacd318104a9ba04019bb3f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5709540cb307eb08557998e2840b03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ca52d13ed6fef9e291160559f1a85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19de87fe4076557ecd0a2ce6618944f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78449451c8ca389f5c28b03cf44d92f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389484a7f84109fa1985dccaa87ab47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bcda344939415da3ca16b24abf4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0d5aeb73731dec29798af687028f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ac7a96f2210e10d56d5c1ab9ab69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dae2f9b1dd065f38b87797a85af08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44bfc410f91595352597b573acee5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb01bc29295edff60560841257054353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493396c4d01fd35f11476a60605ac85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd377b8762e7887bb41d76351f49519355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ce428322cbed55f7efa62f3eeec2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09c08ae1734b35095026060f819e57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292483573b5346df99fc4aa62fc39184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2628ce89fbf60cd17bc78562952e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bbc474eed9f9f61d6566161c03b9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863312cf16dcefa01afe2355ac7dbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dfa44315f13f1572f4cb7d9e6434f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f1208e86d12c82ef0d911d2077ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426711ff7dafd98cb9a4198bdc6b6ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813696b58269ff51ac669e8f3222e8df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f17af9a5055aa0ce201303b27b253366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792066734ef6058f71a97a52c3cd05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea156c5b56aef92546295118f80b63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2655fc4067986048b7bd67d97a5acb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929dc63a762650cf3336f99525108b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae3dbfd499b30d2ab0a8a0bc89fda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300747c04a06666bc768f8db8c1a6464372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc540e250678345a85d41edfcb398b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8fba2878272d944ca680038d9d4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9a95d31d82a97af9a54cca7ac109375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e99ce3435a610ab93fea8981ae76d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e628d7997863c9ebaf64c32c6678c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ad182c54371087f516292c7903083378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c5fcf822b624729a684c76c094af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2611a5c82343499c783008a04cca4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f12741ac6dd0f9df1ee89c46d86c65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cb777144427165b1a4b69b1d42ea9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618dd6ff9655dc48f965f3497f7f76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0238374b4a5fe18f84e5ffd3b03af2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef1d073f11d7fede2e9d82090f876385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2c650202850103bf719bcd7451ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54887df7e0a3c95ddf7681e171d4914387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77268df1ed2f4ee204355422fde4a117388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73f018dc4d834b03d6f72427b241f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da814c283a2236fb8a66190ab57c564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5c22205737dd3b7d1a99e38bc68f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322600cc809a0034f8e6b289e4aa0bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682218d921d402c7d68f9982cf2231a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f821fc7fea11eda9705f3e451689394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78b053632028f1012f9739fb40824395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303b021200feb267c32a6e73e7bfe0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3c10c186a8ceae2aaf76643cc291397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af20a0d2726d4efc532445799f0842398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858fcba10353603e74208e241c25534399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7995e2c97699c5ff51882ec4cb1ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f146a0458e175ba57be74e8bfe100401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6064b504c03438ee175738d0da7cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb7e1b238edfc45a7f66d4ba7b20b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c46190f323921fb39fdc2c92d3d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a380a10a9a8393dbdc52da891a8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b75f6e98f503fd0ca1bd118677548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f914fcef1c1b5b02843cc1d140bc0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c278cf97cab571577ca0796238147408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6380d3350814222a42684c81c1cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08814bcbc53a49f66e3651242d387b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95e5fe1ee6b15c24b7e0a71da1955411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62007b5e0d5cb85a8466c57235153412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6cc3a9805f12646b2d53df50dac51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba70864fc44f43690445ccd7a2fa6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f24ea6add8bc2c243bc08eacce27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba21fcded6b5e1e014c041f12e6b57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd159b0392971f854c38351a875f01b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab97aa1e99db4379f981da5cfff52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710592d6e1f1d9c7778f902b41198457419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0117f5fce8800b0929a5b546bf5c0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444addc92064512f1950529940137a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081817eeaa80462bb6610577d06908422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed744aad4137ae11f070573140f4dcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876c9362453817c20dd2ca8f7505f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c0066125a5fed844aae3c803fff9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf70547a62dcbe43dd217dddcef9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b84e9e7e2d729b0d8c53c54699be5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5a0dad6477f1e0921e03b8db3b99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46bb14ce5cf1edbb118def65e1ea4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f70977f84e3f4470669704737dd1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab2856e6d14d86194ba1e5466fac2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969bf5c6cb115b33f8cb5411d9c9426432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf84a824fc535e7ea49ab1af3b3b67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc90ea12ef884169b57b8b434f5ab8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17484aa7823bd2c28d79ea49f82d4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf203c4727537cdbe4067a2dadcc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99711f3237d1ffbe4362eec0f417dd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a40f9f3c53dba4922151d32e5df8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36741ef97b569ec8a4519d376855614439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af3fa23424a75221b3385c2de28c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6367ecd40a2e0f5cf40a4d6c14c630441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6792526a9e1ec57cb8783afcaf20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f1535f37eb74714a1c44aa57aca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9cc27e06c19962e0d687d3c90b3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c820fd2640c88c5368f3014d200064445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7722e4cda28e6878bdfb166163b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5c15da17f43be1f4646f8d71b823e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e4f2df3aa0a7d14d46f0872df2e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a54060d04f454286ebf2739d507d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc8c246bb3b85054cb311e8d9f4d84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702d0b83913f80e5fbbb0dc54707e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826406278f84de416a67935fd9b494d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e50397901ec7245fefe2e278a3a0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6c11f7938a89747595fe8a953368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46006004cb8f81b7971534b9af4d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e16a40870f38c8762940e99452e25b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b47c49cf61c6293fcf26bd6a5fa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327605bb481b22227801300beb24d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476e920e3fd1cd48eeb009a49cdec2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557be863ce9c13a79c5c7d4c8dd73a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b268df3f09c14976ca5e74501e7bfc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb45d762ad5e18116fcaa4b14db62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41865241cd700cb6918e5fb2c6a6edd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1221b21983c673f30ce90ac0c6c223e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2050f99a5f4a9160dff38c1c540e7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459fa1a5f48104de71abdb9dc3de94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47744a4e531d6f8515f980e43106ba0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9cdc2efaa920a1a4a243f82bd64af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76acbe6804c88281edb69ba99ad002469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebd2422e7252020961a8e582506c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050e16e19a806fb7eb251a27eac4a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbd160186f9cb73578029ff3084021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd29496acfe058a8c6e63084e8fcfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974dd1dfba00980143a9f5145d25b78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ade0ee93850db6e7bcfda151c7ac8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a78205f43e9a7d66400471ba2c2782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a797735a4a2ab50c3f2b7cf55b77f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb141bb222f6d950d051a1e5c2a84e0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5e4ce173c789b13d5a5821de3b63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d18cec3256fa3ef00da181873ba39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa5c5fbe01143643e346a8a88f843481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335006887638aa070f9441c0e01e703c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0ac08b3d9f4256a571ec5b9ff7724483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc9336f461e4f93e9490ac9620467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453f7be10d50a67afa55902799c4290485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea7c830a3b46fb194eaf95e7051a12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b89a51e0bc58d19ae218d61c36d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0f4f254fd796a505a8cbe0775213488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771fd80fcdefafbdc79ed7c84f76833489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f839924b5fbbf5168d2d2d068a9cf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e8d29d34203e38099d4071b1ab5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c0a4858af468b20b0a379fde27e9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd542ad2462b3866822f379b612770493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832750a004edf32ec639317ccc8db49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ab396b063302d37b785a8039cc2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d922af794d22a0be5408f73c0d558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798238b453db69f124823555f896491497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba1869ae3bcf0350d5021a6192003498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75252d4fe9bfc3e327eb93fcc1a91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ba9a063849a82b8b2f4c87ea935c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081c6bf7bbe6d5827baa7126169e76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6cb669ac0e28666631f2e96efc04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e658bb241ec9a94d6d5909e4ee69c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a29f3c11c4d58092f5d307e1065c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8dca36ef9eac6532768ef3b8f69e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd17bf00f9a3e285477ce758b3c0ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778997dfc8b2a2813b45d71767cf7ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece52015e664c9a589bcc377425157f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa9e1f3925375d41d9da5f95af079509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd726c318300af1cfb1602593105d33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a1ca367ba009e509e38e8e635b89d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74fc39677f0d6d20871a2ed8980ea4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831215597f9a8b0c5bc9c7ef57946e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafa64d2f001acb3972443005a4d7a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f964f63143da913ee11daebd3c16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22281487f51ee14cadea767846bc1af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875814a96b50aea010cd62f4c82ac9b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a00b573315a7d54cbfdd9420d1bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b33072d6c75e836ca78bea44251e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686a33a955d187fd9d692c684db579520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea643c366e03a9b60a6ed7f174fff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4afe29ec7c1142b22df1aabcea6d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f084360b23224ffb685bb28821bbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ed3b80721ff173ab10e776d35302524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347390e7b4bb7b024db8ae5a3de4fe8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785fb801b477f8f2e192fe4bd59df9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b413252b201fac2b6523a2823fce855527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531333a26c163dfa1df3d5ec332819528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308c0123f54916945f9ac39a9dcac0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8f01e7c15715a7c86cb9da2e4974530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c329de8b00a0cf0dd9d8f8755999637531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37a586d902ace315ea5ac4bb8d0275532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c8667aff41f3fa7f0a91f3cd50be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6f150d5a38f565898e637b318a902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccbd46445c1e61116cdbaf1b886c2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139e5081cb97ed72dbf230d276e368536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d97e974f64bae59ef636870eb692537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109456d09eb1ff2e66932dc6b0f995ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde409490d55e817ff2215901f6c402a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c663596dde231b9d1cb79fe684c1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda96ff9ab92cf52e41e01071699387541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf595960b46b3705833323867bc3dae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747549076016322af2a5a38b9b2d561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20175ef92c59e504bf31b2f597540ff3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0bb3541504c95780d3ad05d02cec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de016ae64d400ba1e2ab9434cb4db84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c44598333a2cb8e0853c70a1ee7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207cb5a5202972e9affa57ddc661e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5749b1b833e905e9a864cfb8fd8d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a8b4d86a8a8ce0aba8fe43fff2d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c633887e764839553b978b71558b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacb13fe649c68626c299dd0768e0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfbcf1407bd51f2f83b45cabb24822553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f4d567cb4e59ba07bfc4aacf7c2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f01567e4907b7e082fe7eca3d162555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c975f04c5912221f57bb140018a764556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae220981fdb453d9184edfd4abbad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60e7e31d275afb4643ce8bfeb80108558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df5b7f2086073db4afb5b378387d23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563382934a073328fb8858ece98df54b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f413d9a6639f13f4c088add5a22d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3916538559827a4e2b457bdd7e000c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b941ed366f6bbb511ba2e780cf801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02d790ceda248f6fcfd5cdaa5bbbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293692fda1ac4f96e637faf833c18d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c75468412bd58bcd127d0aa0008f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b814024708c82cfc7c2fb2f72e375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63292fb2585e4032a087cfc8ff2962be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38d9c00d753a47bc2eb66e0d83699569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb9b405d0f41460dada666b09fb80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de767e3bd7b72e7375e88936067e2e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee529c2ce27745a09194a0d9c66e045b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fafaf10192e4745e6c63b3c89a96a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6aec5c5d4de906045fdf63b18ae47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda93e2cca39f30a67b5b9469cc95ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd97c7a0e9d36827d224052522a676576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed540e572f411e34177e2e362ff50dd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334aed740a6c30aa0a2dab09745f2ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958251e4845bcd84ebf6c600479d1a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0bc705e44f0643af5b8dce4c640b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff3556631b9c84904b8ee486e6023581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a66b3a13e4622f208a547d9cdb1e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2b4dacf1fa1271d2a5a389c9dc745583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669069bd8b5703f92fca7c2d1b70b6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301b75def351ea7005fae056aaad8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d3e5cec8bba3c0919247081d53af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd99f351a172909ecef41b9d55aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804303c1ea4a7a47f26bda50a868dfc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80654e265c799d6d825cfdac8c742a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30ef33057c52e79b483a986482ce1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f1e23582e791f962c19b3f017e80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c71f68aefc30e868416ece5b7f872592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ef1e659f9e3235e1248adff9a8b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538a40af668d7e237ba0eb760b714f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a70ee1cf729280ed155053a12a99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a09e1941a53e1319e37ba34b346f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423897380d55d62773f9d8562b292f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838febf66bcaca5d3e9a2925940df78d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e11d21a0be4a189c778f9e640cbf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e761d83b956f8f8444cf7990b2fa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d6b1d04e43b6b279af83fcca0e84a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989495f5167e79260759b10fe0fa0cef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e306e333a18c82a2ffec6dcc47dce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b5c2932c43e21aa2db9d4f6c3e7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703faa3991da0d638c9fb7d8bb33ec61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa711ff24ec4a3035dbf416d9fb91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc412e0ecf2de79216c4a9652ed9c74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566b828a7f1e527ddb519e975abc986608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b252245a3c304e412f3d94e9e7583dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e698411e7b373779928375ff1062cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1b79809e1ebdb1bc3d1cfd713156611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9530dc716c809713928462bc3cddd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19450e6f07d0bb82bc82201f452939e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c1d563d1206e7a0b09d92ce4c444614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373464d5bc09ff862a56ba37fa2f45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322aaab9dd803f6839a36798367b18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ebd632a2b6f9c615caccb0effa220617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06068a8e83b012e4c3a39e72131c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7f1ab919f6edbe6be067e41948f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae711b22de7e7443108546479abaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef723fbec56171ffd133d3b0377fa61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19270684597285c20e91be94daae16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e041ad91390a04bbecab8893ba8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61512f915c5f0e5cd907142eea32a6b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981a33517eafc024e6fd56c16c2b24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef60ca3ccdc84ff1256bc4b05b6ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e725ab40d56d3be9258007ff0913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767c9b25ea119a9701d9485993d3cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cab3f2cda2660140132927f7ec60f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0f815db82acd226eae52f2686b7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702aaac71ecddd8350d9f8625e5f27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6719b79b25d7ada5f6dea8a63c3ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca236a89933033b6affaf914423254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f64d6ab8f9eecc7fa40393cbf9de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6f24c1bc91a28992d8bdfbce47a4a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f36bc11def770d987dc5600d6010c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f7a6edb7986f14c2440790d9d749e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a43836d5d1ac2f74c9ad908d8520e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19886fea19acccde3602467cc3fa2c5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bafb42211c10500ddcc01d966e4a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7db0c5be0b8b72d52ea6e33ec4ff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7dd1ecd6de59f0c0a318f9ea6aab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa081b36add507f881ecb0d369265643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7b7651bf007b23be1137245fe9821644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888dc5b3ee274a8255ffd2ffe84a735645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7974d79f2b46b84a5c763bfd7cdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41855b5efaa26741980df537ada388a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce906cea7e0c5dd959a26b40dc35334648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cb02a766f32c4ba3cc03912b705e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91dfd5d7be3b804825a0a3435391f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f6f2d801dff6514340acd01c2b17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e60be4271716b5b1eed797bb342ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1dc3b18b5ea00fd812faaf22788b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f4ab9edaf615cdb6f430f3fecb31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790540cbe5f11f11e4250a7a7cea266a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef45f7d4c069117ddf568d11a5350a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef7020098c271d734eb5d3c2f8f22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0721203154d34c6fc2f24ddaf3e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5dafa6a79e43698ac2540bbac3a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b97a9d86606407d69ef5254afb97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b104de098efe5faf9a92e7c85f2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec01217eba11185bfcfea392849fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb21499af83ff2dd420e4a9ad3de9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e25c55703d4ecfcdf0ba1d9c6c0bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe39fd76801de4276d1832f15a50ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037337b51358c4c60d77102e98a3143c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7284ce7dfc6723da0b0df34ac5db97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044b825ca5a0e1490ead71616566a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7cc9116fe33f804996c90b2af2e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb731e4d46ec982114a00693a43679670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24836c8b956ddc810b44b002df288b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82caa5cd0349983e0456b389e5e91f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c6db9a28edfcbc198df11c3ac17ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce0a27bec83ea23e1569ef93ce6db9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45109de7c5bbe2ff5df2bdf4fb8b47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a209aae5a2e169d3c9407aaa235a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114e535d320c038bcfebe077a70ae09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7aa53536d1760074385a6d1d7e73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911745095556b6eb5701c6fc9b6dc079679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d317edb8b6fb09efd8193a29f979e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78170b2420ac0d898d3602c2a3a34f29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a3a96b57d7a9e6ad4dbed50cf82c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e852f193d224e97dc9f82a7150a8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5577e9cdcfd4c85efa2ede324a331684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba15fc50f7e5ce699fdbeb69e533e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0746e483f4919c8669302ddbe53fd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46b3b5644401543d0e0308e178ab8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68852bc68135b7432e23263a6bc4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57620c684a096bf98c5d7a94e1a59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e6b6cded548674a2d7865fd2aad7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfb2a75cdc389b39f4cabc49f6d15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b123764aa75c53deba5225a4a023f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871cc77b249a3bc5426c0a14c2bcadb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f60dd2ec39cefb2d0ba5536af032694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef83f5b044b1b8244b4d038716833695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c199fbbf0e17e1d3e3969bde99d75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9f432d155f0399614f38e923f244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1b0675ae4830b14f380575e5293e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a352c602f82b8309408c6dc9e2b4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0cf3f83d0e2d375d5d973fdfefd27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355cf1207740441de6f70cb5649c340701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f094fc0a51d4b8d81a65f4678c6d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002b05a919fff54a1edf24741e62d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdb02c934565e8c8a3dc70b2660091704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6647e54e4ae9a11eb50e0f8ae0ab77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489489e38fabe2a65f62c04211b3e10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e0d5eddbfe37c90846f135262d4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c46706ce4bdff9b1ef476daa36435e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3688daed80fa1c23d78c956cd04eba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4ec1ba38975e4fb5c2749cb488f02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2fd3a244d9a3c88b7e36352f00fa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c71f319095f6f6a8bf0c381dde79a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac202936ca288af08d8f1956af18497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f92692480d2128489c662bf1c2b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec4290cfee53739bfe340d48e867b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152fe25c20b1328d7940f5014ca7ccd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9797a42b8ccd0b8011fe4d9ab4d767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443637ea1be878ddce9f702cd7c2eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc07c3978764c39f582d642da0c3043719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83bf0eec6d3f2ff8ced5494bd003f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38545f56cd68eea65ee401902be050721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71505a5aad88ef170294d18e2ea95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ce563bffcc35b5894fb3e28b39ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb6d2e3bb14c0dc27d18ee14ce52b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920970c2c165b6d743b220898cd5badc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5d8e26a567f3ddbb2096ae2f70d87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf1b1161a59c1c8b3a2498e8252e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe7e0e799b140d83cb9abd472207a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de1e3c7f8b71285df338fa9cf7644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e359e142ddb9b243de860ff17f1c29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa791c214edf06ca099ebea046a6a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7310c2c05d4fdd7ff61b86b65a51ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7af509803354b360edc9de019855733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465be714cf6c5694002d8bfbdb56167734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20122421ab537b5ecedd355524f812e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8099db44758aeb3a9449e05295282736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbaa2e25bbd791d25da570c27092e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a2f41c89b3311fb65a1f74eb4c73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275009e9037c4a1fc954a91ac7a549f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf1882620b30b3d508c58952f45f11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec590df97e2922e3db407555356c8bcd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741436cc01170e787137f95cd70ae6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f15c2f5803914f3c9c1b88fb4da3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc83a550a327fde2af08469ee3a56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3664ab600d9df136c6ab3b2de3e2dd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe805b85b8c68b05ecb011b9e865d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26e3a5213d01428f5dd86c1a24764747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c873af7721eb44a34d15f1c46e5a0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c83c6f8fcc3800777e4b82a737c985749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0132d5f3c11c5ff095064b65ccc93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913149c5b7367a6f4c22c6b8045dce9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d571d765e14af5d9801f3073c4a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe85855b41c8f09027a7db6f92dab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2349749dab83f2c4ec66a1f0302d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8594a01ab4f37aa1c9f640a84f143755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd371a8383c70e73f8a1093fc41c12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5df53f8a6353d1b9a3862ba449673757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be481c4da6421d4afc94ad07c7c8bd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82c2225210e79e8e110032a3a4c3e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>