--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40adc6adf2be33493b7366ee743d481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060b872953fa10d774ff09d9e0af472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dfd5393f9dc4701ad5bb6a0f9eea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f532583ed7c65dfa0e2629b3e8df0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413908c9fefd02ff9c34bff979b3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b095d92ac44a28e44a11f1c49d84ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce1773b6d013351f7f39e4f7d22677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4551a334c98b9f8ef0224ac76b5b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f26f32598a8b7811d7c9c208407c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264b36031a88bcce3a453d48321c4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceffda7d56d7e09b93cc362ddcf405c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff46c509f77419c96984265462de1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c58a1c02bfe9b6f84720c39cb13713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102de34f82ff7d31490c71a843315a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59653995b49591c836c799ba333a8fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e35ddbbfb469ebdab8cd62df8526b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161582b86c40910ec6e8de4e4ddeeaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f08559397ba50b2a875bcb2aac8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc79b8de89571386eb61da1079d0e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e48b6cc60201fc8d9c3b8565b12720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff9ff3666ac349553768d4ce991ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f126780ca39cd1342d42d7020ef2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768600cbd44157eeec55870a8798597323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3a953b78bb593b626ef5b1386d5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4d49fcc172e5770b55e36eeda4a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1c58a68ac24d23c94589d9c052af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb284045854a86ac1fd4f317a2c6bea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c52c0e42f371f71bc4e1a3b2906828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffe5fb63cb369f633dee539c93cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b76c114da6f9f73e08ccea426e61730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32dcdb2a05bc5ece829728e2337cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc116c5d89734174c2e8dcafbc543a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c7248b9e982fb50c47c8fc71c601233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42d7aa789b4be4c63b87cc459aea3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920270db218aef28c4826fce1bac3a0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17adde604e7b36205f0ad6f9d146c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00848793650ab0bebbe64d7d503da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d0ba711296ac11f2f67c4fdaab7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc49b2de2b00a8bb906f352db4458f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d4acaa1a5538f27ef10c195e4a9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd3a809a094cea0ac7f486b581b45f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dc9a716fce7f33de184d0263e0e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288c4b5c7501acbcaf445943c2709543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ae8e7c31597ca40690c259c0b8f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860063faed90176c9e85c4c14abe3cf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101c52c3c2e993d9a6475ead253d8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af9985961412314a292e06ac05b42c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03239b01a6e3032885376b71088a16448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93de2bcf9c536a2d4f37c42712a7b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57e6ba5b8cd13c4d464c69f724747f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3a1ad702715f45b08b6e618caca851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a9c8f23a711116f7569d5684a235b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e080c305a503c2e6a4f6d74fe058c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d043eab34a7d92eb19229fe6b09e3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9bca26d433ad354f9746c9fdb6caa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a017a8efe45feb67e5830c4b34e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930cbe5b830794f5f145267a46b043957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e87e233756bba260753383eb6309558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9179f1f22d116b3b8b5047cd54e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98b7c7b3f5eb55f51072b79f36338060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d67c7f81f6de83d3e68575b6e8f5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6294cf3bced4700f146bc9f7af6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef79de83f9f500212187d13b287bb6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094d849e0d6a1dddf2a55a9a94adfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3bbf87c8e1ae6cd883ba1c5fe28b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf53a256bd0c263cb878b468eef35166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e676ac693ea8fdcd05ef98e35a905867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f71c066784f6f02b0fad311c9aee0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ffb9c8bcdb9907fb071799574a56069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b0a9595d8c9c3937c6fef70cf1dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05dc56d8acb78f4804d10f1a7c9a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b492b73df3d75a7e64a89482db648972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67ee14a09b216e2604170690c38ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598451f58d577971dbb40881fd7f00874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1471727dfdf105a25292980d144c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56e4b506df0d941eaf70d688decf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1bd3ba277a3dc1794b9804591ea1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82477bba52571f1ad09f453ec1bf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c480b1b29474174c677800c65aad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e64285e908cffe8bb7a535d395d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabed847b77f037e28df7b5b484c620781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef88bce28f604dd8eb99f3e237ec782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e504f04fbbb2a93cbb80c5072e8a4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78840e19ee2adc00e1abc842fc451d9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e269cc88deb1c1e2b6b6fcf75e8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28ed4a1b129b4f8a2d190eb87ed5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f9c5454037f9c477d1f967f3b8bba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf2223a2f681fe8e93d6415e1c28c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ccc33a43da3ac625f154bb648b14f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a6b8e533b90f7da9011bb947039a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946d4203d8acbf0e17042c52560562891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc30d55dedfebdfecfe8b601d9fa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd2a824289e8abd97b59185b017d9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49b7ccc13cc5721aff1b72a4848c9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c1970853e4384ec172c879039c24b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc2c9faeae00097541f336f8f3c3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e61aaf7611e53be96078b15d01d0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c100a8cf42eb3f30b859e9661e46698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801db2df025c005ec4940e694e6b6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea28b3ff46a3d590ee935ad4c26e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e852a0179f4206f68a133f526639db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bd48490357c35881ae16563d4698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b71502811f7273de7c2f45edcc37f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a40ca90ed939f46c15172478bb11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ee2d2dbb5652a991f879029f5c29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ef1e80524f63b3bcd4dbe1392a3dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9412610bc649fc20e82263c9497fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2edfbd28298b603ce4861be0c80e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e4486e81c6a0b49d5b19a5e6f730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbf51ba55fef9fc6924456fcd01f23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ec9841caac7256683978f8169263111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79151048ff4b77f3bce0cfbb354e21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c10f17024883c228d6b579d027568113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7d81e86dcbf41737e43da07c84767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f048eb6286eda9b9fcb5e06ab425115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b68188bed444c35d4748b56ef290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ac7b30eea4166660b3b8db4ae538117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a1af8d7c19dc17e14cb5cf6fb4f3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31c04e2a694b689e9798a58e5270f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c2bda0c18c3d87692b377a15b08a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520aaabab1476140d46fad4dd4aa9f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252dc0bf9265d4a1b1a76737b3081de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd6ee7e8244e167b53a6fbdca78d73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9444778c4e37c56298ac89af43e45f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63fa5b56b4a530c4cdd09d55a645d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba991ca8b70456b27970a3079be4293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21ff650b14d29514c252bbc85296a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12b80c2779992f34b02e97a8d09d9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014a713b06689cd5c688039ba7e514129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8810e24d96db81c63d664cbab469fd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceacbf13afacd1c65ae895775922cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec39571681a7894a8baad2d4f3fa37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425da7477a2f50c73e75353039e41b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39da6bb200aee8c724d5880be67549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126ce259429c37330b8b1bf3dc2e3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da13be10e5cfddf6cc15d212622e8fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a96759867cf8ac5a870a73087033f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed43e2b8f665005da7ab3b4156d978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac3bc421c106a68c99469b843d709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662445850390deab2dd182d28d3f59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ab8965cd0f80e4cbd329f0262a72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786151aa60803e569679014df839862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d001c7fd7232a2f0400cce1389b6c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483fb9414e1bbb9ba6afd3e4e590bb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35615c4ca6a942b7a6e7d8a24c3097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1ae2786cdd682c708c178292b378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06407fb2d234c052fe8947606f08d08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3a0ab09d65a4c2a379a24aae7d26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fc68cf4d714d7d7d94fe67bf83abe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1efcfda7d80fa3de0bfa2fcb346cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f136cc6d9685c245ce20ca5b8f6c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f4885770512fc1e3f3a484ece6bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f86a09eb717fcd145106977d9f7f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd5a34cafa994922b5a140aa0a1ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40d4aeb8c0861687d488c1596299e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90808e38a1a742215646afdfa62ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ff1ac477405f6d870c2a0d2bfb88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb01f9257eabd196366dbde08afda1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd868d629515a9627110734094a05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a47b8ab44368f1337d16b76befb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07c3127cd652960bcdc1182df4cdb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24956e1eb2cd9ac133495da16c637a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be1519379285901f761cd6acb982f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31483582304eaca6fce6d52ca93ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d13705ce867c2db39bceba9b1d4c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad51ba19c4ccad1e705339d1a673b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94952e92e1af06032808705cfe3ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd082c0fcc082e1746c0f39facf28a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f22c81e10cad7c5962571ae7db127169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5f8612a8ab0f17e3196e6d581783b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68eab95527d26b87665e02f3763616171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be64ecd4ea7a175c2bd97e86fa369172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d99dc1ae37c2595be28c7597ad90e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502989d33055fa7118a2251677e51c07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7211a56a2d3e01525ed240ff6663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141e4f789ef3f15d01a55773a70870176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d663459c95586c017f30187f7004177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e352013c7d4a8e73acb0f91ec36b817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc4ba547573185daee50319e2f36a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd006a378eaf88410d51c93dfb022a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61cd6f5afe852380d9d07fb35788a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d5f4ced8547be8b579e5df86cd701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce5b72213e600c4655e4960020c64b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61ff98a06023d46ec6bdd0ce92105184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244d6eeb20884c00b463c4056f4993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cddaa410f178c072d00d06a3e2814186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feda6e46cccc756c3db2b5b9924d08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece5b067e5236b624a02fc6e762b87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a20ed3c055788a7e9d0ea0d5a6b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc819032ffeb653df561bd1e50438ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ea9f9a782378d5000e14d4e71dbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665f3a05474433fce756ab838508ad5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7db90524586416a327fbd86997417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a4d9265217c889dff123b4e8bad9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fe90130403e011d8dc612fca2ea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b26e9d419ac2d61f25e9e6b267b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec4cc886f1f2b1b0d8f5001d1396b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601fb353451326ff7a7989c543309e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591324df68e73c6967f18b1c4ece977c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3369e184b0ea23a52330a46c95195200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6df097b230f32258dfb4b6ad47e92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac47506042f636fad30a66b86ed146a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddca42782839ed8f54f94e33a6702e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06243c6afc074834e357acbe5e8e603204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d7080430d434d2fffd9287599034a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed1e8e74c782c84e4728adedeb21e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b05cd4b4612c7a98450154560221207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77c20517a17bdb644720dc3517999208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b6aca8263b3eda58f8aed20f874b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153dc8291046b9bbbbd0670fa866cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dfd881f9dbe792498ff9b3de10b4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83fe982b58c1c07fedad4f1dc772af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60d56d0d889e83994b589d8cf4061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84418705515f022bf1f589ebdac85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef8d2a13359a9e2711b3071d4d179215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073ad58807a21ee17782953e6ea7cd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123c0594ba08bf548b4b0cc3fb3f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fbda7c0e63e1d01b56884d197361d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8612f86beaf32b52dd18be37dabf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060eab6ce7bb4692abe471b5b2aaec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149a74f698489af2c49df8994a1e59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef36a9930cfbd98114aba6f1c2f12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067225cdcf1720111b4831868f0141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258ee157603e5d474a7a343007b7a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f9cd1f336599a53e9b3047385c574225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab64a7e9e5984e0d5de69585056add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81ebe563c5edbfb42db7083c19eea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16320ef56bb83506b39f40af7cf10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e23de43f93428f8604d94224b96b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924f34ba0183700ac5204cef6c6b6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00720536edbf95098cf7cad9e596f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ed6ee8969cc3e932a34533419cc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0bb2988de1f81f3290649d2f8ec26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900571bed95ab5d35173159514a384f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307a93af77b32886b5149e24174dca8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f852a43a8811103468f978f53e8e2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629214b5ff5e2999f41b991fada842237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35250e41ed7243f6490007b17af9e6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372271269317dbc2c25738fd2ee7660239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16627a6a25d6a56b8eceee11a20507ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d594f179daee1cbac421a9c01ae762241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca351e662196d7662c75e0788b67e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebc71c380aab94801b8e5d8154fb07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca81be24f40441353583a378f2985b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3fb5af5d82a82fb6512692b5c7140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c028b755a1a2d2f401434288c0a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db36a3e9fcb6f41ca3ac45cc23a269247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379599eb2656c8f7160909819e252d91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef7d93e97eca9ff113d0b388b66a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505f9c98bcfe52d5a1f4bff63ae5b42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f821699b1d8a483be9b7428d43d601251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c06d033021c03136bbefd20d47c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd1d7ef917134fe0807238d94f6be7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e996abf3893db286a268e0a04eee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1decc3a560eebd2dc4378b413b0875255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e46df5ca0c16f3cf6e91334df9d348256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9400a1b692dc14c03ed0600bf784257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1e3d949af2c15149f4af834f8a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7e3aa44eb1e50f1d8940b86a4304259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96724eb7b14673dfd43eb3adf05f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fcb742d6e9bccdbfbaa53ee7f065d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba18fa4ec23bab54c26ab738aea634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ee96b7dbca241942d223a710db8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14884971a9d4f6c66b195b9234187d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd486d97b8c6df1074c5bf7264b51e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69761272fb6812e6d337c5c7bc902309266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603544b134d51edc44cc9dd5595342f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b519ac03bdac3438b04b817460f710268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd689a1434f3c6e67e4145d7ecf347f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9945c87a28ef181afd25448b3620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad3f72c093b82748cfc11486e549c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a787e04f804cea0b17341cd9aeffbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575689d32c259d08e40c33e88bb8eaa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d719dc66e53369dd47b52dd4a814b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ab308ba211042fb4ad5154832d14d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cfd204422c5b9c2f9187e3fa8b703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8350a50043d21a4249f6b9b09dc34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a303089f21a64256312929f870ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45035ca033011871e7562a584348781279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188d04a07901a74225f6f62ff19fe2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a605090743b93d5a7ff8a3253373f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2dd6f2369acc75eb24623d7c85734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3682b76650cd48b951c72ff1b8ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afeaa7d4969a7a8fb827325db5b770284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a039ea8932c769e76ebe6ac438073be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc9a566cd2c9281c9bab8c8a470c91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f46d58ea5499cfdce7e74f318e1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe0a4d9be4f037de03159eb1e5dcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38df03d54311a2c674a707ccd09e55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb8116b18a942f7e19f040cbe3bef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107be2898cbd0aa8abd8a790889d0f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c72111f91c2ba9a864b28e1530bd34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9108f004be9bb604c4bb791f28b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3559015077738e2cd4b0327ca8cd8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4ce3643b563e65fde9e5cdf432fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ffec0c9da5ec9ef89daea501c9c98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34e8a62967fe845e952ade3ed56b07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3fe089eff470355de46d66680f45a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801421c3635e89f8fdf46c887064db27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451cb643f28d7f666760c2afbfec807300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbaa4b136a6cfe3bd5e3e17d574f16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e64044473c70de7ff95cd6d07a5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db6afe50c040cec70af9fcc953369a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee4a253a8c595f941ef89e4769a5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f6648dc9ac90fa89dfbe169f4b0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28f527263e89002c40553b7042252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791504ccd0a68f694c5c191102a21800307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c31da48d6b33854f4bb609b181d88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f9625bca74489d6cd50524c19dd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ddbc2501b667eaacfa894392dccc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f88328e893f92a9b0d2886f3485b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72155b8138f9d87a76a7fd1b485956b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be995cb0fff47ea5eee127a704a2e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2191cb8ad4685637e38461ea4918a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275e816b7461836de05bd7952b9a26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda4e676243afd8136ac3e100fab3fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5790ef44dc36719cc0ca7f311b3b1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa640600679d2bf3698bb1525923a8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c4b94c8d479a2e5ff84ab11431e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab6e337a75f019945ebd114030a188320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d221519576921626f895fc329defd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c22621535b640084c7b7e0019704a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002cd5ea23a8c83d7b425b2f50052c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613fbc6d2294d472d0f37a6f48855bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132a3c9e496072e3b819a8a8006081325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd907b635212ff96749c26983b90ef3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ea3989dbe30149d10538317ed78b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ccd17121d70fff858313a19074ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028303b3a38e74750b063bc402f1551329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef77e2a74f93298522a1c0f2289f4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350d2349d42f1cc31687ea694e3824331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf78be13cf3899b1961ab901ebd1875332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9ff98efa498581fa462b37cb18b28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1693f19343574a38fc13096f87176334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f08d0d57a0461adb99c4c75ed4bd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7294f5893fe82d93f36f9477041233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89444dcacf49cb0d3f77691de8942337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ddeb485c370ea57600182f1fdadcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433ca6ead52b81889396679360da740339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931881655c952ef989824e2d3134bc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742f6214f14face38a38b470d8348c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5a47bcd659c2bef642b7077eda5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660a6a4283b22e86b3d05073b684131343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe65050ab04bd6f42c6f576582ab16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a9691bfdce22c0abf583d8c51bc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f8708a0112a97d0a6c90ef65607f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ef22613982d1af0e748bde3c5ddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ae32a633f035075114043d6ea7ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266dd529f57b4bb5ec2e7cb88b8c2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320193646ec595559f428ad24c990fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e73e46f96ae8004761997a828953351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28574717fd485df4ae22886d8ba62c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb1d6b0b6e8939affdb6e522062e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd08cfd163802188e4666ab47c210354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf928f50b4af4e3b8e91871aee8e34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f6ce01480abf97a0bb97e733a861356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01d1ba02e2ffae0f2c4735735bc00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8098e16839a0807830de0260f05c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910366387465547492a7e20860d36ae2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355daff5844af9e06a57fa1ff715be9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9589ff934d9ce4e377394dbcc0ff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87ba51e456dbbb631384d12e0288c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46cd574ce60661c327ea29a126db5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cdc98dbdaf2137ab6af0cba17543364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85bf8eaf3a605e9144918a928d22b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9acd442c884d9c9c6d5bbc8e799ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a3f1e6f78f9654b7124ef1151eb07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da58a134a699e3354351b8283f948368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24745213e13d8bec99b2ef274d0d871c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c5179ec6f25922bdf1ca5094aebc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70785a3e9389812782dff147ee8976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f81c1604c68cf1817335aed4a76b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5338e0ba3ad7cbd0704616d07dc522373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4136e2a20a71d7c96385f1a34d15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4bf8163b40902437ecf550679f710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177b0177aa6c4fe32811bacf6abae9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10f3162b30a04bc11b98869066b4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0406e939b08c8db6a08b6d12f605f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2625f9ee1fd2c0ffd9e062381c52a02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c4f997479f3b806cba2e7b6e4ed4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1146e4ea9e82c17b2bfd57b08be5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fca1650603333d9eaae874a0936c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46721d580b0b0ec5284eb46478236383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc72f4d4353aeb0b3b5e49dba1f1fd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b0e4965d94391fb5557e1f0ce767385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4b13ef8b08df93bf4e57dd2119cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e745d0038baf2eb1ff4446ba9d191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a58189a1284d86e4a7e4372f22a0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e479dcce551ea65bff82a0756e6db6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5e9338f2f826374d2f9c42db5d4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a90ab301841b0ab98d5beb931b881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e3998253defbca07784ca47e5d29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e67c085e7d7486a5750dba331dabc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2e8fbd6366ebbdab346947eece35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0f1fb7a09b8b76e2d5f110a6bf4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e6077806c3d9d9c1aa3b283a0325396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97737def2056e9f87f7da208e8db913397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474ef9ef54562adfafec3ce8876c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568cca4c1d01d9b823788469319b3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e742de6189565535f17535d1f500400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60b91581709b159e00a8abb4e1548401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a49996a4a91d7729a8903ffc5750402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965550429603981ab8be7a306785d2c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777067733f75c981112883a2c542d0e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f576ee1bbf2dddabc596c453a839b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42148aeeadce41b4ffcd9752d6c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc6b069ac10c528a057c35a30876a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8618df77682170ecb090300ee343a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581b2136003786f779b8416bc7dafe5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f02c3788931c8754671330fca6e2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b114dda7ff7db2dd9ec07d614873411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160488d6364549e00fca6ea7f7acd396412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef5989589bd3807dabbc9774c285e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585335f94d3811a0f238e5ffd68a529414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f9c1817df77263f7a58c07b37158415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460518dbc69571657a2906299139c2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a68bb3b199921919a049fb911fcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152e476d3eef98e8eb690911a8aa2a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11f83aa368bf14b4df3cd9f773c78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f4fc1ba82cce7993d0a69e55ca28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf5f7c1de1e0669a3459e07b5d43d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfca84bdd75e7ca7192d5b9007a0f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a83125a30a2615da7d6caadee8a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8b481b8f21ff4ab472099e93f1a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef824d19b9980f002669c0e92c59267425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e061e77602ab2c9f355b3c23be075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aaf933f91fc23cda15341080f2aba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c562e53c95a4959a67accb801278428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1fae74796aba9170eb2d67349444429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb20e770a42eb0496a0d204c44c93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0098a0365e93b72a772a8a4a5523af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a84b8255d7aa7bada83a0c5c9e5c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f0edf8149d2cb97ac88b2fa2089d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1f023693188bce118611115bf752b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733557ea82fc787e8da2b447d273c745435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cfd3fa377b70914ccf94409e06d35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a606b09f6a92ea0848e4e6992c624b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e82d87bdde7183216339cd4fc589d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9c11d33d21fd028a252c4c5f3e52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc60300fe75ad18f37812a7fe87fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e26f354247cd37727878e56d306a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce52bb6b8d6698403175284e9856bbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaaa50464cd9f9705fb2d7b0c93606443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab628945806f8e9865037c913b220444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f641f9594d0dfb0e7d85795bb5fe9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa7d815a3c5fc7b63f933a66057d0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b1808c270fbf3127c6a2076f7f0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf85ee28d2ff5c7195aba2221fbd90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b9660359f77908a8afc6fbca2e6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5fdae5a4d5e616b698c283be5a7bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef2f4da1fa30ba274694069d4ad891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a54652e41ceb424b35124985063e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd0ede0bdf2d4576ec3ba6f44b4e6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f34220281e239a542e240098ff6518454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ddb1c03b5b17359a818aadc1e1a0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba835ce2378f46f0df9f208ec8897d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1fb95b8cb43369ecf36ad89fcff24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc5beab1948813a00b09c9e430e72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96be4b5ac4e67ec8a7653509e5f2d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385a453160d3102c76e2d7d4e68007460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed51aaf9aab2dd18950fe590805555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685ae3deaba325754dca133e731db8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a75aee1eae9d59d2a2c907c91302463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3b4e2521aa141383842e79c03d6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490dc297efab268ba494897b816954465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd61bae4943e6f44894258c390ff46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faadf65ebbe4e60c907272eacd2344467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68dbc8e839f23f474a3a50bf686d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee4441951b8afcfda9cf456784359469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa754016fce0f4ffa77774fd51c76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f35ada479b54c989becb24e45d0b5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71c1946b2ec35e09ca99fd86d1e27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8e6d3f832d860cc14bbc71af917e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013b4ae74731c533169cb8becdf985474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4be56cd37cb567943e312266b4aab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b6b342dcb8cf73a1b281d85ee4f97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6109560d3b144d2494585f5c165f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a78f4f079447fe70dcae9c6ae666e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772bf8efaa54b7bd86dd9b1cd42020479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bf09b6c6672e2d0ff0ccfdc144e08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42a354c05203c750b6abb7ac21161a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee85662916dba2e2d91b2b6eb71bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64577895184e57c5214db1253c74264b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e18c548fc441dd5dee6598c41365484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210bea200ca42525fc57cadecbf97e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa9340bd2f9211849a5a2249b2e92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b596e25d4e77f290364495dd03ee182487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160369e1b749c27c00bdf845a56401488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8fbcc6876136143e9820dee01bcf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31b56437f6a1fc4c26fa0c045b006490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37c5085335dc19a38c1612e7b271f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d73b32ea9e1b9b9779a2fa9a9a70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3094befc54699c37e8f519e1520de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156c9de03b005a037c4c9ed49171df2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db49e0b8bdb19e133cdfbbaf1bc67aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96e79c14bab535adb786b280b7ae6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a1b0aad0d93f0412e12bcf88fbc8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565c3047b407182bc4ace564c4a21b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4f0e71dbf9de9c8b7f2cb09873aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdd44b3c6d04bac1e2b98c0d6653fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed7822729337e0369325b1e9a25a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151932831bf391284987640183a2e00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d02f3ab7b4e066c20ad077d21a670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c5f1b526606b0ff77a5c958beade504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7d4a12b85428f8eeebb236fa3da3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4666bb320e2fadb8ee3c65f53e62d70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581941036c506071176ef0dc5fec76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32f1074d7134dc76354a0a66c33747508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7258e93ed9c26e5002e6c0b3c46755509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168506b19059c4400d017492af254117510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f778818fe0f5f93a218dac6526a4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9b2d2ceb969524c3255af829df8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943dd3bf5ab98cf7e25988d93a6ac37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d1ef33c31e8054a1423b363d7270514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41b5aa169c36fe243f67273ca64ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33a502c49d335254dd22333e7fa85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc61a27e87e3d36d9c75de5716de56c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699faa0d865f110bcd07bb9518e0b0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f9019776cf761043c47fcccbe358519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de3c33073c882881238dccb754ca2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ff83a5b3c680ca08dc915c63c6c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cb9cbcf6b7a8ebd2b5cb027785f89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d63ed9c7606c60a12ca9d1ecf779523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93c660260c4dfbc07ad34aff7201d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1eb0d6b67ba3e2a11da4f0d0fe2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f93ebbf949d8c4b4fbc16dd159978526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9c9ed2e59f8340963a655273f6a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2df2fdaff2b717d3345b0791b0aaea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d12c915f622a30bc4d1e8037be9003529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ff7de6df74ae700078e16183fd8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe956901c735f14b1a279770c473fd45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88faca9df7c20181b6d93c72e6eabe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98523b90f9b020a39ef23e7ad36cc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e5a584f894c39735787d316c0bad3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc58f9dd114a04c5b43ed263666ff6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aaed2605f8986cbb20ac5756a02e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4d170c3b7feebb012717e28e44d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf58f6f0c1295b0269dbb8fea10c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed7027e913bd19feec2a735c97c99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967187008b07ce2637aa2060287da7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc880f9b0bb4bf70c454e0578bfb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc52d76645f5dd9c2ed25e4e8805b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a23f250bf92e77041c1fd2ddac2c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead385e41a1a6905b1aa0698ba0d00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947040271481eaf6ab61ec28d5827ee1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27716e1b2c576eccea5bdcdbdae502546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c95181e7d87e977177d08ba70dad26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4711c8889cbe802e966af98c609b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c2d0ba20ea23310978e884166ed7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d259a0c894182626a56484d92b4db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc819de42ad28476daf8c64444ee1f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da28f0f99a7baac5b57dc33b1fd27d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed081bc24d99a06eade4e73cd3c67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2dbc74f66a07386ad22dd4d396e48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14921e453c85a46edbaee436bd1fed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d56efc2f903b3353e41ea8801a81f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b96ffb877ac4508a7c09cc4067035557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ff6b389a463507e9c532fd49341f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6a1a887ae56d4929aac35968bf5bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcb54ef1845ec66e8ed09a570825d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97294c034e5b3e082c273d88695df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917cf8ca7bf9a8e8b05f82be74b132562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa52e681152020459691c95d073789d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49cc1f8b3a4f9be75ba4701f96ad03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115a2ac75ecb05edb26fa4c6062f02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514483e6bce11eef67e138bd3a9aeab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192ae5ebbcff52947a1efdcbd3d15c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82769ace982dc00450430396bfdd147568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901870c2b536bde3d8fcb429a1768f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6516c3665f04cab905b997b37f8b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03fb34227cc9c0acef4118a56a6874571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455f8a20c589b85e44530f5376b66a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918f5e121c38b1deed2818bdaf38a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b2051e5da28e25d0f81b6408706e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7b63f4191ca4686b3c68f269e137575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d791ad98ff3bfea9f568809d20150dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94d48860a44684b74a520ae71ce41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f33c987aff64188ace46aab0375859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec09b19d3f012dbac1c4a8be2586c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b346cd7b7fef379a3849dec183fe6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456613ca87974cefe509e91218c7fc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47736ba5aae084b5d7546cdc1c91c496582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bda142514bf0d8de67c8b8d5417cc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516133716868d49832bbcdadc185cbb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41dc5955c9bea642ec256088e7aa6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761feb7cbdd024270c6a5c804babac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926f1f4ca9e797b847c7fb527e27ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608f6593c1a9dd59eedbf8432c1a34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed010b59fa0c55a9150b554839b12c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad78c0f63bd320eb2e0ae268e12bce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b0ecbd80c1fd69b25b03a9d889e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344ae236485a131926abdf6b98e7999592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63187a54d87e8db03f93e16f858342593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea24da73e2d210469331b8fd35bace5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b915892ff03cc1b1ed223312d25d87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ba0c6b45ea0f923f5bb12b81eacd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7fc262c4c1de6d74cca6533b32685597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ef8c519da07512eaa62d8c33d2de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9a7df4ff81859d2b9f1098e34505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c70050b9518ce1b1bc7d679068dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec3d0e1673a7ee500e0eece74e76c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc4fc54849d96fc8f4c7706cfa4433602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2311fa8a7f7d288b1dbf22dab2953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84a01d0064bfd66a153df3137daa0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8be42d7438bfbb5f0a6765f9d1cbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cff688be70f7bc2365e1483d694ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442b2d6cda75034aa22209279de716607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17640835cfd3b9874e2ab2082ef6c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff28d28c03b114ebef6d4b856b5c2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e607796e678dcac31187715cc18f97b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9992a496c3b1cfbd147428bd91febc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249d610ccf20a363c13a8994c89255612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ad8cff921e0112ba6464db85848b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea987f941fa6863c1f7b36932ffb4a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248edb67603b20bb1c71976b1bdfd895615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed788723821ef5a21911e4a62376b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16953cc0c85018dd649bb782fb7c3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd702d125524fd28d95d2431341dda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cddd9dd66c7462ee151244db8f7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840499a7e4e612e1d420fe24dd1024df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72197fc5e78dd144493df8c47038e32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcde81cfe592b57661ab50db0c611a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc45d123e46cdcbe1a8cddf6b745bfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd4893846c6ef3105f8288deeb5a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60267745f49b76c0f3ce3aee07a28a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f08c756af1cbd0c93b607d0ec0a9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355c97cec61a62ae2e95bbae72a12c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a3e025dbf2498f2c4396aba35455628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db248bc18225a9fd6fde1e41d81f185f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d0db7d6ca969a9a0aa253a21bf5a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aaef2c7a0c62f3278def4a8d8b119631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47deb04b9e69efea8d0699d67c020632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde97f2098df2563f8315afa511fa1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa304e783d3fa02d8cd39d6d8e45d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22ac35e8ad8d2bf4ee4b945775db8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f388bb3d86362b11061a7bb4e88d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558cda1544e5fdc9c9b4e20ca60c1e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa643e2c47dfc3ebb07643b4fdf64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05240f5f0d45ecf01bcb3a12b66fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18557748091cb46456b655fe96e79cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d989b49f3ad9b21d13d9798d7952641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64df2023bbefc3c874a718951d83f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca583e37bc34b1fcb719337b444097d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120514c8d14e1d1917e62e140a8130644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c29b996c3c4e0b5c2c954ceeb29b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648e7ada4969211ea25ece854be55e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d26579e0cc781ac41cb2a0381013647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627897deaa4001a71a20868895b9919648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccbd7ef2cce75640f63a6036c3ade5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6faf97f816d1400194ed4717c8b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99542dbccde04c48c4de605fcf30d15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acceda15ded81603aa066bca87cee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9c6dc355b0bced46fce8d365070f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d3da14917b33a15dbd8bda5938d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61076aabe675feaca9d7d20c64c979655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aa5d6094d31504a33168c66bd5000656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76373a3e49504eebe48ba4eec22cc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24542bd79692e35b7f19ed4ee09a3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b05812e49bc6475d1b572f872b53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8a09edfe5831e010a66ae748e9c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df689d44f20c56788ec45480a9385661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e967fd783574bd0911513fe1d02c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1198d9ae670f06fa3357f4c04ea08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4349792bffeeadc8248b4a591d7bc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9492f7e066f11295866378a05849c54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed9a79931ec18f79508740c8c3138666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6d9635707d0cf78887072f125bb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b685d97aedf5314dd833ba80eb1ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae077e450417ae37f231db1e83add669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7e5e87d1b1499692c0bafef564ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d298cff4a65345cc631f82da9ad3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029bd4050c718de79d8dd2070d2026672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c526fa90dd5537b1a38f11f63250673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24934be59d93a6f017c70ad886a322674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627c54c6b970eb692e55d2695fa76e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42525085066e61b5d0e47c9ba596f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3282ba5c5bdccae2c84149af67487e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f58d21f2630a667d33c427d2b867c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427ad2f874cf864840458bc8d77aab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5b4d4f4dff7159cce315b55804b8e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08215ade12031491bc4b9a2d923c9e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262449152f8344916114cd4afa520a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f49e62c4191c4b6ada225d9074350683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1818465344111b443e5ebab07598c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60132ae8b515f2b5777d122fcd7c5ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1794da7c82aadf245e3f28908b408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd598cd0320441ca1fa1897356eece687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c86bdc662befdca13a313f522d6da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033d6d32a301468bf5e73441daf471689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f1da5e20a43ac701c5bda9b65ef7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c191b506947f1148a6a7a6952a9bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405a72e83905676620653472934ddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a3d55114b6b23c2f44e66849730a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceefa3fd5710c15f677fd36d569d334694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8519945b7c3636608dafb19172b13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86760e10c40fb4b74d566578244de25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb09b7133cb136a0ba52432a7298c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c31a8ce69c36b49e55b488996d9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff0a6c6ccca59d986f568ebd1da74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f82e1b29a8473cc2c4e4e83fea845700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf972d1b17fa0c2c339682ecdf3cfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3add825adeadb0c65eeb753525d00b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02ac083d4bb13d76312be3a8af0727703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb7326c763afff9b930b8a69556f8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f11597ecd8a9a04e9ebf4c212848b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a16777d7b98350f7be6136eaf0dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff48f4bef3d560847b04ca8e1b90b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352c032a2f3ef752ab1ca1f0e9b779708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d89f7b8643d599ef8f07453324389709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87b03cbbb10ae186316eaad624bc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30335f3bceb4acc62d1ef44fbb2c555711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733958015d7894001d0a40c4e922eea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec2c49eac390e05796254bb7020b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61162f5ca487e37590adfbb14a4db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1a05a0c0dcc47a074e33f1894212a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352acc929e5fbb6a66e97fd65e1e09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2948c94e79334a025eb3e58b0bb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2b400abca44e61e9b4e0e93acd13b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e36dfb2c2c4bfac7e5b525ed1c8934719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd920c91e27b0c9a2f17e338bb26483720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca603242cd6f6494ddadaba136470721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d32a7842367ccb448e952717ea6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3de218fa473243f4b459b82046555c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3efea211624c1401dd8430de09f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68a93e7291f229ece91758ce0080b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc45050909e72a5489c7a373f9f90b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949039c67180550b5f25dc15b4f443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53dcf172b5f0f33ae12a171b064f9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813bad320a694a9ce0aa1386fd6e82f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bed20fb9a9266d8ea3af85d13b8c7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eadb85e70814bd04b9a038fec8d39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c45828fb44555ba13a569e2c53151732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4225580a3a93b0d127ee9c440dab0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657a25ed53188fd648d09c04bb4e6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872f806702d1dd354f56c73ca1a348735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4104a28f21af74b684294b34aa8b30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c48631a2946442fbbe87bc88e265737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce5e3f9ebb2b0cc5407c8b1df4bdd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a61574e7b98bbed1f1959da4337c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50715e5788c1a8bfef60dcf0f49096740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1864707a34d54070cf96cc7b02b7ed5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9146ef3706886f8bb11bfd084f33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95bd99bc6202bc4bc59bdd140e714743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab612497590ce5b2666957d5e201a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8340bae66e7c49a5a78c37d826502a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a82bf0a5d9f887207c3c526356096c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda608baf74d027df406bbda2d52ad2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce889855c69427adc1a67105dcf64610748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106637cbe1713b0e3fadc6d7079792749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a503cf6f86529be55ead7c71ada3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280883082f7db9c7e6e00c50181817751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9a105175e29e9492cd42eee28a16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2d7c5b5db94c85d6b6de70a33896753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727bf0a85d31e9409efc91df801273b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574212573490e892ec0b64d056230c06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3674d2248d45158ea7d5383b5f685b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae5e55be9744141e955cb0d98cbca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d49b02de224b772447d77c640d45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6218713e9a3e7b6f17cfc3280c33d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc256ec3fc4236e0b7481f2054b1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8b626ae958bf0c6ef45e137b56f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068accd6834c116cf18dc6ae8ad0ab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3030441a2a83d4877d3d1386ca84784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739dd20e42681f4df41395649d8df455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d4f15cc1301779b2a329dd4fcfba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b6609caef80ecbe44226ccc092417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f1e6cc2b13f984f355740cecbb878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65617ae92216b8574255dbb7f53d1c029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ec9e5db4f628925021947de005ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181fa09a17fbf4387db931612f4abb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3db320885a01784559e0b533dc89312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785515c97f84732b321d960735eab1c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303bbd79a8689518af45ce748ba4f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507192c6898ed15dd8454750db2e0e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10cfd0640146baf28cd532322339c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ccc519dcf1f53b0344e7011e81a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c961e4aac50eba10ebf6da2eea0afe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c7924098c2cdafebef737fe8d781519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b30527d97f4554f2fb5afb0437e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245acf981b1cf57b873d39340ae57021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f850ac9d9a352c4dbbe545395e3290922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002bcc476c2f7bfbd2bff41c4dbadfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc91b21972d824098aafbeaa1f8ee024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2326dd1f21c19c11eb13538ad6ae7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030be017b4af2bd83bd5ddb98acd6b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b749af82427a33b5844956c0f6bb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65440d39d56a3f9f4e028b97ba75420d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936dc3a5de16cd0bd1e6f38334b23829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6499fabf67301e73281a4ec6350fde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462528b82abbb94c4f054742e5d17331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98046f7e93cb4edca52980b98619ee332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee678d7c7094448bb757d811324279733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916f3e39392d2332753df9e9628cb2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cf7949d98b9fa52607ef1f5097eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f815cc18d01f99a5eddf26987f7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea517b2c3e7b1872db6a5ef50d8f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0447e27101198142fb3b1fb98320e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e54b35aa6e9e90fcecc05ecbcad9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ad878a482dcc24412210e403934840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05df699c9c1c03323395cf6347935b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832cb9ad3cb2d0b2a59f4d11a7692642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0754075ef2bc4ff5730dee41da23b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ace426603ad850977e6321f1a16f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fed40d6e472c557b96ff04929b83445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e3e966fdc0d3419df80f014e027de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce93188366d109bd9e446933e30b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb55b2e7681bd197dd9580012fa97948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063c7cb6199ec5769b2313308c0877149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463aad59609f3298e8d3c4877c9e6a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33558fc9aa9e64989f3fb43e0959751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa99f1b39d1e98df461b24d355422752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bfbd4b13ca580f3963cbcbc694cec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493fa40f5ab6a550e3bf7909e1c833154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa544cab41c95b17ba0652a71ec660455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ec80ee9fb4deef70a6e043931ed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3af9591eb416c8344df4f51a10d5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7852a569cf7ea6a068aef3b8c5fda758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9a0dc8d285388b5d8b68f5384feb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252291627588418a44a7f36f66cf6ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28637927d4a8a96365d5c05e401ed9ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d61b1432d3323a33efa34e5df83c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25769d40c88f3a7306f8cc815599a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b56dd5cd3ce4b7f1fefa8637618064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa45f3efc95d66e1e3bce773ed8c9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a15147b6a90139176a054053cb1a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2cc0ce96a9f38123b2404d26a012e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257e0170f03ca669cd4459c680bc8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c00e25c2a39c41cc24b3d157a214269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd52f07ff746272f318c5d3f6f42270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef8480b7a76421d80dcd629e42d65471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4f53e1642efb4200a0614a38428f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed9bc57fafecfe297170684116d4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24421baf72df9578fc2d0af7521d7ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3167beb01d6fe0b5ade544eddba4fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36526f6d6ceb8062b88529b6c148d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddab4285a675f82cbc1709098610fb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb02f16982736f9068174b7b2d2b7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5d2dceb9b3de0975e6f4ad5589e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dcb10ff7b22f5d2bfcbf5e36f361880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1785ce8c0afd0b913e4f5cbb7eaa7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208316e144c3c3aabd6cae9bc4f5c2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3004596bdd9f7f19cd3c312bc21a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8aa5eb03b828e493b328c01301a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be15721c641feade61313e4856dadf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d4e1dad405d7f1fac4f40a6a080f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc859f481ab377a1344843a58f9b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6755f36e109c8bd446a8b3c053867288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89f5c00c66fac62c7138f2a0d610689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab1cf1dba1122b9f800e11e27eb3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31624eca59e27d2ccc77d3df8ef0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c747193bf8c9b5c10031bf8dd214492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f486b6c89847f9be565e3a86add6f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc4316a0e793b6b08ae17dbea80f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf92daef82acc844b45d25d0829b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f312f076057657c4760965991a4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863493180201ed8ed4dfba422606e1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f5b43d5857697d83f74f1d1d89fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdcc59c404a5c0311d6a303be0996699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc68e96288bf52841cdf679a4ccb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e826ede4e5147a9fc8427965dcd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d738db187b6e101cbe06550932a9290102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea5cd5f7f8a51d889c99243e0dd16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa5ce83eb411739c3eaab743558a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f839158931ecd26f77d854cbe26f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099916e2bb65728a2f29e53a8cd12c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5012563e6ddcb13e2a508f1d16b985107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795044ed3aaa70a610854abd659ae55f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a1ffad69448c506ad7fa37c966401109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e5429d5257b9e03e639ad3a39e6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d9a439706523d22d5310d73206bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef6ae6947267061c925af78b48826d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ea7ed2f04f94fb450a5d9d9f4e581113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c53342ec926a28e1a3f8b76bc804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8753f2d4408c3cab45b31caad9c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c7bd4b5e7f6bf57c9c706c556135116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9b9447baf16c27fd4e6b905bf08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11c10cecc463c23df2a6d392b1211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f13e088d9405eba5dceb064bc943119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03a5dd87d63b41b417192e824fbe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720396a7ee9a45b082834014fcf1691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2a233ea89c9b456ea4bc94556d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93abcc5a2042431dccb5f4f6f24d28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf8e5e79e0d95b6d9efa1bfd87056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6e64364b0ccf64ea28be7a471347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f6f0ef826c06ea40a01fd172cb3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f27013eb15e3b7bad505a48468a29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7f989edaa00a2f95e9181bba6e477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b1c6e0366ff72128d724cb7cdc82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e039aa82938a52e859b15dc3c4b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921177145e1f789d809e40eb1cfd60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcabdfaae1b5c3c81c96ab2022344f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b339904d41f503efb5db259926953133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120251e7e54384fa0ef868da3d02fb80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484854f75bfceb2f4e41ca928a8d8e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833afe9b72930f754dced98c149d9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e3f2b98fca5ee161fa5629bcad8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9392fca40a7a2f9f508ac9b91c94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521fb20c6b2eae702901902ac012d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4c827b2da5c054ec583379b450c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a9d271244ed62915432e1f014a69d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71547d7c485b5c401ceb4604c4a5be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf864d0ccaf8048f113364dc107a8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751986aadb30491d167ce3e3c2d2120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167aa45058b3cbcf6a01bbaddeaa0e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174981b307616ee57455266802c05beb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14fdfe64999fe7f7eb45f119db92e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262379603c1efd8ce703cc2cbf41a5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e86858e23890f03a2486e4e09d5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2fcb44e78b40ae2b01c70dcc63d17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e895c8f5e776de12fa9cb3b4c027151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9646bf96530c9db5da7a494796cc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96375e9ae570557fcd666e9375fff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3024d44420c04fee8cb3773ab2a0dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334d73527d2498c944ef08054837e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd77cb227b85b17f8062845d75c8b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e9e0a631b886935be8db3b922fc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acd084fe7b4e8ae8d554e37ff7c048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f2582b7bfe7f9bd82ad87c6f9d20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee247d06b4203577a27d39d244027a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07969f5543423f16b4a66bfacb936ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7a5bd6e588f73b5e41f257b513eb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecbb0710e586b46a9555b0b08a113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d37fa2418d73f826ed4cb208894b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b3e66d8cc75973f79cf487ed9948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade981985b4b10e8c58325891743bb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19ed6fd7838e68d327c1a2405200e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d160c0c4a50b298b3f162c4c523c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80822ce36f5fa17a44a2ce2b46460169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c43223da185c997193c900a7fb555170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b9cfb3c5e3eb571b7f397777c1d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d07c8f6bf4abb7ee6de9ad4a2c3c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a43389a81e3a74a65fd9b8c54cd56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deac060a64e796ad48da74149247153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f5e27acec27828232edda2bb6c3af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcfd25296cff5c2635171a43415d44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f2238fa05e65053c0ccb2a896629177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3fbe1e738ff83b7ad77d479b6b0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2546ad5b4875b3a1a7a8f835861171179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe3d070be65178449a28c68e336de2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2314188c59e79672bccefc2dcac989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e85d47db459c04b7fd3ff2ca9165182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e5d5b86f185a18bd126a3b4fc185183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676794e920ed3b6f354343ef962580f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f7d28471b7792e28b7c3c5712a46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f1ece18c91f29e3fd1e7879d62124186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35fda34153ef659752c5a92aa0fc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e58f906273d7bcacc5a1b0ccc4061188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915febf53063323a3b41bda1cbcbffdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8c609f433aec40af7b649c6902894190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd07005a376be053943ea24d5e1a197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2fac1a92ed2fdc9b13b4a48fc67a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8cfbb3cf74b6c7e992893dc4fa619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71945b45c3692854849b79b53bfd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acd123075a9966b570dcad9feee98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c3a80b44aeee7d9cb5ca8998dc4bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066f14468dce86a76fcc263529cb912197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565197ecb0b0d4ccb3ebc689a5f40a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f6ee9fda22ec49c4f96935e67e264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a30659a23d70acfcb11f190400ef6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec269e8a762483a03131e8eec78ec3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156759aec09e00a7a401cb42c63ba41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94b7ce2448f9095ffdea9fc21e758203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c82bdfdbb058fee0f7a86cc249ba11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1caa91db1c4c41d85b9471ccf6b077205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d080c208c1656b39f4730ab42ccbc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c3c4ed8128beacfd6efb62ca8e856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de414e378bccb58546a40fa72ddadc48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d8fd76a101e93112936e2284c9fd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f5d0008b0aeeb7e0418b6e12617a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818c2bd3c8f9ec0490e38c314b06e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d500c2d7609832df73d774d0fdfc48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639efc1667cf6b5853e390b4c9c1513213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f454669c0f85a8ae313b5b3b4b1c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9c429b45e1e5f61f4a2a883d68c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96454b16d620085733079ab2a5c9692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4242d645037e41bf805ace7617f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054376bf970499853d7e241517d3fac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efc73cc683f17bb1bb5ef3c621941219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b973d01d0dfb15986bcd27a2c93b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef88389316cd30551c9157c374de8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153eb8479b4fc05179e9b539992ca51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a382c1dc93bb04b4cf52fe917f88be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eceb6b59c051376ac405963fb83280224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4e48769cb4212511a3c5edf8653e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb3a571617455dc04dfda2f074b05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec552910a91a9d1fb9642c2bbc17e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabcd2c36015dfbc5933956ecd44400228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b73d0249ade69c5acde7f3877faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b59bc4f75ec21be3a1c3c0a78d755230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa8d1f198d9ed51add0b64e405440231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aaae5bddd42bd0b23f3ce75ee17a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188af90211622c612d44f4c4163d285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14af5fbe4213d418081b7d3f7fb55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135aad3887230c72c6aac9074d62597235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c464953870522af0163af0450775236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1b47c3409d692d509f39b6b7de88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a740f10e64b79d2a8dcefaa33c3776d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01c40968d15281e34c0be3223bd89a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ceee24c9a7e53f7ffe41df65c8303240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ffbd91091f9323c7e602b7929674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54495604f09563fc66605b6109bd49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ba13d0a9272ac1beb115522f2547f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83b552f57392eb1b3b55bb30d3e34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d579e42022607174fdd3f0de91434245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f40194213872588942504ca6589c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1115787da9cde7e9dcc73ae8224c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53218717c6caed46b8c7c85783ccb3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16dbb425c41909b9c137712049ced249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebea09497b1e42a3ca97ae1afdd999250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e01b451c369ee7a3490fcaec13eb40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefce43fab3e198710f2c0b97acf80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88cbc45ba83dbdae97bf3430c28f39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae5d9f7eeae626c3e2c9ff881c78de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3c98f58a9588da9beae4699db446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8c2cdbd0810cd9d0050f57bcc6d8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74e2ddda5eb3d6cdcd87f88e54517257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52a95f7acf1a3a96e3f1f1e9549ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e50e2e0499ec75ad3a2d505c1f3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f8ffbe96c0ce5fba5d3c26acce46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d8c487e58ea6be7ba518b94d1249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a807748a9dd242329537f5383596262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9b4d778d7dbba9318814f20f9fcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f689d179f6ebe7da563d0f29f625264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9ae91c0a841962ce825bef4ea014b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be351cd0487228b8958aa71f24a86a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e6fd7e2daf94205065959c0f1c200267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4691ca740e5c22b71132b1ddcae08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab33ad8a7cbbf96fc61abbe8d580b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebeb86a9fb2e2bb1a9cc985a8619a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202c6c54ebc7a6f7d48145e110dc86a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644b5af5e9d1979847c717d5bfc5a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e01b126072edbcccf966b21a9c36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3b8699d05d02afd53f6d137815c91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a7a8f0f42d55a11799b32bb65c46b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03166ac1bf36e92fe5f1d154128c33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e732863badf0e17da7803471cb52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc31945720828ae745c9340dc616b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552edd786011c0c4140fb6fcd4db0a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b4ec981ae3f9c2ac55e51d2bf73eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea65977ddbddfaec02fce1086502a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ca4b15752dbe7e630d64ac5b863c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32bbb71df16e3c4cdb10822fec2f19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651c8f890f612344a5c1b9ecb4715a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25467ea723c62cb36c9f0d04f08e14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674dd00b48ebffa95f3073b4b971168286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a60305a93050ac0200a772b3f0c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc098eba52087139d330036b67ecf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac2ef4198c804507044c98ff6f72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebecd27a18831eb2c83a004773abfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c84b38d9c4160918e98788b2be0e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e7e35a6039491cd52ae6c264ade6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc9936dd749aa279d992dacb76ed4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d01eccc87b135ed75164980b7cfd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a2ed86258b208f5a4387ea1d16216295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf99d7958ea461c12b1e6f78f185b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5488a8a079a7e2091ac8a93397ffb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88677d74576de9f1ad1b38dd04f9b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41482cbab502ce9928d1e3080ec3b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc70c83bcf95326c8a9d135f0b9993300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eb5c3be8ee23be642f8d4d6485b19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1b5eaa62574697c7d43a006ef5e22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdedb76743b8e6675841648800ab1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc06c0e0cfbe83df6db04b735f6f912304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46328c8c52bfe73746459d7bb05841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382168ed012db75de68ade0a93c4b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb784b1781420ade11fd9b3e4d1bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ef34eec81c935ccd7b66c7e12275308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850194d754bc6ecdd725da985bc3feea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2de382765e77944f9f88a78c8d6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e36419323306e9c06fbc6473d1d85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e857444ded18141644a0427b17c0a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b78e30931b115256ba5bc36e9fc32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2286076bb9259180af470e0f8d27ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99135bea8ac95606eac28fb298de7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcd9b608f54c4848c308fc2aa8649316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698cf4e32a3d6275033bc93da67830317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b83e099ee9e69f735bc2d0b937be3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5ace0829de98a6f1e1687f15469a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3d68380e3ccd2022f9eea6642771320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacff027d014d2a7be81bc29d4c42a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59482a00d02e2f29ef0e2d37fef1a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6c5c68f70cdf18bbae080e501966e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac711e6cc65544d2ccab4f56f79126324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278903057b64c344bcf096050a5a1d45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab926a9656dc478775ebfad28f0504f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b992e0e225c95d7c117d5719429e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d403ec9bbd56873f0505e7176a486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1b0013366ce0f2cd7e65d416a253f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fef47d7ccf97ecc5069438f1fe1bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698719ba8141ffc31c3d750d283083331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e0105f8ff26e02350b5eae04b473332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4998bba4aa4586824299d97a8aa7f80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa922cc8cd449d717072efcb21b5b86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747eb9949bd4f40ff19f05349215935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbd79a231502d16b1d4644b3f6cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3901a583631dc6956fa6f7c235b0ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7b44840e3fc74a1c8dea680762e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733d86e3e0dc4735e0a1c850b17aa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e84aff15c00a57f41b8990006cbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462db3b97de933fe43f511b060f219341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f70f7d1cb9211ade847195156961342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f317ff7da2ec583627236479d2d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a16237ab43d8a1e0b02038ed58dce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e08d33fa4a8ebb6334fd4bc37bab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617b2bd8869cbadfabe804e0cd8e9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd006a2b61b0fdae6ee4f67768df502347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb0186c7db20a0bd53cde7c45c84b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd5231a56d73d73ebe2671e58fefa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4ce630d2c44faa8dbca4cc349f91f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e6fea0c64a074726ce0bd1826ca6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422abda389953be3410aaa213e79856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebf898444f20d94907a7052ec8a2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f8da49074f6e741419e6e521ea25b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff328152d8724abc367e1ceabcf3879e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b76a35537d4218a0714b9aa06e7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d0a2d4f10355e988a48ffc6267c3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e113cf714102600812a5a8ecdb57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0a31745a4651f5dd81c9686a33ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fbea663c2d13eb371877cdbd16597360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b4d1c302cdfe71d43631a48db15b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420699aa90e061f9f147e621fbc0397e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3accd6078d108f7c4ca25ac78a727363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc974e3f42cf15910eebae2e6dc41de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a2c3df48ffa95b12702775664c48c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58fd670c9a1517f568d3e824876ad4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f107ced3c9d6ff3b540662ba0467d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f63f902331997e6828e63dc36d250368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f583decf9f09ac06f8b4d77e1739c15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736700eb92d826b87140943b67fa68ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa9130c03e4a0e05d0deb24990e7e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6012c106d1851401f07512f330bf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25b3f0c815e9629e95780caf48ea1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd2e5f6af390448482258e0ce693e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e05e0195f8975cf5ae76b56b6265375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58ad8aa28e1a02fbf6e718299c39d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5c3516b4bf8de1e3892fd4c0aae36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10476352f3e81791b7833156c1f34b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018ffa5184668bc3f743716129f5ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797f8c65f994024079d5d820e684d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198055046822d618ec820c5e52b5221381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2bc295141aea80767ba0ca2c1e89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35adbd9e4176210ac11985f3a2886b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035811a789bedbe84df82df6e5d75877384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603250622832b672eef421e8442e2c57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f327a8b2bdfc1136cea240642607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e473f19d6f8ead1995039087e41e39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537afbff4971843d05573881b9f63c77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cac4e09291912f641adb3202567189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa613f99e3becb2ce7a8863a45e9f6f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a133e18dedd30b904d9f9f35828c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324304b9d2c43b0c0ce3f5f7ca79684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d36425b0ba93b64b0bc7215633787393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04e0ec160d7e66bd81aef6a1b6f525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f855e36be63193bf7535333096d4c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c19e17bfc422ab69c949c72bc470d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63bb20700f6f0676fa183c00d75ad1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032809defa81356457b5a756e3c1c5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525426ca9c22d863801c702f97f152c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6899d9ace0a8158443a4fa2026ec3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e95e69bef2cb2d8a373b86f7c6fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d216990170ca2f7188646058cbf0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ed5f61362de965cbd0e4ce9f52e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675e3b2813fbbfa1d9fce72b1bcdb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834b39a79506ec24a64283363c0ec1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2057091100efe66367500c8c63fcf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660876d6907984989c731f7448a7b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf92886966c7008c27a08e3f02750f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaabcb263558a4d5e5eca8f39ad4de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a567c3d399fd0db7e0dbc5e3c7230410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc007dbf9a83a47e0bf5d8771fba7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b310bbf2c083ff49b7eb3cf88457836412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340126527569af88661ba8c33f0866d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438446acaaa8705aaed9f8f58712072b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6e9f722eca6086331800ac334a71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e4202714a1ac8fcd51d403e82754416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac17b5ddea35c7acf82f3b5f15af97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208e43edc8f8749c70ed6d54498fee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984446dbbd966a0a0b14c01b42867c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d76de618cccb9e36021dab3d3f37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd4c7f0e81b6e525642c78330b329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7dbee96eab38703da4ec34ca7f543422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977ced7e0e93ecd9e96ce31a0d835c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0e3bd5f7b4d60783aa630606a75c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8440baecbfa8f5dc607082d2dc0484425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883011e683ddf14c9ae301955d58b15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40d44fc6d1a6b1da878c51ed2a7ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a1d0ad7b6f65921d46b8edeb6e5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4633cccfd92cd67b6a5ba25a59759f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7e9bd17a8748c1cd50e7c539062f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81849e2568709235cfa3ca559f1749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b57ba2c1a3fdd023ca35a7567e7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd28e720f4f7cbee535f4357fde1d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb20e6f653cc37b2f24795b257258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886b6b01b3db5d0bae15a610400a8ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eacfb81651ead5533ca0c4c62b065436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443395c8fd5b0214ae1d3cac79d78685437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e3be14b6b5d5f959fb2fc63c4ebed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615402978f8d4f1516258a4256f10b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361b1b4821443208bd436166a1903b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178dbaf8331048d2a4c1b66e16b61af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7e2978e66290a61f2a38ab702eeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc122250f8766136c9588fd7f7d95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015c3f6fa92f8d5718ab10870ab555444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d08b1599e4a0a36b7b3b2f83959fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc50ac2f50f6984b414ca90367681a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ca01d85fe825c45111d9cd5fd193447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec700313d40399442a9975437bf7d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7798aab5510329734009ba319058449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914ec9cf63abdc5a4317b99a924f2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04cf802574bc311e759ad9d080de0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde4f666e73d513514d52878338f82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59ef241e3a5b512d86f8e0593d561453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71f087c0cdfed37fd116c7209c7b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a2ec0c0a9ec19fdf85868fcc932e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3118afd0013e7311f148cac10fbcea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824698b8f598310546f1be8459e1ecd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fab8b54bbe25c3ad373c9b554760f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a38af6ec770646bd378984898e4395459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d3c4b59c81394d23d1d4775d8c14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e77f6762649bc561040f30249502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50c7648db910af29343854a515ae33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9c23d9651d93357b84d8374de112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b11d3a9bbbe9264c9d8c24a65540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12656f6f2321dbd66be0ea72997f34c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2f30f43feb7dcd6c785f0f4365261466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd38f4e13200c73b476cdca1090888467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b25674305eb37392589a5e2f1d3a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cfc83f66922ab65f3433b606996c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a832e1b5a0d21e93eff9665ce45282470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990849f3129332add50eb6b0b97c45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c8e46af870b9a7835edc8d96eee86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b0789cbf035d4d5cf2d3ef7932ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979a3fcd3e859343ab84a7f6a4695e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f488634cb136bfc1e0d4707648c9ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd196364a25af8466cbaed8690323e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014b36459ac8e5d76d7f5d8c197a9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12857da8d6b4224d70738472cca55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e560d4d353521820ed980ed79e630479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad47b5be8da446688a138de5c43de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc956fee0f8ba77a5688d5a62c15d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e8b896acca3198b33aba2c58d30f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9d1f364a6c288ff43b8bdf57ebe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206943f137768a0e51b854f3d5a96f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9de89a1b48dd9d2a26d4b0f704fac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746bdf5cd96b5602d7190f257d4fbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237d5de0f68cf7bf145b990f3af1e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c53db247e096f142ee960e29e5f5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74679e7da7dea58ec26639a0fb00280489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738613bc508b3bc8b57b28109a2d4b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dc53ff99a9124c730072dee4647b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263620f5010f9891d2be4524565d406492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cdde056aad808acbe7d08a35280a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a95c8160192680df1d12d630995872494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3284b82062f65ddbeaad8c9f3764495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608faa184bc942765a48aec4b1a4730496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb1c347a2474b9f109f4efe672bfe5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc0878caab88b0e6ed26618878a644498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803746578b115d88e8f5135c787d7c51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258da7edfeca7f9bccd1bc4b98fa533c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0e611e808253d932b894554d25054501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce3a0a895aee2e1a08ce2e4cf71e80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab863397b9040d4b18e78bb1ead6d97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a684ca5004ee9e9740a6344b1ecd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a296f3d753e24ec8e434b65fa3f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd7f61f4871fe64b47211d99c7b253506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381da9d4307be9d183a33e8868c2fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c04f5d21caddf4fb465daaa0fadb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf599ac2b92c5cd2ff886f436089c638509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d99c06277b322f2443ea589f9e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737afc368b976fa5892c8c8ea127a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17e805b321702c3d77047c02e84af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac505bfe63458909309c1ecf5dcb98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ac1419e130ab38b809ce14fa4eb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fce7090cd6573ca8c7cd11931b602515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f9b23c0369d38b86cf79a25a1205516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf377a4723e419720cdf21f08c4669517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0202b9299f95b7f7f84723ae0a094e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c7cb19efb82847dec9fb65ba7e8df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76467043a5e3af34f2061bb38527d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e628c7bf8614c1f9e5ebc84e572278521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f00147e5a073ad480365a4da7bbca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21488b12a91ad93aa70d1c457ab9f0fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4d7174256ae1a7331a548b559229524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d5e1fc043308c6bf5c9bd89208e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e88c9cdffa198530944f31021396526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c036f86388c5562755a11f74e9b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade34c7cdf08d3de3decec2d1ac66ee5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155271529b517771fe7213b38717e4f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfd980eb7d1e3e8b01c0dd90ed90a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0629073bfbc679d033e38e7f1b31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577554faed0162b9a1c6be0e496eedc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd53e67137b7ca9c61e75b06f819c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19bf1a6ca17b4ed6616131bd85c78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d32cfdfc3c17f6b81a02b926e265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd0f315a33118cdb39cf689dc62b15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f873871851bb2a5b3d1d9fa43e211537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a2ecb05d5c86bd16c92e7ef683382538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596afae3ebf35a625bf3473481bb37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2600f023fe93ed07a5335f1fdf615540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdac96c9e5e213bb275601b424ba0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551106e4c1a010cb13bf3d6a5c6fb1fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b531303ec21d4d9b4485bb72bae4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d60d0d517ebeef8dd75e85528cf23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22000d917be21054ef10bcef9e705418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee047f35cfbf63bbcb4e4a6b9358266546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dcf1205d56058d113a91fe0c5f01a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f4e16ef9c90d1311e5579eab04a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf1fa66db94900dd7621b27151ebe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd17604063d9c85d7a5f3c18f01493550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6318871cbd955dc7bae432bd3ee7fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eee55013f45b280f52ac4ef08315ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be7c93b13471d1c57d2f59109df022553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569950c92f137957d8f60069b0407ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329582840b092611c307268406fb07e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991a46311d97742866d718cb8e61dd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93645b1783979f0e4fa1845d90d5f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327543f7b9b8b7d5459fbe89468f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931448f13f99110974759a1ae00bfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222246886396fcaaa42299633dc8d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563e3ae75694a148085c785f1935c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5da249a67fc6b181a5233d3a50eb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377159c431ea4e6cf808e0485644252c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aa4fe373b2942c65bef6e01950327564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511dc2602db69f8580ef4a12b49a2ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f18959f6122f33d19e4d77b6bf010566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d030e0585db8aa289b41c87bff3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f387de42ca760b30e056a1af0775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c88fc04b1c2e4b80a388830d91b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b4a6f71165b0a02356d2bc21d9eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca47c43d6ad26998158c5f98a2675d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd37df428113d45fd54739c2d6dbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847a1a62e125a1f7e0ecdc551af945573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a40ccf680d81148316917d6257c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b460c53911c65b7e8b0328dfb1e12a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592788df6f576a971e0d8ce7d095159d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6d898339c5941ea82534e665e810577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0644efa93c31494165916a75fe9b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696230f35c53cfac1cb5bf311b1fb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b765a95c02416ec23ddd02f51e00a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780c1f1f3b9c6d37ab8330cc3a3fb91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42192b0ffe1b032235995f2b8e74ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34927c23f2b856b5fed1012cefa943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4ce004b53733d6f648f8a31cfcfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f1a92fe80fed8f7239af29234394585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f94cd9cc40ff9d450d54ae1d51ef2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0063feb89812f494c9170375f7851587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033caadf6afa94a5a71678e12a94209588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db76771a60125fa658cccb56b76d6f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516159af25f5c4ef1d930cf67b91c876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e629cc1c395c0cf69dfdf58cdc210b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb402f36b49182a936061d4b12bdeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3271f72b35537e3c54d5c86a079e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10258783c45f79c84444f1d914aa0a67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0d4a44fca14eecb32d229ed6cc63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4bf8b2d777ead34f5743a68a8f26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f67434965185c5ac165a39514f0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496aaf815d21b4a8ce2abcff613e17e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca89a984713872f2607aa518fcaa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cfe4c0e7b7ce145bb99025bbf841d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3fa81d34241b2b8c17f0006a27cc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33eec2a1d6fc370f3f56ce34ec68ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881572f119dbe3da1eccbecd4c7c6ef7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d56a33b720604c41f1292d6a740a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854497cf1d437520006cf58c84498814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf921f078a9c2db969bb9c1f2ef2af67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634117f2e5de383e6adc6d544a037559607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf1debba9ef96db19decc2409a9fee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a5867738032fa84a894e111b2c01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be007a759467d78670ad85fbe250c97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4708a5f9ea17ac80f50352af54f112611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced4d4823bf29cc70d6de7c3c817010612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a4c4ccbfb376336f944745a4178a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1389f2ee3ee7b592d6aff6d7c3bdf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfd22936794e5cf75206232d1d80f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d1f01891a83464669cbc292ac1188616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d261d0c7bc69e0b814a0f3387b689d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43686893d46aef4b87e7ffcae5d6e6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2d3e8a2e2ee566e33e4d10c0d54b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05edad1e9346aa34346b67791281007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da59262fb068e9a6320a6bf883754621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727a65168aa18242d38eae0d70af08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6e35d0260fdddd078c71399e9e4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8f912875ba7a427849ff575ff7bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802aebfdd1a63406031247e9dba3fab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcdebb3d6efc26452b8e7bc356857b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b282640795cebd8800db7491bf45dec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3e68c689508a31ee68128c5a186d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc88836de079cc8ad296d00f5f9bfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c60683c150b502cef4c3c7c7020e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688b84ee3e9f33e13ea5874f5322483631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08b9a301415727aebf5df913d109f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db76c91547c892514cca9171e9318633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e1104576805ece710d387e1370f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fb8f687729cf7be160fe6c3ca0172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa18917bbe8748cf3052acd10bb7c07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c84addb07e5f4932bcfcd6532379637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a089dab92b5ea90fd6daaacc4ca8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94dff58136fd05adc3fc404ba33d87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c8f8488fb1357ad626c845354746640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d47a4868b3a0609290eb26a52d9b18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d53cb6a27b90ebe177e6fdea251f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be6cdb4720f94b3f30075d6b20543643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ca2b89a7a03db02522d1cd6ff38e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2055ad95a3a0374735dd9f4e615d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5d9ebc5d7c75107d611bf02f8e04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1c9a64c4c9a5ff033883700ed942c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810847188583a0bad8c8025c00cceb06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e64ff1fd76d52686dd0c187121e83f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642cad9ff19d11562ba8480334a308650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df5b95ba246f1849a29538577aec2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f261e7db3ff17c8676d022b90dd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413af2558f2ee206fe30b5faff11f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028003f414ab685cf06d49d56a709cf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277eda54f535a98312200ab2894d35d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88320897d1b7eddfa98d901ca60bdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da5eabf7a03fd171cb56e80eff719f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1363ca5d65b19ea6d7437c04943e10e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124f63fb39364b57b027f3121df7c4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc6f32a39711e72f4099f70efb5634660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d388585db68105415724c8974ccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7acf2e212cc2842dc532fff6b3c85e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514337da525746090b0900de9841df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137046c06b7320639e101883d47a1e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d777232b8aa76a5072f0417e26f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d229bb0b78fe3aa8fea776ec39fc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193a6c2b50b8527fe327502c28a2d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9c36c46eb0457482decfe3eb3631b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b291bb100af19a04552d6a00fe9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ba9f6c45ca99f400ac57e78128a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf0485157b8b52604b1b055c0e07ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad74a0e095b582e947b0e135c4fbad7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2d960e08240de8dd2c2465288952b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccfa561ae98c7a89f99290ec741fae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e37f1e3093ec9c3dcf638814b80a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd93f4567d040aca11366db7d25653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68864cc7b5cb557104ed313b0b66d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b816851524faf584b4e0b5413f134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1236d3a848652e10a688023023be8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6c2aa194f909111861e062b35aaca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dffd644ba30299e3780d05d2ef437681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29ec900d50f90e1b87d185e2ed6ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cdaaf2bdd7f7d7639101efc5168b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e085a7d5017ace21e3504394762d8e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dcdb9857a50710f892e20f4455be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff2d8b971b88f4f6d86914ede6b6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9560b157369bfa3559b2d454b739d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b3531aaaff8e07c9df4f8dbd9974688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cee6879b5b3b6f5fa95f75aaa03c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b219e6ebac817c9b1748db45bd258e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587468024da56b9bd0820ab3dfffc32e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34a0d1c70af51dfe988ee86a39956692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e0157eda8dac810702ea90afdd33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c576d15c81b110320d73552c5d1da79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3752050d1f1a72bd2c7de308f35f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212dfa9f1cca37a1de01e9dced07bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319446c75cd5b2dfdb1d811bd63396cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770355c74af6b50e1cabf1eb015652698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd69450094a31bee63d8d8b1006ccea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c6f5f8dd34ae3cbfe0b6d5378b09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c633d5f212ab4f1a62e337a2d93bc73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de7ae09dd8dd1df3fd7cbd99c250a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b5761dc83b867050ef4e3de45510703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e5c5ca758d85d9e4e4b62a4b1cc5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e91a1101d5d1562cb8c38fba15a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f277000b543590c0a8d4bd9dcdb4f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac176665f737bbb5b3f195537ec7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959b99a1790792a4a00bba90b7ecae4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bad1fd4ef7b3384fa8b71dcbd7046709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1718ee6b08f6d0a4a3647b9863f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7179d71ac8b363a7838808c482301a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683075e5b3b41692b60c85d1a8acd87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb4b6b963374e8917e76211945f2b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b04c99a0f1c1b559010a4c7147c7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a4fab209f70e77cac2b1ac4c1c71c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c8a74e08826df80e43debe56875b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a54122d564b7577197fbc14462a01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935128f2a82999410a965575985021e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557203be99dc223ada21cbe06f1910c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95876cc08e4f6b57138aa09ccb9ee70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd8875ed71124596fc0f2889287dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5cce8bfa4fcd49a3a774fb84652f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff85e108e8a257225243bd7341196d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f862133c3861d00694d12524ea1d053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1af703a742d6acbf94d9b462ab8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c875544f81c848ceee042ab49b4b5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237c7452d5c6982f55684216452cb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccff010ecb2427749684111a87a59f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723162731e44acfd5b1efc15a135db8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b592fd527e1a6cdb4a2a8134e1cb07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06559cb5ae92c67ec21dfb1b3451ceb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026154b67461106264b3b5f4935dded732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd5ae6585da3342fbfc08b78b49af1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1f910b10ebb70ea111cad827c9b0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc392aa4487fdca5f2db9f6223f67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7acace048f0904c320ecd4da618e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3326266e2c8cbb65ebfcc396485a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d3237fd3d7ddc21905f9c0c52fd5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c960889d1cef59bbd1d76cf31e79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19281ee7730313a7001fcd7f076803740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ded8e26bc1361511241113f8cf7d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2cb2a982bf67978e6d85ba35cfec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb852980e9dc57c3f981a0269b56704743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58580af0d50b4ca5bd9e5a0c3746f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed98b61b1ded7581f9484455c09705745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460327c11ee4376aca183d1fddd3ea13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3564a6761e3e6d339ebde06ed57a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021d85f5b877f77588d430ab7fda0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ff143e62bf6e6d9b013270461165749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c807fa5fb683714cce72d2bfe3e994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7be6ae5ad765284d1331c4c4b9795751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91e3ea7d04df1793d39f006901bd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a5b06f29c4498f83b18f368211f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e2af4a89ac2bf8ef318d9567a4f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd00201afc2e456ab59644293722d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233b5a5fa79544828f00e6760267e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b868982c6334dca46164f565ea7a3b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e243af39cb15331b57dd5a67470e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50bb7d9e22d13f0ac228879049ac2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>