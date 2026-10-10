--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f56fc471c138fa642d730a51e7b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7502d18b037cdd34ec8ea72536c6bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064207b2c4100310425dffd761594a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb33193913dfe34b38600681200284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18241a3b2e12b64d3a67b2c65cc1ea45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd890e995d9c3b576a195417841b94416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5a714d01a30bc81f4cffca8176a7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abef5412438aba66d7c80a04178e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715ed59358c1fb812f8d5143c37c7329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98237e0907b6cddfb36a636f21a043210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da99bc2314fb87e334f53928d1d03d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c805e404e24af3f321e01ff01ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3002711068d5306f9fe9803da03413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa878f3cba3cdf9022114ae5faefc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68c9d370e47f3390e5cbe4d5fa03a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5d5bf17f878ce2ca26cf5b9b2d10316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f42f975c837b54e478eddba340dd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c8d8ce2d3d1a158d0d53426746d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fad563f6fdeb7c22c5d8e7c3feb2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb49a05cdc3ed02eca098b1ab7fba5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef78caf156cfbfb2c7b34172d9a21821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504765cd3bccfdcfde66afda5c4ae0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4db1118d46b4ad56d5395b31daad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4b2b4548cf84604741cf415baf4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a7efd863b743ef1c49def460b2c1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f73d7cb8bff96305eeb5e15bad43a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d163d535b9f07d04a558aa820061b5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3504eb05bb46a47a6382c04c75381528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9892c7a59f85f3f42f1467e79d3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d7c444d0d08934544114bf9a54a6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e11bf3845c6e9549c55a45b942a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce563213a3905edfeacc01321ce6f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f56696c5d1579d42002cd2156e267633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac46fb0bde3046e7460d018a197d8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643562f3fa8628dd6a8469b00ff8c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beaa53d1cdbd7bffcdca0d7d6fdb0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685a0a663566d5c9f40e044be845f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a6501c0789275ccc57e65f83c03038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fbd7a9d7fe7c43880a14849567fe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e266a59460d32d12e3180de405b7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27a7c504ddc581235ffdca3a656fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2eabb8b2b252b4baac3aeb801e56942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c5a0397f1e3373cde63a7b9c6f73143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f2d8c29fd366b67a8c812ce885a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74d9d5618f5e379218c88442a8983545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c889e6a908ab4e9b1e5cf50e551f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4e85f8b92c6854615857c9a8aacd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef3b2da6a8ed87e3f048248f8b863048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76a16c5aab122f748053831d830cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c144dc108430cb8203478d4c0d94ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f5f894d23f66585e5fba252bc9cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0f50f43b2c40e3f4c4458352f055352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e5be79528290ec348ae273b5856a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818443a10773a2d9ad9b928ad5c375f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb51d92399f3a156d8c142302d68b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09222072a5a423ee89425d63dfbfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523261506f7a5232405e357c7c10766657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12753c3b5b0d9e76c8d5795239046458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc429a5ba17b7395ce9cc4c9a8a5134f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cdd87d4bd990b818d44fbbc1f0fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b183f9d3f7677e63bf62f0749794061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1036ccd37b8faf2499bdc691e267d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249e761614427c2eaca60f8903084c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5e55ba6445d42e91364c68ba5ccf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4455784311b92a1530bb2d0a2048865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff78a5d65399add72a56348bd5a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec78855e8ac70b5ccd92ba917908067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc971a2d570f79b4fcae50ec313f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fdffea982b627f81506dcd810b98969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191df8465c84efcff8cf8af6c8c3c3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af4300e7ac487b003ae195f18b1e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6d79168d3e281de91f23fd3ffa5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e5e5337a59b4cf9f69aded17488173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50e160ce9170c94adf835950473f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a316ba822faf010b589a1975c185875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989dacad26e03f73bf8693e6139a0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd02c50a5671460b57214f6311f28c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109187b1d6f2f7548d70ee7b72bdb21078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bcb775db4ab21293fbee06a94852c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d3fd33b3e0165e25be8bff76a8b9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d48a3e119b167c3ea5ff5fdfa7f8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280d1200e61599fbce4446396abdf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd59542113c2393c5a311d04a78ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c949fd6af64d23b0d0e396108137ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021f693d9d14dfbe326e94bbbc317985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5500e118de040241616d0f543049bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a9b608d09a11a488b0075585fdb9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac905aa59c9edb04b96a01ed07da688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5292f2ba974c1730dc3ea1b8dc05c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b07fd2685085306ef6580eb84192f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75cd64cf459f4c3b8104b7817254f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028212aff7ce1cad677cd78dae43f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778ecfd601f2471a698e18fcfbe69393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927fb6bec07ede7b2ffbfe839a3b94194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf59b89c8c7ea68f0700acb96683ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d7259b8c432f7fe7c93cf68c798f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc251527b38447a01a5a5507299b6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497ede3c376fddd16889bb5e4a811a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536c4b6d2232ea1e4df06f416d1126099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811a4b93d131cba1f373f115cfda2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715af111cea4e844ae0cdc73cb6d2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c079e56c9c90cead1cf6189a57ec55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a6dae125f4043332d455d8c474079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9a43ab00550605dedfcd5a9ba8b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f98b004d9b0aeadd94b31b6d4dd19c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae37bca8f376cf9483c9335d8d2f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8f9be808cc8672ca950435673721107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a4e99613bc2b65a4adde42fbb415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338112473cb6d7995f236c73d85ba43f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a93f3ae7bac1d17508ac463d66f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34add4a70ff50ed3b24bca5f1e0fab4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4120c6a5aa3e5795d91ad9d951f583112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1db17c7fe9e39d2bd53ad8fea7ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b70aaf21167482c1d51727fd22f5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103580f13bcfb27246d9c7a276449d33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f993f3f291919eac7f754f208f8f2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceebcd71061a6fc365f3054857e576a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f246676b4135344351cdc69ba5c6b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db826833da63877edba9ee644fbf35d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638fa7cbcc80e6768aa7945a4d8b348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852b34172b2d513d304045ec7c2293121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4cab718c4a6e93d2c1f4659d1a056122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8b47b15a9c0384fb8c1026a8257d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b18f50b3aa6304c8ba32897670f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca9d3f784bf4a389b9810e4363b03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d570f45f71eef88b80964bb46e04ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ed17a03a1ec3ae6150dd9dd9392b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818b9034ce7a1c0280635c98053fde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fa0e0f3241c93dbe4571605e7a24a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c03367ab088ca454695153d94cc17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a6e8936c1c859a41893b80b80ff3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e278cca2d523b3d19576a85d5e5f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594939943eafdadb16ba21f306b4af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbfb02738ed25190e9caffbac3c74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43bd5bc2a22a5a6f2815bae8539306135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a37dcf3d46f73ed7eca9778a29ae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50427790383a30dc0f39a986d30b655137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b69ac4f6d9407206e9a6bb1899aca1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958e82e678752b1550476c6a81ca3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6b0204ee6b1a0e1a33be2993370bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b650e7d971f0dcac3c686e14b058a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9be9c8fbce1e3c4abe143d5499f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56a74f9d95c778ce3ee13ba52d127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7e8454995f9b8a6dd67b527aafbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55323ff3c430d377384a3571e11b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b888d80703829eac6e9c200ab5d91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee41d0451001083c1a9883b831abda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77b06c1b9db3d6c6c3e9872bc7e1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66f156a286fdfd3f57905967e5eda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbac9c5473cfdca6c149a7a8cec9f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae97404b58b1e0848ceb37a275e4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8e30674d8cdab6fe52f2c5d8474c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aededeb65451c82e5bd7e22f730c377153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843718c4d358183b76b7cfe7618a85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f17ea130fa1f71c2523f88464f6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22041410dee074a65276382136a7e9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6004605d671563e458a2ff67674edb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03baec05ee77722409389fcf3c702f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee53d6da50f0bc25ab943f46f7cc618159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc795113650eea640fdf77efc1d0e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1fa29fdfb8b1f85c5f2bf33c5640161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a68d9d2aab3929c2ef78144f0b8ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d19d9f2f6662166d2e6c5c3c10624163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664279f6292b9efd54559ab3c71345d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b5575444cf24afb9bbd17b829ea4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2128ed4d5d5b2d26480bdd649426c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4d8cc1a50b3be0886423dca4dd3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b5cbb0ece98b7cbaa985ce36b90b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a9a1b1b9103e22209b1c27c3a3831169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39659d1b7afbbf7df68ccc159fb3148170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134209cc69e83d9d637817b1027862a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805320b4c9fcdc978d02858a4c3a771172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599cd2117ecd1e5739d4e6a6d4b7edb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe61f3a92eb2fb8ccc99c16bb0944174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9f7191a358aafcd766f5e61ac5ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ca02a1e8d1c6a208489efdc4537c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc9340122e4cf2a188520051c09c3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655ce11c09dc8e827fa8fb467e9a5c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24428ad30bdfb8a6599a9f806fb82c13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2e609e66a1df64e28b004bb01cd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d78b648583fa433dc219e72130152181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c53a34e450cd0cff6616ebdb38ac9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea48280e9701bb9ef32803f125cb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff855b802cb77812dc2e56b05dfb3e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab299aa872c93aaeb074c6b40de7634185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ead97ebb43048346f973e1e2e92c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df295f0112f5ec29e8bb95c38d00bf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672ef6c7e5fe4a1e02215265ad1fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47328f696cd6a9ed467482e8b9742ddb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5bc17bdf15a0f4885525c0031a46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83424b32048be033e7884113c7f51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db2c7c842fe8bd58b0ff142f683b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be86d2f34354b06d507c2b4ec3c868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e6dfc85600a23470c86e586f30a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b23705418b3e47809dddda0c40c705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e411ee34c6ea66d7212a4f331371196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c32fb5f7530453f97725ad6dceda9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97863004ef425aff3eaf9f0c7ad01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b71186ff9292cc7dc1a8da75198ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b85936346e697298c41f6506a0f247200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e6a0086311dc1c866d1679b84e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd8cc1d7ddc85e0b5457ecd584539202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c18df9422fd35df1082b19f8f55d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b340fb35db77db5a70fe64b801fad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c881c974f8a25eaade9b1f5d8eb0fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da69f4b8d359d1d7c0b6acab0a5b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd179a4309b16c44a4850612173aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c4a4f27649ab1157f12dd9bda638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f148e96da5cf6dd6a5775619bebc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e6e1b8a0a340f48535e7b7e8b1f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b1976ad7356aa4ccb449f422a26a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a217817459c0c716f33d3ca4cd512212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74fabcd95100d807ba8727796cf339213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0ffbac2a1e25a972588d86afcd99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec932cccb196292abafe10f675ec0b44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89f464b925a383dec6d0ef348bfe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb18bdbe4c50bb7443ed4fc1e43d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160f4ad3ea37b44243c141a391f58a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a1216a9fd61924b4bfa89ccbf4ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c320c5a47655fb3ebcfe9a7749d2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335167ade8cfde87a59817979531d6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714cc1e76725def484d64d1e9c1949222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a9d8929817819aa63015b663db7c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076951d23d14c347b1a5d1336d86f054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500dd3b6628b9c161c579690f46dfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f309853f57d849062a95b662fd109226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb830f8e52f0adda0165ab5cd047935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546ee6de7890d5c387b04bc8b30820228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d3e697a2bc36599718603fd80d99e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b81cc4942f84d1594e48e66bc483230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cbba6cf499e17e3e5c2ecfb40b90b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd45bc5207a346def502c6533f35ebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920518fb807eed31cc0396d90d23b8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636e634a38bc63cf3ef3fa6002dd693234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b16a404c747be88cb0c6f92775ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d20458d24a1a4a9c3a5bd1cd5fe53c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675bedeca713a3e84608bb92d92ea0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f938b9572f834c3242245937c500b05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2a2c9cfd57f57a65d58035d7ec02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4980ebfb7219f3e6f0af290dfdc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af1b232571bce57f71cbb6aff53e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a8efb59c5093503f9e9fbbbfc465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c158dd109930386209676f063877471243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef74d738096606cd069e641e688300244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4d536ef93bb59155d020cd28995d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e4ed3f0b0e9ee76a91f96496e0b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c194042bb617d3063bc7fc915c9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca02ec58f519e3151c4e3810a4a318f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e12654210c64ea392a808fe44227249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a59856133da6de5471f9e733185e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca46b50f16a9bb5668cba8b93dc7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf242a441f4395be7ab900e2c26a1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d97b9edb77d35240563065b4c477f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019fbeed68798b393563faabf128da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a71ac21cbb69207fce90eb5d9b6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d836050ebeaddfeaf2bd0cb206341f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82807e78b3ca9e93e81357a464817cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0db1e837b28e34c56229b069d4581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dded4a1a65b988413dfefeaedee785259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65bba83d67823b162ee5bcd5061bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f69bccb87e2ef143332a4ce6a619c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec41acdb6a6cb34c1ff58eca4381c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab3d264660891bc9464fbdbcb69358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b7b85fb514a7f6085a69fe1bae0e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502134e43614f0ae0c5953fd9ea8a006265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6aa732391d9ca38132db99650db2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7299a1055393baac34b4162829903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce98e64fb34369329bc156688688c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977f8903e4e0f419f24608e3e4668d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4b0e3b2b7418d952127670b55c67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54bcb18cd4a573fef42cffa7c1361271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b89ca8d9571c38277a05cbd682175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340fa5891fa1a4cef5ab1b178fd588273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828840eaf9cdc2dcea1412d4756471274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f28ab7d2a3c6ab66972d3fdd2340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3b93efce7622247df4b8268b431ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ac45980c8b5a3db50203fddf353f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1347ab763d159b8d49be0e8829613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fbc38b25c6af3c2fe35a7fa0187c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa5cc3092ab21688c42f32119e0934280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce171c3fc7fa3b2974ff1f102ec3a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd112657c7d0406dee4e3576582dc89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e763326d6238bacc1a1054d409506e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f0efd75bb8016c596b4ba186abcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e01b751855a7740d3f16baa07043285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b49b563c2075f6093bbda79ca2a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dbce91c81a99d2c42ae5df115aed4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8a17f0c1a81c273f7ea106172862c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847be15ec34f5ed8f9b846d9333a1e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f002df1be3db34aaa64354d687e21e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8058de62719a38516051aec66fbaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950bcb66e3051e1e6d506c20a8270bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27dd136c3973d3ea80d563c851762293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407e9dbbb83c725613682453410858294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747775ec1902c017031393a5ff97f2cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064368343330b114f27dfce4a0cfcd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b68fd1bec791cc77e81e47a5bb77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a6dc92eeed3a98beb41d61fc8a04c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dc9757ca36b311bac9a9f8d07682c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02f6552e7f34d683f94915bf1c25a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba0af10ff9214cb93cd64a5a4c1bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6855bc6c969fdee51ba593818ca0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf00e3dd5da604e7676c64991bc584303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c08a37c5f9dc510e9a65e25a0a832304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9200104c41585b094f5366989937305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd087d0de62b540dd210e1781221971306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c7ac7f8c87f26bdd5bb8b675160a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb851571c24b33155f8e820f204ed2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83186ac45d43217ccd16c2156d56692f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073298acca6cb315c1ddba6c0ab896310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f587e7f5240a90c2c90c799b96cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df037f69547cb2ccd318b15988624c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd836615723508d8f0363d0cb1ddd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec288a2f25634b5950001f558e7ca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4f8417f6bdc0ae919ec9537e6fda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aa0f36ccad63b8d40ae7a3af77c30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5467cbb7db236e5bbd93222a492bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47028391a09be412c7b7d3cfb5f1f71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963ae0fc9f5ef0534cf836dd9ef171f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c968a01c81f0e735ec9d32737c01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0c1e5130b1a346a5fe3d1408069dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ea71dbd2ab2e53eb92386706e12f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86400f8d842b726ea065cf376b7461b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86fc420342dcd19f857ff02449f046324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e06ec2880da549025bc474d56e1f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785308dc52ef5528523ecc56380dd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e57ad24aed479070437f6b39fcbb9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e3b19dc95172cde7ce53f16c1f79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2ab940d272f10b8c32485d6cac5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0482550ac7693519c1909a66dbe2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b84350c205a4eaa2b8287dc568434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12146c26fb420c380e8c8835d108b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e233962ae3bcdbcf6e35a15f8be14c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c11aa48f1c56f8c8383d90afe0586334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b867c2b71a1b1cba99d2f7e3512dd3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1c815c503d36dcb91c9c701a9330c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55f5bd356ba87e671a0b5bd06e032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50e40549ff78ee97d00096b2d23d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56eccc00b97ec9a63bab7c97a4620339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66096122256e19eace566a9021b20af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703dedc8e82e435c8b111402422e75f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c7a3e07f5673bb6ddb6148f0ce29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e93dc0c26347658d1ca293f78d8c7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025728425b134fed096694de4d1683f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f8631f8b03f345526cfa9a7025d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffaaec39447b0d54aec4e6f4087872346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9677ccf86297a0c589b56ad465818347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d9eae410583afea1ebf783202ed5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908618cd9abfc204eb31956aaf381e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec92e4b59a8f84a55027d31631be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ecfaecbde0c77c1019456e2d8087c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32c771eeeb0347bd599760cca84c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f0a7938f890164329a5713d91a2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bff603fefec8983cdd4c8af2fe20e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b8b9b9a738d56d7504c26f770d86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01547799a2e9de082063d40165450db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f17f64ef3913c9444bfd791a1dfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc44ca63d2618ecb7bba61addaa980b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed72bfa0908bd2c2573bf48b110233359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0c428caccdc65a2be2c398b47938d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e6de521dae86ea563f5f5de3788f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1533a1b0ab0a777abee6217faeced362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d124b12c7e539e1af6fe723b019d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221a23a4b4dfb3ad35c1885d6744d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fcb0ca3d413a9f3cd7f2fb728ecf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a602a81596452feaae099466934bed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e26ab829f8d1b29d1ee9a436c61125367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10ae066eb700c550980692313c60a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7eb101e1d8a6c3f8197f6a1ba0eb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc80f791176c4b90aabebf1b02e0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e38dd60f745d64f1f5e836aa2d93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939495c359215357e5767386f11623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78f89f3d8740a51a199f10a6732fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8dae986578aec79be7e174b499527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a903e391e8234deecd062f6d6c21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7f29a623cb4211bde66d3436e1df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f44dc238f3df6b6fa36a0b5b2b553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795be118cfb798a447630b6407be56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ee3a5d029fd479bba91606858177379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690860a2224c4f9b2ddb97c4aa0b967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010c0e3a50aeaffa23aae74c103db61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08ac22bca48523cc13ee6bb8a2bee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a407e4e93070ca59718ca2bff32a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd7bd09796d9dba75467e61235e545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aefc43dbfae71c643cec8b703cdb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672487f2694ed2b1679375ceeda7330386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84739109019ba7688a980883c36ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ff186ec004a7fddb956ddb2a07b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8d315e2732518df05d79fe812afa1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71341cb7af398cbe16c34d22495104390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba185375f043a4e9ef71ab319cb30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231817704be350ee242baf9e35fa988392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a65f48cf96bd80f2dd905d14708b1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8843d12049d6510c49368a41801d14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52374ad21f2165dccb54664d849b1284395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b14b8e2b827d334e74cc98630203396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6571482e491b74936cb260124549c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26009a88ae19fe35ebfecc95007afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c296c5d438f1dd78031307ab78127399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aedd1018a208b2ae5f5f69b4e63053400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298402dcc820c8ad48da2468a039ff2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d14015a57e44fc7535defbd0007e55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5393ebfa9c6d61a4492b3b3956bd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee78737fe2bc0384589b6c738745c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c772a33e0bd1c4f15edc9d5588042405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc87434ca8795a4981e7bb9006f661406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7c764da0643e0bcac9e427c405096407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb207478cc557a5bd41aaac0f27ab2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c640fe2d9e00fe547971aadf6df0c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141dd40e2156eb48795bb6a0f863dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222fe3f56149d4b84be5e2ece451c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46ccca52873dd1f3867f97ec15a91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe2003363313fbf9c2beace8fe109413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc222dd4d49d9e491c1939ba7a0d65a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf38e43d57a003be90b0a9a1bbb92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890aceca4e3bc787a789840c0dcf10e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843f50e3aba8765ae6080ffffab7a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6dfd9454da2f539700d700fba6b65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81de3babfe276d69286205e927f972f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea0e5b29c55b78952cdecaf39dd4f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c9d02338118de27f70d26e92a223421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1261f1282dbabcd543581b6e116e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9081cfe0ddc178f045969520cc52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30202e4fd02e80b38e86826ce3ce6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec825558f9c3b833780662633b470c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba211fbf554f8ff3688243ef651ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99249ff0fbd3f34556e5168481fd2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb75ff64254fcf352882b29464ed456428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e79c90a7943c98fd963c16923df08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba121461bc49e733a8248e088038ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa18b5396a1978d3bfff130274b82b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d7fef2e102d083108d6676894c1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b44d373fcd6be192e8dc6a1d8a559433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e87bd1a4bfb798aae948d7d399874434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc1d488a8cbc910b64f3a2ef07932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862762355c7a5f278c656e91e7102b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa95970a76b586a2d1a480cea9287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c42364bd65bcf65700e2531e5f765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f6d865efe45673103dcb479b812b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3887eb6c428de8da75394f694f440440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b83dc2647e759f99f46d5ae6750b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0cda24c8bb642afd2ee0e51892f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550403d7220c0a08cf6a0b07dc59629443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85e2f6c5fb9a80537fa941d07a9597444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736242537a1ddabc524f79a10aa839445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3df23f19056b6d283bbad6b6c23d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f2171211d8a5426ba1bc2b7849a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eb5516cf4aefe172f0678868773fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9706b715599700fa19202a305c2ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222595f24eb96373d7f6c7cd9335ff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eaf1488e848c7882e79ab74cfbe45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0128bd455f2c02dc3bc945fd5e3b76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336fff41fc896a07d63155136718f4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8a3a34f2c20e12b15ceda43ea90e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf4bbbc705e9b1c0652584d1697e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f621a8917aa80c037d282a790c7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172dc3aa89e33397a4f27a346fefc6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7367cd962d0dc01a926e85d49730458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa956b2be4e557152236a7209c39c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f99f4e31969ec1cd083f1dd0b267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2434d67be99a26f435c5d53fe5949461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb2134d28c95377fe631a0fd1192b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd46a0a55d4032834bc271a60fb867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699ef8413295fbd2b811b0f05621c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e731eebce03aa7607a766be872a38f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21934813722b2f50ceb3b3437f1db94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e5deb4669e4d8991cf0ae0d9746ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100462e5b44fc5f5d8c4a5575f8c4867468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5f43ded43dad9a61140b29904b34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216a3719ff694a706f190a0daa7c4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4bb573dba92085d4f183571366d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcc9d028e185cd143af01748e541d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad255881f9c267aa1bbf3b59a7178473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758720bfe563c2123fae46bc3f70516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329038d295bda543a6bc342d948b8b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7ee0cb3e69f1206a45f89be30fa7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772deae56df63fb2f3b5477b45086b34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616478f28a9c9da8c281498b0a30695478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4b2b14e21f95832576622729068e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997fa99d9558f57211f5a305a83ef2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6e9c6e3125b89a27a01de855aa614481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28ffc3c8ba0885ec002f41739ca4f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ecb183277a3bda739324cd1fcbf3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd859e31b337292c93e52ae3f00057484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0fd4901ff03a3f3d8db079a170afa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8832a607d0ad11898a6476acc77c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a019bda7b5f3f040e0448a253d1af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843f37a20b80b412e21c3bfcc75ace488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c28652a286707d902638470b3275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7ebf87558e056adff4456bdea287f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee739ebb8f8fcb7608b1c6a5b0b9ee3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e4727cc0258062533b27e86100f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e497c5ad99ca24c92310213883d3a27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405282e2c79c82fdb96747caf9d02f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280577a1226c433f79782c8ddcb34faa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce373005ff920d97d251b364efa85d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679deb62d775a029b8e40d7bd4de5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019772cafc9b6f129519220aab9b26d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00584a9de26bbce93e78962aa72181499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278e619aeb24647922d423fff547b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d278fc9ac99cce87787c83b3a0fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa90c8c2acad48b4bbc64c6e7c8b00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fb62b00d8bb176277b00e265b32fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ebd392af8df589f57edca500c2b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767545a862b64993de8c24790024159e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ab7ad5b922b4f199795dc4ec2bf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587fc9c2b046891ec4ddeb89452bf51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e9e49868fba112e1b033c82194a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870f737831ff537b62d502741a3b968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046a1672f4ea7960a9720e79276700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8871708bb14f6efa6844be905bb581511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57245649f7a4db3e79cc82e2fd3f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f1678db52d88db6c8c1464162c82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0683d7ab5dce04224ee051c9199ae9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c949555e26cdf30790afa623ca9c76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7be53127fd68aba12b6334965bf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a24c7fe214f280f25e77e501e8a6a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7d68eb14b1671497017dc4f3ea304518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82586c49aa659c3b627e1d5979d235519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3c8fb69898c2a42f91280cdd0409520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e035c0f3223078c8389a045cfef039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d2e88b2bf29c7e8c99db7999aa68c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b77ad6e1091f745127d816e610039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795dd16b33f61836bd0015f316cf84f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b10ce4b8f91670625b3036cd3090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab03f2115935aa3ed8f1e6b2e1acc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f09e2606d8386496bc43aaf6163b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea5fb80f4b52597dccf6d6f596ca47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1d77e72753d22ee5895f4e0d5256529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a302c37c13eeffecafec41e698014b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc8ed7a869409eac49f6ac9651374531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d03aca519b2580cc910bbf578a3e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b358ba7b6b7a1adfcd53d9b8f1be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4221647e0fec4ffb35ceb681e38851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d58bc864e2cfa2c206c2170e6498e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131852fef7f6a573aad1c092f58fb5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab4864f1827d70f9e6ddb3eca01a2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6081700d1ffaa73a3087affa5a442538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e167ccbb70f01d0efc33096e0095e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c5a71bda3a9cf82414afe1b183ac6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498fe6387d7cb61e29c5fa040da5a0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee320c2ea5b00c08433ae2865da2d14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1038cb4ce087121c8747c0b635b6bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e8caff8766f7b11c27be0e6d738b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8872b715002501763f54f0eed0461e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5b3bd18ae576a08fcaea6a7bcaf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36cd95222535d5ca31bf1a60785ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4825aafce53bf7ba4daf51d26bed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe9b6c45f8cf6551eaa81abd61131549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bed73ecc77a32e1b2975be0a8240c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738b6f46c8233d33b25ed54c74f9d52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdd4d225bca51369b6bf069898519e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3e954b66a86820633320edaba51e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028fdcbc9b957a2fbffc071677f16d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b7fb80713608d21c0db6603430e62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7cb5f67baacc6e7c6f273eca423ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c8130b1ff69faebd240cd0a4eef7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70604c644ef8f5216bad70ea20c7a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6197bc5c9da9b9b8406015ecfd7664559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f809acbebcf53f80e39574a541c87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf05dd35ed5357e0907c17db047f12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297730adfdf4be7639a656820baa90d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741d87b38396fbbe9b7f649f5e2b8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f029bbaa8a20f63783091ce742ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd758a32937d73eeb03f7e338586c8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fc961cfe885fe78c50904bc146cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f21aa8aa0c8d48806ec54eaab5bd48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9334ebe62db68696f06cad293e096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0365b08d55572144ff9ca70c8acb628569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ff3cbe6cfb908a22734021ab3175570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d07e18c5e6a695c3a2db5dcde934571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc1e580b27d4ebbf85343e3c7cac7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61f8d6041b30eeca9c67c734d4842573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03fca34e6c5e9e33c7608a860eaa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b740ba27036fef76a621fc4a2c43010575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0851c64a646c903d9c275d0c47c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff457957525015ce47f16ed1ef7f6aa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27d0b1607dc29871cc52fa01850f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9732fbbfdbefb64ce816f8fbf018ba7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa44a29e3e4c99d96f93b259c2dd96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c583397e2698b9a0fa89c550aae44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff7cf7d71118ba155788163b141cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e9642d852e85d60c90ed1c8136d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567aae827fe65882a6aab9bd140b32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030590cdae451e7888a745f7c230825b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3def62e191fa9261462b57ea67d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b080cb5ce2ca490bc42d5ae35b8b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba977a9a17b048b435f74b14c0c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668efe3a9574a561ab6da6c44456fa78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f562fcd7671fe87cbed3bf9ea9c7bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e6384dcf9d3cfbbbb09dec48fd44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9812a01341faae6d2e9cbf7b9c38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1c09a744b2c5e523e2fb11dcc9ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb286fd569fc3da737b7024897fac9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3742ed0c6234ab26d71ebb887328b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f229aef42dc23bd391e9fe03c6ff3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7279511f11836f0d97619fe3435b0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6d0b68c4337445150c6fe23892c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98565d1ad8e088c5b014cf444d8a80c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaaef0e05cfcf821b9a1e7e195ec9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f88df73f7dd621b9997c2ca67a62f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a806318fa1530c76810a552fb9295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d173d852befa413b1bd4fd7d67ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a455b6ecf1e5b17c4fab5d1bc48da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973e125203904b50433490e0c9aff0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ba1a5dd3cfafcba2384b5f0617e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ce5997c9dc0df667d8d9618a88a4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfde410c15051b55cfd274d0565e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1366c808ffc8af80c6fda34421038609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2971b4f269960945cc6d3cfd2b8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97923f7a8491013aca47a0d842f95e1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ce4fc205f30af24dc0540aeb91b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629759250a6da838fff6675aa33348b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7812c083651ce58fe67b8a0c9ed102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f23b918a619b4c2f0efe5fde0745b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79afeb2aa151179eaa92b96407153c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36826f35bb14763013fd37f218d4226e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75a1e9a62d963b9c2239c5e8d5433f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02ed26c48729812169d3bd420936e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c71b6d67b715828573390eebfcbfd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4f3c76fda486d021a96a3626cd8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96d2f2ee9d995f7bd0e88ac31ceef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e94753520995cecd6263d8fc2a4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550771d9375f614b68826983a94d2188624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03509ce6feea1ce82137503d847bc6da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8822c209d832c5f68bb66f14fd6a7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eba09ae7b0e20d588e6c5f11a965cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35edbd39e5b460d7d40c5042612962628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f98a574cac6ad9bbb93d975c2d3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680e44b5a9b387e7f264c17e7f618d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8eccd3ad6eceb3f990c6bc86f5d2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17de016be33f4f03ac19dce960f46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a82bab34d0539c9969023d6bf381633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1c40ad4de22e6ad715345d715842634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813f181c7be77c07bcea7cd007dcec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda4130bd6359d98971416fe7613eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4186a1bf33f3c375de714c1543d621f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1610babf5e95d9f91af1252ca2c0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec3b3d1296894262a1e4fffafee999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106d3199385cfda2e17a3bfc4dfa06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc401ec147f7abbea746c9696c7dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5e2cc429ef0ade78ae78672270df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05809e92c8fbab1f62ee5b7c50ba6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a5b61e01750355d79d921295170e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98ebf30acf4199f847df82f2420d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c524eab5f9a1248d1d6dac588eca54e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e528317764dfc92b62c3dab9541c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e4e3019d0ebecee0a6be369685fb1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c4a8f5797515dbe3817999f83c87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe73efd99a9c041e5b5c3c81c0a454e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f000d21d928a0783449a934ad27f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2a69ce164cef8fe64dbd280628d40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8211c4c30f23c62907dce0770f3b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000a9d612d274ed217764cca0104e88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c4f1c658bad78277ec43ba53c8f55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e00dd7f83ef83f610a34da5cdcf25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c0021daed8cc9c09cb2bb225503d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a49c34bbc854955c2605efa91c819658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f816ab921461d2fac9252f52c93a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe43dcb8ac578c4fd240954a0436f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6307720fb0ce4c9a048646281a787661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baee560c8e9c7360ee03cd350ca2ef7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15381ff6f2e08919a913b4a30d5683f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4e858fb82c034fc7079d92d998d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4f638308030638011fb0b6de2d07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735dd90a50cc9e57bdfe1e30bbe2b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792924bfef871eb70a6b20ea2a1f657667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb273ddd54fa940572b5af2c25f19136668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa84daa9d7c9d3d2947b856902bee2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a634530a80a87d7c657659dc204c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1cd9eae3ea14232acd5af56840894671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa294dc348c06e1e6dce673d95112672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce730b947fe6800eb09c738fc74367b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1564299ba4f3dcd3ba2d2dd2c79a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342e4b4ed1b30d99c5779f70fa2796675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b09878e884325752327e339346dd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b5a99a8b505e31a0c083bedcf18b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bad939a8b05d334966e3f3f59a9e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba915ae2bd979cf64f352b5e215e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2dc39b2caf988d1e9af6b5c7325ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f56c493f7a5e8a154d996ed2ac939681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566884fb032a4dcca33d5ed833ddac8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a27866785e8fd7131201c1ffb93e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba6bd1c5ccab0161fa60907ea017d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2143ca2f8f031c01ea7bc63fb6c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562452b4e2a8cc6fac668851946bcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd564d01462a4072d9d3731b6580faaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c2ebcac9d54bee0d803874f9d0fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f4f42978472b6e68e43e87e0ce92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1fb663937c3b69fe9a213ea7f4e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba34e1ceb21a3fe7a1feb8fff107a68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fbf0a19af01057f2b3f960a8b106692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4107356be5ff5e615c6c6cd44e23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec0ab1236dff7847941dc4c2fa7ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed03d92af0c5f090b41303ef1502d74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23155c9b653c050b6056ff1423dcb6bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c28663478982dc5c16d355cf35648697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc10b77c2f378e4a79b821913b02c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a765b27e41922ba9bec21d09e02f1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fbe25eec8c95ed4876f4e5d04f11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c18a2980d7d694a4128071aed429f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa80b06dec833efdd0441808095da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b9b7d650939fa72d7813cb251c757703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900204fc58090807f5b0456700d2b200704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c9999d7ccd97f530265c07e6f8c08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27beedd1adaf20607bb893c48e91f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222518b1c11d24ccd6b2bd799c2d00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67a90d78e4b7ae5f5bb654e28e67b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568471e4cddf9ff106ad919c080e0956709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c45500dd21afbc79ee634919488b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f897948398f7d2d26215c3e3083a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67502d8583a48b7e67221ee09f1be21f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf35060dafbe30c5c91842e687610f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea339e80d09a65ddf5b744f225850f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb413c2c9b65f7dfc1aa35aa41f8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba5318c3c6b698ca3a4eaa4b1ae4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec2f08496aa3ca359434577280bad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d642a2c233db230fafe33b6af85681d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ce175ec235c71b9bba5e62b6a449719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1387e915358b12db848ce6fff0ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0700abca25485acce138d4f63461d14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd91c04f261e50de05c6caa862bd81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc5a1310ea4c5eff47ee7d92fae3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dce762bbb6b5e6e0e3ee7040f1921724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc8ff9dfd57e03d2116299b507f3bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067156db19328e0e175642ad25d3464726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d05b77133161c2e92f88703494fe5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579a5a776d08a945a1cf4ff536cc6e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc7a26b28a8b73a837f80a842c95c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742de10d2652b37979e79bfe2f5af8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01267f3210c741396747bc1b40d4a5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ec3bb1d36bff8fec8a77691361b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10e0f2c6edad05483d111e87901c0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc687d511186691e701f559598450734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9b1bedb256ad38bbc41fe36565cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce182cc0280bb72497769e51dd9ba5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637cf0f626eabb7feef28e362044ce8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6cccecd84d3e6b47d887e0291f027738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430304b22a7a609383ab86f195ef16e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2fb137548c03cf87bd7b022dabc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a17e5564b6ff3ec5fd899da45d32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704dcfeeae7e3183ae5054945ef6c10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e8ee450f3b0f2b14f61ba3ba125a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec3d064aa1ec1faefc5674aa4bdd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b85068a275b1b7a4778349b4bf34e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c449115fe24af93182397512b7920e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce210aff5244df2fb7595c9968096747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac4e48ec2729f025b068f49c81e76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb376e039ca18e14169af6b6e33e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c80fd0b2068943c216f2e8f875d464750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950a0232209abd2afc4d788abe18d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced765f8ba90b5be95174220664725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a58f6b50d77ea883c6fe16f1a7da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dede322fc7dfe5fb0268648ed0937754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a2e964c0c65eb3383b1fa0a4fbfd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc059ead83219192df83967701424f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd48993894d98dd7cc975fab2273a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff482a531e7c97257558f63bba0140758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1fe7de3edd377bca61dbf308a0925759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c349a0b55dd4c2e7e6d988c3b298df61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a155a6013dc1d22504634cf0b7bd132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19b167c00640682ac7da7d2eadae9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d883d5815741453532db3bd296d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb0ea510a901d2bef553e8934ace15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99413128d81ef5d6981a2eee32ac36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc0460ddb394dfd4a116c2a6fac8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5455d34f123321c8b5f23caef20d508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2f92298df71d3b8364ced2b3669c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e1d6337e29ef2816cabca1dd448910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd34787c47a861b56351cfa99e6b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f954ab4dc5b41b821db3cae5a7a6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d456a2b10709384be570b397e90013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613cdbbc569e04a0c53fbce497a7fae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a94aa095f0e7f6fcacc2b9fc6d9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f91a48e8b4f341c1f9f8c27fd1a9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacedff2beaac89d3cd5a07e5603a1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece29ed34693e1e66bd9b7688dd05218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ebd889b9d1b0f95b4afe439056be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8226b0d39175dfa64ae5d722ccbae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1bb60f9ab80ba41db26c10ac3743d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a95ca19017d496daaff8fcbe5d1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4cd4be51fc7c9dd2ab02cc92261a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf17d2713b53e562c0ddad2eab52d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893142d9ed9f53ba77fcfaacd7808125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52053e1e5c44d022cbc39a38fd9314d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcdb5f65a6cc9ff388bd36d203ae7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416086af124ae54f9df657c806fdd63b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f29707a75b80d4e1e29c393a4ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf887ed9bc467eac79faef6d8428e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9a008c6ef07140f9f931c0784ad531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf5a1d7a6a400bdd0e0ff8799938932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cdea49e435f66bfcb7897595ef1b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5c2a7856982ebf5d471ba4994458534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5a098f385c63093e3df00282cdb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efc8c94efa9310116c986c78f5781f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f797e4b899a7cfd57f5d4debb173a4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01e0710017db8710cfae3031806f8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb094d53dc0e1dc791f039eed1e73d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd85a84152e6de3afda0eef040dae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec1f3fb6a655359a8636a0a2b8ef6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3e1609da0c34a409a14247c8a22342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e2f04e883f4a20b5821cf5e68ac4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983603b7e90ad3532fbe1e8da044e7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa9d32fb2c91f2efb3de24496940ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ff3d0b258d539b7e60bfb728402a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7c4a757898eac57bf0093d93472947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb0254522f5a804e9bb56d4088e0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3b610db36ae3160dab6d1d48b192c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e582466a2a58374985e3a8fc7d4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92568fd9d51c03e1fbe1135f63102cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d070da7dfcedf8fdcf70801d59d8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec419cb22a8fdee23564f9fdf8db43353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9d9c4cb2dfbbc139a9e2b5744b9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28fbd5d6137b22df2fb07b629954755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a101c453f0b42624267c9bfda7d0b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd107d82293fa9d45b240def30bd20357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c3a158999ffae9e30a2f65fc43acc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d878a8f02ed460cc93c53543cd9eacb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424108b3c9e9f97feeafc38f9b844d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce4482dc1147d9e58b768045d805f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cab2daabfaaf0909f4cf0b11264a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cada60b94730f0de9db5a90731f98a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c7aebe828a5f56d876b57a4727d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d063978a51207430e456ba84200c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49776634ff18c2ca378ee473e3d136d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b38c75f50074cd2ed13904f045bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677328c1d71b094295ae3fa223b8b3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a4e39045c93e07d187731ef76529d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a44f39d51a44eaace738214a971570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6a566c9aa77cb1159a4fb1003522f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5d6725d479920a977bf1ae0e5b4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655166f93df3c76a8c7cabb7fe4e90473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7ffba697fb3c89c69e8c1ed04bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eaab93f32e5ca13573ce1bb3485ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38dfd504516ce2599e8620cdeadd0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15280f3ee52ea344833275bf0cb68a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5edbf406ded60a40ab71962ba00e8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0483802bb4ba02a6a38e74db526729479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42b7c9d638ab25d5308762595ca6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be5b23f3c9da2a88746a7ed934bdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e005035e5aebb8f4b30aeb5cfe2dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564817de819c304670d5d180db3272c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08691644e51310bc713989e0ff78f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4218fd2f0203df98ba3ddb32799bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9706a1e81e4df4384d9dcbb8746486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1067dac7440ea1cfe9a27410e69f4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f2c9a40ca83a3e6f7c936b773efd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d43e2783235ffbe610cfd3e9ea83889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086ebf99fc1e9f954ccc055a7d8c7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0514d4e281aa338eaf5289da6bbcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038a4efaf9ccb1c5c6c5cb79200a3c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf452fbfbd3f51211ca820d25fd4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7079f480f8b4bc674b0eb3bfb87194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55effb514eedd3e17748b5c9860a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b013ed6c5a34168a715f278772aa9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b368a9d713f993590ac4c9c4c079c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa53d88bf8f8684e66d5b43175575e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97edcd5b01cdc30ce6dbcdf1541c1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75c3ba174bb9e0f37c4f7eff768fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6d4476a00a7ef15d739f530924638101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c6f8f99a52393547414144cc592ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5959200bf05c594ef1810d8c5a4b364103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae0f175518db67354ae23ecb7d5236104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47b93943fc69751e5e8cb385f591e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2472a0eb2d4227c57f00cb406d6c48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2319a6c40c949bb8cd0faf8d7e4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e232e4f0de011d9a4758884b5e5660108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2caebea326fec8ab8723faae3618ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dadc23c50a9aee922ec54200b7f529110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5917995f204a33257a94553b7a319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871a2f99ed248ba0eafb15ced547c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb9637f688fae556bb3267a1648e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4047d13e6f8df3b738d2ce7ae56696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d3f1f9883e1ed4a2e2df882563d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0071398df7d49c8911ef3ec67aa3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d4a578d100026e4e502df3d79763117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbb8bc908722c94b43a513fb5b24ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db858d88467be08deaf373f81b26c6b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece726da6309380dc693392bef54d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fddbfdc105aa775de1812832204edc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa69b766187e1749098cb958f0755122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607bdc15ee10c796a6d2ddfa5ac2e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335275195f7ff272382f4f1f838286124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103e0f6aa2dd51211a9126790cf004125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb64d1da24a496eccc54acfc37f33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ea5682792baaf7c9f79ff612d5d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23e2aa83ad76b59cf21c6d1e6e4ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041e5ee0e6940a2646aba046fc29a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a472fa2daa766ce2fe4c7b410bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d649c5bf36515967612b6b76c24b03b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a04c6989ec64e3d930324cafb13eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e9efaff2417af36a6cf419c689bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae85c0a0297b95b811abe6e2c8891134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e558c50e9d16067c265fcaae117af8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ef3e100db0466152cc24762f38f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55e06baf77997e32bb910a88297fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704efc8e5922629bf0605d990fc320a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2b2a8e383bc7bf8d2b4a4c10535e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078183462d4284fa9968669170f54274140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a793d2193a13c823bd6caaeb15829d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920a401a552ef24b3660a1140087cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d020b60d3844b2b998901870884011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b9ad9cab8b12bcadf9bdfaf384f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2853de988c8910586d05ac68d7f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b9d06503d386cbbd74bd5c113f521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658289dbcc29365683fbd9c74188e5d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fba98d5e9d14438461cea454caa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213a6001eb44d51bfa2e001b6385d8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0b49097ab41fbe3287c8448fcbbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baecc781921d489db70b2c1e09f6ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe02fd981a03499d9c211466a50f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550cb1bc0ee98fbbecde3963972d66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25274e6e647bdb6988810c511b2c09bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab83452dd321172558a23395ea372155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6364e95a087d81832fda33969536d05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c10d173cea0b35ef416e3df9d309c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e478304e3ef421f79919ffa697cbdbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bd5166c1db0069f88ae5da8e9fb3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a072df6396a7967d739e0b203417160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776eca1a9afc35ca8d7096931e5b8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69f663d88d24926db9f7e8942d0de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670408ac323fbf9d7f64444daccef5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5770351809dc8947e96adb302590196164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7efff295b695dba35bbc871d858fba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aeb976a6fe43346b7ee64cf5b86bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1577be7406443e3ef145355122a20f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f15ef5931de64ff0ed5ef88fdf27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331cf817bb055f2e538138e0481861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574936d5ee585a906320b41c9e0ed3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3e2282c561dbe423320f8e99e7e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4058b4632a6834b3dafd17eed83ebe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0816bb515ccb8c3e9ea76e32352a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb68620f01bccaf7b1485d4d91d8b1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32d4a4ba54bbd1819816e9d005a0d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5be0b5e6df4ad7755b6bd3d516b28b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227a2247aca9ec3fa5050c860559e80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda5d5045414ee206bb2fb7b7cef8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe8aabab0d60fe44b41d3b6f53287179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f135fdf12d7dcb5950754fd5e1cfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09437292de42e80795a73f26e32058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb3b326735f9b2a61ac093cc76f53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda38ac0cdffc7ebdc2c2478198f6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa706b9719bc5d1b4869722ff3a1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3611c1da0d9c4951c2eff640b199f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d26d94856271a1accb0af77e45b9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0789f5e9f4e9c15f7e55c9a80f83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b439f715ad38b5d1b338d70d0fd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917aa2c58aa3bab917de76cb8c822dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0a395161199e1c2ab66dfbd66a641190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450156718d688a478dd824100d5bbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a067cfc5bab4a5826f5dc8f44f9a831192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf2fbd1d9d3d655768dfdec4ebca04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc905b01037d07408daf39355727ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68b96825a6d2d8950e0cfcaa09c4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9cb833305442abf875bae98d6216196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a914c4f5bec0b10a7071a5e4247ffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44b4f98bba6c7c82fd4ca42b68822c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511b9bfbe032403b448ef9b3c675e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521bc82ae99dad96a4773f3d1da72c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c24124f5b3c79021fa873be01a39c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab7f289968e3c888cb7616cab450b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ff18460bdfce6334e1e21f39d4e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b98e8c3050f92c88b15c785e224b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c63f8f6112e8a0fae707c389dea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0fa0839692b50724436f7fbfed92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b24ef989c17edb0f0ad1d9af8f70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7bf444243ded14831134bd678b62e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450fc12348a8b0fde3ceaa8dbe05cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ad82d0f40892bcb537411d436aba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c67b41eb1e60be77cafa45bef5e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b47e0f7fb0e2d0477ab5cb710a0f2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3398875c0a6a82fa1be48c3058b628213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d50b150a28a8dd05b5e9c4cb7ff8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f49e50000e8ddae33e8daf6ee8ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c347d50d2597cd6ec81234396a66c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db59abdeef37afd65c58102abe37aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d19fa286ff24da3982b9bc39d219f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844377702becc94b6465f3f163d87eb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe003801a2f596ea8ba002f63b4afa25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642b0ee08fdc889e04ffd20e17cff6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c91b2df59f25b650dca9ac7ef4eb99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d799635278fe413f09ea9efad23cf61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394633961918609cca0e4d609cf6b732224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a014b4f9a3cd3ecbf2f807875e98b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e6a342923a88c8086980111643cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c6e7b8aefe92f4ed6bc54a99d6da9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88c557bfed9fea59abb0c554d6f77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7e585def06e9339fa53a4d00161be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df684ba6a0f28a9ea5deff78fc6821230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8252e6c21d5b4a77dcea4c669c629231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d5398335d2bd68c1e19e824d9c714232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eb09f93d40949d4e70ea8e3623bdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9ed08857418b2f96681a0470d170234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0adab047cc1e16e709613c606a79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a393c5b074ce5ea045836aed899d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48939df03bf6b46fc41e784362423237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c27ed4daa7084d046d007387783f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bda7dfcd1acb2998fa7775c0e7469d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d02c59eb2b4bc009fd5d3d527f1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b254107b2c811f15c75681c7fdc8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe18cfff67cf3304b9083775f648125242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2174470c3b1e509472fe046e7c572c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8207a9484c36d1903acde6b222aafb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01929660b11d0f6f6aa46377fe807f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1068b7623efa998f81e16f25cdde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743abcc4e968ca36c26b6c7c7d9b15f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a52e83b024dddaca6ec426f05b641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886350b445c3694e5617a1d7e97fbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee803c3cd2b1840d451221f13f5708250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900fe8dbaa3b7d4473802238bedd92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060319427c2300419887ce019cde440252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4b0e72619fe322c5ef852ab98223253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363b2f7aff1791f37c0a5c852cc1ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe22469bacc158ba307c2a2b08de8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2876a492b6002c1c8397bda9851a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677ac180e9ef211d681cf078dd12201257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac034cde56d82b4bdaed105c6ed1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e569fe6de7d0f029527dbf612c28d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c2b8e9de485208f8ff96c95e0b5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e321bffc73d4e4c9be4527685e244b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525347cd099b79cf6f89f1d76591dd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc413d5986b7af8a32ef6f1d6a6960263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230acb0b0ce86d6a353b0bfb7f0c0930264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01cd2ccbc0eecbee781e211f1e987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d00b1e8fe22eb3d4955cb132c0f67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc16b4b044d92d9a74ed8a2698cf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518b806e3c74e2c8d968e182a73c57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b4163567ab92df9a38759bb6c009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c2f88778b27adf75b68a0f3ede291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1ac9e68b36ff938c8beb3fac00e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be8585370c59893d88c54d0ce5f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43100534235b1097b420f89dfb309d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888a58ab4ff1d17c1bdfbd183f9d2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad5b9395b45d1407efa6acee39e43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be03d2ebc8e58715d20f67e7daa753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e26dfc0ec2f3172292b776ac43ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fea53bb5cb2bc73f913d1ef377f2e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d748df93d576348eb0be8c9c7a09c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4824340a968d2f050207c7d7f4c20c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedeb751f17db00db1eebb4773daaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2093357ca081c1c0f3decf5525f6a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ffb5ddbd6d22db26f6b709dbc6f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a66185b466c37971ab277c9876fb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64947b0d5237d18e7251d97bf0ee75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14db8827c0987b63629ba99f7ef363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c6f75f4146ab5813cc157e42a18e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf87331b55e64c04e5bef07e7ce9b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f4d1d6f0c31e0cac99422e837d0c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d0712584e623b439ebe6edb6e027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16413f69b5eae1b77b482d522dd3677291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2b2b9f11519c9155a0f02e021df4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e53f1d86140acb6ea6e5e34eb2dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5bbacf7e8ff4cd58a6db29f3790e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20be05e560ee948cdb2aed4cb455d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e72524e35e7ea3e980cb692180497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca630ac7a2b676d09397972fdf92b901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601330b3441bb6b7faaf09fb9ba69b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0205e52be5163bee952ac9e558d7a77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c8cc4168e3fa88fffd708f159b4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb836da6a836a02877404c058499483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ebf1ac5f74353582e1051eb53c62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f3433a43cc7bb864f9d6bd6d89f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e4bbe245b28660eaad91d953865f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8dd8abf36758be303b47a76de76fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5ebe0751a2c211cde27f94be61b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c97e6d9e902ce47d2844dc0f6e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eee45331deb3bcac0ecfeb2a77a16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439196845910565bc1098e57a9103cb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa788f78f72410975f68358b4ffd0f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c131bffc305efb3272ea88028c619311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeed694ef0824ad2a0cefe89e3553c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c5971be1e1fc1062f8c2089363d31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea488e4b7df8d3fd7e6ad74b2af434e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400fc2912a2d9e62006b28c3b60f4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b0dd34ad4b06367dce345fa71811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76296e1ebd434059c78b0bc3ab937d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd81243bc615dd876fac47c37a195318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbf17fde3378b1d0319d7892c18d42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb19887ee6d7246c9204c7ea4ee633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f920cedeb369b3b2550dbc5ed62a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab75924040831250172b3fb7cbdcab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d789325ce4bc5ea55ca35e844ab1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff5be632a960207d1641193617f97e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38f55f2ffd32684abcbfbb00eca11a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d74a198c4661107462181323946bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd085e670488dd9e9c18213c2e7a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143b4ac446d1ac1cde4af90152ce9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb77d25ae8de3409426811f19d2e44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb385731da16d1ef72276ceffca4fd5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e27670e5b0e71589582aa8b3ecf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56533b1d8035f9b61f2d17daf836c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a08bce35488100d88bf827729d53d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68347733cb2534dbe65c17e1cb33f64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e587fb457164e62ef23f685503a3cc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061470f058c3ac09d5be9d0d5e4444a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bcbedbd4ee31990a6995f714690ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0320214562f4443149711f40f9ec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0df5ac3decbc3a580dc2b4b62717339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4417633c3fa9a33d56c7539b5096320340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7520181c25602092e4aa70cd7ef903341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bce8a208c4ebc757c25b7cc8b930d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ed330d36c28cc6bcba3182515237343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0aed6b4a59cc162bf0a9c9d026aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bd124d7135ba38c39288ccb1748e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fc4a5d4c253c64435c68342f9bb7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27640dee84165cd5f9282a621b88b6c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab474843942dba385d42aa6fa28497348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55919f6fed45ef7e6a159daa88b3731349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9dc76ede4501526ed425bc151c8c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d872019d32458e6d87289f704b1b9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d459d95a67791e3386d6651f5e71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08bdb7f4b4a6e13a540076ca071f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb684bcce4a75575ebaf071acecda757354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221044f5bfd49d1bd60e73a1db5cfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e241dfad7a0b1edad96f29ddca1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c9883a2ba2f4a7aec37830ba5951e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2deb8b4c3296b337c865cba251d456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c543f0bac70cc7840b24b2a585e31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266eec57f6dfdaf5e00e8225e5dc9d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00973d48dfea2bb36ab4bd35db76877361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e6e70f3c094ac787b2eb6e266fa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf320f91dd06fbebe630871ef876baa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceed7d6a1f20d4bbd0fb63192a05da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac102c1b4f0134a70438b8aa61000365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab4657cde05f9f219e110f3c909aab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea9a093c5fdf29cddf75656ea36c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca75e0198898a3f7839980d31f8c599368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305c6d79c878ba0ca536048826b47fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba348b23c343bd17e869dff3f2d704c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555090ca02abae2f59134359a5ae71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46adf6431e052a63bb94d0f33cfe2fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8269a2007f976245e4fa211ef91705373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b61505851b5eb80672f3f66dda12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523adbac036f0a31b003bbdd8cae9e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120014f29dab5001edbc5c3c6ee62bb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5eef22965060845b04f220928744377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83870080d70f9dd895296b7e9b85168378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48252dab306c294ea1f445a8967bd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b273a6fb2626d3c82e4dc3b1f82d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cbf185417ba18ca90ae480f0bbe24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194301a91cc29261b047803daefc236e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d8d2456e1fc2980ca29e1346a3ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413297774249bd88c00a3f9e76222d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca60f6ffee0e1d6418babd34eb44566385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b71ca0f93f19734743688f78925bc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e2175659f2c400f0cc161d91d437387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3969465eefa648c161207cc7f38a2f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0957a23d6d1d758bf0bd1217f4bd01f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d009d80d9c655617a346498b7aad34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa1d685518018f564f3bc4f4ea080391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6ab246cac0071552e5921a01b3713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a07569ed478fda30705c28d0242e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d162bc25fc2993f79bff9a00f4da8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e47dc29c824f5b3ce8009ee3ddca3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8419efa7d586f569ce4c745aa165c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ef314b9943b710a3db38c3daa254397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf05743a6f2f3efe6181329eda729398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fc43f8cf8cbad3d3b6b49f1fc161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149e3a487de0e9b063163395d132063400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8403d0fc4935fc926e46f0a51e79964401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26eb81f086c978e4ae613f043a616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45b26b96b78353005014ca0a88fa3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b3acb8d6ef167dd038bf97022c207404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32486497d7695b6d63c387e2b3becf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a232dd57e92a6003e44e878f4f66b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69637c6a9eb73a34624e2279176a4eac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3adc25480c7bb8020e547a83854a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c194c978221c86987f0dff39416e37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d8ca01bbb638b0877073b6a17739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa37b206f1ceebf99328572a1433c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d7704efeee21bd42a0f32695cb31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6074730212de59b7a922f6b89b4d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce4da9035707c10ddb6d67f29abb08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753c890daa42cf605a74bdcb75e907415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eba656e63b8130ea7b57d99143937416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205920a28f37f99387a4ee7268777380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc38d128b8c2c79f4c213147d5d5f58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015419212507762128b992070d424c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a7121d07c415022ddd8df16d4eba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370ff9fa8560417df9497cb2a647da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3daaedafd3f945c8c0a2018de4b1c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d0e16067af7bb77a3e446c74f1a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63656f9d0203fbbaa1920d002af1f65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c42e8ce1b75468b71c00c031a69e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb813c15cb2b3dfaea08b81779a667426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5e92000ec4279d796665771937a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad9058c1c357e454ac8f5f94520b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a8d404b8df0d8ae505f3febfa883c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1184816215777c116ea79caf6baf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80389468848f81884efdc2f43a9a48a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce75d546745711c48876012160fccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540baa824552847bd69d24dd29eccc02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3587384afa3d85c1f5c800eb8de881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d3d5197eb6743299163df733d219435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691e042da50e324fc8d6b35370c75a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7775d8c9d2f9d5903623ff59e05787437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0cf59aa8d0705249ce5767565201438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb083c8f3211ea9178abbba8f7f04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f422c372a882294cf1f792be4d64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99678c8541c49c2f46cdfe5cc2cddf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724c7c5e49b9cf0cafcaa08411cb1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeab5d387aa7acc08b3c1d316658f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd7ea5358dd9cf42536c89ca74146444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f5f03a46c0eaef904701f4be3a72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a06fa609308ac05fc8b8a826a9712446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeee9f134cb64452ddbda4ea5cb242447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a419afbc1dc0e4613c0ebadbdf04e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad06a4a25ef3d87931404204299be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15c843a7141ef8f3e0a50a57b7cab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233642e583c8abe6c9d8682c30986ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564399d885012016937302bc57cfd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29330ee2fcfed1fc70db8808f78988453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c605dc355b7f554cbc27576ba47d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1a2f1a7ce4c7a3f75eb76d2ef4ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883b98faa166ccd47a6447ad199f9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b5ff805a0328eaaf1cf224762241457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc959426bb4ef79f25c35ee4ba550458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44d54215c1f7328afec59d365e05e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741e974adda8d6e34e65e92914832d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8185ab8b4e1d3d7cda1de42e8d78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1f26150e8dc5ba5730c4b9775e80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7999ed45353536cae26347a29a4e2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f708fe2dad7bc3abd3a8c96948351d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39bfe3e9ed3e88451892cc6be913e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65873b5725eea20cd00a60134d539ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ac8df9b0d70d2a47c59771b5cccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc1924005d3200f338552d129a267468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4bee66688bafc9372da7c218df2a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5ac7b6e791de8390f79b7b58eea2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226567137bc4c24f29609fce486447471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed75f394fc021cb603a2a712a2ce98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0752afd3d971d384d4e7ba45e5d8d70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4186902224d59460ea69dddb460b830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c4a143f2a0f3c86fbf27f1234c0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5ca0fefd5adbf71ab092b56da964476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c4de73866baa4ec10f45f0d7a88f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b7e75f47693a41c83e675fff0de6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b891a06ee6099fb70c421b161647479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a315255c086411ae0fcd0eb79807480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ac843301c9b646a73fe0f2f3c2f85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5526d765425c01f450c3a28200c79b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f50f9d9f8fa23d64d6057bf0b90d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea514472cb811ea5a7ffb5003ddd4ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c777007716dec21afcdca51a22c6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787faa6684488311066744b08ea54a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b55de9d4b22cee5367e106fc439f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e65418d666ccb50ebd3403eb3d058488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248449c75c9588fae74bee6e3825037489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2caeb8f368eb73a52fd92fb3cd1cd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8bd544bf9ed021726105b7250f7fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536bf9f7080cf3766da6b1c538bb970492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0eb425f9d1438b9944a394821b92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79777445c90d6d11440e794bd8c51ff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c5dfc1f7493f6facc9116c2804b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db621d8f31fdc32dd307695b93d01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e228a1e214e5dc206f7b680c68b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fae88e31f304421cfb9414113b3a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7ba2ee15d5f88cfebcd3b441c9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d46bcf4bfce7b70e6724852c51ad65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db1b718bbed0353348f054ca11841501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad93ab37bd2260b5089f51c91d4600502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75281e60662cd2fff1543f1c2b6a8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad271443314cadc570e7ed322c9bc88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d3ab6848fe711e856bd4abcb937a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1e2b347ac2af37410dee4c60059c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1dd6fde3a720004663625d1089639507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edfb1c81d5271e86779bca8a66a990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbf6c45a77ac3e934950a5527f18f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa7066b015bd9da9b702e447c4d3d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b64489d58fb53e8d9aed8592fb21e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67658899f6d8451997531eec34825ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ebd7f462bcb047a604dda92dc599e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd87885d4c75286b891ebc2cea3d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b4cda1ea886af1594c4813195e575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81a306922cd0950be8a5bd6c44da52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984735ead362d069ae59d9b25041c75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0002c17d830388752ee5994b1bdd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274373809082e23f0aae1ea40a24a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6796c25f7f66067bbf64c2e46fc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792547555f4acc8ce521e33316feb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf1423d6d36be15d02175a142db7bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361669b7dd837334b8b069c5e4b68da3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb20c3d438ab8268413ef16fc9ed88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a2d67e57d535564b8a97ac59fb20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1de8aedb37bd059a0aa701989128bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68d02c8ba8261bc23f94459020714527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c896e0032f3d19ef0f1e6745a2cd56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90b9ae57b64d903a4c6e5110b5c6e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a5e9c77a6abc4dcb334928d4995af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e894d6527d425cfcdacd7e2c5a689531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812954b90d5dea515b65806741bc54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb049c0753eb344b24b672d7d6f76d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a7f08d25ae32373aecd82aceb83c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767927b31cfa4d3b7fe45719d4a5dcf3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c829e38461d84cd812388aaecc03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422a34bfc92f2de42d545fb2fe9aa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db0656964a797375b0f22ae8e6b3e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035697f2f5ac13bce489862384eb1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7ef8cd62362b08d257f294c06764540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a240a9c55b86ac6d83478992fab00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52457493a34270902f16ec0f37d055d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577daf703e87ccf94eabd0627b8bc7b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e954e811cac53c0c05253d8f025e99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8854e620fc0be116ce63f608eb1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d2afdfbe680ffeaf03d2b19051cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb35724bd891e851c93b05c63ebbec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a961fe7c02cd635f49fd50e97441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820303629c1e16e24598905be8ee167549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3705524ac61ba8e28109abcb41e33b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a06fc543ca2f8f6af72ef3c1fd5b6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd6c6d892880b7939d7df0767df821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051eb3b55c20d5d2d7ef13cf1bbd71f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050695c2b0564bde65996f2ece003d88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978ab4548c03af2227e7fd5231a12f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c956baccf6b24fdcefc568a5747e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f23e8583003a2997c6bae13a3441ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8596c0a8a876b75bdce367eec9c0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718035f9a6737b6af57e2119b67241559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf3033ca70d97e87644475b78ac90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f4cc7aae834fb8c3c7979a75da4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20a1435f69d488ae573e08fb5eead4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a135c5c7acd35fffbd6ed29f86aaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2649ef58272e65df37cfecf6ba38b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9dd348a89bde6d11858d8969b81aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed993377eca5afccd1b569e2a7ee10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d53ce7ab2884cc4974e87f5d0de00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779830b3d7b2c7ac136779416c2b27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f904ec0eadee2bf10697a97e215cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9f0d1939229cef51a839e987600d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670d2035c716c7746c0181f87e40da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2197383e0a8f5846bc1bd13a6b09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb9bca680e0c05912b9b874fd11dc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e04bf6030aeb351986cac71b33fec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab5e820b5c9b0fff14f2353a471c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e8fa30aef0bfa81e30972a478157576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7335c27a599f5f9d3a4fd0c08e5e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648641efe06adaf757d35229001820578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552e2a56e7fe1225dec7ab1de890bee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3af0ea36e51c0078063e24ff5f88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fc994558a6dac6e958b4fe4b0607c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2d5e13de1fcb4732af9f08c2e63e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2a4a702dd6d92b1e2709413e93b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9daa0a2018f46a5376e4ecd1083b9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8842fa6cfde092cf6856db6c4e3e9d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070dc8c8a301180901a7c3d70202259586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33fcdefdaa9b979979429185dd92a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aeb8fd9cccd81b14089b2c074cad4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858f025e75cddabaa585de7de01198589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d73adb319b350cfebb9f0eb28a83d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686bef5ecea658a1ab429d3ed909ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7185936f2ec226fc925a91373a927b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfe29d2f54a83fe7759d3b52d7e6a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607f132817589d5921d16cca844bd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc49f43aba404ae7246dc515dc729595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed51ec11523f3e119a9cebc6846df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbbedd74c17bb539ec8df947b5a5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f10836cc66e42bee83954c4852cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdcfb37f1a2bac6a3c37c2a018630d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d49f7bd4639d06bd4d57d527d469600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2270ee1be2b9f179ccf08883e09d4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7644bb61ca191870371d704ab8c9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b5f74c0be86f7c7228d044beb9b3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b2ebaed40c0561719c43365b9be8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e9473473fbe248246bc80d55b758a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f78bec3cad36af4c96965a0fef86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e60da233be0a9318c0d870f2a0bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48076df0aa686add7bd6c5e37518f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8efc8ada6766e8f2a3623410512df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb829f89260e7b076c68e5b15ca48f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0783fef8d42c37de3d63173c022a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650b00289e624dddd96c630fed5383612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483cd03bf243d45dafe4edb4da4894b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd199ec7086015fa6468529c09d256614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb313c888c83075026ab9f2d30c1ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d2d5357bf1db4ee482988bdca77c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccf60701a3e2c92b8caa15174db88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc5a73390dc2ddfc14b4c0627266b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff163a3320e03f92b3415926d767ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b325cecf561d957b034453dd7d4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a227e7b75c015a7e19167564bed5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f89dae9638fcd39703d9a90196ec0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ecd704cfbedd4ac1bde5266b8f41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd76bfb322931e5f0811d4cd327a61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd601387d330e17c14d968681baac3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee29b8ba601df6e160494246d8b13a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c06f6f09d5d8d27c7a2743fd152e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b335d66ebb4de66f26210f47ca4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53ad846b1ac003c3471cd9a1e816b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492d2bdcdf7dd1ccad6fd172a2b589630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ceecc1f326dd5aeaf45a051a31036631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562b5280df596c6f9959e4a2b52387632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555412fe82a74ec6b0ee83828a7d0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1bc413bc7f9c477b3d219d54fdee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06458bb2eb2dc5fd4cb19e929a480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab71d953ee4cd7414c3f6f623bfe4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1196c11c6f56456dc66df590ac06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6b18ab2b0016d7b83cbbeea841a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ce41b69f7836a9eddddedbe0c0d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28556b655e36b567b2b2e225a5274640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce6a154943995269f1b098540e24a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a17534a0489af4bcb3e160a90ff1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833461e6078603e3ca6b603f97e7e66c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43005a921fbeff5a07b5175874c96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec3e353b211c8ae0fe77982fae90b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe802a649d615c7c2f39f36a4ed012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6d7016ca01173afe97d45a77ec709647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53774854f6bd3be73e1a1d755d6ca73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6a344f2d0fa45bf43d718d04374c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955ecfa54b3f5dab4dd6255d62b465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cd3102df8c2604dd3cc8ee21100ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab07753d232004efb15907a7260e20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74e7b8f766f71b4a46fcbb9400690e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02650e033a22518aa25e9d201f9e45e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fae22c514a9ecc18abca03d8102d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a822dea17cd8a1b5ae525080492c02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728770cb99400c59db69358c9493ec2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eae77db6de636ca41ea7bd1449eba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a20a56b509441a9e39ae9380fd210659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f43cca63d41b2554eebb43bf71bbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361b18d8acea5117a1f94c335bf734661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc2a972382b551bd3a60976a80e9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f92d8cf864072cb107059218b60ef9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ed4d8f3a46def2a2d916abadeb06d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6d08881bb87519889f7b72be7d1e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8b9c6821dd723834033dd1130f41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71984c49a576f7810c79ab9a60304adb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975efbfda5df33f4e36b9747d1fbe120668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984aaa58770c10747ba1ff3dc063419669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2096fff2e50c84ff4fbd879f4157b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6d138148bb776bba993db3c32bb74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede1aeed68dce716e107cd90b70b3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c042f85486a8778e364a2366cd18c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de205e8a2b75dd81d50ec0c935a2bf0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b204214638da6ced73f9a91dc5009b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4b3855a80a96fa21757ec476a1b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7563eab2236e3501bf81716d23c5fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1c5e6e42c7f2d88cb155487c7c3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df8168e52f7f6f51c7922c4865a78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243675b0b1d6a5d92138e771c6ba747680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb9fb9f9f43291ac1d339f4162d2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5079d943e459ee0ca7077d2a3500bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f571a88cc3f4f7f4608bd6569084683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dfbb4b4c781dbd93de451d3466231684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b739c8285b6235d1f00b8a1d9dc2a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131ff0199694bdeec1b5894d0ad3cb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd18a8e07a658464afa251db105ec1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289048a64872006c97eab23bea328432688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2eb49b9b85ff7faf43ccb2983f3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb0ff7c217bbfb6f2472c53f53bda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07bddabcc7b544221c7e60c8672b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6942b85ea183c5d77fb4e1ee9748e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ae6d6d8601a1f627bbbe7c20055e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dbb4a58b3781be5493c3b63062108694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dcc9511d2ef0492a05767306eda5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a841670aa60fc4091a9daa4a1c5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31307c0d185574a02a1d36651de9e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ba0f103ab6ef413416ae6b8f6f53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d52238fdacf192e6ad5cc8f518ebd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a2292aaca1bde0593845c9e9beeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25130e714637ad6c089bfbc7d8cf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d3a8e20899e006c584ac6d9226d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd878ae02d7be368c0c9f36e65a4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473454e065ee5b195929b8788a1e6164704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac22b8c725b86d28fe8036a4fe353705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6bf58b91baf672bf7866cd295e43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273babaa5492ddb78b3e075c798425e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f3fa56617d4bdd9f475e11cb70fda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518fdc6c7dd11afa12e3bf37862ace709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af07bda1f0233da94529288115d0cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9a43f3f032f6530f60e53d97860e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469610450719aedebe3b734c887c76e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75ac576c3463c0e9100364e152d1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594245d49f88e115be96aea7d995de0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616f9ba67a2230213ffba536c0fa42c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944613bccd573059518f289c9ef17eff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b36d7cd18bb710e848fcb9de4e103717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d34b2c20119b265e63a563e46c55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699c8cb8441562e2d45cf015b2b149719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b465e2503fb01aaeee412f254c86b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b92a99d87fddc3184fba28f6d12f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43487c97db1a119d2d929f81a7c88517722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f56d70dd38b98e322e03a2685745723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e989b355aa64be9b2af280dc60ff83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bd702f0f5386457a0e0f7e149ba5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42388423407c053b85b622889db76ee6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f744d8303908b4087340086c01b8c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef2181e856b2d0c019a9d144c62c4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574519bb0e1b83ac520a5b3d263556a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b4472a684f053c59e3c70a7c7b1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a67e24db6345c9af3ad7739866ec3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b269ab58888deb05182696fb4fa8e4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cb8e3e849f6553371a7de8604bbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dd6b7579082d3f135e3e46bce1aee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb968e1262b268ba420421ff30dbc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f3a1217fc790198d4c8402e4cfb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1600a1a128ab2a65d42ec6906ced36f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d98aa935b9da77273fe8861603fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72993990b0cc3197a2adf17ca6d44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa619309622340d07b9dab677175d9f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca19611df17fefa4dc3f61c81083779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45696533ae35b36980005331cc2ec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb446a4a21f27c8e772044bf382feec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff1bd27cffb8333b8f4d811476a90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1db42a93a9ee9f1f5dad42731a9bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a484a9d3f554bafd5eff26c7137c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9c25c46885a321b658b4b7500fa8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5117c0563ff59e8c14d329c7dca9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716311eb250e33bd592f9360ff993b24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dcf65b2d33c7258bd69e5b3947857750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512e8d1de730f24126c9c9cd4625e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ebe29b5d5a0e8991df9cd0aaf5e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2fa044f09d1525cbfa8a43fa46f96753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4235ac142e016cd7b8b5615c8923754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ffc176834676a961bda2c29c10635755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68a121286926a9c0a55ed46fc90a8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086dcd036845f137b9260a2cee202d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f88867521decf73cd568382ea2a54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde650e295507c476e3511067434f2e0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>