--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44416ca476906d6da479a19ffc016291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce164883e6141558ca4ad19be7d252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d72bc9c1e7e0d8cecb96ff11aafcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5705808f71abc67c3dc65399a987fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73bb39317d371f18012b185218d3195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fed1b2ff5e6b231ab53342417d96e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce8d60e6690a7a90ed463075d79547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114964924a2b8354edbbfca9262e7c2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee90627abed382fda98ad45740de99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42883197281479d112139c0da719863810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24e5d8b9faea5f104737ff1335ce011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37178a51abf2e37730d8f70fa701e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f95fd6087065693c3c1f739dcfd3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973dd5e7654cc446c5e496769ec179514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c82dc00f789dd4dd65fa1f2b893015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb06e10771245e8129b31d394f075316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123726aa56f00be6881581ac61d8b77e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d6be6e6dfeca02ada409be5a9dc4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84774db9e5c424e9a0b121d756e0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72371f180a976f611b1a2ba620a1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55775e239c798c323abd3afa0c93ff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f0e6932581320bc0a08a3677e97022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d0b0292c99dc24558ed8d09bee5b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642b8ac4da7bf27c172640d8f42c1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f69817f8daefc739fb6d3b6e963a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82b9554edfbd132a52cdb0fc8b670726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919a9d30d610d8206e76d683e7cccc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a7dd5b02a1416f7d5e7adb05174028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146161720704240e1a094598f15e85d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0071dc74939a094677a8c60fa77225630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b477ce41eb34a607eef5fd3e6508e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde1cdfb9762e4457bbcbec6a61a1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519db34c080745f2c8eb974196b324c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583973800454aaf5999f9e03eb29ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0bed3c51760225850a11522c4768735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd89f37340e7d9a92c24097d62ced36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821f6a8edf74c59a9cfbc603c87bb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfbd8bbcf0e4e58f079c00d82cd5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886c5a5144b330c68ed8985828f74739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f0ac399d02c6e683fa891483b54640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd29afa48b4ad53cf6712ef02ca4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe93a254d19e438b9868aab7eca5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75244bddac1fba2c87f8e47442f19a5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e2dc8c9296f036d43639f0f786d5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e218f998b1091c660fc4e718bdc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc22381361f2c2c5a166329f4024b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8f9f31ad34bedddd9cbaef1c2d55a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e389bebe57195054bcb5ae3cd02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef6ca60c562f1c20b06565ad68619149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4888581ce2998aadd86aede8bc5a2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc683e2eccf464c6d098e6ef950207f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ad29f8020f90435f8c321708ef0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6f928b5a1708a563facd437a7c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ffa24346fcee33caf2c2534be317854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae191c7b1b9f06333d2e2262cc4729655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc8ed66c899b28b6ba60631d40b5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364a6c8565565fbc0288228bacd371c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ecc1e8d278e45725da20bddac3a9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2f02ba060544bab0e4dba77257e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1aac99e6c8ce7f93ded34f215083f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22534368e9a885d024ba2f1d7de7c9f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0254772bdd12d3fb49972b55928dc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f078aa764fa27d61c087dd36975c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c0170835a3cfa5cf2ddd96de405fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182307d4696436602cd90b14e3eac2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b296a869c839e985b9935b82e8c7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867bd0409d776086a56cab2ab11a8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c4beb19eaaedcf9b26142ec80745968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0436361c2059e95f115550b86a871569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3fbbac3fb3c3fef23852465c0079870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0dfb4c4d0003662db2106146ebf8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954333fffd4c04476c9e9a2edc0377472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ac54f5fa0578c4a1a122463e9a5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c9aeb5948626933031b01a2aa30274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8465aeace571996d51d6be2773b27875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697720b36bff40ff0d5363a630102076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a0bbb2328dd65906d4128d0d649d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70733d4c11bbb684e19a33263dd1ec8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7877b48c49a3ee8e3722daf13e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d80cc1cedbeeb8db9f8d6e83d61880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43557482da5a632497486bfa04a370e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2cb70e6f0372bb72b57b9e290656282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185419da998099c0bdd68a26aab110a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e37074b4b1b83c498e254bf8157f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57450850be1e4d819e12a4c36c0f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b916d37ffc768e67fff6a67cd3f7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b420f1fd534c01460bbb4d20617887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011cf99bdfc1df1929d3703cb7cd7ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe1b137673f062d6a2077d7450f88c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee7ed012323fa650f534d21723c5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81a60040b6b21e56b984b951563d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489975eb61c5fdefd77bcdceb46c345d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8d0940c07937c6f7c188a9b5494b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ed292dfdcbd737edf2f058c6c96594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dc269f2db564c24ba466afcda6dbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebeebccf80db2ea97a0e10bd67bd2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4599e8cc9905fca0d917c4dfdf9e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6179c99aa03c5952b2435f2ec1f0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed79220197ee537bd02e2d10cd5d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464249caf611253d4419a3cbbee2ab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a493721635806076a53eb04bf11d83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f845c2dfdc13ad47d5bee7b5db3a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d74cf937680446f15ebb836469be1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8685b3e597c70256f77475b4d6ac204104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b39e580a19d720a14863907a164d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb04a811014c201e3648aecefbeb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff56e309a988783061f341c57e874107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7d8073d70905207a9428b3e36c20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47c1bf0ac34ec9046e0aed877856e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aedb9cc2d007ca5448255a99efb1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df885630869482adbce65cd60e7c42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f33d791f0f9a6b1f18d7c0cddb1513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa92ba9ae4a1ee56c7a48298f069d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b8d9e315bfc26311ca90953acfb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a2260ef800be2cb7aa8a6421b842115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba525b263139ff7a9357e4b14f1fed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e46dea47ba148621136ec1fa6a768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc49ed86813d1471dd1855da42cab5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fdc53f8bc18bc8a024aaf6d1ced7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151781f2b9e849c5ed800d32154ab23d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951a595c60560e76500fc2378edbbc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8f4f5a5774eb898fe0e280f8d8b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585a349755523c2670c1c948f2c1d4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ed97d874b4d49f0129b99b3005ac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e14d2806d484b9e434246658a13f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77098f43f246ace3fd652854f39de1de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c64af63e39934c503134f5a8311cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21734df56686458de21fa0409d5897c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306fee6267f13271f67b6484384682129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a915d4b4fa8fa002a9c518644a7c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf697c5002e13027097ae733f92ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0eb38aecdccc54da5eb52bf7471c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58710626039231e56c8ddf45df1bb7b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99634df60a5d55139b41ce9b4d7f22f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bca78cbe965f2ae4202375e5ba06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175a7c4d784c7aaf296c09c810afaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117da2966b82e42293182b6bfc96cfb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe50e5050ed6d3b5657b03e4a9895e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be0065c0801ec6ce63208031ccaea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a8a9c39b5c8b40ed1f7f61743daa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc7144ca47f380c0480cb76a80754b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092c6c9c71429e3c5fd17bd35d4251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5c7da34b398cf258d61455a752f26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877785d5417878af744acc15fd38b834144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422cfd26f4ff134fc77e32d2d2aff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594bef822356b86fcabd76dfdc2090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b08c3f37312ae00ae46a65b44b2d79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6dd46fcd1c36b1fe812a0dc2c39d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775daa32c26c62c4c08748ccd7cae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6cdc26969ccbcb6da2bea719f9c58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12357ffd09cfee634aa0e373da681a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255bc892cdc3eb257725d61e176a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548de8673c2adc3bf0e2760cebc60a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514bb34d3e29b7d8a9e18eca7a8688e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490849e79c339c8f50b3aefac4131d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c7396a0bce3f5a075bfbb495193e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f8de14e2046490da1b6dbc87936f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da864806061d719d4818613737217865158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06954f193a538e379809ee7c126a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c36b33944c64e6e8e649eb3a77dbd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3334f4a1c252fdb6fb12ded86ea75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c4838be0b80257272bc4e122618c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c85f215093607d5a8006a2a61111163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722275e4ce3d77e6293d6db63a9b71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45667af1af2f924f5911b2e64824f6a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07798440cc520566f3f24bd97b4f03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783edbe19345997627e973aa38558fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322f1d2576787b21ddf6588c4374a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c2fed1dde8617636a955e288fd6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6cf6e6e5ccfa0a62ec22d40c37465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e952d459cec4a3be493d03845a538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff656deb7efaf21c88b708974bdfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876139adf15c4c620fe0b44d4c1521cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f63549522ac79bcba28c6c22f9412d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bd25e56b34ed3a6e3a6739b85d654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b4c323aacc7df4f80515fa476b8e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c9959d6b431f9136f14063c039a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cef9cb8bfd2f4e90dd84818218adac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6111c6f2b9e96331a96c74cdf893b96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80787534e75f269b9d11eaca54a9376180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684724a9bc243944d06d8fdeeae5865181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8c0d757e34a06f41db0f539994a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41977c07f76982e30e45cca76f4b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011867c262b3c899b688825f08c0f18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3083077acfcbb8308d6d889ef96e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914176127519682c19550a04457de5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e398b0828d0dbce8e7e63e318f92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2938aec61206be439b241ba1892ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1218f0841395c2c3b0e48806c44c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804757504d88b20258d10d6360bc65b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfbd7ddb42faf5a635b31bcb4e982c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b8f9786836a639be18e18e4b57a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0fddb00358d644b626220d85dc4a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555d6b72014f90ee820adfba672b30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e5a3746eb26835f96a462fce0a07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698166ec9da189a14b7c3a83c12bc5b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93705ce5a3bc08f3dd1922cdec1a06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf8cc370dbf3516c3e3a7024db5da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a13407637efa9fd82f19653cf7ebd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd697596deeb53911df9f978619f0c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef988a91358711115dd1d2ec2951f2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2057ad0660fb5a756a577c87fb175202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673681c2ca9a2709414dae905137a5d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986a6bd49b929200a8f5511eaf964b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be661cc801c4045852f6cc3ef91ede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4da99c2b0d9ecf346a321a7be2602206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ad27ddbdf22c7181fa0daea7781d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be62182fd9d77d79183fcd740b5d0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904551d34e0fd3831c61ce49d871aaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fac4c8ba7711c5b86c7cc89a7f0e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79c3010aec4460fe62ca8201cd87f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdc1de145a0f4ad9d409ee0742e50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd03b504349633363e68e58818b916d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf434bce4dea53d6901f98fb22d75099214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5869b5636c88eda8ebd69694171fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c8428e5f56484220aa44b3384c036216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa395f6a9dbed058b4bc35eaf3268217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384c17f3d2844dda4f3edb18fc0d56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fdd3ef0992a0c25f1de66d71aba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486acd3a11c0fef52d5ada898324f61f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e739582a354a5df2fc7d147e30a7e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09625358790697eda4f4545300747a87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63d7149acf618fc45a935ef67dadc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b2f0fc2c957fa7f137fa04fe9ce9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ad26647a6adb7bd69a809a804c9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863595980811fc364606d2555e8da0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98131fd9290483f2294cc7c975deac8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb87f083d75824a8d58c8befba28d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b2d9315a9d3de7473573fc6d71a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66c437a1a863f145f5bd9480f56600230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a0f20fe6a49beb9717ef58155e9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f0023c30983d045857ce80176277232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1e32c0baed13dc45d9129b3980f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8706ab69d44396fa9ee85584ff716234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376f4fb6cf2551892013806bcfd5a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def322f311ca9efc3fdf2bfe347badae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2a5caf31a8b5210a81513b5d78a6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492f716fc845585e700eff87a8bf4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af851565f5656f11a96b0f21ce491b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6a547cb2984eff31865fa8cbde07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fdce190c65bb79b32378a40bda610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94156c104bacab83940293a20cc5d506242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af1c29dea9922aefea1a94c07db9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb1ebefa5e25d95c8fa83a87f903b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e71681a4197d739cf30ba8c09e0fc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4abf55fb13f185e2b288cfd4bf3d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c3192a91803b0f5445704d7e9af3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc04184a0231f7e0ad074846feae6d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ee5dd166efdf49103d48273499d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fab3c6a89a95a103e6057735959ba1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446f38b19eddb557b642af1a1814b8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc3f8584df969033e49cfe2557b3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b223aa9f4670e413eab64b8b726cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060644133d3b16b9633bbb832429640f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9c625caeddfdfbe39c71641724ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eecab100a4c1e7dc4df37cb4ff7c11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f93bc4f0f2609b7c3a4c13a83b2b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852889a3e0501e9649640023c42718a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e76ff3cfff34058ccbd8888d3e46c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40c3740e80f7369f00c266f9a63d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ed218c0dbffd762d8d9dae79525d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7501cc7b53822e8f31c2c59a885c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b99e4abafd5d7b570af3da98b0b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eaa91c974c1d424e35c172e44cee4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea024d23b4fe68ea85d81673c778029a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1dc074b8b710b2725a78c661f7828266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52273cee382a7d7035c3738490042c34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9ecf776e7a7f04f1c8cde84f7eca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e8db73a1337d64e519c6b9272e18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffa2dfd9e710f2d9a0ef80e182b726270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8289d7f9375c604a3e5f6ec3c9b10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad96c49738fa17ce2806b38d128ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3bfd7c62879bdc473a69e59459d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f00a0866d994e90ccb10c4d9e4af8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa90620ed25405746d6576ab781c93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277407873257b77a7d517f649122dd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f86d81ae1e938b8060cbe90a646a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479eefa31f33cf840f628b7b60345fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dc2966feb8fa745f65da2f4558b24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600beaebbf876a729d73fc369ad9d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab631754debc129925615038b4b8e6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9e04f02cad13f81a398a7b42ccd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb81adc9800eed9c978dc457111f2f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7caaa5c0463883ca79e6fc59fd537e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c5ef676bbf29d1244cbcdf579107285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02e657e257069bfd8dbeca9412385286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d1c7fa5fe0150abdce70aae0261b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48f62620b1d616a6a6b3f3742232a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99e3caeec6e6b0f02614640dd2b2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bdea225eb4c3f557b8e2db19a22b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcd46b7e71d935a77f304b56e13ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243a913428817e78c92417b4d677f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfb62a4d29445fde72c9f0a7b292a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339e3e539d07e0bbf1b5a498ed295b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce54a7f4dc7d6e0727b98c378ca0a19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa22a1fb36cef6c8d43cc9b3b4887b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbbbe2486463e40128ffdd9986b85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71180e6807467660acb6f49752129ea6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d5df7005c7a47186d7bd9cc02df1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868c4f6b506a73ed3008a96dcd40b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7805ff3879cb54853507c43665a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf354e849b5ab9df2f1674411c9e18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d299fe28fcd929f65cbced8752313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a04b97719d69abcf64a4f4801c608304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603078e1e8310358900c8c615ff73682305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618e74adfb648bd1154661575604df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f465ce6604d1ebd9a8d37e8d1ebd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6e16b038691bcdfe0e2f74560cb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560120affdea78372835a3394c9fca83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96f18e3925c498b457a6cf492f3ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3b811d2724d077245a15f11995eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba117b34cd3d853981110c84966ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4fae7a9b2771715c444ba75da1569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36e002f348351c50c52aa9af8fddbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369ea23f2edcc4f209a1eae54c00ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3157190c348188781cf7a9ccc6e0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3befd9ce862d657f4ff470adf2225c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edf640e26ed8737b64c2962c2ec59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257ec0f2c2479733b212eeb3aa0509319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205ac6a1b111143f64c169b62af772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0269224235e53d564e970b680dbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34484ba8b320e966e6d1df7f0fd010b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f27b02a3a7b0d8137b9c929f63d8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5201c700b22503fbe45af63c4a14c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadfc83d8fc6e2a06c09b0bf3a19c84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4f02227ea1a5fe2d798e6c2cf057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eaeae0b9426fa04830660e7ea56fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40647896da95a47cb0a92e6e1975ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d1ec107548077206765bda680039329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e0605b1ab8817d1d9550dd798421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57cf24722190e5d2c7967d8cd32283331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092926e6d89407f2878fabb2e451681332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823970be7c63fd94f7f2d327302e30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646710c86b3293fbc26db4080e9c7fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc82b1ae54c0adf6a4a5959c547865335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1017bb1d175082815809f9ea621f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe5f700bd401de11dfd6322b6a8cd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa52e06b502b558849467b46a4ca0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53027e03093f0a6e6afa8125fcf13a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b1373aa2bceeb0c2540ed08f59e18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa1829fb0c8a17b89cbc6e0939931341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbcdf6b3a7c03c6b2aeb9a1286e59d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ea62064073707c8ea6a7ba5158dc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868ab8d06c52cc59ea84d6b87bffa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482c336867a5b0bb881ca1b1bc5f70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe517d29c3149b806226ea5aa7eb8e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60667a3db59e8980b6dcd3a16a4aef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7282058e89977506007bd5f832bc36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f703919cf5a6b6d7e67f07056671006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2377ccdb5150870eeb53d8847ada9b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb870392704276919f471dbbfa5ea18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c8ecc8d63bf5c26ffd4bd61e5d54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097e6e1e8767dad5ddd82ec405a6d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a26f971f52811ffbf6ccfc99ef5d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eaa48d898754f63fc49c51c669a22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d40b0e2777a004fd51d34b5575f58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d4b26d5db8284ec861bc7560b41af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06accbcf1806f73d4c044b43610ca16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5da8d1fe086b1b0a17f6a8a59bba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c1139edd053203caa2a07a15cbf20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a267b2efbc03f13f871bd5eecc40d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9c4c40be97ea9e8c146b58d0ccd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6560381f966388c6c09e7bbd270bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb0097abf11306f61e0018f9bf6bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620e0f3364c599ed7563891427be87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e9408a646026e86ad77c94dd62d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817fd2e13655ac9efb8a5ca2dc0ffa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd71020c172e3f7781da26c06fe13a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3b90626460b7663c73fd799af7fdd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5c6b977cb8fc6b2c86b6be822413370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e4f751be979b78028b6cd499ea80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0dbb9d2f4a93ca77d568c4986ff31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431178032d5dc81724fd64fd46581c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8495962f0bfa22e5247ab7ccdecd67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c020d92350b0836a240efb3032be3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955d8be3d4c827b53ff73f5d7af084376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416e88eebd8a0a1412946939129011377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c2d7428b79debe735ad7fd996810378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b0385ab498e63759289909b5c3ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95b2e26cbbcc4a7015b1c05f64b2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd4bfd66536f54ddc563e8d3c5a643381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19f2f830ef7e7eb09b0ab130e6c7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac8eef792ce6e38c96e04b52aed26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb67ea8de657dba74c7af50282310e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc226f3a6f1fc579f4bf8573a9f27b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951709aaa744d2f50a1348c1785d786386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3407badd627922fa2deda047322d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cde6b18feff5cccc8af65ac7d268c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7fabc588f3b1694baa21db5cc32aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007b3ee9090e0a9e347e53527c94e95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e7747931842b63af80d8b3e0311c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7324f379e2ec498ddbd8cff235197392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ac6437a10ca28af9b1ef984740d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e40224d461a68de698223b0dc8af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81228f652f7074acf524552b425e56df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6689e66a8b6f6c934890486cd36037d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4085958b52943fe4fe6009dca6842b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c9b2ff9a7f32a5389b5d03775b99f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ba526acf08f36524c60ddd89a8e6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3b47065afbc9ba10098fa373bb69c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63662f92a6f327495f5530f78beb2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2aa4d94891a4c4c3b259c19f09fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a610700ca23242553b1a6db97be9ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcffd496320b57a79e207e6429698404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f16b3bc3d3f4fa258ef38919d228d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef274f10425943b39e527de60c9ae4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71be18f0c76f7c6ae291301f2d2a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06e5ebaecf2f0993a39e77664f8a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c2543367122d1ffe8cd08a268aec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185069b6d70dd239fce7376e7e5f46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a635de22da794842c5b1bc432fb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa67159d550efb79f58c2d497e944f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8482928f2eb6c232889e3a8fd177f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a951817c1905509088c4c0437212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf5c7aaeb6f212fa70e6205c184a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3004b5a6267676cae5069b7ccc060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e2b29bbdfe2c14e2141f4a72f2015417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da75f256744c758ef88f8ff5cbdb84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9461d005faa42565632079ebe046419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601333e68adf8bdcff1078fe311516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b4cac32db89f36e2912391ab7d06a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e409f499c53e0505e6234ef15c35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e89d06f00afea8f4bae9bd419857c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271b54aedc7c5dc769fcfc675e920f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c0404a543a388e95ed26a82a1b02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903da48cb536d60ac80924784a43da2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd164eaf41a2330af179e9869e7eb57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6a763e0225692939619bacdea104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0fcf503626574dd5dbab8763d426d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da9f3b17ca921db45f177647cd74c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ddda62ba5795ce4e0b07f558e04b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369a9cab86444865cf87aebfc1eaf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f337eeb01c5312e4e95b0dc813a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4bd556173480a11272ce3a6d4c7b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a92494d5f9f0cdfeedff1227b436a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a68b0382f893c2be1989b248ed9ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f291554be7e4fbdafbea6f46a157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716160242ad9af8061e70b6afdba70c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4afdc72e5b61b4114572fb8e0c2d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594dfc62f441642ec8b01f6b628a620440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61de513966440fc849cc0403d8a2e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1cd19bd0919d753803c412027fa6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f87ead5eaaef4b9db2db4cbc1114e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942918069ca40f9972681664d64e5fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110fb8f98b58fc5fa2b311e365c80ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19950e242323fa9ac7323207e1e5db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0130f27758d8f56b52a693f0a673c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523d10f850aac493d49252b0be5b51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1eee399001ca79de07f03b5f6443449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c061be056a40adebf88f6ef3709038450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096318fa13bb0152dd9cf8369d2498451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0913d5650366895f11ed7f40fbe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ada9c4d9eeb07f158eee2c436e9115453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1784cf9afd75c49806eaa2aabec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4db16dbf61bf0f2ec7e74374c7785455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f3e56196bffacbc0eecd804ccb3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b485d00472751f955f42ec30952e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef346419f387996f845eb31d24a933e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca367c30ad3bc233cb919aaa9c9d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcffa66e8c8aab08f6870f5f2a01ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0173af9c0c185909b0e0ad6dbe8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dae2728fe843730c6b8cd8dcd502d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760898d2e4e8ae713daa23d2daa5c92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8fedeee2ee1b9cbed5cc21aa42c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aa417eec67c743df3cce242fea43b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4f59f64397806ec4622097621a385466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f22be7765ae2926b5b2d26ae6b783467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a055e73aa52725eed889856415116f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1f5474fa77bd3923cc28ea863b85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c2fea116f4e1d1f1e35655bc0311470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e80a36002a6bcddae50468c266e4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b9e3729857b1765d0489bd1735e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d7400dcde89e2393ff462e4eaf491473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b3d4d8d09aa1f65324c6140fb75e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ccd9d9c5f80c1c3329098b8eb983d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3a6f23026f7386a093e38eed709e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c4d37229a87908bc9d7a40e8a6a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cda6a6b265cb886f9ccd137ea411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4323cd55cf6c90a9c83310a94abc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f4626523301d303a29d036c9fb9fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf51d608807159794197f8622e5b51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4fa1c167715cb1bdc17e9069cee6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3fab2e36dd3473dcb98e3231a330483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bf6bc7ca89a325059282c8e8e854484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8f554dd5c4815eb0d5bc8d335bba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ffa1ff295c3abb01504641862311c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f065688ccfb9790a1bdd370637025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb6ea2371659d4a6959ec095f2d6b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea01b84feccb438a6ab8c17f75d96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1f2542370f6866976e442dca43fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940cb77009ca0b0afddeb6d0758f082491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d0aa14b3744e5db03fe14c566f61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940354bb267b47343c702ec2d4ae41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bfa3d8e0e86afe54b986fc105c562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b2527d9a889372d69ebf4d576c31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cdbc63d7035c01fa912d04a29ce51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24927eafb9577e294347f24de050e7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec564fa9cd5e193979bfb20744559f2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d94eb3903c0e1b7590fdac3f0f268499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3088e737ad1da8bd08ae477886050f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0c5c377178e143498b06efb76f33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000b335a94a8e613b55d97e5d2c9f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60bbab91ec648495c02522dc867a96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f4f6b05d17c440bf0de31d890052504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d6e8d824375f443ae7c6f684baa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee887036f7379622a2aa61206d4490e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d11767e009adf5927d54a50e1114b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517cf7453c894b3fdb12866a352ab3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04aed2d3c025757a66377e9b35da62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaba933dae757652abd76e0871d67e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51d913ee2b7c79f775b583609c97f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35641eddb3aa0dbefe447b534e1ab4e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023464e1ad6d02ae06c37c03fe82052513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2b4aa6eb6e58ccc15588f87d59f24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879a33f2afa4dbd5d5f63424aa1705515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f4830a08109c09fd9726adec0e11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718146105fbca07d06df6c950ac27f84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06ffe5704dea8b62eccb75f3b8a8fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25105eb90b6a8b10934d7cfc9a5f57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288aa24395fef36c95fbc12d3f8ae4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536bf0b5e3466cf05e56a27d4607778521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7995345dce41108bf52599e054c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c6a3e8c319ac94b047107f398956c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168465b1569caa57b88c271ddc9c017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb311a3148b90f921c981caa935e7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dec60636e2d61060f7756191ef57c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84549696a9f6630b11932188ca94af4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c709906277d45ce6eb635c6a0a60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628dc02e1c2075ea4bcf4ae513a8b8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8a240013ff7408802f1f8a9d7477530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04073fb3fb94ed90023bd38c9ddf7aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdd8e14ce1cba8459ec9f334a69570532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ffcb27dfcabf573d945a99647c8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4382293dbea338839feb6ea2e846a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a523d7a2a9fd33f356c131a2d839d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40522e37567ca8cfbe4e36bfd841c8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc3271c4f4f00bf18a53d2ab430efb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ec5eec4ef9189d9c1f6cf223638a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a7a7b5deefde0d46b27ea2c31af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb64b3d4af4f33aa1b01fd3100377540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63040b37e0a32c740397939a108886bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f9079afdeba8920ae28570c5b0ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196d587bc7435d33e69a7e0995e035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e16fa37016ef12f39718f8a5d1942544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f1bcee2177de93b6011707fbb81e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7f0f21ddd09089181aec559633689546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138076113502b3895b8a31ae5f10c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4076ce31c2448eaced9bef9a63b031548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a46a1c4e56df8f35a5294dda30d31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905cd06f6cbd3298c6b9b2791e516e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dac2ce38b75f5165a9736f684020551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b3ed3ac184ffd3b9cde08e7b28c02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea82878c41c37d64bd5c68ca2e0f9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e0c7e88ae25e45ddf515f1d0a865b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cdf64164b41ee5fbf1ef05452434f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf40021fa6a2274fd0ed8b5ab34b34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be9c35a61c11e87edadaa2234e8fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527e6c2042e84db05cba1e5d7bde0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d446edd74ad45384c88dd865be588b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed552a0e516b059c18693f634eeac4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48222377dc07d74b89b5d79940939fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa361d54dd07e48c418956d235ed59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e60ca65e66a79efde2697615273f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bb0f050eac2383dcfae7462c507ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caddb54eb72f0da983ccfbbf879f81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06288a7f52ead55f6bd9f94903840d2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de21596fe96a6137873bd1006f0f13a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a00de9db2a6c85425a6855e3bbc35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b380c01891db90edf8de1bf41999569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90620b71d8d9ac31d34885bf5f516a33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc49ac8ef497eea0152418e734388d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd082764180581687d1a260d21cbd46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9829157483763f6594c4cd8ba7ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d332c5b3c88495b42f22594ff46fb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a3b4e7c2b98c34db644db37c9475575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d257c88ae5285cc91f47d22105a703576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d4a969af38bf6093192763f823c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35885959a6636d39d9abb2060af22e31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd6875a375d57bef9366212afd92e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ed4597739480209c8e3b0de6f3236580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9e8f46c07f1e3d5e93597f3c007c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434934c7f0988770c1f6e8545546a77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0a0ee17983301aa8c2346d318a2a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b25ac826b340b0ba79db8664bb9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9294adbfde6895ea81f9502ea3d17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305611e5851d103d45fcc6b8924990586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c68abb52ebcc367e67b0bcc3b61f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c71085644468307a71706aced38e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c669b04a2e76633d9aef3c2b0bf6c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2c9a5a1ef6a11a2bb8adb4a67485590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ca8b9615e3cf876530443ba67be4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58bf2990b3daaa6ef4189a1a729b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405100f010d599bc9af844ef14a95d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130b22344ac444de3d082556fc3dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb86d6534bab415c769ad3d2ed3e7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a8676e02c5b8b77451457a3757b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5296b6f1d6840aea9d97ee5cc50e16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20fd6522e510e588f8b5ea5c44616598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656c782abdb8a3f6963fb29405e251599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594a412dc8c3a58a8e1d97565a2491600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65d2a7eb5e31f91dfdb1d2303c3b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b276c68ca6b57c2baef5d601b03dad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631348eb95be0a619320706284c1a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683079c0cfad4dc77ccfbfbc2f9010604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87bfad5c907ee292ff11a33dc0aa77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c97cc582078d5af9c4060c4033cfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e87e8a28688f983d18d2f1ec15030607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7507907c0c20bce60e238ca484aff9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73810d55f6a0c9546bdab36224c18f73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40decf4c990037168f39c755f2d82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1613eedbe0cd1c9b0ebe5005dd22f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac2134166c71a6041e96ed25dd893612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98515d175b8d791e7d1aa3bfafa0edc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eca80b5e60c0e27364153118a839f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaebf2b43d3ec1d28d176bd9b4b7de4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553553c64b8e7b74a247e9682bf4613616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f442a01efe6364c9aea11dd0dd8f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a807d2545f4d5371544ff2f0d48a5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f83cf471c4c985fabeff20a36c4fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811801e57b4e144913d5eff908a36cf1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755fa51671195e32338bf35c698f663621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7fbae8293f7368a37819402d101dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743df80ee3f0f8778a155be6106da269623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748a045651307f83f5dc7fcb376105624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5a29e33224cf6f4229aac5bc07d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b743cb39e8050d78cd488c55b16a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e858b66dbe414c068d456f99d9fa33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34f9253002524c156e654382a94b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77479666b9b96c27ce62184f567c8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6295a97862710e89ca34a45fa55b658630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74e3a0643cb42a92116dc6912e8d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55beaf51009e5e677f84f52f81506632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af3400ad799656e44c0f6eae97d09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb45293d3df8a845c6f009fa41ff0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965707833e18f85ccedeec0b9e5916635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539bc271ed7c144da3f67ff5cf1b6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3690d7fd422f92596a1f832225c901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900932fbd795dd48afd7e29742267af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4e5cf699655a342dd5f598bb5d7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c5850b74ded1be71ff25bbb23268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2e98fa6c9045f8b956860f4d18df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355985c9270af6fcacde9b6b7cd28c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e83ae20cc8b170dbca5b4d4f022c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4316dba140386d595989c506e352644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759392089f4cdef8783a3a82d69301645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a54374ed5919bb408866e6f1c7ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa10b4350ffb8808d37c96bde0170647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da87ad5f66bd898b5f4c6b1fa27da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99258f7f1f48cbdfe07e6c5d06d2624649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d317dd4e59edd81885d8c6b7d766f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f463151c5da827f8cdd1a563e703661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b8abc9196b9ee450be7b08453cc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0bf163d0dff6775fe4e4ec9377105653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f890dca55ed90e920bbee8118ebaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85daaff29bc2c89da8fca3e108af7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc953f8cd9c9b58c1f3da5ac592ef3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb39a9f7504606172aeea0fb0a8041657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd99880d367d9fd5b92c17b76daac0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33eb74d222a48f440cd79aaeae91a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b75d8f2e3f5290947c8001c5a476660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2473cd5e48fe421d293c388f0ce1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74de62a74d635c28b035821c0e39cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8006e575d1ecf4a65845169fb7ce31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe186d6e92ba9a67ea1b332617604447664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f707b54f6049ff40ba3838609b536665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318182a372d30c4aa9a12c9327ed9264666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a96a23ad5360e798d54fc2419753b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a626c0a38aed894052409918e2826668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5b02cba21545876d34b67ef58f3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d7b3768b91231c13bdcffcda741a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdc8a92c3959993f2d6c313b55ab7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d41e415cac80049c4dcb324088cf74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44474db83544a0ad9207b80379b8fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd09a16e7fa1d148f176ffc9d1f4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91b1c018b91a6ff05d9b54c2753a9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557f4987455e63c26d3a2509644ee9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1653b7f93ab6d36316cb18b79c98c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f5807c33fb476bfe8fe2229a2326678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbaef977002fa0e0aed288a4adb643679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f7d0299adb6f2eaa6ee012fa91cb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8fd6e48ea561c8d0eded462c6b45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a32fda286e62c203a2010b06e78f30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872535dabd30c8e49554ad20b7c2f9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ce46688fd56294a7ba70dc1f902c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf902cd9f7c1f4bf8e40839e2fb63325685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73587598af33c549e754dbb8a92d801686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0d0514095513d96c555235abd379c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d92ea654923380e3a71fe7acc20ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4145e46fbca5fcc5eac09117e226689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604b7e688e93237e2f57d8a447dd49e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726fe14d99c41cb821e3b9551ff31e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0576f0cbd38a83129034ad85ac1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb65717ab397472e311c5dc9650088693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad8f5d75f862820459549b00b8d90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdf176273a8beb189f39d72e4f8d51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c1dc06627682a6266795abda03f61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b33f3084a88d280e75551e042c6d76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1035208cd4739908c5a486063b47319698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b2a29e1c5d447813281d3b062a84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7d06e3491284aec44053f8890883700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e751b26b77fbb277d089cc9bcdb137701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d1179b380da6a09a45b812467e5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad5ffa87e7a70ebdd978aceb2d708703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ec8b92bc2f26138ab6fe6ca871f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b496d1e3c2d66885f74f66c80f69088705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90da8c8ac559c9591d1f0402216fb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fca81f1499cc28d485ed13cc0d54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e760c94702b06965b1174610b2c676708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de258185bf9bfdcf9f7f7227290c29a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc40781c5c6afd267c857df322c820d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164523adeb014c8e97bb05ac15cc0325711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744503a84092d78f635ee092f816343712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f48aeb5d64b94195bc6deba8b5e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36054698e6d8af5c09bc6456550be5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841deee60eb9d310eac8b4ace25944d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f00b5ced0fb54b8f4389393da8de5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec1dd8bee9b329fa5fbfca3520567717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4cc0f4b33912f5f0319e3f2f4798d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a678cb6a59cf20d98018aa0f830319719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24bf2bfe3e5b14a870cf99334b8b5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c9a26bcd379fdd86ac7ff8fc2aabd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7068b550bf7b3dab4b99611e02aa0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ad1c56f38dc7ef317b17d92d0bf7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b2676778a59bfd56ed2810c80952724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55356bf3541ef3a6b8d97f4091070f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1798432b38a401d2407ba536e5e08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9148a99ed47acea19f5cee5c1c3f83e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844957900d7de892ebb62daac46f0cad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3f95dfc4d63ea8c7de077101c477729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673a6270e44633260fd9f93d561ce9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e562a0a385fa5fe9795660065c41d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cee88164d25a78c11e3d57f6977dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148794ba05e510714bff9e8c1377ed9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e38db736bd527b5d5473f6cf41bc18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa653e940d91291df5f73018e19586b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e8f3e28df84f02462bd4478b18019736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc68049dd65c70c85bb764446783a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9910d5f3bf7efe417ab758b3fbd52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a785f06f6a43bfa45e14e90fc97b2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26cb029b4597f1da9edbe9698d9f24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389f2193ee5d05e67a547d6b04c96d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372eadf70382260eb3ad4a5322415b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19732a449a4304996a430558441613d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2845500262e10cdc2d6108da79d78f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b02feeb7f0dcd0c50ff3128a885175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68275f1ee065310475aa5d96a7be1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd0282383f4745914022ff041fe7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c44c260e66fbc5b8d0fc0abb4fc8bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88ad46b753459f99ce0f1343475d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ecf5fafeb39fa9775f6a9e4700e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103dfb5bb932f7103ddfa71c0e25d0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8c44b5412f6187f7572d052b2140e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55951521ad2768b08504dcdb18db7ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc5e7252acea4fb0404a6d70df723754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810264d317ac20df65fa5b99e9602b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d925365c41c6d30f7a24918130aff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b0aef7c27e88d775dce71b3b0243757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fe5ced7405650e721b08a76583d8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32843321e050be820f84bfcba2f0de8b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a393b4eebf8e453130313a284574be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79d33b2948f3c2887dac80b1ced1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b0063dcac2577b3c26376fe2f20313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3451f9565e18290fcf2f96da5d6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d3450b8b354b6654627a8385b6c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd87e8b28781cf0681fe84baac871a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150b8492dfd08c4e7e3818acef482b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6029ad3ed60086b7d89fdcd5db7df98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f631d182658bf98029ab6c1d63485e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5a665c7edbe4b37633f823fb4b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bc89edc59c62ab5956151103e04d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2aa84ca36e3df08aec6640f8fcbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882466ca11ec928f031113a857abc16e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8dc2a030f6e4355418f88e71bc2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b91bc78dd4a5f05dbdf8079d5289f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a8bf9ac3df44365e65ca38a6e75d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488829c12a4b5ba6d888a378e2bebde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceee8e59849ac8fd3827dc8f03a8ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632b3148f6b7603e7636d29c0c58e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54933750c8cf5b090eebdf325c7611d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888c875f504b61b25fdc5137de67b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd302785503b265c6074d77e6ff8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e9208588b36ff959edcb3b2380d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c40706226a753d5ab2cf8ebd8d8a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05539cb6ff2a3f742c4beb5eab7dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef691253b52d890cc9f4d2fa3d72353126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee9a8a14c1a4d51e3e202759d0ecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2249fdf6881947e662d6107137fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684756aa039e33e7cac49825aae5eb9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989fb7bf95ba0ff6574e7716598180e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13c253785892c3a508ccc9a4c993e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c57797986d27fad3bf62b7d5f72a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ceae3cdcbaf063afc28372a43e9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d029502928f6286d8b2eb1b5930334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ce8347d66fe90c774f2d51adfc5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72507270cb4acd39d7c0b41c44cfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9bac96d398551993baa65651a743237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e3418213bf5cffea12cacd489d7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b062eea9d4955a655fad50e7bbfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431129318bb49a1ef43c3147869eade340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5908466bbc0145ef68c54fcb94c02a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca59c211d69c46e68f63200ebc4f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7779455be6a541f4df4523a2053b0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a55a4cd7e1ede45897416d09c49044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928bfdb1637ada0cdbb7abac7c5b7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d9a7610728b9ecf6d3260d1dd96846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c4dfafb003204b4c6487bb120b2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f757742608ef73a2680d346572ccf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb99403cc9121ec4e12515c405f0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037d6aee75aa18a3916dec127226e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047cc1d7dc62591f44b7c4281d92b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dba61f7ded6c0a70a93f56479c58d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ae5decd421acb03c2cda9a374233653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01becb1da41251f11cc8e16c09a36e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eee14bcb0044bf7bdd5f07eca2dd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73235b239bbd86b29446308acca13056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676274ea0c374c9a5306107de320e2d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a2ab5e08a05231901d7eeb3efbd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccba78d6df6f380c89ca08ee734aab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885053a48fe4529a2a0db0885cba0ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a656e35f383c465b0e30b1f6e4375461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852405f667c51e3f587d757eeaffc2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eb6be719a53b7b77b0c1dd70e20f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edb7ad5c592910341c1f263f2242c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1734b07c99c053f81d9aaa28c4b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9750d1096b26ad53a4312283041e70866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec414d858fcfdf1dac46b962d1707aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e130b6a9bd8adb387e1aa5aab08468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607639382ad064aa49771976d4edca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bfce73729ad08da1e5d7ad812ce7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf87a80dac168e2fe6f0e4c0cc2a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e80f4cee9667914431dca92176cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a85811bfee9e681818b16e4a4516373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaf24d2ebb3da620053b9c2bb94e5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac70cfc2c4ffd1c2746ff8c61cd41675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30209f641a0d1a2ec602370e8589801276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefae7e1c8a7164c945a8fda2aa7b51177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed51c92c2a243f7c24272f163902778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7021b924ab49b419df4d9ecb3c1a1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b1beda7d0ab989b4017f997ef8eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d885bf43a0ca2bfa3cc01f3c84c149681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93f3bb97711582b90615b0355125982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c675f44d222882060014511ed3f95b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef7b41d0efafb456562f62d5dd66284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6a203d2878b75d39c27ea727e12e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204298f444b9f6a34f141d0735288a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca138a1bc679561ee390fcaecdebe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd11124d00f42f57641827f9bcf7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9988b4bfe2faf3b0c1d42f8a347f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66411ec77e8bb5698af92edf8728090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e0a8658a26fe2bb085b8f7ad50f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea86d872081a3b6612e75e8d51458b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e5fa54fa233deecbdba71bddd54dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6306473d4841947d4419a891f6807694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969edf51e966c5d25a654537cabf2e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac9cb32a59f244ea056316c98fb0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07668499fa06100e5309db4dd18c4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883085e699f9a9af373ff3bab253cb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad42192cee782d242575b02999ceed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a79e121d2ace2e203ed0e4f603f58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dff2cbf8de483051783d9b0bfa300101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d31ce6c45be2d42fe6a475bf3813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806662e00e19ba5704920ff73efe3b76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b8acefed8bf2fed9eaa09b0c3e8e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897e8e1a59be2dd262c346fbe4fa0ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fc85dc5c19d8bb14dde1739e9a832106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f1ae17cb958113392c696c25f617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec7da80f257beb527794f725087201108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41f92c163acea83e5380b0c7fc8d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d92b7e38944afaaa36a4dcad16351110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe8970c2e3f7ed8b03bbea39c63220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0445c3d7a7fda58292e05de402fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a182efd21c58a142951fa510b6dbffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827810f5aaca22729d8d8cac5995bfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182616dddda28fe08c80fbb40ea63a14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703a5874392c2a21909a05e31bcfd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158cb32ca1e969ba5f184ac57eb2478117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd782b0c11cb2d8e48665eb98314d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b39823feb3c6b5616e8523d30e1b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c65962ea9dcffd5164fdb4c7f1d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f931c9be0162e208e0ced2f5f3e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e0b969cd46c7e4681338e8ef90a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236341a8290f87793ef4c7ff4d1b7fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd57a705bca624d38d043cbad1ea4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f16f1d7ec92c1c99d006d99bed3e60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0514515944b48f448962e1fccaf8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e2e865be01ced640806bfe39a50e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23347955145d526b4f385315bc69fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f28125cffb4c2ff0f8dcac503a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319af62bef0f1dd67f90cb65682c6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d268f66c7706bf89961865b6e0c40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee2da6e0acff7099e631ea4c2dbb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5183572c8accfd6893e5ef97985d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e8a5c3c46ef4774ae3ff20534898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb023f95dcff7061d9b44f8ba1568b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f60d0c2a171d6672c26a7aba024d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c49272be298bf4b8bb57a09e8cac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a12e8a74bc81cf2bf2e94ac352e95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87188bab03854b79974cce57e0ad8af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1f3ca208efa5bf57092d0363bc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c2297849149b4ec6a9e178c03757141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb9e4a3bafa5c4d2805fcb87997c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b72c2bf7cd70fa3538402f85c02c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33395e88f44f5d2e8c29541b83cff8d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034959a3ea5a7fe7688af06d8b3019e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f093021eb1c51dfe9811e3852a389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c5c13833b73e6ec6ca7dae6d5e2b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7e9494af53869b654ad6701e4568148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4e543085eb0cbc8f6ee055fe5e1e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208fab836f888fb4efc3443de273f8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a45a261b529c66dd39ad64d9530bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032e25b78593e098b0fdc2041c422e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13615fc0cd02155cc7a101df90584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b74eb984ccc9de03bb5467c2ec9a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219cec6d9d2ad6445ee786100a18570155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b60ca4d8e44945e460c060141ac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a193e5d9faa5dbb092b0dde2b916157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63801db040a99fec58183e95bbb1dcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f8b9b63e46aa8adf19c48fe9942e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3d7b1c2579180695eb779b76de0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096c38617c018d16af3cd3320f94ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e88a9b153b489a01889153f6f8d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb771eb2cd3fb2b8a871bf037786d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880af57590211b141cfdaeb2abfc9ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cdae4706f6f3446c7dc782c9c9ad4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f27811d9efbab7f2879d4da4716d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2245e3e7688da40f2ac9ab02a2c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92b0dfb994506e878823f40bf6b9e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe73678525c7afc7f468f1544a338169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297522229edb04cf21e348c112bbaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff772513c018fd51a6ba4ba01b08ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0170b9436079e00e9dd1600ac2f1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f35d1998e2a9fa93e24267450566c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edce604bf9f4735fd1ef993a023bef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c497c1526f4b31f7e2a4c310dcff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc44df009022904d1f80b052ec1aec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97362e2e1a99516797932930b9031e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953540346ae0f6448758a737c08949b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43d4c46069d8b4b95865e0607af9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829a7cdff440eb1cec3cec054d4fe5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ee8eef41eb1ea26cb69f5f7c925f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620352abfaeab7b3c993d6dc5ff6ca4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bdeb4145c00afa14b3e4920c3d70f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eec7829331ba93074e08516eb3c93a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b56a19e9bf90dbd08cca57c4f74f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134972a59cda2def4f61f3d85ecceda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb25b328deb4b497e6b4998fca1d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9dfd3e705650747923344fe8883b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46d7d4ccd0ea1eb23648c5af88e1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4311bd5a8b4f8f00a7d4c820d354190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4652e98dddc89100fea974193646191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7515f04040ebf1d11465b7db591f76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804874f9b37806c35978dc39b63745c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4826a38747be968f31995a98df890ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58a12bc017cb19c16ffa04c4a1107195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f108f2a25c8fc6104a5a2b8c380992b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5db67aab416e01084447fcfe9401197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609d34639a85579f4259dc34d5c3c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9c9efd05dbe85140680fd99255aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d054836cf395eb5dc1a0883727ff3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7581687369538b98c03aeb5462ea7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d80a8f128454c73f951fb8e11bca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49533306134c6d6a93f6261f1a3f82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e7c11b676de17aebf1df6ded7aaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583f540e406f51aae028b259d97fef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6394cde23000a793e4ea61b4380e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf492c9bc13f0f581b700322f58b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd1477f984c21d34289210744e9f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584f4645f130b38310297e8b85d32b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924554534839362c18e54c7de795ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78fae120e1fb03b2ea14b01aa982be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0b4465bcc963a55901ae7afe8749212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a980faa8537420a85a4334882e2d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77b27c0947601438388767597267e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fad62a37fe5b69cd8b7eb3878af88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0a22b412f86f1e311925e8b949bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3da1acdf8cfe5898cbdf5674f1ddf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83157af1070af7071502542ce1c19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0cb8478f47feb1f87f4d30df3d350219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b693e69375b721fcb10d4a6f2c1872220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ac7b07cf02ebc1cec761f7350c1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e739bad3da8534dbfaf3594f516d78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1e7c98de6e345ad2b4456bf772acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a72311c2f61c65b17813092fbdc8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9790f9af9c383eff1f19aa06cd7fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e9c3d5f2536ec0a988af56f52266226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b04d455f1c46e8326d4589bf7caa7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98347a9dddca19df1a7742f020b2272228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0782968c18df09433e15bd62f60f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb688afa37701d86dea0b6b842dfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76632dae25f0b3eab500d13a89eda5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55cbf8f550eeb33bbda2015eacb4a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded393b5ae5dd90be1f070838ab4116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062946da6322c9d7881da98f02ccef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1924f081d063e2414b301159de54f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48342195dd374e5622bd0a02956e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ddca7fffa91c784d7baccb91d476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47496694eebde2e2b64ea28d35f721238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb3689e6fea52a75bb2f0df934231239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f99705887ef8b477df9e83b15590c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6ca68646a329f1fa49dfa8798606e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657de742efec1779ba835fbe32d89b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905439319c818ee5d977034d0db70f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b8894d847b8bfbaed35fc143952b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cfb1c73b3d7411d2e8ba0787be4ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0486bcb4781ed9487cb7fd1ca996d80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec5f3a5305e2b215644a1635a1f04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2d6580e7758532d9def16515e4de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1b053ea62da9d9594364dc9044c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f6930c46f38199256a38f4d855ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478045746a3a330ec2ceb5c12f386a85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662157cfb8498d61bddac883d81e2f5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e9745afc378d1e0ebe17f6fd89ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5538051dcf66274fb51ca327d93dca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c82163e84f9cd648800b0266c753255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7a2dc7796138662ec3522ac31207256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1f44fcfb8c70e815426e93c5efc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8702e93224b6bd579418ccb8d7be2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c475b9e050a4ec7154a61164548aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd43a3e821f7888a1cbb78edef10b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ead33586633954d92aa8026af2907b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f44ba6b032b65d9c9ceec55dc9a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85548752419281a8a75b5f3f33563d44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c442ea859328ee46094367994a09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9096c165dd325df1ff83483d76fed10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657369e3421ad873c6717905490e22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb39020617ba22773858f348c84a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3406e4e8c313b3afc95adfc2100bb57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dc9918244b0d4413cf0cd3b49ed71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40256e6ad2957fcfb2afdec72d5d3a79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c83c99b4a68cc5fdeffa07ec521b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a94bd2e46fc4c478c4d1137727c00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01d148592aac61106922c104d61df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9370023e7c1d5cc6e017b70f4cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449faff79a05948d3599cc16cbabee3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1e332dec31753193f54c24871271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e740e69ea4245274a296bc0e24a741277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35d173d514a6cb6b87088aa7eeda0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ee44b545a641a43c2d5d1e93f76a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219334348be1d05314558132b9c046d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5589c10b405860a73429f0078525fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2b7e32a670774cbdf4ade2a6997f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc1d0ead6e63b3a4d60ba6e2521bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37f9df3b98fcbe2f67aa229d532c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395c3985e536295a0b2431819a825f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7a64d0aa713d25b65a5de85f7bee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7759f5d95d91328f7c605066cc62b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087f899eca17ce751e4a76f8350b5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae46f505d960651b1e017e51ebdfeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad107b6da78dbd40117f2ef33ba80b26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f67fa71cb08b25ea53348b9a8cb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a754937f03357bd14e699ef0aba621292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30ee0606a528ff3a535f224bce2db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fe4eb186e9c5088e984d3f9eac871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000bc316cbc4d0fdaaaae555251b90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d073c93e762b8492b3676b97be9b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68deab279eacf06bd8c2b8de26ea56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcddce188cf10deb15ea421136ecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f377bf3558097e9c04969827bc9510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1087be8f1f3ca6488c0e7ba49537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faa6be3fdcdfc29b4259889c06210a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290647491facec06c1c727e870e5e7d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec64ca67d9dd171aadf9b35f4398138303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479812227ae1768cb46c85db5c4000cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30d68eb68804e86c316d41d3cb2e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989523c57b98f62b98bf1f76923983c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262f991d72928699d9988a944fadfca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b1d65fdbce8df428e47ca43a138f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1d798b8e6ae5cbe8e90241280590309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c61ef577134f1c3807c5a99e23955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cd8b9843b438780ce32c2ff2e4796311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f4db1d3978be5868df6d5740cd3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ff3d2f1650afa6bdaca408c493792313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4520f8167743aec0d28e26590b2ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049924005a295c5e357320c287003f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda15318fb92894af30009196127866316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e54ecd4055f1241ef36b531403fc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e52f761d9bd825c8d640e8c23d8fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4015a8a2eb23a0b104c7afc5d33c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911b3b6a7f6ba86e262776bc8235d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be072a8528a6550ae6b19abb7e717a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257746d78232345b9ee60881e7426c68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883cd3e95f18235f63f158d86ac4c70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4a1206cdcb6929281be09588ba54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059b448fdc36d30608fcbb08cf6b2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcf21cb3ede0bdb6d8b3f169d3f19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2659d4d84c08608572d342f5f14a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408e04527e619e84226af3cf7c1d3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472ee8ef96e46d842bf37cab9235ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af0a84358bdfbf070ef95b328c40f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023efdf81435e2cd0d54b15c37fedd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8017a41c048c1038c8d93ea1d06cdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7370b03b65d5fd2912317ffda1547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62869e56b9e1d8135b2088b0ec62cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba35815f350955f7363cbe71e610d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9464b5a58803bd03bc48c4025648379336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb103cebe4d61342da8072ef91eee1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f1671c956fd7c3179b53fbbd0430e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01480ad1d613761fb3ad7a49f78c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b41eac281e62f26fb50e71740972f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d670f48b6615abba8aed030d66f0f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf9da44846fedaf862d5480444330f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e637bf74e043326b0af68b6dcc0ef8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4305a0e58c6aecbf86f33707b871b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1bd7f0ab664ab5887b4f3971c7cb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313363d587532f1792f1d138afd869bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c680e8f53d2ce899ac71591cad699f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9108395d855437c4eb8c08216ead7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f209511b562519f0f2ee34bd9877349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e674042181f2553d21535871d2b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d214702ab3a55ce54593089bb0345351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9ecc27707f8b6366ee7cdf2f2591352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5994eb5ec3a3c2f53b02f1e656dffa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8736b7387ca79dd65654793fd285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b892a9ab1d71628aeb510382417c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1d18a813e62309db91bbb9028e511356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e93ff01e29d7bc659fb14a808f9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa52050418acf56c7e057b397a893b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc250201788a982fabf20072fc810ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5a2bd5238fed9ae0be85d2781d57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cb9af0c2efd0a8eed3287995b9eff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d1c0dfec2561caf6d0da9c9c8b78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d140d96ac094b6dcf38f726f983bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b161c338d48639d10471565a61fbcf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbbf6a486810275110db0fc00efa18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07e181aef5cbd0873c52ea3422e94c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f794c2d52148c4357e173e5517d92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d13ee7c6fce9b20d671ed3cb34a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0b71f617f6fe78d57634b589a5a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d440a758f69a91ec144e2a931ea7bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f875b5f652f82ebdbdf7d57efd34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553b6265a2239616e0fffa096f4658372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4823820f02b7032f25882a8b37bc84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a753368067e81415230e1e8d9ad01a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884abd65a71089d159f45424fe9f5909375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3078117092927b69a4fbd2d0f541a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d97a8fae26abf88b1638b4c4d2ec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e3dc6b692e8123257f825349563e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def81e739cddd9a7d145a9159295f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047513e21a6651c4c53de2e9680d3650380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a72aabb8dccc0231e30c11f652264381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c34dfc0708e468ba81d4607082e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27785be45c039121b2cffd78a13da3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf592737fa4906ebdc1656b9304761c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b08fbe00156f95f91d6203bd0c9d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8226239281c91e7edea57feae1045e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b36040f61b23e79b25feabdd4bbb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e1c578322da53df810cdcaf3f5f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee671dc7e28266adbba0227444bc9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566d0199ae3e355a03f3201674490c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abfcf1c6482793939ac191441d63d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c711e6d774a1425eb891a4c4798992392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4317631cbf2eefad6e765526ad5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa023db45e88782c45f5495eda2d21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a327581565f59227bd77a6323087f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204ef5da18b6b672c4ec3d93aa1a45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bfbc8400d42454ed3cee1001a1c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458131054b19ff9ba2f0b39908ff8eed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665edd863d4b06f7285c965a73e714399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131da8c7f9dd5d3086aef381649a5a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99aa0de3f69a984973f5baaf0b1b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54a17d631c3a22359c775f41405a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beeca22ebc2cf37f2f28015e2f5145403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb57609d54f28df9eb5bc9c553513e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26dcd2a63981bb148afa3ff740f1cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e201054baa4e53cf397a6474994b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33aa674973c5544a16e3508e578462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749c612d08dd4548db61389807e2e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623939a928733e2ebea6136e5e537562409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035167dbe89645dddba2a7c253ff50e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dadf3184c00c21c032b15c9f7eda3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8d1e6299b029a8900da08be7d395412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9055a89b8ce0a3c3cff9af1d3bd50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df012c98efa9551043de8c2d585eaf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc5a8365be0954eb14da7b3f865df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84590fd6a8c2480177c37c68f2424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a93d62bce73de266a8be329645c936417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a78366b50929eea73036d69aa422b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd967635c90f59e4586f009d626dee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02cd434599d5fc54866b60ff4e22ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702414186e61df813579c6fcd0887895421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f563b847c20da44894b727ea36b4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634bb4f4fa7625cfb6ad328eadef13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b946f8499d8df86b40ea41df029d4f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8a57056963a242684ebe00deb074425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da07eed95169679bafbd91f86edce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792fd702f165252b259af87deee8105427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd389135f0c1c39f27ce934bf57d44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202053610100774195553e3bcedc65c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd9ea8347f7969e218b1b89195b4c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3954144310d7a24db1747c381deb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ebeeb8d7a8fc0eb30d4ef4304853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e95b41ba38b93c8e5295ba3f71979433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3a87e3c5cf3dc4cc2a6f9e215b86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbbedad827d304d8e8028492587a84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7facc019942d46dfe406acd6dbb0562436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d43dbf05b7f83a6c348b263e54330437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127623a8696b40e47feb414c25d604a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c969834b933d93544c460170072dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c3f90cfbd7acf12e90a6bbb86ac4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a399d410e85757a993aeab60affbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a1bd2f30fd94a03ad548a08ed705442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce0831be73afe022ba784ea1c0746a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb21ee9bb310f6eb04cd4af5b504dc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8882043a8a04a15dc22b62df8561d9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9336f12e18edb6f35e138dab5bf85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08777a0f2463792efc942aa8c4eb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630286832a67a458bc6d4eefebc47b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf0625a7a771941c3a768a91ca547c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1e16d307bfb427d393abae591684450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b377bd7ccbee16f187f7400d7874d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a4d63297dee49fe4f9e6faf7f6c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd641523aca4bdcddaa3bf23c75f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d1cae9d3e187770de708c12b23f85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ec6d42938ccab1d4fdbc17980650455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d32facae8d4f2c72ade71b932945456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9cfda0e51887c681229afabb5af4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685bb1070d236b4581160fecfa1071c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79e006676c7943655a322bfac627a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d7f0c7e75795e720ed91177d0868460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a853e32e2292ef6ff951d998e9e0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed308da71cdf721feb993b31ac704ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1210e215a07eed2205f117b4c2bee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3827c2b46a50706a11e8f4b975217a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a35c43f01912ac036a2103a93ebe5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce750d69fcd816a377de04853d7a5088466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cb3f0f30ae54311fe66a1bd72e915467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246997acaa4bc6aeaaca8d7f2bd272468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417fc9a22684f118a9157eab31601f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918a0c90ff6c52ca22737c95ea21c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855b1dc78fa8020046f866f6cb2aae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf97fd67fa77cd69aecffddceddf9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036279a258adbfaab334d925bc217048473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d9c098f57e04a5920c308c089bd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7c0c171c777e810661aaa972d136475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990dd9045ad09d73ebea21329749eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee892df357b79ae5cd4b65139dd7c812477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a8a38e6fd62885ffa49bbed87ad9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2f4079a7cb3854addf546be14fa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0e19f8446cec68f2a4c7e3645118480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d55365c87c9c5d35f8b2601efe52f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68796caa72d736127763442be4fa98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc61d8632c24067bb50bfa3b6edfb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e5fd5797d0ee84f4ed0740fcf419484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865a0187eab2bf921908c4d5099d95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7652169482533c4be059885bd13e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c89586532cc380d6fd6bda94ee7c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9f590861b76709d109e37fe8d644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a79c760f587739d5881c0b11ee943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0258926e627ff285e3d9e35bbb5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e774d3ed36aaca0f82c391afcd3221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d1727ad427d0301d7d3ae3ad0fd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005fdbf05099fbc3f46a7384412d26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5906ae281244e99789d6bb0383fc22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f17111270d6b7dfc175e27a3ea657495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b174c30f87f6c31c63b49ce79d1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519255d74d91d2516d2b5a7e4ccf6a1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92006b79959f4e75bfc450bc4ad925498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249517e27ad1a0d6e29db3ce4785234499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065bf7bbd5ab2db4e87a12b4dc325a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92a68fdbadaa3633002b31aa5c85c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208a499f96c21c88b6916048abb3fb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938455289c4c580d0f612e36235bd0a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cbbd70aa7818406c40980788fa665504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292f0668793bddbf356d9904c40ad4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554b512f6ccf381ef011d0c63f9320506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085004b88c2321055e21f3390ee81fda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8420a41cfcd564fb4b258d75fc96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e5cea69692a9ae079e4855e23ad1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e63669de0e9f84e41f369ac50d3a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea998eca15471779ad69fbb04bce1c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f9070e597b9fa36cc9ed56730d8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf10b3a58d6a48b742465df492a43d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe6400c4b9d03d33a1d9ee31deecd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd463a050d962a849a4459912e802515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b7043223cdc8eb589524fa009594c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7461c135fd6a563397587ab3b4c373d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a2a0fe4d9cdee8f3e6c23b48f483518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437916a336a9d4daa387bb1f6d5b9b06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0633a0cec7645e847f815f032b1c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e003948209e9078d5c7942a7a6154521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485155b4ecd516bdbc32f143fc849a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4732850cd68f629b6b5ef567c7a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5015825f251f51ddc141c49e3e4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20f235f11e3b1389860ca3519d269525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3fa2a5b357274d6bb5e9768a5c7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89425b9cd12a273af515b44045532a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece5ff466d29c97cef48d89559b2f89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256935ee2fada9d09962ca18622195529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978605ab9a5ff2e8ae2294283f4a4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d60530c685920306748fdc32931f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6d9566dafebc889499b23624d6de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596fc2a9e167f42b52730c5b8829f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f303c313e6fa8673a5ea9093cd13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebb50c7550f98ea80d4e8cba1212ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577553c1acb0e20844cfceedac1b88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23224f5b17083ddf12121ec65abf2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4801cdccc15e7aaed18780184d06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3445e7c5b834f52356e1d067715f3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41e2c0d44473cacd79de87d50fc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e702f8a717e5b06a04d58a2729da8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f364f9fded882d9b705085cdf4e5c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9967cb92a0031a7c6755940f35ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579cab51aa0b556c4a90c253cf3458544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e8c572a5091b26667fadf925e1e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee446c55b6e3cd5b5caaa5008edff0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898b2a3c21a4987fb3dd12f9fd85d29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8235493297a47428799d5d98c2dda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60d2b53578da171c88409c6228255549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e97b1a610e44a16208182b6b8112550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625622e9fe693e9199e12212efe7454551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b926e35064319e9186fac4ae4792f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0596f07dd7d8732eef50a832c08bfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802099ced0269a2484d22ed46f3951c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc91423e7fe55a595061c6769809c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2687889e568beabfbbb82894b0fb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b835f893ee098815c5dcd64a0739d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e106a4fcb00dbbcd764d55389098558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c685c3286af6771905778c738841559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e263f377fd6235858dc4de38f998c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf371cc9839e0462456404749f77bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6335698b7cf000e8828a6a12973715562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05cb92d6ac7199f5686a96d0a82459563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e6d4f736cfcfb5cb01cfda98d275564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c072166ca5a51480dc1cb33f5c2dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1535ebc00790e520e00f6099760e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d5d89c7cccfe93ac6d81b32ce4397567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95782c7bea17c1fec3edf8d6141e8d1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c7a2d9b6e79cea1b714ba575bb14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79355ef336e40c82414d5a305d3534ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf454bcfcf98b3e6c2650052c53980571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe63d4aa4df46c59f97f348ef0e51b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b8cc5936fc0e8e5d5f5735fec056573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086175dfbdabe6f60ddd9a632b34a43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8937dfccde1b851a67ee3d8bc56e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794cf803ea51c5400c6d27e5f52d46e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16bba10c25becf0b93ea1c81eae6bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d3d4f81e17eca6c11fe2928ac023578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807b35bbe52bb7032c98e688d2bb87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361895808402ae4a720f0865be2a38a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b292b654f74990415acc817a4c17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5ad814b1434ee51d1c588f9d8cd58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e536c3232d012994f4b68618ae707583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd96da838c3f253c2548acc72acb51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c4df0999e1e2c350704fbd777b3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863b0b546d18fbac7b47bf6d45f3cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b1933a754b442b69881dcf4a901f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1bdfecef40c45c9719b4e31386ab1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb24150779a092923a18ff23ec223f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058f3393da2003271c3cc807649acab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b93ff24ff2b8902ce385d026be135591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932bcd815aca5e50f0da0e1cd57f8bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e40a11db119aed42ada934032e87a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3aaf093762bc425bf9848f97fb1b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082a60dfd84f3d26275bb30136e1583595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b0d09511bd3884ccb31ecdc294fc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8daca0013bec8b6372c65da5e4d948597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c6b2f137bad270151c14dfbf27365598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a67ac06225981ac8243cb3ae38154599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb51084e926f18ac8d6096687a3367600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d378f69ce8de7b8cc54ca02bee8f52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee3d72e43989b8603a90f5388426f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1490c318c47956f47569eab14eb13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe411314c5d41598b758ea09aca4c91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841556b3a48a81d5bfd10cbf7b4d8e60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098fe239a517182eb3f874f19250897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbc874b5d83dcd9b8f6391c70e26e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cd4b5d8e9bd40502591b2907b528b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46c005b6eb6e7f2d37b9b683c26c70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e0f3d7434b8ad61537070f849a154610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ccb33ba6ddfc8cdad80bcb3fc68f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5334005f01590403ad0000a41cb22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e1cdac1a808f7ed7bdbbfa9294b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e67843c933be8118aba8b4532abf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6081eb31d08873d799824390fca0ecb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d5486d2329f0a643167850f37fd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f88fcf142f14c2107e53d996aa94b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d5b3f8be4f3799365b3334dc1868618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2408dfcbe95064bbef79ad39073a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c07420ed47921806e7d388593c11e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e3d10d5ea9c31135ad35673e18381621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537184f3d6c203f67c20500b49d615d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb86e3d1d46013eaf491cd05a0854e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebbe5d073c500c824ad7019a9d0c15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23576f01f4886646cecbb9fe767d11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3185c817b4c2332f02e93c077fc02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226f77208d77e7900ea19e3f723b3f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aafbaeec7d75510a86c5900d113c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c171505b0e9ec4f315a798577575629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04c88db900fdd9a264ec6007308aa6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159acf3bdb12cd99ae93732865baaa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcee00ca31e7326c4507f5397de2d8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7948c3cf72028427547734090c517633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac536b0d04fce66c452f16c7722e3c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8701f05e422ea3b0fb66ee67016592d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a719c7dc7e51c7cf65c264f0e54e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32784f13752333c413423510ffc66dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9a42f733247a18493ccbfe4e0364638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32810003794457b00ad687dc52c836639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fa300f8c814019fe1c1c9e27ecd49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f766b494f7d17338d86c13ed65c3e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d6cd7dbf4e254318d8131034ed9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8559b8036039da57fc072a98b45efa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c55d82444cb9dcb43c85fa686a696644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053d42672968fc3b1f6727615425a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b459d95a2c6ded6f2a50d4ed7ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c04249975262c7a42506a9f7fe01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae165b71b1ec2cd63269a1dc143d6007648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99dd934695bb47a32affc58e1cdf50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4a771ee06fc48534990685bb2af3f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdefc95128e24c806a8bc352e3b79a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50257f108bbc5402874476ea78dd02f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a7dc394a2b82ceff1eedd1d12a8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf23b81e6f70061fee7d34c1c6e07d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fdd0297cc999981f8ed53a3c3b43f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b23df1c8f38b9c49f4a2efc91de6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8761ee08cae1d7f06b9a2ca57e3ac1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373aee2743951208238b94eb32c97e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491e8964403615fa60bf8c8a2f6828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065207e2224127d069342b7912662fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76568b1b8e6c8cf5d8be9387f8ece97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f312cb72f14e715947a7bb15fbd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe7d43cc90e50dcad6c2aa0e93619d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc0156a7ae7d48e0c99b96ef525463664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e307c122b32206e21be96f416312e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a64d9e23082ef9f1a0af6dfa99135666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46782cfe3371b36c2f69f6d16182fea3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846affd989f321505cbedd6232cc0d08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac7a01d6912c665ef238072c87526669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d0a1e31c4289790121c14e2c49a87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99819cd9fe1a82516ee94d2fa826a59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b26a4472891bb621e96ecf3688d977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e342165a7bdfadf219532340efb1b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c95719c34f82e40a0eb1652da76ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb931ea1c15da63649e9d86095d60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5270a8eb302310bfbf6ef241cc48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8cb82f4d02571ccf7671ddfb36f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea256f65803d5b4681d2aac13c290b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd44780d586babb5e24b2045bb64f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff845cd58f28a6ae1353da44b3ae9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b2f9397269ad93dc3270e14404ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf608db5328edc1c6f9a194a4ff180a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399fd9f1be614f7b3f145521543dc52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd81104e52f12b57ef8d89e558aeee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6478c4f1bea11a4bc4c656feb307e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881458ccee577243197779fc1f200d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc689f158ec180235e7cebdb4ce91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c159b978ab4aa71551747b14ad003688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95f7e0ded04db93e7b02254f21595689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accf64da957ab2e2d9a0c54c22d411690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17bdf3664d1502d500aa1fcb9fe12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27020ab78db76e3da8bd834036238c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04a97560afc523d55b6ccb5438e666693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075ba66b7420b3454c51732dbd5aa7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fdf0f58e7a195c811405603aace1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd398e3e63dde7bc673f47cd3dd1dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996fb8a6dce7d523c9ec8e31cd89f02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe869d526ee6e160ecec77085f626698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6956a5569c32982dc49b0aceb5275699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4f091bf5e23253301593c337337f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e6401440730a419cba0e033a8afb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ad585dd802cecc3072e3feebafef7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453fee2135ad3255eb888926cfe8441703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf010694178dea87c74908acb0fa45b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109743aa75e8808d3e65c1b19b5578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ffa45975e7f2886563ce326ed3fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a4b82cf0fd378ac2af424d37b2b57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1725f9217497f3f4ae25a414da6fd9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570cf89e26d5871bde9dec7e19a2c64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cc352028c198d7f4df5d17a3aae77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b64ae46fc9c79cb875c12b664488c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4360538fc0b1d0f9389b74095c04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b07dec837358276b39b83b131c93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06036dd00178444d5897d361da03146714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee19bff6734048ec47f5d97d17e16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7155b45381e6c2e27ebacd3ff2037d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a209c503c9f12e48eea582db73630717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9739477324ce30bbc3c657eb4de7c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77c173b8fa1e423d62ee7e9b0f829719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001087179233bd2ebbcc7650f1170b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494f04636d0499d19534c8f7de3366721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815582ac6b0f652657bb22cc818e410722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d2ea24916056bcf7027a56c981cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2058c27a182c4263e536ff946a6be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8369271466fe9d15c241a4be0179725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b240e8c8d8b8e18ee97d0762b10c66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abcb5d2a9e228abe60bff383e2933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e922024c3044a949ff6033f186e02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177303135bef3ea1a8553cf7715dbde4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045a366889e1d7d1348472dbf434b90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68312f379ab80ac17621dd0a718cf321731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae352e9961c1164e540c5c6c79924732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee2e82379ea8509faed935e0a0a392733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150547de303f1dc24e20f5396cc52a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04770891f790c7c8409717098d5b52c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095171f16702b5b51bff6629d7acb2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac1a1783d9f440080efab4c3a6618737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0e75f77a1affb5bd00f79c85b4adc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99173a2ed9cb86ece94790b143a77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5cf8877f7e35e460a01115180dd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b887f8ec36179a95080ceef866f04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af87dea65f98cf4dc7f4c443f637f64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b55ecaf0410063075687596bc5d985743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb22173720596cc2423372c51baec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64dabcc1d4405285ad606a82cd991745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2cc8e135f21246cd9bd2b6e66d98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81cfb21f7ee34d1677362b100911e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c87dd1e435bf07b2946cd9bcddaa3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6c4b8a1ffe0ddd9fc987d9beabb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830755297af7d14909b50d9197c802750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d6a421b31d09d27c24102372da564751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b18a41e2669e519e8b3c56795edc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e35b0392905f0540db7fb737fdd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1abcd642ef586de8e70d83f26e77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287dae7227aa26d37dad11be804d736755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b0837e0567c91a4f804d29732dcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5fe620163efa800b54a45d5702fde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c8fcc6aeaf52351ad318f7ec43a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7deb8f75a013feabf9ae74e85e23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>