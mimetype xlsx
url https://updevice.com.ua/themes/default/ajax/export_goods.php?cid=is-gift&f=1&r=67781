--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978dad5e8e320852da64180a2b659ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a2033f2fafa5bb73a9cde14580ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b28bd16fd54b215ad7e51381bda53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401f7974103f4244a23b6ef10350eba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf12870bc9fdfc51e62a9e7a3ab225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432080eb38f7d86d1c1e3c686e97d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f4bf4468fff24766b5670fc5ca547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a665baf8923c599cfd719e3e97b6f5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293108a004f554e51d04e07eeb34b37a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed8e2874e0e04e010713a1c6c4caf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea50b451655149ca4757d3c52c163111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4204ff220e715da54a45d9115c4f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e22450ae0791e9ac4e47f2b1d9cd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183803c6014ac171013a964ca2d7eaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a7d6e4b293a707e86e0319a30fc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f6746f75b4a7c81df1e62fa0cd9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15d48dc4928e759aaf5ab5413459c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33020ccae45d6e1e406e1e41e0b3c5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ef394ff3af41fceac8595d30c95d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8991d750e43387f8a41271f349eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca7eb7090932f2e94650aa7822e2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c443d06b0de4a6e5c3725f6033528222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cc4da86a28660f92ff0d56069cb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7d72afa1b64ccd948ff96598b3bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b783faa47082175e2f95b69c536b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0700b7f6bd5e6707b22d69b17148a7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13100d04b1ac528c1c23af4c016251527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe9402fd8ab23299afbb208b58fbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce2f45537542c2beb614532dc9822f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d9154328fbcf7ae073ed6c71ff0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195469e8231a7016cc97e54e35f09c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3b28a96708719a2e3c42d0eb3e1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31fe675845a7c4dbbc466dc817ff8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0383dc7e6cc0671dcfbbe15251ac7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f17fe99f3f1b2472d1d8400764ab035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb39eb0877d71c58726461bd32e0d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82efe4e2b27b835779f02e5d4ba08037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba2a87ede7f037ec4ab16c747012f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10193089d83851f3134619275465439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3ae19186dd9c93f113046bd2789b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0aef83c87d28b35a784f098dd5e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6298b3e6c8438d72697d0d15b95242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e76d8c74b60b2e985f9a850eb502f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc817edadefc581f1a3604fa29db43844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c46279daca27a69fe2f5d415d66245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34793a2f0ff4e84b8109b165ae38e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec22ff271089374a86f4bc876818c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f982fa454144e6680fda291506fb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35605b0b41787753a7d0d77d61e1f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1b4f0ff542e3e37eb04bf627f33a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c40339850b688beccf17de5a33de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804c6c4051ae90425a95409cb7311652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e5f5e32b5b335ee9174b3bec620f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1b31dbfb4344466936e803166fd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ad0d9489b44eb80632c1b385611055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855cd297ecfad2ef0a427dad66dc7a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0031a384b6d4d895218996ce23c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06710efc6159337fcff4a5d00a4d4f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc80982369e344f29c5b62e65067c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be278a438a6a451019bb0afdcdef3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8191418e6d8b2ad44f36e29058837b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec253c45d1bfe3ed123ee8e46b745ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436bc9f67caa0f0ea3a6e5bfcafdce863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae593335eb928fe3566839f265ab7a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d6e80dafce2c0d04092a1490c410265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb2625e14d5d061cdbeaa0e1e69a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c047f065c0670cee3e39342c284e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ebc8d5dc854074c393853735ed3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbdf75b57601f48cb88a5838caaaa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a7ce2042a892ae2d5c2fb871bdf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9183bee379a6d5a0251f1c3b064d8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa6f4f5a56c7ee6ccabe101c4563e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b485082818a6882998ed2c3f9f7a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bba3ee492f2d959e9c915f765abf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2377d69c71e73c469bd90dbf7fa7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958100430b59a4ae495bff54a42889176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd3277ccfa5e63db6f1c98bbce30377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36d8dc9b640b412633e71ebc55bf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b2f7af63d554c6c3da9df8c64a7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48359d400ca76291fb8e82c73d262ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3789081b9ff8a0bf0084bc22cc59581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272a17d4907bc807ab9df2a4d15615282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326a78e654e338d857db683b4eb6a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54501c348f1e0a7ed5570313bb984b9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa33a787a3e7d60d70188af40a13a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59e31009365e5799afc077687a6cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bdd14d230a5f803da1159aab35af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fabc9962cb4fe9ff5b8af4e63781fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a364c3aaa7573a4900392f77c1f58889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff86d8427583ef8df315fe9310d261d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f525a8283c8cf8048209171398c09c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3781eea231069b862943fc2e015f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcecd3c2afb6e2ca308c02599583e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031a197c5f136223e17b6e6ad65e00b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef4a9e67c8c22cef97264752e4acc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88186957c1e43e4f00f80c695654bca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9bb76d2740f15a549c84dd94745097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972deedea6a3a1c8f1a79cee3a6a64098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447285c355bbd3eb495617135218556e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7df916badc5a6124ddae65b94ceef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bfa258420e6633b049b613ecbfdd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc0341a62cc35898b58c731cad08b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cacec074ace2eaff0b7fb09365fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed63df4094314bba30ac5dc7219a83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4bbdd91b16bbbe213d18eaa4c289105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e9ebe0d7302f819dc7c7f594c145106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394f7fcce51ae9eb0d1f957d4174cde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ca0fdd5df300e2e7dd0c13ab8150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671721f1b2f4d51ddb9ebc3e14bae3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9ad666e0492b37d4e309f738ba517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48a8a87a38111431c557de99df260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4081c797f9c05b50ed2046aa2d3dba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8de6bb4228d2742ece6859ffdc303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185ca2ed76ef63dd0c64d4f180b483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada0d9365a4ca106e2920c674b038f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee721f1cf465b95fcfba3141dc90b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e736f3b18d19a1d905ae06744a605a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95652c921ab46cb92c8e90476fcf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c128ceebe3aa3f852880b9a80618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022e09863d1501abee444d452a213a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f87d696e1c84e021af5b8a9ce473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6ccf89263a47da518de7aa4daa2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d4af4faf7ee7bea51b88fd5ca1e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cfbdc3d50b9a1f06b4d755a57faec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3a490f1b17281ab967559e6b2dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a82901851a8a67e04ba8487fa592ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44453630da521c98970b8705d8bf64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0d2296e2cf4beb242814f49cc143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3fe7756f605357869a006a345f27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6406dc81a03736e3a6f7c0db5eecfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f23d70af32175bdbe608046db634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e414d1817e9234287e4d25a583708132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563da1218fb2254fc13943f357caa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605e51610e389619c5486ea5404d44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f82dd8df8b3ab15dfa393cdfb272e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e539ac3552ed3f818c774910e64f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267710d0de8092caf4754a9b06ef859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7427bd722ac3b82da0c99c35b23f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0863d769dc1a0cf62b2e964b193e1e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe68aa66082fc6623790a73ea59e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161bdc12219d70bed8610e7d9adb131141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e64f86620cafa24cb5f4bfc4757f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93393f3baf10bbbf1307662fb239be1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82538f3b1813db6bb55bfae2b1efc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f1f38b69f25c704660ae1c2f34c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c92123a123947cb3f462139cfbedb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695811fbdd850a483302ef1ffbf579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc73c8cb2cefcee0f73ed0ff70c52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810673a37a3440bf439aecd43a9ef50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec811ce770d0f99a9005a35a476cf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55df4b52e23c5c88ae17c457e8e78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ae591f9686581e1c80ad15a992e82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8caa196b64a762af8e82050cf8b228153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299cbfabecb059393201ec9b099a2c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0684f74b8a0b92ce6a73201fd3bbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac87cb1acfe2e6c40aedc126ca8e8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9b2ef4ecf8d880e0d5fd8d5123f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f5125561d977754c8b877c5cf353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb301b2084e3b64f1b3b74773da5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d566d0ca9bd2c4e48e303665f8c0ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43301e617917e16b79c933c002080d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6812a5037676669b88bb35c95a5c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da85fb608aef27cc9941b2904d8c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3413d1000586d5b88ee37f99d26b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09866ef839e4b533980db9f97f976a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69212771cd6858b5b825eb749a17b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4134138e750416ad196375bab89faf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68d1f07db1cb9534e5df49a5d4cf3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fdb707ab5b79aaa1e4e1339c89807169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e70afda6ea7e7b25d83ff10b679c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557cd01accb7556269335a315277b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dab75601a5bcc14ee08945920b3cb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab03f72f175de3cb2e71f3ca6b9c27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc638d92561e1a10a061b27013efe3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c2d4550dc9bf1560e152b43cceba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969928cc0fd205af453b4d55ece88f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf6668656cf121360e8c4820a8bc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2016ec0fba321630a574a7415230d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1b44c3e3291a6594e4c96578c047179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c2f2b6d5b6b295e9cb40ee67955db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe53448b125725880f4b5c0363ae137181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f301cc364a63c207e9783e3976fab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe9196761138b69797e6dfefe77e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ffa1e10f149cee8c699ea48075a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca985d305d03641b9ab3e7f79341ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff05c9f88c8799c6a84b2e2b3f3359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132fcc90b030cb761e27764c1a203c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77057c6cc913f6c7df6a0334a7c120188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b3103a81769b16a494513d779a73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eeb7edae6dacee5426ab5f044ab9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d1f2ca03679f45e2b1a7054aeba2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10366516c9a66b2a5aa0877611fa13f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7e720dc4715474f4441e6e2e2d49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e140923bdd013b1e0bfc209e06ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac6cfaa4f74dba59f410fe7aa797f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314e77880063692e5de30716a83c7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf790d76b30f73cd194a024d72300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ededc4bbc2589473953dfee6e117198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4d5fc85853ff941484942fd30049199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafd1344940a3d7b4a1d443ebfaf6ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda3fe8dba22356c536650ea58cfe9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f3d2e4bf5d37775ea635abc6fb3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863c8dabc0c56eff63ebdcd5ff93404203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f105d2950a29001f684e6d0c4902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b986ab78fd7487c83d93913edec3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06506bec66f0ef55cd1366525799d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e4c8dee6b79abe3378d3789cf5a87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc399f9ae3489e3aee401f6a1c039b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef7ae7bdc66054fdf2a000c0b86c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024c8bf8b93a53db7565872d54bf18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7e94d5778a7a871e440c23738fbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31778e55fe6c9f04ec841ecceb6db13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5129693fdfa65de141bc727a365a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d201ab28382f973340e22cb56abe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcad2605255eda69ff0e213118bb32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2793c9450b7f7c67cc0b8b8328f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b127e13bce3ca100b8c673442d21f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de249914fe364f2c5bebaca1cb91a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d1d1ae3f234d7e69df9f204dd27e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072427c1e45f3346d6f514919dbb01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1eaa8945e36bdc50b5a1dc5c2986b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6d5af77adcfbf099abec85dcabe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc797fdf11d28babf6945b35a2a4f58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae6c48881eb4167909960a71a1a79d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944b00c310951f1c3ce9e0c80618a41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af9db2c1dee4c868d79f61cc712d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7b3cc112cc299a3c9bc4f897b546227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7ce5308f4a6f0e985cb5d3ac145e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44422e0dd128e034f0e4dfbe249d56c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949775b78cdac6f80b9dc27f9ac022230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa02e2a3e581078ae80bbff6ec8f87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f11092b6922e40f2bfd7a512093e5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408637f164bad07a73d4cf8ce1e4d7eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cfb87254b82dcbda23cf4d9d6f96f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16138769142dea05d3fd7c5bd676c31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02491002faaa1d11f3bdb06eda636e98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42cc2e3d5d03b08e553ac67f935c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219e1c28d1bb56e61f377336dc59c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abba08357ebc52324c3ef76a1842e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d8d45bde0a12cacba6fa19039c4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d31dd5df57554f1d7b84b7d3f310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb68691b54297b448b1ead2cc2542e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e674c391d49c27227452d6d356241d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9babe7d68d357af45862d37c2bc617244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0be8f8501cfdffede4e05298e06ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22d8b59b1bdb3c76adcc20451ecbbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db7cc38e6f7357436fad790410be5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7d08165692fae952ec620573064f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345e653d9c839fbf601fec12296a50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ffff70f7d230e4210eed2f45264c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb55f7a93a675c21b053f349023865b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ae370960f2ced1105516948c99ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562621d7b7693caa1fda40315201fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d86d066d95d909645b5b09ffc843254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef512b3484c9f6d3725b6f76d05d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc3c147daf3805437d7bfca390c89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377139a4bf68493e437d97198e52286257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323614720e6f052f3f125c39a7f07cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147bcf72568770ad35db3bdb9962ad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e0eb104d5751e12ed324dea3ef8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5b9d500ad2bed1fa10f5b67238c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d3be4f1bf1f237bf698033298af7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a7d0c158f79b4f6af5268ba57521263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f9efc40cb3f6483598f5d009a268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f832580d9f409eca71acef0632c503265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85e68ac20e725c1a11f201e1d6bca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894eeb2736d6937e19228dfd20be16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985a6681cdd405b3211f2ab9b23eec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32db4ad0163841e539bcd60a08c763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad270a87029220d429a9d7a83355b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c969157fb18820f84199e9cd827a37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d5ab73f94c4c632975f6b67f7ffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce210140ed6332e022c217164875bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1398c3072cb94ac69cbd25eafde7ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6fd623900b083e3f41f11c1d7519275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e65e51d6966a3bc225303644597d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b6b3ec9df7bfcc2300d23e72777f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf99eac9c7509bc99849556819bb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63201582672fba29698cc35d55e7e0dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe853803e5b31998ed38d1934cbf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878d3bb830a277fd264694eaded0c92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc75d2bd4340ed6c06ae498b51de8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d26425e9a438ca64fd682b23ccf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f31d75dba28f06dd8054523af3c327284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419025acf60407495a92efb3e70a2ef3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d0984909029601bb0104f281dea8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1eb45c91bf7c5b17089b69938b413287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a570f12c191b64e5681920c68b21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2499b45bf0b655393aa5a6a5b3efe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6a2faffca6c00f66c2bcc5879d6a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f63d7d9e200a78aac13941c826e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f38f83795043badeda1852b3d3e0be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868d05c30d23e0a944a871d55c4ce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec2a41a2cc5cea92f13191a942ce3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8afe8499c9786d3c028b2a9575b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d33725473076caf31df0d3107e47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da8b0f3e70dd5a9de83f2c6bd0df6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c576a44955e049ab82d919666f1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a67a332b8bffbb4d7e85840c7925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e67c9d6b210e41fc13c87cff44391300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a4ce54acaac8b6cfa20bddb7f1ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac53184efda0756f0c2c6385068ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a43d4453a78058989b2fe2c01c88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25053121e0dce1995495f89380fcb8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4fe901c6bbe0c9d6bc69ce8bd7161305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc407c1adadede6c57ee59faa88497306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe948904037d26d8a8b271f6f281602307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14563c48db8407ed9f258ba71543b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f935a6db7b91290add9212bc0c9344309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0d49522edd02efefab0698848a2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad7b3b2a336b8700a5b062f7e5bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c563e6e6e94042946f03477083ef2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd2e727c6bb5666ad9bcaf8baca413313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fc2e74d280a3d3baf6a0a9323917314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b1616cd74ac28c17a3927efb7ef7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14e9f4a493286ce941dfa14a928ac1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d3231f9c7b815e396e0f7519190a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd751dfe1d90cdfbf2f86c845a585318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f752b31fd22712e4fd4308e23c58c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb91cf0325cb6bf7bcfc6de3fe1a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f8c6462ba184282aaaad6f617f21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b43c54d9de8fc1fa16b748f2e7fd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b56d3c89ee802bb5a71d77ae31de3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db42e8efcd0311140cb1fcac7a6aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee3ac0091e02513cdc7780cf85dfe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797877b2001f8a8323ee0121624cf01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab448943936313ac031bbd314455c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e541d9516df5c522decfa798b65d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c3b345fe89c8b4d339be83c5b8ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf80667e9e33e03757d33e1e7b1a03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c4b8dd35baddbc4807396d578a508331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdc4c5cff0a38ed603cc9d5cae4ac7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5078e56c7f7cc01255c7700c86a40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9d9551d72e5b50b8bd833dafcf5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82122d430f4c58f67e148409bdcc6e63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6a9fd13399c0ab420f03766c1480336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f88760f4883be0b7afef7dae7da4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1254a72f5938a55754f80ab3aeb33d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a337b202a2f24c0342e9fb8387e70b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f61df6f8d237c258508b61c5cf542340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c972d5ccb1e1bcab32423ff814ab6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc578576c3d9b1b81adc37ad6caf11b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50c8f6b2bd89d85f63149664b111f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11912139d7bce73c20aadd6713d5f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51dfdee1d4618eae0352d3a10ece2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0dcd4b6023f3ea1008695776317c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e22f6eda972139cc0db3980ea2e9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a60d46ff4daeacdec7fe7173673c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789393eb8a25f4dc37aa28ec91c592f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a1fd0000ec4c9eacd0e583060663350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f55a9a569225f7cfd5ac83db209eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e69ae3b8acbce1c29fa121ee61d8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672aacad0abfeab4e83f2417305484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb180513a8ac819cd505bc9a4778e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d01568d33b3caace005f6d9c918c3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3e9c9684466e288e357754b6df0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ec4d7f15205deba8767184b5fb8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be470c32144ee773be9d7c9d1a1962358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638736d056f9b3f665abc0dd10575599359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30134feb9b5f7dd752d8ce3b02533105360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235c343d9513f7243d7b05befa6405361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf384cb5b15101babb448fcc9eeef69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687e36ca075ac3fb8e16ae648e3bb22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6950843fde0a803324a2073cf2f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2a5904d19ff2dc09b5283d801bfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92037e48efbf56c4dcc83fe2072ae6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667808484978ebf2a807438f9e1c48f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be8e7f75f065d7de0453ae0059e24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba787422dba804528a51b9887938d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbfd4da6c90b675e8e5a46e8958b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a67ac62da480773bbc04f0e130ff6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dd1eeafd5a03a08e3090d15359a04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf978cd1852da0590fe59d6cf1e42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459b76a26f962a55e322ecf42410e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65a7f043d67450ad62592225903c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65591e3fecf6113598112df225773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e135241dfffe6e69e7f1d43e7173377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585129c90268a78ee78506e6b435a335378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8f15abaf67b10a5da5abc594b1c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f842ea05e8523bbb5d2766f1c88a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ea3d7b111aad0d2a6ca4d8caa6b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7db9c40b9a141cbb037b8bd36431ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf943e9095a8fc71f3b79f1d3f56999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61115263b9849c9e585fc3bdc11e7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518a63f683f31dda80218eb29f41f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96fa2ef245e02daf8e9b055273491e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf28889780a13b1448a71075560a069387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb92baae57dc396b0a9ebd683bc5c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ce2689ec66bf695bd470d5445382389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f70ca9661eec97882fc47e239294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f1f4e6c4be3f7a8d1945c52b9583391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e164c49cf045354954134e5f88b94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f02114733bb5679e2568c901dc8c5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155fa22fa5a6f79c122306f11a08f29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d974a7761a3207e6828cdede236f733395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171dd35a2c932e372520dcb676c1b49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c68434405558c39a76db9449d4ba5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365878e4c87b91047bdbc77f07cf6178398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f44e96234d276f36b29118c49dc76a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44609fd37aecdebca1c3625f04552f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0745e1e46217a070e8cdec09bab38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9c60f2954806a408c483c1688a07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4dc31242c6558edea84510618de49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd4975044cccfa77ac7d7268f944d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec71767a5e0baa0743230eb1dbdd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e1ed5eb9ed93ba27557edc26ba1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2088fec6980b904b46a6852effc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b119c283579e04ed1e7bcc8d0011408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d6a8cec4e4e7f8ab76c073d109d98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddbfeb79c03184ea309d6bf61f815a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24bf494cad317284c35b2021c0dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15495d613626dda0f86b8694010cbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec511b75d2e4f219dd403541c589a59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b23acf3b2f33ca34650613da909fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea589b03001fe5f1497147105eab9ade415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454590d695e4776ae13295070bbc8e26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad1d6a82b60ecc8eeb5dc082cc909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590cec6746737105ce952bab3256e2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a66d39b160a0f8e3bda8117b8fcb15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d51674807be0a60a825a09a5c81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f68fa90fea9bd47ba52bca0762e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76458d36c4b74ac57bd88fd2ecf4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861ab1b2ad24a18aa5326d3b9e3c952423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126c4866399011f02411fff3552f780424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105a21e10c2dcc4b98121fd0272d44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf41bd34da6a3fbe13088d46c2e06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bfb86ba93190ae62fb54eb06279ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64027e37110ad2a51176b2287bff6c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b660792f012b0eb8bb079be6f7fa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a103a83e2d74636e62aea4fabb65bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ff3d6c2fa7ecf35a4eec5ebdb14c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71c65c326c600b4060205c35925f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1f3fc1af12b098b0a32dc6a22493433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee6c9dbd7b71914ee9645ff50c7e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0a2209754491ef51b85401968c65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb91b7ceb2ac3cccd0f76dbe523bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f9247a70501e7e247fcaa56b1ce0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda343a490d9dac2ac2b44e1f36b94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700c89f3a956a6d0fe6c161812b2ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77206073ec445946ad4ccdf49f37c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a879947da0324253d7b9f4003638333441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83c4572bb2929f0a9faecc14012ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb19b6c5dc6eaed0921257ddca5b692443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2212d80c21065295126ce37e1d16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc935a1fd14a9d4eed7b6fc4b7885445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282c841ec8ff45a08a6b4e4378e004446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f5ab3ce70eff732044449e62c099b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5f7dbd4a31c50298e37cd792dbea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e600624f924325ac30c89327d1fc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b75bd0e527cc9bdf24faf611faee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b766ad276b76b1be96c637ad6987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340778d1dbbbd7a8af865ff30a5d7312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a042ff46ed880c4d795ce8899c788f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe405ea9d0bb1d5e6d7c1335367196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c872188addf434020341b1e1e0e2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e495d29964fd5e65628aa6b4399f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5c43d11af8c189e63b4ff71564201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758aff6c2bb9ab7ba9f9c179f4063a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254c57ff43a683ab1f30252cd2b365459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e12b48aca153ca18373b785414e8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e2ef21c6a20035b035e5817ca9a9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484253c7fb6532d165802bc5fc86a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcaf431bff4b5f3a2c76d1ed3c737b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a32288f33eaed26792b543ab60dac5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239dfcb2d59b9a1fc78ed36ce2d991d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd67bab7d21d6f6e9b2aaf64bbf1c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463545ef8fc4d6b7f72c16e056034731467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9c1efe6de49926efabe31b8a69ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa506eb4c6f9fd19572b23e0002466469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d60d1f2cc8d93917f44530399b634470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3fae4a666928f4773374d4934a1ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ce2fa4a7949d7fe8111252e361c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e246166c79829bcee189cadb32dbc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059265005b46f30b5b059b32f29b46f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df35db175bdb944163c57b3c50fc984475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3587964557c7eaed90d237b7b2a10b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f9b3837db2a7d927cea233244133477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a0178f8986f087860095bd8af36ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc7806700680838582b57309b15db1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70723ec2f9995ba917cc98f38b426a9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e84a62506db3f96168298f81a3ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d421dad1d727b0a87048fda312e93e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f2cec1b104f2ad3a8b92d6a60d04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a215e4715bfa2a398b7db02d9abb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5b26a381ca53a9c32be1b064a003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf06d265c4776e218eb77eee7222925486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e736b5b8979598e615a8cbcc012cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2c1a8466cde3f9ae2ef76d2a1f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312922f5d63445d8c8d7476d49e5e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d904ab2c32992b26f95ba0bd7f8c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728713f0f9fe787c7fd0a4f132886368491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d85323c39a81134195027697a63f01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930eca3386e94ddea1bfa30b70f431493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7935682ad9fe3a6b5276ea3cb38d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a832af6c4279e0b76873aa2ac07572495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebacb4de70b42a1070b73e13590f1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71cd7e7915011b282490112825a647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad96a2573f0f76908067fd321eb046498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255a8626c02979eca884485ff15bda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544708e80835c28d0bf127d0b0bdd0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb78ab99ce440a162284553ae61b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b516930db49d0b9f7addfef00e31bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5339178f72000a5a226db4aca18c0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7c3ebfc7ee7c29feb1584b0af7e35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdf761f39871263a43f80dbc0fac5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e49edbabb2ddc2f3f2ce46bcc947506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ede920c1cb23e71ec6e59cc4b3dd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ade1c7e6cc400d142883fb56e5bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de112e4161c18e3e204a770578781c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592c4ecbdc41cedd689c1cf86fb23c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a347c2b4c64a003572aaf13bc3796d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96aba2847d91f0a8f868e2e523ec42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992145a21145e99a0325d6bb6d3c5a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014b833550eb564c995637d584f405514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24489163b3219135473b4fd4a5a430515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc8dc2602d1b1d191f105b37ca8fc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77483c1856aad9edcf241d4e23cfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e88cba6dfc5e7b8694176b4193a3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283168e6bac9dba3bb40767ca743f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a08cf6a6eabdc83b3ac0107ed421520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba43e55eb4bc2bb173c23ea805796521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc8bb53d35e64fc5df433cdc5e8c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e052fee59cfa948dd161e7426ed92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a2ab7311f0030a1432b0edf58553524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf62253fb51a8e9171f79785dd1c31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b426de089073cfe6f0133a5ff24718526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1563e7055de26e9f373ef88558be254527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3905951b777eb9ac3f5af9bb7381528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ad63d4c2b61899ddd49f91e2051c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5bdb8c7dfb40fefda6804de70e07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fc32048f984d0204bba07e33c46d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f142c24af1ecfc01fbb96d63c8fee4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba2d8250dde22e518047ef0e0dd6f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c38c4e69eb16827937ce1bfa5c56c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7b6ef6706f25f3208a78731cc8a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821417143497af45cbf20ccd412e6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a4ee882d5955eef46185dacd00b4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c18fb89ad28704c4652aa2bb5ac2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01efcb4f232d0755fff821c512446539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2e1a4ae4baa333b4a8dc81cfdba1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef8b43c343ef18ee2f2cbaf3949da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45978dae9a60a38b66ce4b87ad7434d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53397455e8188df592fb159ed8c9d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc26cc880225e77cac2e23bccea1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a714f4cb5c2632531128762900d50a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12654dddf8c7a75ae05a55a7b9c359546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a437343464dedeaa9b01844cb64be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e5c6b6702fffb581813c1d9c90805548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373d1117131c239ba75527920fd7c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e7298b095a3f0eecbf24c1ef2562550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f447aa60f9e99464c2484272924d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54d43a4a31a87c5754239cf872be2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995290ba3473e8af81895371e36217c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce64b1923cbc55dee87e31ee09167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915cb5c180763fbc077791be8667a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54220401a952e504e0b11dffbece8346556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45fa07f2b5d876f828c85465ddea4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedb05db0e08c73f91c55c9e1fcf8e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855245f71cff38ba7bd55ad39365b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ede66aee14683175f58846e44b3c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8cf8023edc16ca0c43b2de7ccabb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f82df4e8efc161de2c2e9a6cf2f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e43463726c9e239c3fd44898b423563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d759e60e842310e5915b9da3b1d9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e46a87be76301e1b4407e55f359f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cb07ace1e7b2bd5b4314676f89af2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f472ae3e67fce1f2aeb8d86f52296c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c6c095325f698dccf6ed4bc44ea99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4533d97688a98733d1512bc64c3312569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84035f14f42a4c07340e4ccaaf6a92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3babe3a6f49bcca155adced5f8d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4d048396f2ec620e364b5a306987572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd8d857ce5649dc94dc8cf442a5cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22338014154cf5de2a03fd35179f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b907caa7a505924d2a7982c0c8178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398b199c6788140ccb86e2ae1a65de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ee412e338271e1c45ad8e42d97e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f73811c54e08428f55831ffddcf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d84b35db35b1733f63f4cba226a6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3173d5ee9d7d652b8e25ccd5df2ea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbbaebf7464d61a3c95645e6dbc9cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740897d1524c7a558ade9ed61d9bdeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1154b74e8b2b175de3284c566f3dff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac36153702202dbef668ccef3cd59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b123a4504693e624b7ab2663e9f65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809b23ffa752a6d4faa6f9e00326fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ff5ff5fcdde0f0a53e2ca6f14af8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfdc64d86e28537e371004be135a6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e20d1dfbdcfefdd039bc7bd2d956e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3f19ee7a4da7293d6674568cbe38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996bef9a6bb23915fac227b1032fbe0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044ca02626ea62dac45c99fde60c1d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd1f9724a5f13ffbfb9df23113da0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37731f5358de0ce43aeb09493447c41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111341311498d13b2da1a709c22a6f7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ddc2899965086fd09b8809eb4e13a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6979439816928f988c8c194d09d2449597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3e581aa21a3c636720fa5979f182598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e7dbe9e6cd351175d1cff281a6bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f5033e54bf09eb869ab0c5dc9902600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c23a5eb3971d9a059d4777e624f6df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cbd33858652a801ae5cc8220bd30a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c29b80e0bdd3ea4777339e644161603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e27870fa18886ea28a5e9c4e67ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0899169cbb7f5443ea769afbddbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390d2b37f60cf5010fa903374f985e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f3377c8e4b3aed62b097f20d7ae7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737af3d63f1c082b8b3910a8e5558cf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda1c1726308237921e9516bb40c01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428ae109cc8571f628b7e53f4f9399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cd0ae59d63485efb9c8c6faa9f5cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe033d88eba483df694be65c0a5816612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac60deb77d85ef74785386c73101b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6950681995a34ed4ec659ed1984f63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968fa874c2e559fae32859fd1128df6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44ca621a089c9b47772271bcb53db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee050c6dc64c38f2c98f3c4d797c0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658db5e0095ef83dbac7bbf998ce8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e01f13ee074e4963766a699ae1781619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb1e2258b57971410185ad38cfc369620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091f76ca2af98cf25195dddca51b0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298b42fc1ee9f8ff2b97e9194971d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09847f1ec8ff11a143bd1cd9175a0a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e2dfab1e794fd982f720972ebd14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d8193747362985a4de46ef101e5b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f11a3534a383c09b114317e4980c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402d0b7b52306069cc9891e85a4dea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893be0c94570d5edc02f933432a484b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ec1c1ac990332bc35be38c6115a56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd4766a97f81e973ae2edb7cde1be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b05aa699c8c3b02f2b9b12dffcb9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f0f767bfc611a91ef2954c6cfeb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbaca4f28ccbcf0ee5df078d1ccd3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5b9f9d728a4a8f54d24cbc4d62b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d620c1d187390f939c465d4922d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4faa2a32e0cb25f6688387e49b1fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679ec81cce5ad99cbbbf52b8a5f17d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946bc36c959cc348a44a724c37aff06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc8af83c6729552996bc424867fa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012aab0360b0be5ce3e10e976f0093c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c7631e9cc19e34cfda569dccf2f7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1317b125937f05b0ba8fc89d702ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af01070a45eb87c56aae2674035014643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbd13c659bdde1d01b5e6a677b50db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf40c162c9249433319902a468881b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fc58ab55841194333ec2daa3c0f17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c596b2a0b63039f6ee62407171720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500055f7a6dd478e0ea21590b2441e6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a4715d6e137176b66766ec0b6dd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741c051f2d5c88856ffb5be2e1b7edd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60305924cb8fadc191ab3c6916451f42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134de71ca42fb86d75eaa35eb252fad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ee1e93a089a2cfa33b32a6495f9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de14523a4e218c0e84572793cb174f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc9606f9e5a52fa3f8bbf6ad8e790655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ec961b5c1175e4601080586574e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8780428db3613468df22f2b788c0d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d757c9fe87ffa5ac9896c919812233658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507317a26f4b5508b43df9a543a59c66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b0745912b5586be9e6cab0b3d8fe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721aa95757eee544cc03fd94a1a23bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521412d18010540d4a510ef90243736c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe9f79f186f410233a7ebd6b61640a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f762893b1b5dda85e65e18c8fb5b60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791544a369518077c12a531e51d45e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999fd457107279731d8c6e1a75d8f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721113e67b47524b916754d6bf8b7dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2788927792119da7c7379d7ffc24a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b9160fb5e51ef63ce98cca9d6b9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144996e5b4c8102a94d8c4aa0f3c95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71646b4be3e5653ea3652078a28358671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714af968c0800f7e038bff44ee0bea8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e550c75d54f5010959e883411572673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c748f4e34a190ef6a7f31123750bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f03f43f4e74e82eecbd298a6ec19e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29c55c4f6da0687dca5d20da9b0f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c595fb74d244913cf01179cd1b7e8b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45410b2c5035428b3de21916bc39f15d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4649ee92de6e247e9dcdeefba4b40d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc3a8446188a2ff8230adcbd67910680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de0b9d6f571c209d815defadd85487681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526de603663a26311ad526266a3c69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577929cd314e86dfa95f7264f02171e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304d7f5d1e5a3f6ae5c0e37d7c778c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685604881f978412de99d6df2d80f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7420f73841adbaa14989f64f230f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17836cba80b6df94a3bda3507e116b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b251c7d68e366220734be2eaa669c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d24fa37fb14a0ffad437e4d06f77c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee038265eca843d05b81b4d5f4551b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340b13ff2b06bf30b779ff7484d907691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa9516c80ae4b59da5897b4c08798b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddad6749dd16d5a885c6b1418f0475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56784ff7ebc54ab88f19a48e556749ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda66b8be7b4c12927cc24c5a04c321695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30aef57df3c75c34913b4e22c0db50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461013ce9740d05b745abc8d801a19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c7ea9168291bf4abd8ecae31d620698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9500836be9dacc1091384a541983b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b2da2e3059da4df41e8cde905d4f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d60fe79b69dfedbbf0c8e9d5f286701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28cacc8899955d20c1112f01c132d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb02bf873f73b2f1b2964d278dadc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0459db9b03fd12fd6fd6af6b9fdb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7d2e5a15c5f4e404c0d34b4ae7b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabde103df894986db9ce6b3cf3ecf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5ee498ba0166bf057bf9240e86fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0224a5517837aeb058c794fcf9a3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4919cc259ccc197165cb4de530b5784709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cdea7642057d728000c9a88695fb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd1456934da781fe1cb33ae2cffc04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84efa52c7dd430b985ebfe5c3fb0388712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b29ec6613ef10c801ece51e0c6d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6890c8868ed470c9a95dcfb856b12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d75e95f09c9ddb470e1288eb9361ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e11ef990758441af23e1ff3f0b8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b2f534e30155c147274e497f5ef5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6023da4023b26c0a7d8ed1d91984b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8c44313aee2f832bfe2e5b100a54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767629eeeb31d82fd625e8118ee40eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc3659b2d2f1762bbe8b85d379ac2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee6e8217cd3a82057b6c580de83f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1e8862327034074ce535d47a7fdae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc0e5d8d6fe2e078f5efaa44d33be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02de46ff9e644e5d3d1991229bcde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec309a253a02d1bb2498241e9b05d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc10bad4b7a3226677f953b9f8ae00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ddf0085ac1dbf3f9787831e7106db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa2f92c1b1f0b58ab46f18b5ce3db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e02247e6386c7c3f2e21e7e112bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e7747273b17cfe3978ed2d7cec69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e7d9caf3c163d49a5e18cfa0f75a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf4e663142abe41e7f14131da872c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763633c5c6f24af21328735e5d27d379734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbf9243cd358c7dd63a5db27a14a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f0dbbad64e56d7448a0fdeb8e0e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5204d4a7b5efad0e5c96edea8984cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929a7ea18d39ade6c69893adc25946738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa578b1fc9036b7fa7e67c2ce4e152739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216dd87f1dac2f20abf4e183102f72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051c95ec48cb5c74457b23199f49a25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500adf7aa205b86299bc75fce98c009d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a3a5332a2b49e34b3bd448a265f16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcee14b9c276f77a1fd7d8c03eb58f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a99489840138a0f27d7912fad5bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093ef9075253b057cc66269f50a79fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e60de6c76ece8962ebe4187d0636f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c78d70241fbfb8832523e3730d37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2e1fdd894133c6c681a0f49d0daa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6ae987000c7fe4ed815569cb63cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79233f6ac661249fd30957eb9a0cef87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a0c01685bdf62bc7809cd7b4c9fa2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de33390b2b2f8f63f2a23f6aa32684753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553bfe0888f582d5e280982ceaf54b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366134bbe0821f4832ed6b653ae354755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf181196a9cb2b3cf60f412be5523756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6379387081ab9d7dcfd66645b4f051757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e1486ca14727daa0ce03cfb4880a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e728b636cafc7c4bc772a258a2d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a695bd0b1f2e1223ec590925054e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832728443fbb346741d57959e6813f692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf6f80de5869f5d7adc54df47777bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cb46afa27b0766eaf4df3dc5184294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b57188631fc8cdb769c985aff2ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33cce75af4c70bea1e4695b9814be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431511818307595ede8e1d85f8e2c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cbee5e06f5f305b59c601f38b14b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283fc77186196962ffb0fcf22bc47199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310600b21f126319cd50433ecca34810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132016890ff27dcc27b798106e7efdf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc3998a8cdf3f7a57b35a39bff261b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f88e400c65b06b5f1dc3c806b97cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae550ae25547b31acd51ffa71b099114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ed2ca65f0fc1e736258babf69808515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c996b8ceb0aa4438a961cda9962216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fe948e0b054db865e7268dddcda617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced9e3b122c2ee238ffd74cfd350e2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734102cf2a02d5078af15d5da2d91e8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4353c254e6e7baf7d1e17e6efb5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a994c6ff30ee9352ee2aefd538763121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1a4ef04596a05550a24d1d31979c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f0fb6eb5fcfe23171d1529d31f03d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12395920916666c726cf364c301c33024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7737296b9b519d8021ec817f7d29525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b37de3ac0b1cc5965f3f37e77fab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25626275ac446ce4caa6518d95064f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4344b2377851854a9b05e3b8875da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a57b144e19131c09eeab1b60ae1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c17eeac87bbfaca0c03c57d5282330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f29f30b3f3dc1fb972165ebd4af1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11a580b8a96db35184ae730ada6db332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25769a433d251e4edda7fb908af523ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e50ca8e0bb96d9aacb7c410119c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34151a8b8b6728422b8b0e44008745e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30807afec83fce4f6b0eff62060a48336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4085f83cdfbb09552f03c7f5a631b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9643fc4f13932a63e6e1bb89c9d18ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9377f382b41b32006fe14d7b78f2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b84f55f9fc0de32742ce0d0f860bec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f480dbdb9e7e69cbb5dd676f6bc7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18cac7228fbe9d5c177b00cbd739e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66e42eec92888517745a7a67047da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa0cbe85f0b493a275910dbd33e4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa70e2fee153eb0a49aac687f8ccb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0273499668da203e0e134d443947646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1bc318503a98099a9db2b428a3f7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648949077deb5f055b2f60c3ba05a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25459434b683b4f441bc92b9cb52a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb15a950b1d9449a17cc2640a32eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43988c8ab6cabff64c05e5bac5d53851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba46fdd5631599f5f7ccd730b723152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28632776aa0bdfaa32a4fb91f161fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686da64ae02a7633e4d21fe06c111954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b918210a3302766ba1815f3faee055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30bd025395de8258cfc78b6972ac1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cd641fb9f5704a5c8ec2826d9d2f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18dfcb853a97f0a9754a27988a287358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0487d5599080d6add7788d7a27bb4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc57aa29545d2ab5ced57b7eccee73160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38008d2e4cd1778fca0d4bbb5ffd681a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6ff8963274d93c7d9f6362bd8e7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572596235f2cb3128683b9148f2b3b4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4374fcb93b7ed04df48fc2135b3e4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd8b5b0200c4341624ac1bf2fdceb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2176c8b397676e95daff66731aa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554d1f92dc9b729468c17a5690779f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1a2fcd1f527bdd51b90ac52f89ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8a977fd44d89e65a08bcd077318069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3233375255544aeff5f595ee4107a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c8823cfb77ace809747b47e6d1bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4bc464a02875c0ddab5922d20efaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd758b7fa30909941f73443d7479473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7725b8a18beaaa6304649657ac5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea7bb36d4505dacd8feae7fb15614c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5444187b9e2d15ca129f5076c26f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9cb6f0926230719559b9e88b61f3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a80d0bd8c999cf9f43f5ea6b8a3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a77f2562a9f09698de7e6eda4d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97413470132d7213aa3ec5076f0f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf332bf0c0f34b37a9a57b39d7bee5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05fda208dd8e83437518103c0333a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4b6df26f67b8601f1be4e7ca90e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba52ded0f7203d56bb1a820206981484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18110b8bbe2fcdcda42369a732eb4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd81400dc11b4823a2c6f25a8415b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d84c88a337b2f2df39287acb323b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9575dcae3af27d09837996230c50588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cac22c2ff1c47d2044d66b9c3561789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee020fc1e81015c6e5b4428c55dfd3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9254958ec69046ac7b6f9d9ef09db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8000ae8081e092e4de0c0b24f09b0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcce41933853b15aba0e7558dcc06e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2b382a2a8be7374729409b0aa7bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4bb16568144375652e155ae978f9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83133c9f8f71b1a069d6b99f78dbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039190a085fee227c9a64996423c1d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cf0e6194baa03ea9893d1078f25ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564698858c010eca75699d4ea02a33599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916390b63c3a0a3b6168dadef56f352b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde24686ba7e5e44026e9e747aa18031101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4520ed2981a1a7ffd06b7e1eb7a446102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58bb4daa2d34cc532c3ccf484a41c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743f1b58cd76fe0b734ade1a1f1c126104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f60a11ca88a1b4d484ea46e048e73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7665e9949097368b795751dca1b361106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708a305fbabdd5480b82d17362ec79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cd80840036752b1774ad77fdebba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e145b6c54cad3c3df1fb4d044662a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad712602096f61ef40be8b2b02eaec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af39841044fd2c1e5b0de0009ac2c56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823f06d9454dc3105c8899753defa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb64a8af3b31def099fb3e063a8752113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a01a7a5d286c4ef68b5c54852b5f7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d011073576badd73043a5d8bac0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e954c96773f4ce08e3bc94c2422ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef906e5cba696989e615e3782fb7ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a81440c55bac61f8be5f0b3c253ae6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb59d0c41d6bf52c7efb74dad382263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816d1720acd718eb7c8a080b2b45a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd09b17563594b57e7bce356973a75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd81fb55d071d599f2fb46626d777122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9726148dc54a3cfd5444af40445e2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42d04dff95ace4f983eeb5bdbf182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a751b5f37ace60d2fa254852cf8a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecf3bedc008be7852c1b20ad7f033126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab38614ea760f0a358d00c6a3ec43b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b50f6f1c466a77b180280e2108b334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b6c0cac3959bd363f4d9f17a0da6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41e9e07483769eaa12bdfffcfb976130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e111c2533d4c667cd0359fe052623131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb63d266912d35df23378e7da184d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d791c0744ba7e42952ed4b06e4204e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111a5a73936ae95f2ce5221f3694d67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fdb81ab81fc9f88d4ccd716e5cb2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b62733e26ac4f6b87d4e993e18e38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc504b70a331c5a5cc345720502610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0202a5cc39dfd3c5dbe2569e121a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab6e7563a97663747f52cfefdac0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2889601e2cb0612f484cbc7ff5b640140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420cf51fc94f0cb3581d788b8eba8d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275d5cb72238ecf8413b41316e1c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44004c358995b0a8435b1057e0b7f60c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a023627d4301e0f298490cc5204428144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0a54a1340893cea32c21f869db05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678387c54fe3c35fcfdbd2e7425396f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50414e429c349070a0de270efa64434b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0c5ab2d69d1d78d2a232fc9fe385148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e75d9910473fcc5af4847d21f026149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b640e477ff51f81ee41051a7a3ff20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1fff5e3d90df8d6e074c25c79fd53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07cf297f536b641a3fa90236bc7ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218675eeae42e849903a9f59d39e92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714b066f80cb48eb91aff50cb6f8bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e44d93ea988c0bf07dd5b0e8e627c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db875813c85893cfaf6aa4afc5bc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999efebf8ac1ccbca2fe158790bcd8bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb18a686318fb3171d2b8a8bb356a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcae16f61a7a9f2c965749ce8ab2ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31121387c3bb4a48091078b1af98c98c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0265a751324e1fef3cd54028407f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031ddd913f1fd1579f27941ede74638162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea468ad09ecff6673924978c5a7fe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d528b2f38635a8f32ddb54003c6ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87190bc6fc689a246ba098a231d5c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784cd1107c952a2398be72d301595e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c5f2e0837e018c16c723024d1252167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb414dbf878eb2cb630b2f3c8ed2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce42ff41d207c936abb87da412a5b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3390dbcca9abdc12d9e15a8e758e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d71fc3b65c3396e79e1e93e8777be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe845644fd9517509dc5dc3eb808c3b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92391abdbcb04da12fa812e65cc56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439a3b38726601b8abbe5570980b2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50fb585ffba364708bdf898c33b0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88fb236ee962bc9e6eda8e2a041714176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb110b69daa2190d19407d098fae657177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c863543de76fa2a440922ac1dbca2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058915e4cf6d2eac5e8c22ac2a2e65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c751b777e8f406190fd2bc0e3de310180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cac5be97060b42dc0ffee529d46f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9c554e0e0cbb28f5b9329ec7c2d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557750f3d8d4306cc70849ed824c38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9557fa4818cad13b9c5ad78eddb570184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756939c7bca89dbd76ad65d27d4981e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e45a68e6fb292850d9a26510ef7749186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ed4a514a841aef280ca342c5b759187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca730bf25d58479b64da828473884f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c04568c6c3b070cd6149c270f8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3d57e05a484f2e650ae7b6ab3d2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92bcd688941547b495b644240c046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db97367c2e3960f4c725b9fb070e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a968f639e32d4d4539c0288a0f97d68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8e5226b72176722e851fe98a7ca3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ba59ff4876e3956c596449b38d98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5278ade8154f57072e4588a45be0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53166589318351bdebd67d46d967a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d40b807d1ede7f842d36ae221d4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178fd5b3defd2ea981ab5b0bfa81eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552ac145aaa73af01e6290a121261b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083a04def95abc3924ce34f6cedc9c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f4901d884a32bc2d0a6fd996d683202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf830a14350c49553bbdd8c15900449203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569263a1a141853d139f68f9a09c0db8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8476b3a5a6ea5ddf5444df7628a8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f882e5ce06c1b6215d5499c8b2ded206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2bc11f5bcf41b40b6554e96009685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4a0cdf00b9a070af6f0776e2e239208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11736eb49f16057a37134cbf0de95ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50414457c38d6ae7eb12425aa80b269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7223a779d84b68ae5e4e90f8bfef780211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eca018dbf13244abca9da4f655fc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b98f162d315a79be458edb81fd381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea63e968ac3d535b2e3428b2d6aa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c3b956dceea09d97e37a851cdfbd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa965979302d5ac91573bf090196d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaac22e29e7b272d8a447862067eef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad41eafe8756dd79b10357f33cc7bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1913ef21b754dad0e421bd916d470219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59095668b909206b84803038c7421878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce277712b260f689683b9bd3ed600221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c833dbafb9458ab248a50e71605c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128f343e4d06f462080e9aca61937e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc7a55750ea8449942034f8a5d2df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3d1f8e61254c3ca1379eb4faf7bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686f7172d525235971b6452da20ec96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92787251f73efc5187b1b5b2d6db14ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81add18f2f0e187b06c8313237680228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec21d8dc8e4165eebb0276a86f3a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d9ffb7927ac78d386526f9584057230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e21809b897dc40aa89b25438fb41b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66390318748f8f69c914577ec92158232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe69c8897bd0f0116ecf1772f5c19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c568b287a0d6345414f59e46cef836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c165361f4a841082c6147a2c6ccd70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e06519ae7b256821746b2865cef75f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f09e1e01e9b60ec58465db37c81b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c76bccf47d17a4c7eb0a18bbbccf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bfd3c6b7c63fba5bbeb4bc4bf8772239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda26ed297e63266a83818b6da8584cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94472d7cd7262e67f2d0a7ec86bc071241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80b0769e1fc877cb47e351f1ca8fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23f8c5e0a54537af65ce43424c0a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58611f34190fb94fd4e137ea31d098d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c64183c8a369071aeb85a3a47f73f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec59f113464c3fdf4388d662a4efd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f30b06562f8fcb726dfdbe9555d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f870e74cdb16db0e7f55e4ebcab5d81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73dd5cb4b52d7d7fd3aa25327ca33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e66a7dab4fc62121e572180b72f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e201e317b6753ae633e348ad6fee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197bc2c44db1b672c5ee6881d46d0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1b4cb3c3aa7757c786c6a99d76d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2775c8c4a7eed0e0cbdb0ce42a9b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf034a54583b1009d1d94e5471d6a2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63840fe4aa27b4f082f1a2ecb466bcc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bfe1222d458849e942144f0046ea8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16227c22c5bd39f1d05493faf2acf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda631f683f5fc82a78fcb99899a8c09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154b11bee44c7653d3711aac5becd18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea5c083f09f8807c48195f87b8300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce91180b9a997ab253eb066b43e698262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401576ca371e34d27a43149af23a1dc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29da921c14602348dafa42b2356998264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc566db1b2033cbff1b9afb0f5fe7b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615313537e5443e868da7bffb760243266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e5eb1ab23bf52fd7d4514e5bef2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45bf57e47b02f72bfa6ef724720bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556499ec7be95ab0c83abb7bada1e5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc368b4b802bc694e8f5cb8c6c8d397270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a3a587f852399bae26df31746cbf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b520300147b6622ca11bf7212440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ed82ca4cfe361457cfd183408a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df471849d665f9eacdc57a37b5c35b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b2024fd14a2244dd99a686dbebd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d701d614a78885ca860d5e27c949276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3495a73fc503adcca173da8ff511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ca746cdad3b25dfb5363e3b6c0b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc7a0378fea4874c4e925d27ea680279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136840e9a78adf0174a53b665aa5e290280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf6076cfef99406190c8e51ba5585281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016f8f7a1b773401ec3c9524b83c71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a29e8df2e695020e01c3a0943f90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaab348e5d2d130bc0939fdf37f9ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576182351fa95b64cca3620a90c8559f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34562072a29256d6ab01818d3a7e2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb6d09dfe722bf86493280ec2678dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0b56cf909c9402c127bfb156dbc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c914970206ed2860d82292431397ca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c37b640a50e849a15be5320be81ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d12d99c799e1300b7f7306e905764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbc0cff06519d95029c42f852fac6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eccb709c1b66b9b4179d09200abfa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed067fb2816b9d73068251cad28c9e29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb076595509ddb9d9b936eced7c3b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f141b6b7a66193f3d613a2cb6ef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8221361e840c62b6d2a9476c73c2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086df15f717075e385a645becdc283298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e554358bba2a69974301dbb61a1ae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab132897d7de5a9c064e757d3d5c8ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e925ec09b8a8cde2481c5c576a47376301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05395090bf9f32d1bbdccf75e6537e3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7de6f24a22007167c20d96d255549303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5022abb281bc5f3a642e6cb3d784a8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f863011db40351a938745f5fd1a6d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b59b6e7f92910e6828bb732514414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f91b9ad416a73bdb7f5f97db9e43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cdceeb9d02dbc4e4bcbae8256daf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1c1f12f52bcaf737059e128efcc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6bd1eddcc9625e90327e0c4689a01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6448103e9031c0a099d080286577311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ba6003a986805df4dfb9ff6bf1c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93619dbcd0a28320c64c3cf7f4945d28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b917152712bc79c5062c81416747b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e7c6cf2e6f94fbc81365628bb9046315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763ceec92b52f565fd522a7f341c60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1105b6145f277e2645db7ccf08a4cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b9871d65b5d716709a5b5a8425a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673705ff879a4f54e7d3a82c64199379319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05210cca433cd69fad22009aa1b41366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d39592e471d4b40bd10940c083969321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcacb2311cd075ab670d5688111b42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795cf4bb2778f6f64dde92578dec88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbff314cf4a611eccfab2ec4e9a68e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210c8882587befb8c3994310c4f359325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7133171fcc255ac766f08fc946d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2984dfd929564f650304517c86bd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711df866f14b065197d5707fc8935c27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d358f2eea61e32297aa84bf44a59120329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cfaee0a5d964461de0c60c42711b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541deb4eee587904e91fb0bfa6f1e14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e3c23604f62b418887b7d2ccfb32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36bd00923fc91b7d5e5d58323e833333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494716ea7b6bb1a8f96d03afd4edebe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a728b5707e92997129ebf75397a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd938f55425f47a06caab1a92aa5b1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835939048182e81cbda2fc1c73fc84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e6c8724697a294f40dd3fc2e161b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfdf280e586620511895064f402e85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eda30e3623caaca5fa207b2664606e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7827ffb5126d524324eda553d0bc694341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992195e32da9b30b5e620862581127ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6cb852cad9bbca93541c7772c1f01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724f4cd042fca77e56f73243a0c8516344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd813b507a0fe5a194cb6ac2322ce1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66e9902d2846112149ab592d7f7d63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662408050317f02decd96f6f84b20290347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1042e6b465d211800e993644267b7bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05290d884f6c8ba223109cba9d59d22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b47cbe33bf0d792ac7b3425681b624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0c8d325d79f9d7df82c1290f7e382351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2afc8d26011324c3fe212f61d8ec3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22833056b7ff5c60936e8b4ff049c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b62bf4ba9f44039ae3db641eee827354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aae7a9e4daa48b22e8db03c7c2f495355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a505d0e79b239e8047f3d459652a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8980cc7f3455abcd81f83b0b6f30d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad07f1dbdfc1a7b1f672cc3485af4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defde2ba8744ddb1333745cda121bba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8745f249cd12a7dd975a05225fbb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a14bd3260d9b8113eeec41df1026361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef42e75221fd1b9f9dc1942f88904a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdcadc7b3be112a7a3056b8f9998a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca238c7a4c9f48bf3fb1a2ff05ef6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3c038221b069cca382deadf4748d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c62e26795c9ebec9cf56a835a0e6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233cefc3ae1cc1a1dda0bcecd2e1d6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a157542ba3523c977b32f74e59491e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558727d45ef07246bd801da7120a8108369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4290a52a52120f19c6adb3835eb52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555c65502990fade7a62d52c42d555371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd34d58978ecc890301e55989630d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7708cc9b8cdd60b6402bbc17106d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0e8514611a8b3d1d6b923b10a3bc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a8851fbe2199985da504a991b096375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd538196ac88b3121e838ca5eae1243376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb1820a6865c623acab2e9b1d0877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bc9547be1a4256028417939daae7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b5b202bf99d5963bca246120ad05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772615776c0641c10951d350375d8f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8cc43b9d7e863b4f909f8dfe69a79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b29e8d3a5fa4f0860efb4c52637e0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49a2fdf81c44693b19e3fcbba4217383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7b3e517423b1c67859cd218bf1e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a247bde65e7f63fd9cdbf59f968e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fd45f2a3328cfcbe26f6be523c6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418cc3f1bad96f54fab679be8d6f080387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07baadebb4f5f53aa6acc9cd97c655388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358911502a37924472300addaf975c67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531a82296329eb9af2e2a3d083b5425390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42703f05618264cca68729706c572155391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f434ef3a9804a2bcae2806b94dd64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6e23af1f28dda3d7ce4b13f8dcb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08705936da00a3ce2d1b024e90b6f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410276d19ecc800c6cf9fe3eba863f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342626e1289f112b0551c3f7e024e3b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa888d31b6278c8cd365cf64b2e96c8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e003a290ef64a0b326b13856df25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d845883073800a103dda75517b390399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf416057cb7df2c40a13ddb9557ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e6ddaa6baf050c53f9850305eb0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2d8b2e9ac7d1c7f3eb8271ecfd5d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf5b8166949f54b65856a94fd1f5be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d08fa270525e546d282c73d90ab3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160674dcc1cc9b67850875842ffd744405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc13e42cea121197b0925de3efa10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c66048842a417992442b95079b25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302390c5615101650c0157ba0e1230408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02993a6624a574804e3dbc03215be332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d22be4a2b30881de035867db7a611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929fa786d7095812e96e5e16082b42e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a6520b53f9a101c7457f629423f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5027d59823059afeab4b8a3d94f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136aae4a86a796ab55904efadba363414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556db9dfb4f6515fad2b412435c5c96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0631f9089a40375cc05cdcdb8a9fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a839602771c8d8c21ac0e844a003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a24b127e0fefb6f357c924ffff0d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d795af42e3021e14d75e91558c80f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22adbca7b4c54e1633dbc9cb17bdcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b393d717f2ca782550e82645b7eba0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd03ef358db50f0a14336cf40674cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed096a725329e0419810ebd7d626be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39fbe6e6129781f6ebf1fc1e93d90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42da1c4c06c2a0fc445f4b71b51477425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700780a2d2d9386fc0931d58007482ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398c3d8304b0a8d398ef5c5852cb7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb844bd03541fb1f69ea45acffe24d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4325564bbdc61cc9387a7cf0a62de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08860de12d45a3225cc2743f6fa1b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9576ff9ba75889fafc273b121fa6c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662dfc8ffaaab0f53085ce06dac29d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8cbec482890846d395baf720781c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92850f2da35dc9c70317f44ba44096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f9d8e12a81b16d2af1a6f2bc96aec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62aaf25616c4d1264b3581b8074795436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f2b498183b5d378dae40fd236935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243266e1b0fe0cd489d9454114539eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873a358b3333d87dd64009d8849517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c80fd37afe4db1406d2bbfc0c7c8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a1683dd2fd0783f654a06a8006c81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99e85363a588dc76c81680d1360e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6f62c9b1283215b208386db7ba9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ae47712ed46d6521135a6d8432c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235d6d9c4e5ac108fcdd0f9011a80cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba6d70666665597ed28fa95ea8de2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7c057678c94c5cf717b781bad293e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319c24cb4bb284e0c993dde5a99767448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b3fef9082a4bae26caa46256bb749449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6b4562d8444b565ae6309a00ae54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c5117b60cfa99a91ebd654e57973451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf4def964999f2900b289c143e9cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47fa059f37c0735d554bb2e0dbe9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57aef833c6c8b4e459bde84acd5690454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d923101bbc7ce2b5f98fd557c27486455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76237e1bffc56933cbff00d128ddcd94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa79e52b34c135e9cbdf8c029bb944b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d99df78c367e23532da67ad048e0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124a515b50ee0386187afa68b969f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f9ca2e7b7f86dc13766f3b0fa0f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03397673fac03777831ab5fb05f790d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624b269f7fff96d724cfc2fd144666462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690b49f467c3e05af48bd921a18ae72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ac378cd7aac85aee73586bb36ce9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6c54190be0fca73bac5a1fc4df5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db990fccf651c2c5f5b900e174e15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c48117f30e6cf29b0654bccf78ef2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a63a5aff65c43d901f792358466be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758b2e1a855fdd68970894c497574e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a66c042085e43e41978df0bee2e0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ac96966bf33f19376befa7990724471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325134835c12853f4534a543dadc84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7179a7aeadd9aec66cfcf7eda20f0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad819d53a94edf02ed607387c508a37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d9fde2bdbf75ef09f47adb31657c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553022a2902c2bde70a0ebc36da7ad8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12074060189c67f668a86a98841bc4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f96565153207cd7d94bf0ec2638727478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0024f7f978c18cc09769bf8f2cb96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f9e25e1b30ae08a05d4fffbdfb1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b32d615ac49e701a982d9975c0f95c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d2ddec0388209ef8379a5378ae6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172ac4b13cd316726733e2323e729d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84fa2de246c40712a9b04b59de41ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86590d91b5f17485071e59de3d581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b133f056e8cdce2e98dac8cf645ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a5d3f8a3614e81a4e6555ed17773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5564785b8df08140fe94cc465f5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb902c6d756e02bc926d999530b42a7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2464247a16522b21e0d992c9b9307490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25369f568a2f07cca90320b5ef611ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6822b58be70d0a7654fe93d711f1f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68dc416f599c843a9e19473bb0456493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1e2b98ccb28c49f0334abcdb8af6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d669d023c6e4dc7e3138ace5c1a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67cd183de0127c699da9d20248e6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797df413da9d0855ca5f3f63248023e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e63581cd70a38215b1194f54d959498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbde012c77a3666ab49f081aecacc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf9ae369309103c145711f7d635699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010f2c675e3ff574aec49fdf5cd875501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495897064d7271c2551d73e1b60738e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ced7decbc625ae79d575e8eeb7701503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d00efccf1055759bf76403adac2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fad70bf35d8dfa25933c5a395ede8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58b8acb485600ced3bcd4ac7234c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea809bf3e5c3fa67ad1447e93bc3d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ee3faadb4154745100a7c1f80ca1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929e83f03ac919b3c0368af83da45a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c9e8ed17752c365dcce74452d6976510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84858f009cba9395c8ec78bf9b63e86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da378242e01e33b3730bcc5c93f7664512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95d12f6038463bf14db16c71d7a85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6651c9cc340273abffd8afcef0727514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b9c81505fe38c12ca6de19fdd551515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2253772d3d8651cfb8740d54462a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c45de76b9138e7a81ba58d8ade8cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95495b6a08afd7ff88dc2da7cb9f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb7b076589ea2967cc2af40cd9a5a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c25ff1d85caf31f5f99fb34f804a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a13b4fe9c66339dee54453a46c14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b363a73112e778bf2bac1fa7f06392522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d448e4a29acfb345e08de2c67885dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a352c89d491d6cd091462640b4e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bdb9fcf34ea9c98fa29884330858a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2d51947c025cdab6da1820842c8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787abaac5ef8ce9321214aa3ee88505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cec0dfdddf6fc46bd41ce7eeeaaea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe5896a1cee2cd9fa00f92f3761ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7741d7be74527dcf998ccfa19fa835530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587c231d1f2d694c6c168e52d7fb1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671eba990a101a7f8b7c9f30267739c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368548509dc9267c2f917350e566320e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6679d1f6ea4013b6d8bad7ad8560534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528bc1d1880af73094c0453c9e3a316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4496a1932ba13aca8586e48324311536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20ae20f1c8ba20b9c5c7f93f241a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b93ee9ba46e2bdda601b91f210442538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c3d7b9d920f169ba6151222bd693539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b2b3fb50147fe8bdf561a24d9130c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e67e31bf67aa4d1bb3b7a922bd2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5a1ccc66c65b5e5ce1cc342c8dbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd24f6c019fdc1dc6021e982f24a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336dcd00b30ff876b3dce9943c6d32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85ebf06507b227d9d4068465a19c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485b9742eba6b9961c7a0474e9bc967546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726eac2179df9eafdf282b558cdd0b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27759e3e314d6700fe59998f23f96e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deef8357331500086da63a3ef74f0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921a3e2075f3480fa017b678be92fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719214e5650172c4159a7da448971336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17221b8d548336e903ec0037519730552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c81efab8e012b00e83a47556fbb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88d6824f8e28866472baff2db3fbb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e204fc8c744207f6b72d268ed85f4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98305eb97c82687631e9f503914bb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ff2fa5b062032e770b2fba5b478f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bb37567eec82519be3ab664610c5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea31b7676744ca03a8277f76281104559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac51f3d7a3dca7d616c57285bf3bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001f793fa39b5ccdd9d62f17134090561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c5b23a347ccb8a2b611c184258272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7257baa60aad464603355f7ac557b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffd375c02511b2b971854d76add2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab5dae23e2eb60ddf98190647d55f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1e7e3c64eec6e3f6de81cb456fd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad4a85da7cb27ce2fc76da6be1a7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58112d2b1b9032f1d1582bc59131848568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb78e73f1585800f0d0af50cda2569c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aeb8b2b67aa840c887478bfa08d75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211deefac029f307db694b6609a5dcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865aab15d33786e3dd3d5e3c8809a17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c8a0f090f7bfa8bc5ee398f77b21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9739bfab9cc268744f56fc88e33f9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b506a8e2fc204084048ff5ee0817511575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a084da82120d3528e95252e87aa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e09deeffab6f669e78bed1e7da75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dffa4fb09f6e29bc1c648d60214ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4039beb1ba58781ad9653e8bbc033b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297673613b9f01c3548bfb2db2d086580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9c10a6094e545a050cd79e6a6693c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9cb4f586b1032016c6140958f7d28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef881989bc3a73798439390353050561583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51da83e3767174ccbb7c3706e7bdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4989d49810cc3753d8661db6bd056585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab59b49b0553b68f85e7446dfad9dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b28b23f1f2d2a8c30e4dc4e588ca3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b42cf3b4c1678b91d09e8b77faf4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf291c6ddfb9bb34a3458beede48f0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf2efb0570b347879de976b7f0df9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0b93b8c688b697ffd8dc149d0205591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174bc1ccf2a20859bc05fa7a131318592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806b9851539aef9a1f4cb912261075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bef620c675018a22c9da9ae7cb8fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb32f954e1a143eaa380d610b85fba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd2a963208a0e328af0722af922250596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332634ba69d9c989acdd6bf4d55ce52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa9690d73f4828e665911d98e9af49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332cc06e3f47f1202c021d0eab2da91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca876611d825efd74a81d2ae11f667d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6fd272d68beb1a87e975acdc5f2a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c39161d2d7ce7aeb14d9d69a747e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33dd9bc764cb2479f9de8d6163a9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147fdf85c82a332ab6e72af612173d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee94ba9cc6b70703188457b2080fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae8cbcfaae67a9b812ec68e3b853f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208e574fadd6473c68e1d77dac41ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db620b5e4a531370479ae113ace4297608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc2acf105483f9b2d7c12b583f573609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12d11ae5e324efc1cc94c0dcf0825610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517311dd5d44b5ab88e05d1921dc770611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e82b436005ddb9a7e0a261034ae00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ce6188997622cd8fb6e900942ee5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a5f5c7481ac75e50d477e6f5c344f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99995b32eb558e4a9cc5986f8f6f384615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751e9604ee4f607e1ec41301b80fbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54969f2d73f7b5a886d381ff434a7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b6b0a929bee3d0b927bebfae5baa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efbfb12f8a3153a57401c485961acd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1267a9db8aa7aaaafe1781d788cba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08ed04772bb0ac5c9490e59769c789621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f4ca01175c32180ecf19f9777e7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63111f84a25e6cccba95876b5852b8ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa8502d8c5f60dabd3c73eaf0cf688624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5588aa46f841972f3b57738c775b01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f2d01b20473996f7d6885356efe6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc985df237d0339e599dcdf8cac1f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a8a66958f05324ef8650940f61f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28909b2c674c93045ce82af97e7bb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc37fff9c548af10e50e817386b0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad7e1277e9cdbd1dbc14baef55e9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a022fd4884aedd428a0fc152c436e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0df8024755b8abbff04383353d40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef705bb1b8f9d99a595314a77a852a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f97e9404abb42fd75ab617a30fdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedd269af50336d2c35e6e17271ea7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc1de5992a99a2fcc53f80855144b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea8befeebf9a84c282ceed10fe0a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a39fd15a3749cd66f799f2e5c917b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8839a2e211d3a3964e28a93d1af3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b0792c98fc775866e10a62bbc03e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ea87f95991f54df27bd217c42fbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7c6c945f4acc541a5390edee52dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075799d1fc26ecca550341bba8b550d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3134d4e0008daab51e2cae22b880526645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97916c32c25b4a8ad61ffd5c6530041646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed9db2b6a3de9572ba72e9cca13eab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0cea133e5eb5eb9e548f67348522648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21307524dc41ee14cfab205a0cd8bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658e456b0f0c6ffb7f041ab4fd985a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1707732e78dd539fad686297969da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7414fcfa9199b64b2ab8e2804540e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93fa9bbf22344dc567fae8039a021653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff0908cc3b7421c2c99b95d447076654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce68e5f11ee3fb19b356f350a2a001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefebb3ba40252b41d3bb4e27a8cc7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c5e0ac9452d1986c9734b940754f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c43898ab245e9f08c6436c5b8b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bdb5d5093d4c3fbf6dd342982ec39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c67ae9780b9d395d1c8c967a23264660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3124f3802ae7e24ca2ddf0aeda4cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b7991df761f07f753b5c24c07a46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521cde005f8eddf3a4945820da6c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9a27292ffc54522549c8d21d32c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef2ccea2bc4c35e056477b97c7813665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7633f82142ccf35286d02c1533363d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b469e748f2447ec7159b6bd5532c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ea920bd254af96c87d681a7ba7fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170aa7906bfc32f5f52859ea151bff9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17502c433ea006c60d16190c725e30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b50c16a83d38599e4c4f77acf03160671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3acd1a337c2a5c0ddd2ac34391c63c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305ebf32a01ce77442043c4bf2c650a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705262826444e03871db439a460035674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f41a27fcbccf4bf50009c406c7f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f31db09f904100e893871e31fdcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5624a5acdb2afc0d63aa6923afd86b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3260636a80b0d123632d21ccd07d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19d14d94adda5d59ee22b689e7503679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659dec86a0f6f4ca3ab5f976e67287680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d92ab04a97105c11824e14984799e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30b13724b70293a2da31b9291135a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bcd8a94256e3b39c5f5208892c48d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1372b5818227c9abdc75b806c75597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d43bc55ea84061424b659007fe0c54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d902689b9594c923a9c67ef5169fc4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396a46a7e4bd00d3d5710c6bd377c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ffff972170e32bf130d226b712d98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225aac3b242166ef2eb1c941f1029d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2d35d269ced4af280d0d330df0ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff780943c65a799d70295acd020bab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc1fd8ab650900c7fc0db1e322280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188e5cc7488561c81c9a44206a7f90d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861182ebee4b9d67504891fcbdec14b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6300e9b4c112f6c5f002c899cd9f25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eff28c237efface482f1e6bb13ad1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a149281db4ea381d0363af844f2aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb68d1d583330db1e7bd6765fdb490698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36addbb163f68490ebee089f2a36752f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4ff0b79f933b737da7489cd3c8a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8a4586f134937b2f264ec9849c58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c4b378c70f31db7b7c18db17b857702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f559ba751bcafc081d37e78224bba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d93fe50c6ce75c2816f65dca58c51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e48e0f8c9a8426086389a547d3341f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665829e325c03dbcf40f60441cde8d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d5ef4e9c23e3fa4865df1067a2549707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7aa1ff2b63bee6c1175b3d20fcfaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e5271eae7955a5e478cb3e18dd4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ce43a7caa603004f1f8680f76523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32e4bfe75bfe712d2fd8ddad5a30d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa14a0ef6fbc38387f35c00f5b104e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f7496c5d03dedd228dd514e0b3759713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540cb55427a1214e8b8eb15e17ebf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d778dea6dbc081d55ae91b4875f39f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f4d97ce4ada94310c8981487b0d6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432858abd8a74753aed85cd22d60b561717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbba7e943321b745f6933e53985b97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8cb36d44a6f4ba65f9d18da45a3c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c50de14cc1c7c93a2a4b6a76f9241720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a83481e88a066e832752b030e8684721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67430c98ea6fb6cbb1a5f199db1d71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397255a9407905fc6d7a4732b951c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a83cd31c3fbdcd85fd21234e43c72d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12d572e75689f2a1351da4b0338bcc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65c9f74939916bf73df3b3cbc3137726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b786b2200f530360eeb3d7f94079f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e37d0645245396dda2a0b52ac6e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ffe59881526a3ea5005f024a5eb7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38d2151189ba1761e2c189709f8fd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0a8d689e747223b2bb15bed0d0b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d3d9670979998d7c5e42835155b05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2845e3d90b8edcaac1e81faf38a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c54855b16ff1342db14c98115b2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03205e121f50b40ae030bf0c7f0907735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd8420563f7e7bd6560098cc85a43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6c74e7b8712dece640d43ea52ec8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56088750a6964821c3380b05b6824390738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ec5e6f112730b69c7b4ef12ed6ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4336a5221ea629f32b132095cafff91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa1434c18c7d0c9ea252a2c7e1850741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2223e45f3da378c7950057db24378742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7bb1a55f931ea4cba0da3b62af65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec843f40ee3da51e37ce123b81815744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38b245db4daf5a036356810c1379e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e48369a1692c0cc8bdbf1824d57b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9fc347a62291576bdb621b32fbcc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1cb7680ef1d86e3c6ce154adfe27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59900bf2deaf82962363984f80f95303749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f81bfad974f22534b64eeaa2f476750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739202fd2db68734b60c2f36474384fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4969d82a605396a03053572d6554752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ffa3ea78c49934ed9866cb87c5555753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b9ef7849d236a225c265f496fdd67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4cf57faeb30cff2d8e5d28969667f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70d37026df047581c28d593ab06dfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd750148571e623e8c7327999da1e33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be81b6a25ccae06d5baba68aaed85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e77684a0f92330217377cb3a7321759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>