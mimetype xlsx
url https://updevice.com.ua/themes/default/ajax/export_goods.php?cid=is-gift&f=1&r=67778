--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0d5cec75f7bc774fbb9ee65210df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71004db7a17b16abc0e829a9a646bcb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa792a5a90b4076389ee8fe321eeee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d0f33c0b2d48b64a23c7beac41c474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede115ceea13baf979c6600d223b19275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb988fe1667cb4d739ad8bf18a6a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b53a92b334cd59f042fca29b4ccc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17cdea59e8e1a1f23d33c04854669b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c17a0bc522e493451c2d716284bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3e5e887df8a7fd6c9614c70fc71710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d1450d127e017aeff3ab644e84fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2274735661992782435aca165f060e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1d377dc90326adc3d5143ba44af513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c39ac3fa65c1838122c9c5cd1297d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a04a241cd32f0e9b0a7c68833af215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d522a40d95484c3d7c1debd8037e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6cab78dd8de75e8ca0c03dbeb343317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da87b79c170d0dabbc62a7bb0ee85318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6139e4681979198268e64a1db983ffa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb133d26c2fb9bc2a279869796203b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee5043070ff612ba8c2682ecc636f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027d195ae446bbeedc969e6b714b4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e29fc1a381088bc58aed05ee264a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fe12fc86e869919035c58831fa7d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273cef12657ffc3fb5faff8e0f7f9d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8304cc34696321a26dec4185d3b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce663d0c7bacdf9d3094a1afc8427227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f1af091fd734c615a0ae66a005a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6ddfd26c5f1fa12cc427f53f4c5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2e442cd4b8d93f9dec30a604b772330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92e2565e67a7a5e5b26eac481b1d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de03d64771dfa8066817854aa5dd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77429701047e848dffe5c0d64e74433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc9252e7548cc696d5914409910a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf463976967f7114ba751dec4d4eff5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3c523a96989677a2bee56ab1495b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25b42c3f4ac28ae45a22c8dfd8f9a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bcb661738fefb17d364ab34899f6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e299eb21a5e4542974618b1b43941b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91709d667edb93399af36c9ef792301640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d736a7d8f31392db2824d7624608f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd793880701f9516014ef971091780342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ba3da4a82ce48c43e2b1ea7cdbec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c5e3e5875ce2ba49dce016cd772044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a689d88a2b945c8c90cfafca83ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fbfa787a3cc91299cfd9f5123fb4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78029b0bcac6d2a0c43d9d6df87ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cee9b6205ff71b06dc161ffeeee2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f4c281c95c3e6bec8bfefeca636f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e0692dc7bf86ab7e091bf6fc421b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9f842ff6d61964c1cea0a1359c5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47866cbb0197d835302e4b67b71d45652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6659d768360d46077762371ee3c4b1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d74692a44f1d3abb908eed36f664854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6d2aa7e738dd15b3f79ef620a6a1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ce56c79bb00c1ad9a5cc65db5d8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027bc290c8a10ef051e0bd88e82550757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267afe16d9a54fba3b48283e43e5801f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25243bbe03068a10ebdaf7f4dddfaa0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48c9a9a52eb79a05224e9d062ed29560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c60f74f794ef713da0a71e72e7d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272e87cfc6c64e3f1f7416f8c897e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc869b56189d3276e7283b848de50b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecafb259d91edf0fe4053714986a5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd37347da82fa62677553d27c4f07f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7194e37571cb9a6e915d22501e1e60166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c695f0d5ab615be81278e10cf2df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3ffe9f2ce7f44dd5333fb18c97d2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a442e0aa6614f9d5ea6031b60ba70569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82344fffb52825cfed9c97b7d89bd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4308c784b9ad64107eb6f09a273671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6812b50b9f8bb86d568252799596072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4aa6c14a85b015d57f8ffdf2b4f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f653ace155c2fdb4fedc38c9d1e9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0cddc78f754a6dbe36e66906b235775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8443d4c11bb8f34da972bc0e02aa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3f4b53e848370bd67fa23bf604d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba6aa120c5b63d12d26a324f358b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd4caa934cedb6cfa73071487ece8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d69e08df8a150c1263494cbe8bf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790a35a662efe9fd50ed4753e0561f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401fb386db8e8d8f8881f85b1b8bc2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95cfc8d1bf997d86f40fd0f83145083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7d373a8fbaf09825efd28dca986b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ac16be2983eac537f664463ecf9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c402f2ad27397b7e41cd0fc3ce56c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d945899ffc5833442639ee8ec9c6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9798f357918cb9cb0ab16b02a5714a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2b0147241c94a6874e23493cae12289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf93e5ae75cc3d0551502c72c95e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e65f437daf82cc5b46bbaac2063a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbeadaeb5e43ce8ad35be7a415303e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d1fcedfadc5d83b68d7d74e1e1c9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079e554acb00a4dbccb397278d4c78f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d05a3218a4d0a269e9c41882fee1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d4a72489c7f3b6f3a7d8857d06d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd189a4ae870cb83f6d683db726eb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c8ff61ec000a4c12aef582f7bd66798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e7a72d54fc54fdf6e29e6f73325d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36d1ed38bb1a456aceeeda5e1a822100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e514365a74fad1fc47b70b518aa09c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710442d39b808ecbe996eb3ff265fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bc59eee7bb7ebd964c922a9449fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607591751977fc1ccfee9618f302ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d074509f191bbebef333a4e3cf1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf1e85de89527815ee4453c03c806106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ceed85f684599e060165ac9d5c8f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a4778df1a9aa7b5acaf4402e566b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173119fdcb7e7121057728b02f01246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9479d85f054931f8c904af8778ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff01a2175388fe8b11a443c7969c70c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b0030f975477ade656880667c6c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c0fd34e65a1edbe86b9f78e2a78c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77270a8a1a4da96e0b1bf48ce5c8477b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a7dc2e719d1b3726cc624eaaf917115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fa9e0b5746a24c621ea615e298fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fd314114b77a06f170903bf324f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b641a5e40addf4bffcc76d3fd3f82b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed7364313f2f2bd207a728c1961d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077709d35d7dc85015ea13f74fea0f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8640e0663a5f980c3af7e98f43c4867121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9cfaaaf5b75f192a33d9821f81824122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa58434efd550df5c8127233dddc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ebc90999826bb5526164c837b0907124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c936aa265a802d607366977c37bda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d505eec2d8046934e98d4b42ca7502e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079e63304eb8f8d13d286fc2825782127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23cdb1c9dca0ed6b70cfd7576b68af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9fd97bcff06537d26ba4843835072129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7570e6ea288f3b7ede8ce4eede152b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db38300352f5f0df69b83f90d41b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3acf2a6ed9dc5d460f45a476d8f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f520875d0954ce9f71fe60253603114133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981beeb2ed9c2593333d03a8d0afabc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237379f916b36da7864bec71c9af702135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e520abd68f1eea2080cd131a8689136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cddb5a23e20556721f7b8b6e5e455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d481fc3fb64611d627de4667b41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e81e400cc387b749ca61a577eec09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8a93de3bd422be65f25886dccda9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b89238ca487f9aa2ec663c9de976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b6bead682ae6d7f6e2c6c870f0ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101ca0826baeeb34600d632640806e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ce13960d9fc389b939a5ce703c7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca80088b2ad91dd512338fcabb3c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e35d9190ab160f4307571e6a9e079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370d377c03ba1049d584eaa63d22c97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4506a42e3ab60b92240003d33d10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb501f8edc3a27429a069f5edc86e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96040fcf6acaedcac5b119780db623a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8c80363b0552a890e95b0da5ff28c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd57ffce8b7c107b0caeec4c4f93b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc05555fe1cc9bdbc10e014e97d050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab1aa3c732df873af61a155f617a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677a57123d1362a5c8591fe7ac03fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f963d7a881cb8ed15efbd80a49811c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66319f57d719e90e9229e658a2d413157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facdbd0344596fa43372568bc0a3c33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e939937e45a0d012cb42c92667751c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46a1a977aa8838925f5b89c71ab486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1127f9edf4cf59798942316c487eeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4316a75973d90f91a733fd5cad04139162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087568baaa9dec39e5a200857b7ce6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97fa523458d6a3cf87b6f744497cad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e1c5ba1ec509abbc4031af72813be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd61c3dbe6a06798545f6b238a6c5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d4fc8ca368ecc1c5ba558bab8796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c53ffda87ead023986d04c5267a0be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478aafab8cf92a990daa292d1b6b21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c966c642a02cff8c4994aa3e5beed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5468bb3a17457f0232abcad90575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef621fa4ccc213df87a0787de9b83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a0c3761929edd94a9a5e1090e7087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f0900977e6b5241b23da64b0f014174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6b3b60e221af91816482aee0b8ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e9e0401509bf03b98cafd2668a99a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488ce0057570bf948accaf79f9fb9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c0156f63dc0de3d3255036fc2c23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc4d5c9f3adfe35e6b5d9bbd12fe2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae9f902d3087e8da0a8d12db0d367180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fff0e97649c26f38c134b5b3821a76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baf0d1ef8c009f281ec354d49b7b8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81dc9f60a55680cb174585800aafee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2209bb019b6a23e808f6e47312a683184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e0b8185cfcb4c41f7867886a5e35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f723b3e14d0338b4d476f9eab2bd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd0ed3f44504a88041d09196d2b66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9022bbfa432b2158df12a857c3c19a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae1807068a1f733d69f39b556ce0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e8f0515e5c280954784c3aedbf317190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4897eb8fb5ceb98a5b75025f7f2a4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd9b9bcae692b4560d9ca0648dc94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6df5255617ae021c989ec1bbe114c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a176efd6f0bcad1eda01ebbb9f72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bc033b2180968f277074c0035be9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42cf0fef5e260bcf1170b132792fe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18478e73b00c797b13ecea29e3c01a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f909650878ebb3a3e749f765d148064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005354ccaa92439e62b66d1831be8a74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32561a7b83be45d7d2489903072f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6396262d6719b5fcadb70a7d2629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b37c1f9dcc8a3078ee1ce44f8f46b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55640aa559905f57551dc2bbbd466203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be62206c2144c276d7d209687d78c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e676c40f636f9a03a6f677c186cde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176f86e61b1358c48140ab1368697a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715255912b42bd01192b911c5fd76f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f788f4f9649d7e13cf4ed4fb26b40b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524771a6e51e2fe02b9ff18ee928caf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a48dc2a8451a72006de9258526ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea50e6858dcdda1c1cfc715a814bb04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f0b4080cbc95ca29e78a67b9d949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ffaf2dc23ef13d299b5904d26f01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb2c3ee418408471002e910f1b25a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb23ea27b4f819bbb79ae1bbd2473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257705de909b4cb948e4255c7d3f441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6e6b61eefd0152160455cb132b28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a551a1551b1415554e8fb242e5a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60035033a91a79ef17696c29f466a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49d2660130728119c65046d6a5502220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a00726326d4ac60cbd05dec70b73d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da43281ba043708a8fee76f221a34d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96f7876003174894235d1deda7e61f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2a843851946a1d7596dc4a5c6fcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353747ea28333312edb0565a9cc11fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9551a248b0aa7ccf8adb253c2e8e31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13284210e049ca9a9a29b615e8539227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f5781cf7f5653d1ddb2a2fe1fffe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5965b54c5057c60926200713c916e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92592e7f7b68ca9d139615c937bfb6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543229c020866308de63c01f9978f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4378da727003c311aeb2f42d5b379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d97912f5389538b66d18952070eda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ee737300326f8eaa23169349e00f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc13c50698c512738621d8c4309c698235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b322118502f4cf2abd7d1059a39bd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5cf5a0c10e37f0cb3a959cc9469c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466d341744d12760f0e360824d56c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5c63d2a50d3fe8f64e31c1359485b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e6f9cc5eecbb5519af095a3aa09e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46d23fe82f0401c6123ee6ec49c27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c2a1753843b9be469da7e9f58e9a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb28b0fa930d152b1510d9f6d42c31b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06376bfdf9291d8d388c2060e14c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1a9169a10817db86e29f78165a50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd063e3f362f7859e671278e32503c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327768eb3926668a4f8c1f60937a0f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbfd40fb74d77d471b445b6d45356c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2134fb481036d1213c5c1f7bd0bca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c1703c6dced596398f78883689cd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dbd56439c8e67826e636d15602a08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201835d19679a17777d02c298709619252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db491e665e371b6bb54b6769df63895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f25b48d99a89cb4ebc1b508b3b4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2097c25b379f1fa095a7dd094e4a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180de84d0f25715b313b977b86051e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf25e1f56d016adfde1d7407c8a39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30703c020cb1037c3eca1d9457ac763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe7e2f508add502c6a569c7b20760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eac97d65ca17b5c63ee1ef6228f681260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469afd2e6110b29e12d4ec6dc058083d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b62a780b402b8226a0a59c8ff84d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c47b55ae1245f6a632ee602069c7ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d17ea03662592b1e7487b85a3d2fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36d15ec0449eb7ef7323d5b8db0729265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd807125abf256f9693fe33b2bb85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb7f7a918b2681ee80bcc21eed50c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ca5817a27b1cdfd8918a64814bce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891625c2a015fcba009a9c694ca00c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0e98da4bfef75b873dac2c4fe5fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf16f093e523a4531bdeaef73fa63b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb17381b562bf2384b7fc90089a27c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce1cd39ad868939db729d7b0a196ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cfd7115f1e51b30e961d57a37aa90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bd6f43c2b9ce52279e185157a74b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b20abd016048113c28bfe00011a25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd77da690f8df340556e556f31d9ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf27a1909e7647cea3310b837ec220278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b1b2a7b6d9ae216dd23660cfc407279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba59d2b2d87ceeb7d5a8a2909da66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123171ab9902141f4a034e0d432015c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a9b5d48e3dd2ac2a6d92ed9cfe2c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d281e7d873fc1986ac9a1e29b1c81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75bd5cfba1951ebb65a64a9316e03a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba23357b0e12b2a9a3f68e8d7a5380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113747f9f8eb2fa17c7df531f6c7517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedeeaf4fd0afb5bdc43cf50b9cadfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcd62bfe0e9ca7f6ac4422d0bc671f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5cb939f06cfff7dc428d87e175dbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19bfdb8daa2804cc0b7b728ffd1a22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc6ada7fce1d7c9652bdf1d072701291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1246724e15a62031b610292cb0b47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba40300b25a337f492c1dfa7c7ae64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54345ac6dc1d28856a566d95fc17b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf790bab50e88e3ff54dd39759c64f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7be7192de540fb7d4ddd9806d6149296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d648b03ddaf8286da90e2f328281297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f5e1c9445d24f2559def14b74164298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffe0ed3666b4026da691d93ef212d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f683aa5f260067d8d9f81fce2e8e8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7525cf2958743e80b134735ce55ce3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45529b0146e876953ad938ba27b52ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047641070c63e559045d34525b58295303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac26b41c147aa6c24aaf4c2d2b8fb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05165f691a0a4cac9a85cddff18ec3fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e851384679e063da344f96fcf249cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d6804d3cc559dc2b66eab85416d7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8548e9b245fb4d0d1e4236a904eb2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de09ee53a4660181ca9f881ea7566309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1f97b886eaabb5ff26f50d9a67438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d01cc99c2037b4344a81c1a68224311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd5e384260501f42113d7ce44b335312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5d03c833fdf537f078b404e83d49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218db9b750b03b66b7d5654ccd7fad4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722f76bb0a0c35a9f8bd177ec696cef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9d652007db2b03676a0bae83ad0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56bc42f57328eed3efdaab16d774fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1603f069cd0ad6f5b1d5638721a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662533bd5f4435b133683382e8112cf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6a6265a5da7bb78ae0ddddab1242320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a1311c9115a1f161a84c72dfb58b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fe8643cfc7ce5b77f9fd609a3f260322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065c994efa585aa85d49007fe2af767323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3effbef0f41d9bb4ab1822ef0c99195324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9dde828113861cca053fc8e7441e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d2925c11db9f87eb886af4ede195326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63add1c42d871320b6922647bd7f9b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ab03559bd424a749e986cd9cb3ac9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21205184a7d01eedf6433accd698e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed58ab4bced4d45637ca9278a3aeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a331ba7e30728ad276350d014569331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc60c63c6cbe51a411584b131de21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e3a88cd402312d778a643bd4f172333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031c6f9816da7ecd5787264a2bcaf11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd368f8563dc62f88bab282715d729d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fbd48e3c5726fd6a5eed280cd8c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d340b2fef44549f3d16a6f76c8cc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df106861142e140c6ec3bf5745ace4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d74f969175b3deba7611e73cc6349339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26b072f7139cbf1bfb8373d01b51b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f544da93e137ae5980d4b4a7dc31af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e43523217be9553a20eea42d9d831342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d05c9939aa5c2ab73be2d8a9ee704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b48ffa92eca6ee00f3fe55fdb63a17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da311e98d40e59ef8152ded7e90710c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660375e902c42c7a0260984b111339346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556c33cb2e08f69e8086c906641435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41e4fcf4c48ab116ffdd54712282d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ead5854d13142908722560d5583d38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6040c1bd03798874f3e5022327c35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f865519d06820f09a53e040a2d921351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301bdd72ff57c30102d3257e378bc96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9630bad5f895fd3403115e39335cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f4597cc1f321d14d9526edaa04b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e12a56482565f85b5f5d43788a6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15bd9db75d770f4522c1852d0d12b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f6c471bdb7bb4e67b5507246d51e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c7e917d6013d34dd12e782a20dfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd6ab3fadbbc1450c3002c92b759a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730834f686047d1cb014b42dfc4c17e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca3b30a24d2ec886a10b7eedbc4353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405914141b139a5e9fdc806d87d4da79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d1798fcecbac3b8e44b683b387b8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1836f62552a03e8746b638b78add364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec21ae0e907af5d3cc62d3568bd34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b7a0096c766337e9abef9c3ff825366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9c11ddaef52df8f8489ad11628e65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab506900a1745e310f09a13171861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dec8bcdfe774c8c31724a32de4d0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0409de05d5b98f5d7b4771e7f63677370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d1763753dd4a17408f1f467781812371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f0277c5a1dff5539a57add26d97c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988abcec0a7cace559bf33f4837c0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588818f982b10e1e727dbd17368498f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3ba1c20b98431e49cca69aedafeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0d67499f9d79c0d43e781b5c60e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcbc37c3f7c3be1e201e3129af831a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210faade86ea0843bfd9aec1de5b37b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e4f8da7719f2938ad8b80f6e03c05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e648192aba583cb33c1d2a40bd03ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40e4d426e1cf789df0a3c06a4fa16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d141103157ed6d84b38eb55e8877b9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a0064f15fb75140d3de48772433ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d73bcf71983a1124e11b006498984384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d2bbae53a7394afd2f1c5208e7a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39737cf1a7a8da6674698e705b7a7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f014e11a9867f3b26bd54ce9e9d6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dee7db00ad3187173aebee3bda7b70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f74dbdb08bce812469c90d2a94b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e60dff5060ec314121570537a0b402390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442755a4661175264da49c49d4eddb98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6c405e4a6c0fd20ca65282035901392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b926cda993a04e34e7c93e4e71735393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d394f54daf3ad775dcd8a99038c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3a381f2bfd142a133c39756d8f6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ac6077c6e0432b44cc90a0762a8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b50f5fdf2a48377c3300124e025a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89d7c56cbf04aceb4fe7c5620ccca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a06af7e5323d539c1ac9572186795399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06871853ddbb0d077e7a3bed4f7410400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244610051e8ed3a2c818ea8b289e99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1040cf59599a08f0985c9a18b7a43e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10c35bdd83550625d2637dfd5ca277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3e0107a574ac95b31cf8a90958a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726f78600fe933b7032000b82bf318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f08a3ae6e08965c915c18a457f3509406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c051e63fc32c2b1ee8e9e3c1aa923407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb9525243534cfed947d4e0f05455408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51dd2679198b32d5177e699a72964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6202ad65b297ceee06381f1455407e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca84510e6b7ac9da87e76e46d06508411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd8050b5f3a8975838881bce07434412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766980af96766b9b8874c947bd24e6d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11662e6469fe4dad4ef6e530a9ec71f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10220376dc5d3c22c04ebb7f1a649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5629022765a983c92c9eac597cd3c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64b684656e6b496c2ced4590b37e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5d2c874aa22909caf4094ca2a187418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff606acfb4cf2fc792ad8c033f4f1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f098be7d8df58ed124ce5090426fc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83498bf8973d5f7a3fd2f9db4edbe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ce2068bd57572023ba2e6616d20a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54181b0c1026b9dc333148dab6b0a3e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af39d7a899b891a736b46c1c6e5818424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2133c77d63f61e39d8843a48155ba7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af96cf23b9530849dbd97afa487e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ad2943627056f2c278dabe86da03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c880f65ab34dd31245cc11241b7559428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf1c6e38e83059589355a80607a08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d35f8e576a3a0ad58dc209dd1116430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741a02fad173df02884171fd631d71f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c27b85380e6d58ef664f38b40bcc8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627f1d989c37073bf42fcfc30d649c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404fc5e80ef555101cfe67f9538507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802c859b6a0df70fc56977c5f9079b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ae05437873119f288ab11391075f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac302ed5e6ee416684ba83723362f4d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cba23da92fac34e4fbbf9e46205d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d2c0693e417b4c69c88123a041d9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c6cca3cf05f3eb8ed7baacfc3e16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52503bfc33327a93a19f46c72cbce3ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9669192ec3302745dc67c7b0a35f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b30164b0918a778f2535bdebc5bd1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ba125d510cea3f401c1aa475eaf6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105602e62c7b5cb81b6575281decb20c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da02319669a70796755c7b2a8effdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d74966d9a0386949636f29c5b2a012447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80192dff67afca1c2183c4489080f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6048665f2b4532e592454040388cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c0cc2d15edaf117566a419708535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6babfdbb261c587f67998592ae7b5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a93636e513ed8e931dc88ae943140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb06c0cbcaab1a33bffe453ae1ec8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12bf7eb3382afc18af91a149b70585454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdd476318fb5ef1ac9b744a3bffcaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8167c05058fc5c568eec60bcdddb0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3bf58b14152a1906d84e58ddbe25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b2f0b3338a1e52d2438b61089724f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc2570b44ad2c280a3dce3f334025459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe310f035759a7e64a2dfa877925394460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2b3ac8da4b2951a214786076d4ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1016ec3a286f2df007826aec6423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6899b3e1a4ce899c6029e22ad7adc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66085229c76d22ffb79e7ef707ced8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae69d122e9dbf34464d7d4e3111e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f8c5c52201a8cc9a386683eeb65e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57038fcac854a023db5dd7890503e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7099d3db53f55c9720dc18ae403d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b37be99dcbd9acd1415a6295e4118469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9df80a741b47d7825278419d7889e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebcc1c2b5a7df8d4277db6b7cb9c65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedca0741f3a3b9c595a7ebab41ee078472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524415c2e9e5eec7fed6f35fb75a6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9268c2b74b278c5bb9916d1f788d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a568c8637c0119ce82c75b77e88c0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1a3ec80f408836aa329dddf8dfa8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d21fe3d0d19ff30cd78ff0176236477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0915bcbbe8e76c46793526d1343c1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845b2fe44ea6bb76c9d4e3d756e4677479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a12651d8658d48afbe4bd47b01ebb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3519eb923328df49c65bfc7f527d845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d6642f2c692415a73b2e3519acc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3914e97af45b9067d784828a68255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ff18f026e535d8339edb2f9899bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a7afd15b49f30178804ec8823dfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e188de520fae14252451b7c451f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7a472e4200ca260a822500662ed5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19b7a01d0e3a8ed860ba9f97cf2d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d778eacd85317b607df7d85f5237b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84249de61e0d6748010c2ae85455a7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ff016e25da668e41636fdc337945491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae1aa14ccb2f222a608dc65db6a6ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f5c0b6cc697e438acf72932dfd20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c46d7296e6f10e914c559450fbe76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bccd0d2d34f1da6b291ad6802a49d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0be8f94e8d8ac3abeef9ffb9ee2c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef9ea380d7d6afb5b6d8061d87a83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d8c5667ea3e7d403a49942c7ff6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29dc22e1e835f3c63bb8dda4e4c597499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc453d9d99eb376f2a5949a1fbc14f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07663d5d53b9e6cad10cfa8994fac3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496ff635d90149f28a34446b5adc06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23eb14e105eebb40017800dfad4d28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75a3ace2943b5790b425a3d93b48c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e641b59d34d2751682d1d28efa82d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c47708ba528b889c37737602a01a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f124463e2868fceb2092976c9df650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c8f9b82e196d08b4a8a4e78eb72e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4737352fec2dea801b4968e5142a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19041a926a7a3784e366792a898dd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dc0f7046ae7edaca5a608f4971a0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3786757de6eee41376268ba97c4ef2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2417b8419183ee83b0e86f14e971d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447116fabae7a7f29a56f6f32b889d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d64812c803be5ea4755673ef58f0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37cbe223e0b825376880fb5a47b8af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b51e56dac96cde6dbe86bc83c0e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f000378d845b30783221a89c05962518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60b3531904465a23b86a5197ae5d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73f957edb7bbdddc2da095032c5a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba453e3de337f5eb951bc3817247054521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e0d9f35de5ec2dc08037b5fc00e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e367e1af22737d39b693dd938c3639523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d72ee3b5914a29eccccb17cb7e1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb8778d4a9d8e339a59e607d2f289525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701139cd4d3e35b744fd7f865dec270e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c344eb59975c36cabb64c9115be669527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287167cd80dca3b0fa3b7719c1d379de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f701c82484ca13a7d56a079bfd3b5b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca196e73f3514b5f30e35be102ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78721dd292ef4bb0b6d5ef458863f18b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f55f7e62a82846c753c763a972c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1192f36645675ae9a9c3eb5cfa32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda78d27034f02aa35937f139e0c3fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd27ece1b84bc0fd4c6b1e496f8501535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef19ca46957c5ceb51515c8f7b247e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a4e38b420205ac6a04eaa1acd22f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca485daf3cc9660b849ea301b08e540538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516ee49aea91e947db3de1d0520d1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de614b61d189d35bf82fa86fecd908540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73093f7626644b19aa0f7d4b7d2cd97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33502d43f7c64951968649805997a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8255c7565509cf10f8f83b2363d10a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e295e8b7b530885d32a58f61e2438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5114280d90864c81e168c7aa500f07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be800141c3b95bc374e4b3309ef8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9c919c8b11a9b36441b6247216ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22c17d605531fff4a3f17719b1082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ebe693a22cbec914d120b10e559b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8006a00a225f1c89d80a1229691c29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b730bda2adc5e889fa615f90a3de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dccc22f5e7855a285694b86cd3f8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c66221e6656c1332771b6aefd443553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a36c40d8df02e1f1d36041c15ce5e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f7eb5cf065ac92091813f722cf61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc352cf8fe5f4fec6a55d48d57e2da1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffac6c8f766e393ec598993541631a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf59bb4011cc5438a54d1ddb1c5fda558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56204dc18eca806786876f4cb3b16672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18463d032969d6c01abf6f2edacf27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb941552d1f95dd3208a6eb9ef1c8137561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bab448920f06d9fbc7edfb2be1558562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308b2c178a0cc52d6063180484768d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25d4af4187c6f8d0c36e4485c6db7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702005c6a09a2a9aaaef2d60c118b93f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d9a2d98b05c0af01937e03f9b201566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfa6123c2970e2743674e15fe87fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97463ea546e9bc698c26fb4b527549c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a21d4f18ffc3e68fe1f008d06a9eb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29201526d8736ced36d523520f6c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902846c6b2ce28e16d404e3849aeb5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28b217cdeb3db68e499318b2faf70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6370553d83c5242ee7bf3bf264bfeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53f64d058dc3de9eeb293b3de0f7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278134578e3233415c88f42db202b6f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49fe47c53a5fd349dd0f3a1321599576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781f18b62221c9cd3146906a978655577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2303df1ee6d7356eab19e50a742a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dfcae332ee66e22bdf2b789a8c7d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d399ebac50a5a72d48ccefb8c972d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5d63bd75d7e80d53f795742e2366e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b823b0c9e378db7bafb01c1d2fce50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609fa3798b9795dc10b1de31dff5ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff740fe04170d6999d9b761ab49448d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b588edf2ac2bba00e077aa606c8fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222696522f2592d0abb2aae524627c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbefead7c9cd3d72f9470ab93e1c33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510642a72693cdde22726ce118d6a7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e905e21dcd8a6ae6d1afc7eb3b53d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bbec4f39a5365aa71908a37ba3ad8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b6fcac0be531a0421b5090539aee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a4296f6334e5524e1d5ca4922fb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3c457d8d728e4faad216cef5c055593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b83095a6b284b2bdc1b9591fd7b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead07e12fd2cf951a58e6c9ca7ef369595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669ea41e0427f3533c80382b5e03d5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41708f4bdaf03e5f5debe2d8cd5f0a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9350451c24792d496326fdf9b13722598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665afb4801e7628dec5ef0bf048e4b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b2c6248156697e9c4c8b32d1136e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a97869df2151690cea6f5da6ab6e9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83de48a9c73063e12bfbc7785bedf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d91de3703ea65621093f7f1d0a8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558b87885284a70ff2f4cd7a4c38c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289275ba5aad00de51d2d7000f8847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f3b90fc7b1adc1d3af864028fb00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773746f463bb6621797b0b6a4f05b31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbd48ad4cfe0316d02fdaba3f7f699608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600f6a4823da8635f38446ffb7ce4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced93345fa9c543e1e0e3f77a72719610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a4c09cedf809118ba7d17bac073d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebda351bab2c3b96e576a08b01415fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255cbeed65640a7a5faf3440903cd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af92ac7812a471af2329cb1703ec36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2675ca9a723fc481344f681d9ab897615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d51ef11c81c16d06a2437f75ccfcc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae412a5f88c95a95cdbc776e5462e0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5fca9909939c220b03e1cd5600610618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ddf401f4c100401e39fe92560eea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775368f1547070c249a9f0f62e1ec5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c271228352c5cb6012f4b41d284601621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff2f185f1b03fe050bb313f095a77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409bf7735d55bb07b0e49dee90eba16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ff71dc466252006d69ac8e4ad49d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093c4d585a46d82ad0252c04ac49822625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a12374ff4104b5e1e72029ac2b75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84faded9a8d269ce6e9e47e2222b849627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130e2856eb2b38b13e2ddd327fa233628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828e86cad4cacdd0eb52744e70edcdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055c310e0032107441c07335b7a63e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40591cd1ea05853a9e823d47a468b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fef171fe4cc84e8f75fc3a883ad1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62296659b0cc6e7f76f47c6c80f2a789633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ce445ddfbe2e0e91478df784e14b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b7fb3971fff54de9adb3987ee0fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b4c500c3421d91d02bc906b37dbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308a83f0a403bbadfa649b38357ee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2d08d92e9d2f5f0d2e18f043aecb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb7e5fd75410fdd1427173160dc95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b48f29b85a113fb5f896c6df21272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8627f2b305c42e1a1a4424e361815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445a9e12dd80269d70d594d0673b03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e99a3c3f41a89e6dea3fa5ec35c1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6050ff10da8380d61581fca9a5606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20659bf175bdedfe4e0c9198ce9c53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166b39b8fea1d368026776f71981e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cb6130d532f2fb2f3e7e4c44e7232647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcacb17e56e7eda192f3dd334bba5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3bdcac4f5d6669e1fc9593c1772a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d82852c315f9e7ac8f9df28ebe3ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf78caf46ee8d20632cf424c73ca8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a873936a04465ca044dfe543fe4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e6036b51c8b71bf00c1416c00c433653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2852bd13daa5ddff9d051799e0e71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d67eceb43a76c21320c78f0101c1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c9cb50c6516ca9928ac567e5b19f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5bc29d766308c55b665a789680b39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da06b7bddd46abb0fa56d1baad91e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4e79c1cce308c9217ff2defaffcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475c807d4cf084e076127efaa1f558660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3186e9388d0747b4aba17ff844f73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a940eeb81d8244583266ff189a042cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81fcb2b977bc36d023da91bfcacbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12526792c5e46dcd60e89608a62ab4c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88263ec72bb47f90288ef0af8cb27d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78a9def43f1f0cfb1c4ddcb920b1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ea0b2c7d0e70dd3bd2cdd669dd9f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d149885016dd39929537fe864c51a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f1f19b7ae159e64275249a89dd22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b245f45ac685e41d1298b5c4bc6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c0042d5d7cc0a625941b1203aa21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044354a100e1a9fc629a7f34700176672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ecc75cc666eb040944c7693e5ba1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f5f84d766b63defa334514bc8023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd695d1d343a8d25d9f4f6538684f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3552e8fb004a50d13eb3e404be2c82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fdcd4e9c02a0213ee5c50d039478e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321229b65903f787a823e3446d76a27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938370d74f150fce394882c4a19a19aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fc6850d80c92c8502f7249b482bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab99d1ade6afa7bbd3841f73251a7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743bc7e20c3c45af9a04cf002647f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd718c2a6c498deb6565426269bbc100683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535b5878550b95af5d276627ed72da4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ee87c153d013f52fa704ff51fdc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11471280db2a250594faca714a2ade60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa9142dd9cbd7ef390f85ed8a7d33c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f173354f80a952cd75371bcc9b448d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513339d146586b8ec5d83fd7990575f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d930c2018ce90038336b0618383127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22e31a06ebbb2d53a777040792f22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bc1bd4342bc47dc611e373c5e52a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b672413336ee96865f33a01e90992693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbb8c4db7cba3657294cc9ac00b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87052e5c3a9464596fb6a9247574f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0d5c9fbde4d190d40a33dea93966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cb197f153ba9619e57c009cfec04b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb0d9ec80344d7e95fb82127f94cc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d20e0ff291eaf7655530ddfddfb88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce206fac78bb6a05005a05672161382700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9dc7d5ac9532e82e4b69b01ea758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1aaebedd2b8cfd80f1f8cddf0aaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c1b5b67183ba91440813f3640986703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71789f707f7fbf036b88540cf696aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05a635d40b1c13635954eb2c3f2eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caccae65b56e1ccf37baf1da3da8f5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657855c69d1881e49374f56b8a6562707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ff9b4c87af7848e8354394a57a2d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b82d3022ffa068bfa381c5ed39b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de475fc97df78a7f4748afcaabde1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517110ff174325460c09257a2957d172711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d5c381202a727c694e112bb879c3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30c86cedd862f85363f08762ca318c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867053b3426bdcc1e7b57711c5bdeb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de208c1e780408040c81a4b349227646715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3849407286dab0d098429e6aa13e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fbbdd008c5ab541d6b4d41a7f3a4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dcc6d3e67b6f8a545974946c9ae32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985daca5cfbe40563ad49eb006fcfffc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655257b183829642f9224e84000d4cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4fbc03ea2bf45e516186a9c07c70d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d831d5ea66c68a5c18235857bd8fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50179248c2a19299c4c78bd3d4600ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806faca18672dbcf34630b1061d9013e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a862cdf4ae03bc8e5c12bd293a9ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6872ce31a9f05a36d8f8ea3ccf254c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35875bde909c270a0401d8d7ac5965727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da6f75a584b2560aaec6da3c806e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f5ef090492f8aa18422ecdef2c3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb11f9681782e6f9f8885e003a95a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bafb8041e4dbf341e55e6d13ff78e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd96de82e2c7e86d2214b922259058732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58aa7a9ca64775af236cb397c0a942733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba60fa821a4173b7fc4e79340fe03b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0cae4c4d269105f4e7329291aa261735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9d72674e63b3205bc3e560ae52b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae02ad37f89ded93c00eaed3eafe7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579f251c7d9b2bea7fe52cef05afd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550669fc249f5887633da4e63ce579739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d02c80beaa9f55ec9e25a8172ea5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663972a4c2b5f000d2326cdf122180b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2e07f55453a081a400af098d6d40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c97a1cefe7eb847d52efa7ea06d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff9a7b08318530d2b4d13e870b797744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656c8dc5a0f9d8ea8d081ac8cf6117745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01625dba431fbf90ed1852162ed7c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e189838fa4b9ed9960e06dbed31aa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb7b93eea8c836ed3859c808efc53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5959462e7eedb474e2c18c345cb5ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a0e47053cb49c8e8ee5728e50359750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b375c380f1a006736e36021963118751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588bfb0c1846df363cbf6fa88b113e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6d84a1753dff5d82ab417c1f9d45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f085b956885e4b9bf05ea721b1808e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a04fd3d17b35409c9a69c3eeeb1fe5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b0c5069ec2cd270b2c770efb81d23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42700c5918e70bdf017bfaf6c14f75ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158cdf73f862df518918d32a647f7a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282dad110dddb0e9dbe76e8d892654d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da882b708ff6ca8bace183ea9a1b5b211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad052f688541b0274abd3d95cd4a55ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e516041f6d03a05ebfbc93da89a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221a8d2209651581c9557baea2dd384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76d62aede5f3c3917836befb903c415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b888a2e946f9f8f546529634a9396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0b83cb75f93d7e399aa7f9ea80f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9614708dafa5158e0fb9d78fe1bf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0ed03c125d1e0f70956c7324e9629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d040a42e28098483e97f0b13d925010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab04405adf965d563a59c336adaef511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1bad735a81ddc113c405ada493bbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500771d594ea423014954fb630fc4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8413314d84a06304677b31490ea8f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441a851d4a698b2f784ab5b38913d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ee9a136aa92b8f700ace8fb0e82216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee537feec7e4f91300662a4540b409e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f331cc52aed2dcb35c650ab8055ccf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976a7f4ccd392d3056c00add81fe2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffc9bb0bfb1a7b1f96309fcb20d3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2550106d078bffa7844e542ca3dfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a6ee220ed00baaa9aa282dd7103e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d01daffee15196c81123347cb661a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789038efe621df46334c8edeb67fb2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206063729c11db90dde50bc9fe95085925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc4a4499f1c43d414730b258cad6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5922bcd3bbbcc2a4d874cca71b28627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401690af3b9f8fb87393d3fe23f966128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426b64644ce3d593f382d19f6d598d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b68fa84a72bcd08e8ba1c8cff87130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9efc6c8cde2d830c65b897b52035631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6655d1ecbab6e43d27e1c7fe42f5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a44178f5165bddac03409b272cc1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0607e4989747e43279f9278bb00534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3436ac6a4375adf3e71fa3b78e1875f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b15406fc263ca9744657a9921bc7b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773452e6b377c4f4830af392224106037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86372eccb9033d96638de5c531517ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308edebf2379ef36f508d33b5187aca839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9ad63dfd0acf8b4ed903c0269a6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301436239f779a9384ce7ec505c306a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756933609edb331762b211b78d1009b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426639200699b17cd59b3aaebf7a11443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec62f6cff0f96cb9e548d78de767cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45179eae05ab675127ab6e9ebe248ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb84c775b47eb073f26df99c75df69c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b7862dbfbdf667d2306d2727b03547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d28f0f514542def8bc7e699581a76f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a18ab20c520d405cac2420c8d0b0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a47e512e570853368dedb67da95c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed644d3de16b096194e7ec4ce6a1ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af8887d2babc8ffb3b00cc90d59c9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc23789e928c3c4d255486ebdda1f8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d75cd6e8ebbc6d1eddfac76c7034454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd79850da1e59da6c2f3bca2018dcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610fa872efa1d3a918d1e267379263b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e072b8b4693f86768f548e04ac2ba757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757347bc35b94ab6dcafe64b4d6c149d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd56d7302c4c107fd6a066699b3ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73d7cb58405b726fa5754723e13e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff88c9dbab36c1ceca6347bad3821461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c9938a811d735afeac37ad6dfd1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6623537241c73bbcae28e204dd3b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f5c290cebceafedcc054fdbcec14d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be05bc616a3d08c7c3adb4a8a1ee4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821bc4303f61894471da8200272ae866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4487b38f89d7701032e7be94a91967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375628bb6cd5cdec8f1b3b2c3e845768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab727c0e709ea80259795fb7cd2a92569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f93d86dbd3e46c52e04bb2c4a0ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122e48fe03ab4736b8afb07da98cbd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d87b4df700a70b659d4ca4ebc2fa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a40917e4d41e174aeafeef9e086b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7b5f1c0147e12d0edb2b454e3e9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04f016642b8e83e77aa509a2de54b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0ffdd0d0adf1825e4f93237731aeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f66f9f07429d74c551964afd20dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748996934c955277464d4f5eac2ffd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa88c219dde67ec8ece24156ebe3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c3c69d6864b723e456c3256d75bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b45cb2969d5589bd685decaf6642b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f6716d72dfcbe9e9dc6f9a7318f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dfd5c3134732d1625df4775f1dbe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb391ea8173f26b481fa444e7fc5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc4354d5cf2229d38655387e9b7b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31647f2fe8e432b52b0e5b71cd3935e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a72f45df3b3a6662129321483902387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d9a15d182f098b06be429540957288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f192260c2a1345c8ea0f01427ac3d0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c0ebdc0a60ba1615f6ec121d9cbf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b61d0bddeb021148d9ca944b9af991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7ec0daa7e2ec7d6bf851350b65cb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae10e85b68afacdbcfb765fae474a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d8212c3a1a0c2686ff2244559cc1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e20fa666b981667fe3f0c5f6d6af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70e2794a34eeac6e6ae20a986e8af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83f601868906feb0c2d9f4995297597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281dd570c686c15f12b59ac53167b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354cf747f07db8681f49e1c7e967ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779855593d624d1c0357e85416d01e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f66500cd834dbecbec903ad9807b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5f86641130c914642b676d85b994102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806882593558f4a484b597cab6ee98a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4b1f9e9c6620f86699d0097a2d1e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb2545aaf7b44a279e5fe0e66b299105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2a68f58aefef71d072268cacf580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c5e65c19bc0a3d1f79b0ffb01426a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192451222a0746f5cbb88f5329c20459108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705f7521e4fa069b9d7a1caba8f8bf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2a937768e719c7c5a9493bbc345b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5dbd9d6df7456933aab0755860ee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f02834bc869b7c959858adff739b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c2bf02328fcab37bdf9696cf2845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c5a6d5f00d22c86629fa78f446b60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e652c9eafe5a63ccdd151df3ef32b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab7f60680dbcaad96b0fa4379d55f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1504ad814f4069b246f234e60f18b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016908abf1afc9351dd049c18e7bfe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd36276f5ff32084606f10790544e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a990a5820b3f788e1eeee03334eb16d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa828ee33bad68cf654bd6cf4fc504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014d192808a860a1e96f8fe86b1df54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e851211360e91063cbeb151ec8531e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16baed5a1b1889fb93e09137aa8d095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d588cd209d6dd3cffc264df6b9ab5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18cc7b34887543bb2f4d92402973d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80430d720d8743a359cb8919b4ebf6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d946ef81c717995571b842e849bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb44e3876b027e554c19e2b7367740129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c7f479a07bbb86187acb0d0b35ea9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b7cec74f0ec081cf8af16a37e627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523ceaeb8d627ad679ee885ccd2575e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d7c2e33bf5562a711d128980966f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762dc17b38b737788eddff39ff52f2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3396e43ed8c19710431c1a2794142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643460bdccdfaea1f6833d67542e0ec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ec8395fa23fb19d5be929a9becfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebe3355b23b781c09d497e21717c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30851844d87270ca7e45956deefc51bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24b46e974b90a68e5cb8198bfec8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7145771d5b31d92e370b29d551974141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731779f5260bb40211116ad59bcb8f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66551f784d7a9a350bd1b3eb31db6213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313965c061a195a0df550c206a2de5da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea83ea5da089aa936c8ad27529537145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c0f6a20784c1e8e6558c780011cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6616384949e49770b9657a24f128bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2307296b5ac5c25fd42a21861feacef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93ccc3bc748d5be6e3efccd43cc7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f793c435f771e1b340c2fe84cb42a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ab494c5419a3ec08bbf8e70b30b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ca0233fe5e312c95b7425e7a0280152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e3c9ebd8fc826537952e82ff9171153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff802a658dbc2440c5bc557178e47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9455502099ffca475eff875d8c4ff1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eccefd287a96536e66b935db13428156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb151174493b0dbe96d328fda4f133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4cc71d1207f5c120ee838d94a089158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416811d48862ea7afb4a37d9445672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c6a59580b066acf238111bb5b93e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea80f61410a010e82ef1fc2fe476a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168025c96319a14766ace1cbefaeb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca64d6b9a08fb635436b0f9396afb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011296fa0e4dc0541796775548c3174164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d769ca37ea5344bffd497589609b8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae1967e86fd3073e2a43f4d8e4e492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30f74c2359a8178f8263ef3d14895f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a413a183551da004b25efc27336f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050784d4b1fb521644f5a358eaf3f78e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63b6ff60713f606bec725ca2cb430170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077885860acb7b22dd94307153795a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6c6f30c9eb0104f2904836a559a0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98b1a637b61c72c24c2a52e1f20f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df1c23c366606e7515b312858a7c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8938934110ac57f8d23e1b0e22c253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423937d04004cf885c47eacbb95fcea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32fcc0e1b8f6c7a2dd55008cad739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e36e425cc182ddbde595d7a4b7da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1595fb11f9ff4fb8c82da2095c647df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ac8c848b934f439945fea9620964180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d3fee192adf8eb68863c3a70cbc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458bcb3804074382a99377911ac348182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d83c36905e91dd7a1c98df5039ce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304738715c8a2eea28357a04fec6914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7cb2abc23de6bfc1bcdf40cf8de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9033db8033a803c9be2e278f283b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be54cd27a4fe9b8999b27db54340ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf25e5cd2f474c46e8c2c24c8c04ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16c1c6556af8472e7e4ded3b4d3df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098e6d32c2c11064629f39cb34933e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc02fbc876a1e0b7d8933ac4073ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdf5036f67bf2c3eb6b048bc5bd1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61aa806bbee6a12ac97c92421904e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fa7384f3a6be416a80cabf5073711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05d83e0a7d810b92db4801a235e33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda03984e5c6a5af497351a40300777196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3753ef1d90fb3eb08c9cf086e58d0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd18650525472d736a5a1898c87f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6f7b75a25b82b93bcafd77586b2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c18901219597f89d770c3cee6b1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3537a07089900eec1f2d4a5a29184b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1808ea9d4ede64e63ed213dc2940202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654351763ee1caf6608fbaa61e8bcc86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be310408fc39dd5240a9ffd3bd0ac67b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d549b64157f5cfea83eca353b9570205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe219e74455f1b62952841f8635da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1540a5cbac79fd732e871316b9edd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85eb57c392f3ea0af5cf4ae42ddeb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbece2ebe3574aded68c6d1f6040fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f04e8116fce38120f77bdbdb293e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce9bd7f9bea51a5915fa16e1941e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca00c00baf7e26cfabd803ba5a8cab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfb3c9ee396fa102955a639bc5132213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580edd5be76e9302d79338441b79ce6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6f834617d4a7bad4be934e339c63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e74f9870c33326d6506fb8ebe740216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc509d0fbb10fd2f1e6b84d1ff076217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a4000b33c0783f10b453ec29fc984218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c03671446f9eba3d0ed060c29fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc347e34f111a4caa8cca789fb57c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a730339c3fb67c989a3ce3f4c84dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3736ed4b8fce86dffabf6bab792616222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04552d9dc32da906674b4ecd03c2c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec37dd3b82777f422e09a5f572a72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab9ad8af0adcc7b33db09e41f48bf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab67af50bb92d1142a9a3e28e1f8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656c0b90afc55b03a9e4ecf90c4e34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7cfb804baff02880dd912d97fdd20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc18cc34936a83de3771e4fd8dc6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e93eb52983b812cbb2863ee01b45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eff67dc4fe0cafa3e62764512a0f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582498015e882f344d6e3974908c5cae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf61df23999a01fec0be545f727789233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d413be1f6d729ca6dedffbe064ab5a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c7fac79580abf1787071caf66720235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0b8b71e03324d742ea77a10278c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbde07f08a6220f1de7493a268a27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe540f55823f0dd31166db60798e054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696e794f008e76baccee501b1eca859239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a28624bbe54f2ccce4781a7cf3bb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e66566dce22f4cf3eb830c2407aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3c9a3181060bbdf3943b196645d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97a70ed8077b1db1de9b34ec94c40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12ea6eccfd2c69285944467978505244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59d1bff8f14614ddeff3c20910d06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a572152008f7ec6dc64b635ca62d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767e827262d5bbbdfae320edea1c8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516505326c714d3059b13da31b6f15f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814d4dd0dfac990cf11edc2f229c53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3c018a0806d07924ec00630efdd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c11df425622d8714bc9b8defbbc8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b873610dba2ec047e169a4cba12223252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda3d8c60c74db3a05ad26a1b9c40c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191fff6d5bb6502608eb15f8624fecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2a7be9ca0978bf0a387fb4889e229255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437a15caf6bd3eed78851ebf01269a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5027300cd69151a80aa07a187f98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26d795d52d698dcf3f7e4371337fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3196d5d2c18ee6f447f739f24737b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026666a113874973fdce2ad89d76b68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a645ecc17b5a81f934eac840d340261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988399fa9844c1640724dec52a94dd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc5265893b14caba40a99f89055ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bdce816a0afff69ddb021ab0b6cec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57ae7cb39c3d3edb7c375b55d0a589265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f0371904ef871316c2d804f8d32f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59b30803c0790463a9abfa3d95956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d670c5a045b5dd2b624ea44428fc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e1b4857fb0a39c22ba33c4c47c35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b271812a489e15b462a5312e790ed8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592084c2aecf4a5b8aeb19c202a83edf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da799af3c7ac1c208902e2548cb19e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302cc99f0e5c47056d9c34d9c61757f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8139398657bbf711e558ce1ccd6f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7e489724fed07ed599f05bf3f6a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57732c9220d7bdd66814a288f65c4439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca227c3cd5db899a9c42f584e7168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e428b624de837cafa1d3b4bfeb796f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d33fd3ad61bf116c31975c7c8bce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fd9849805cfcbe6f0bb8588783da8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa062327c19c400c7ca02a65078c70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590b41dee83f4a8e4e16970c5464746282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875547fa7bc755e24daca2ac8a257212283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83de98156922ffa1092fbf4fbf413fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b64db2a4beac5a43f4e112b08c1e88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a96c1cfef34162b2843cfa9d28be01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb56a0a4a6d90bc75eb8b800ca3760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bea37d324034baf641a8601b80159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569c15b35a4f96267c251aa62bc71f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50475750f1ea523dad3b6a91b010a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43c9c7a7feddc9320b498c7db6534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234fc4e234005add3df20ac5904372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc28713482a052c4bb0ced73194643293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7308c82a91c33fee526a836bf41b08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56c6b0f00da92461f42330da9f95e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b728b6cbefa519b7ba64e8c5570ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fe2eb8a2615fb02a026887fc2152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bcfdfcbbd0369c41eaea93c096cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059e656acd2acbbc0e8598899d44ab4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985f08fd1fa874f7130cf3ddb9b84c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105639c7ba43d25545d5441ecebb3891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a4dad79db1be455d648cf76fab14c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1a87b39d6bd7e2ae371d1ee7fa2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4aa1d86d56199ded3a445bb1cad3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79022e2dc2536249811aa99d860371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca615136a54ebd31947563cd76ca4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493de8d5534991db5f1c7f0510348079307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ae3c8413e9db339676e50bc16cff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a71df0c5b88a56f548a4bfeb54c2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278439a4deebf080f6fe17211210b7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b804b9608c8b21b16833c28208a41c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac61400be997d21c277fcbcb911f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a26a884bc5e8096739b790d3fba1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055bd28da6b6f83669723995f12001e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ec858680a703f6709b548283c6bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8efe579c848731095fc84177a20bc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4ce7ec98fee5e9465a1e8fc8ea7f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976bf2a6339746c519596f0ac1a1e91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd1f790444f8978333a9bf44f8a6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced563e4b1ca015ebdc9ce034469185320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cec3a4a6e396093ce5f5c71f175b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9dfbb711ea96917ca1cfec689e72a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea149db052f334c8d98e92dbd6fb1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace19e8f80ed71aef95ea82ce1d4628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40679df5b3fd4c1082245310a430d18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d65774a87c95e922b01411bf16123326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec815d1de5ef97fb5c17b95117ea0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f984332f9a0e00c048625ae35ca46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511a852335f37580181d484528adb64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0722847d0aab380822baee29d4cca0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deedfe446f4356aadf683db377f01f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7617bc331870db2ba7b27264bd6e74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a621f03dbf5e07809d6c51b60932f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d90a8e2082f8eeebc783af3919e3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09eefa7920ad8dd1868a880b1bb7e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7eb7db498a42e2df185d27bf1ed3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78c23982b53f058470dfd2fd81ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936e8a2ffb490311683a5a342a2eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51aa80ad4c37cc028816bdf092edfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696a0592090357aea81d2022d7320c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a9f6b95728c2a5caea8a0c6eefd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b305c880a47a4c6ac1796ddbbaa200342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cfb3a47162ec90bebd0121efc68bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200d5d1a65854c47133d90aa92ef90a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af212774c1b8482ba3c7c157de23bac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74bfb7a83c5dcaf2f7434abce5926c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2db60b5d1bebbb7b55fd7d8c7c5ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdc9444a7aa32fe0dfb2ad84f72a1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9f27d8572463d55f6fcf014a8ca7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9474fed2668534b12e28579dd2cbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a87d79494d4ec87b22e960736a500351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d9873e2b1bd368050b48942e78917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6adcbc347c514f34071d945e1a39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a24ae674e9e7fe74690eddacf65c7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a98fc0f08ef4c30f9d69334178105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196931a4a5ec1c08c450411c56ac59f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7e3c8d9b5cb53a83889bbb40faf36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfcf39b21d1fb99e11805aa75bf876358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151d3db4482b15228257f95a663022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200601e1afa840753a368852aedaccef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450db48fd0b68072d55914d1704a9fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357dbc95df6d4f267064dcd5b874098362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce3b3c595d31d33dcf859b8f48b42f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fce080a13e55dae781d8541bae73a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197f83bd86e97d65cefee2706d1b9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1623d63c880a31835257aa7bee8d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86766010a6bccf7112a14f10b888bea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577b6b3d1276e936ab55e32eab3e1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c83920986e611cf2c38b79ed497e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c4f3a470fecc75034784bce4cc67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea01ff874686518b9d032202ac83e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec79c03ef84232ebea722fabeeb62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1aba3d10092bd648bf66fc0bb668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ffc6fd88bcb8721a9fd25fbd7f468374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce697389d938c0f528259af82510bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742fe870ca6b0121db79a2fc92eb4aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2d3b1fd746239980e3b7b7ab9b24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b4a1dd1b4e8381ffe870f12320fa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a42ff679a39a4fb63571b06d80822379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd926424e9c17cdfacdd4df031a1275380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f6813ad5579755a1bbc68f04e42c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3bcd2628f51894f71ee1a87fc8aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258bbeb2a536f33eb1721986efa308383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50600e20f6b1094d1ce57a92498595f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236ccd937fdbb3da92628614cea1f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83303735160533b2bfcb82b60fea5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140469016bdc89890c4819f3b6aeb23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f221626388295611928246b95f401e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94efdcd754786ba3a67b6f367fd5cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c832e38271f9117e74c77f36025b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606cb4c8259bf4db2756f47485a6ec6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23588c5032c82446fe4a0968f189ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc077474b4c1839b7f5beef777845907393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270b325a52b445d0b18b163696fb71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c2eaaff90617d416c495aff887d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c7668dd9d391df076b2a10d727f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fc3051e1a1cd20e7f5fa24008f4cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec913d0f0f04c99128405484a376b58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a9bfa86ba7864cd501ffbbdfc2b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ae6fd46221d650b032dd4db000d5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be824857238d958f81c2aa8833e959401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b51ce0bbba30d3750fc18b91335f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088c3b1ef1f48f6b048cc4cfa4cf1c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83795996fd2ecca9afbde09b37c408f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f2910abd89d571dec712fad3f9c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31ba7f74c8a5ed2375bdde68db097406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eac059145730d4e01853c74b12ac5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbdf412a877a575d789f1324dfc9b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7bb49bee650b0c0eda1f0ca5d1c14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e2441c0818bd36c6c76a9f98fa52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85b6899deda3665dc94c5b13ae78ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3690b47962d96a2f4b543cf4c16dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e683a34e1bafd63f416f0543e576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5f04eaf85873cb18abcdeb64f8f5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d6bf47fde4f8c0c7afd52fed2e6f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c269e038cc5ce0fbeffc32252656eaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f33076d8f98420996e5f0ef2bf00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aea1247463f34c972322374b34418418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf27ed83c04b0457e2094fc9e42d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778e5895390507722cad1f64408c04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403e9c39b334b3d05442818813c534421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf53246e41057801c34c109bbc2c5b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e545dd28868845b1414cab133a08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167969d972a16d1ea62af6b1e5bc57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6086a0677f5134edf01ae009ef882425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c027c2a49bb9fcaef2fa2bfa877e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87ca7a6c8412e24a02cbacc78d86b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1118e575d16997ecef355d2d144e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198846ccda5d3daf9185591df0f706bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461de5d80ba0f798c50df174cd98bdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1431b31f76c61b385ff1c8d9ce4a6f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223eb8b176cf82f13c7e12d2d9a5e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af8281a084ff1b5ef40d757cc5aaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a982a98a444ee7bb2d4120acfb08f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5fca8a87e8b25a58d857beccfd42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d19c8a153bbda2f23065dbbe4eac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a443fa0f3c33fa5f9a1783e5eb52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352739823dc6ca804bdd0f28dbbd2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b273dcf03b26d24382dcf120ad53c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c236dad601f138878c73ad7dd17c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243b88ef5adb4e4f31698067e4c3a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991e305d574be68e479ccadcd9ee09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378efb2af575502bb75e8ad5c95832443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87653963a981d8b194506ef3dd47947444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7779321e6e5d78d7be157863496535d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07480c06948d04974b1cc436bb18a05a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373cc19c9b3a84d0a59cb964289f1e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fccc8440736ef7ed5f0b25c2105ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be0352d18a2e6e4fd074061acf080a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43beb9a3ad97709234b570eb1f9d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc2510bce254a2171aaccb5bce5e6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa15a2dbda1b43b673f7ec6afd75249452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce53658d36b14061f84ff611b8a8f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa363a852bc9d183131f1072cf1dba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697766043e119d0eabf11f9f2c8f6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d38a4e1282f4dd1e526e547d8d23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6607704a38dd49e03478b834876b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7565a071ad93d0dfcfc0faf04d5136458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ad025316f7d3f22c777cae50fe3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e6bc207c154e1d35b7dcb677e9c77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a6c8d5b8c2931db703fd466f25f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857cc1e7d1c2eb1bc7abf8839ef62b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d5ec0223bac2551ff9381c9e0cc45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1effcd587b2bceac65358cc3342e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002001ed7b7b560e76a0973a7ee400e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e43214f66425ce7f46f1fbe2f483466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0a78a230f8c103ab705739d7130e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ca07447db80c14fce64032f9eb92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f759c0798619ae804fec235ebcdcf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf08a035898254dfd7e3ba90e7c7da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96798314cb033573bdd375ca396651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265a8fba21cabfe9d63e79f320e1e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a53cedeef72fc4ecb1b2b84e66c70a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e0441a0bd7e212caf66704c1a095474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e4c8eb96069af6c0f192188396ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0417a9786b5a0a99f01b87de35bc0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf6fdab52a762ddaf80b9a34e3343a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbcf3390a5a3c1c86f682f79cf7384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d090e4536a7ccb0c4d1a804c4ee3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d180462cfac1b163962d76d2b7323480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb202e2bac97483757c2ceb48bd58f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c936ee002df0cb4d63f78c8e529822482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc597232b3fc736000ce6e1f820817ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3fc44776ba741014fac00dd8f7f5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8600873ab2c3a4a98c8981ad134ed8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c4e94ffb19141f14a78f92b26d15e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693d80abda9ce5ddbb4185cd6a0187487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252cae17d2e06a846682db24fc8bf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da34a6f147af660978de4358acd48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cdabd2d11cc7ade1bc2809791beff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08b30f2f6b34cab0b8388af0997a06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b1d25c10e9162dbc8f6d33a0f89f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4854995bc406b218b61fd5bead5bc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a4f51092ba20ceb3020e303cbc90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f80d0cd00a212739cc1b94c90f31f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd20c4cacdd4704df3be8b957ba166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee940e0ab45fafc4af94decfdbce516497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d70f69e44eece84e12817ea383bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e46ace7a2708064c775bbfac8cdcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee21b3dc5e4cedb6d9e66847c5d4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd587f8520c868540017adaabc950d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae49f190c92d474d2f844a9a21a3e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f0343382b4c17cdb597d990f5573503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d858a660ae57d104d1c5ee0f0b05b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f7f49972672935b7da4643884e8e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ebaad75699d54ce15dd75332d2375506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1959c8706cb67c682d6511c021ac28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70a0afa9f07ccce78d0d58af0cdfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23034845fae3904f3dc3103505a61ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f80d6ba872603f952d853ceccab92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93465db7c310805d29a178473ff14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f688e5807ec9cbacc1231b671d953512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0db261ea24dda209a51e52ade5f02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac2d0a719be15f2b962b03512e76b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e96b7c586ce1a661041f2e89658a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f2cafc61185e9cfdca407cca6f562516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30840562e24561a61b8fc916e71dcbfa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ae1cb80d2aac5c22cd057aa4167e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147239f82a9a16a0fe40dd03d96670cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4596d79f7ef27d5fc4c76fdc2f74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672182e0311050ae0d810e230c572a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2a3cdd577bfacb934fe065ca4103c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc911f6e68ff635f2e4b0affee045523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0978af45685fcb8899748b7f98684524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447346969bbaa0b4c7b5838b553efaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e4a78a124eb8e93947565ac60361526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18898ff38d3b162ab1febb186efdd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825f07d5c3545b2159eaf90f467f88a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8183b98037dab75ae807e355bb15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0238af99735c9d178fdc8d61d3dba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db54e7859566f7b749b60d99f13aa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f7f1455e56899d2701bd5a42da84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2adc9fa158df3df2f3e8b8e964e9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1113492efa477531f31c9bfebc1f7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9180d5f0a029093e107e95fc7c3dfb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d335bd3b842b0a21f7d9595cff9a57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525ddf4c8b7ac49b548797170a897b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455936c4157d1dfe54a39064f8995b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0bbfab05f208ad7e592dd7d706f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf00ead604ef7ad3d15b9084fcd0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d87addb76067ac5787252cd6f25f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b03df77004c4b7772cfdee972b784542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3077f0c39d37524d291207d08e39ced543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1319620348279c35eda5493cb5ea73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954afbc67fd0b9d4638b64b938cf6f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b693035548d7d785f27495a11798546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1714148dc909c3fc2466e8bb992b9fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f761b6bcc6fafc61609988875c51b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e30be68a6778ecc662ca04aac5cbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661fe7de91649119d3e3b2f50696c50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec0f1894aa46980907aa0acde3e7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b37de10463c9d350395b233b8441c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb24434915ca8d7ba9465a1744766553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d2ee9fea0374baac96033ea95de8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc574b47ea4407aa522479c39d0a17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9dc59fc43d4815125723a8259e047556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7172190f744e998045d3d366af27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de64db554331c48aede14a0e403c35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e6fb95b38ddb1a40f3b996773f9f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bfde6a5390dccf4ea8f003213882a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ab53b2e09404a6c88c2d6db09983b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923a2eda9a42a2bd60b65150e51c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383a8a4d60e94bdb6376747e7e00286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc8cd485e26da9482575d32d7faf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bd5f44039c24fa685e225b492436565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab03b24d6d8ec67a9f20fff599c51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7973cd7ad4cf716714b790eeea962567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f22ac219b77679a87db3ec4311203568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5979a8131a8a74111b11fecfea623e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c8eb2436844a319739334e810cba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1de56f2826c77ea624744a9c7ddf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfbfd4266a920d63c32cba7ed6fbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb954b55dae744470b0b67ae7012de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6a04e8c800abb5fcc4712bbf7e8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7cf74804003be2aa6e1cf65f3f4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75015083a8eedd660178e0d5e1208d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a64842415c234c931a4c3864ef45b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3432404da4d8af8e6051f714d42880578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd64131d9616dbcac7db5117d4b2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd1430d17ab1194ede5065062f7064580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f10aa3bc8887c94c5f71226737cd9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf687c09f42c68f16769025ecbf6608582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe43e6a3ba8ec3435cf8955c3289c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96229ae92f1753a0da60b1195a8b6f11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb685f0c56725d704d2ebc661ab79288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb569eb6600587c2134abbe0e6da0919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4757f89f18f319ee88d3df2b141f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb1e943e352f49e2443fe9961d8e77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148d61cf774f432837731513d857cfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251039debe26caf3fb850a49f0406582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a96c7b12208c0dc6bb0c978023ffe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550cf6eef5bd5536e3ef9edee2dd1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9dd3d5d7b923f521c3b39494b1cf2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c746aeb706a08f635b6ceb8a74a3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be0b4f6fda1449719556d2a108b139595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c422c1ada33074d3ab56d96e3371e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb813bfbc50658cda135fc8a4e7906597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ec3c508d025de1d93a0818902c9e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecbf3c2c299e43a502109495262b29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409e5aebceec1c008879516bf15264a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511f39265150453b9490bfa31c7ebe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e652da864b33d04ff876d1b10e18cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3768e087ff5cf1b70ecd2ef90d8a550603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e349a8828d413a6a3804e4e2aa758c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee386ee32dae86743854089e0f67550605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e73e57d6073b4dd26b3b3b34a532606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad3664fe5963b8f7b5bee0facca1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299870bb62879ed1283f57596058d7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc842e771b7c0643a4669b4e131a663609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984998d1c543201dc71303bb1b3db5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9d77a9f8c4b633ea5465de12cce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debee3747401b924b6a55bb84e2bbbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78124b23f183bf81f4c4046f0ab86e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be5799e50cc63554e01d77ecd617c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb120c8471f193c20a6e31bb394a9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d82b1e9bee9d315ce9f9917fec5f31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fbc606adb17a61066ebcb408ec13d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6159bb4e5db0503d8bd177ebe1155618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b671ebf9483156c475103d15b0e8a60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd12910df07cc5f5ebe010b7adeece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ef10b99772c440e3b98cc01a0235621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e3afbdb3355a36362a2e0bbc85bce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9bde163c80d540c2f39db652ae8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a176d96dcbfa3a78b09417738d385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295eeb9d083453dabde5324b6d1ea8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d326e840002f020e913d82fc0f535e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b120ee2f36fdd0ce1653be44f8216627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5359af812cc0f8b798ba0d49806d7ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c776a8f80c4d6efb434b7c30701946629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072523e170864c1261e7e1ea73647013630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6afc162ab3d39de67a7a057e32e56d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76545e86fb7c0643b8cec07d239e40b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6307d06be7d04a32ebe0e95e86ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ceef81709cb70225c1e94fb287c7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff573b1aadfbacffd4f8a725bee6b76c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd240039fa2167e12e865eb36177d9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be848a27e8765fc96f4f27c70234677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454364cc335e8b6f1112c8e0c426e0f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01ba169de35a2049a9595a855a3be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43951c13c6fecfe104318ae0f8289ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c882f49ef6827618a1c171f2ee59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8001ac45aa5ab4fdb073ca1926a5d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbade970e4ac6c2d1a7e4a6d2915a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c160b63167fe35f7386ce4c93077569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade10892cbadebf91a62955b4667b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e584ce5bda48ccfa6cb550e53785e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156bc96d6bf4edf2b1872002adb4978647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b46754c9a296f739b3cf7c1240202648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162b47de96589631b1750409320165649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf908c9196e726c04c38237b3f15c00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378c58e15daa2d5e0ad76f8fbee76d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784da65d963f335b864fc8c25825644652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0794f0d44031b29c8b2bbb889af58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8a2d015e00f1b8d18ad5e3d0b5c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e346f7e07082d6843a260e3d36e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d823b172d513f6ee9dd9329d683c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684e5464d0fba36796ffeb76b17542657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb7be8221e08e94933b420f4b82264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45f7c58060d91e9283dd4b540aeba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cd2ae502a52c7c0243a71065263a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fb215f8786e0537a6cf9b51cc5db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb5d9c7981f4b1555977d661064c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e0dfd6bf855e62b220501fd35a419663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ca8d3237e6e9f0d469bed6053498664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff671b7ee494a5a4ef79c5f6174e2fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d10fd6f33c1302f4081c0c43ad97aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43302bc0c8b968ea36ee037c08d43c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7889e667c6267d61aaf25c0e78cff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2f23a19a2062c3a8bd9708669f7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b97f3af740bb10e8c15d797b3a42b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121717a5485742a4e1fbe4ce194808c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68658b4fe3252714394f643b21a84c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601003738fe6f9b7e6e51fd3070710df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96bd521c65a2469bc5514d0dae1e83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6160775699b0dd8d1e096848fa0058675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f04dfb420e6e4ae7e7afb343b5de5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43f23c7e1d65b1654a9b000813266677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227d5dcb43fae9ef6d72f30c694300678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463787b35904b1924131a90470ff2a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5486a19cd8a657dd21beb3f14d4d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a6bdb95637aa0b0b2c590e26156e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6c4376438ef7af3f4a2f96f1aa21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a80de6d15438b23962c9f9ed92c42e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2d88ecc5b88c62278e3a36a42d3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c35be699ff617b4113a2fe54586de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89327a45735f96a90d93d5bb172a4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a25f59c10b471da52217edd9cf9b20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdba8b2bb495d6363a20d66fb84979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157dcee7c9d7626f38f1caf721b986689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a9222e53b5b7e1d9e5bb116a39eaf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2468933896a6e05e495726c62db73e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b9b5a240751596d2ae3411156d5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4cb9d2b432756c0aa5b01b9bd5ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486668e60eab94f7e4d9eb5cb763648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d02ce58efe3599d4c4fe8fda51660695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c30d2177bf8efe90601cad1d021b39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba78ea83801452b564b2b267f5da0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043f94205c0697a78f9908c708ff79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934030b8a2d8677306fd9f8178ad176699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea34bd78721ea2b65bf55a04d55dbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf0c7216aa66272426d9977b54ef0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc311b6a473855ee4536d6485e71e13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9739298b46f5f307d8a0645913f16dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54864346a0462093dc4c8cd6ce3a026704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b31d60d4f15f3bce12304039554c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ff8403108c9cfa9f071f65dc10cc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a88529e453e36973f11559256931d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33598a1b85dca54f8b5c76bad827a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cee539994f0814a5eea5dddc2ecae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbcb97f91ec59eab331e9693905e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4029f6d4bab0499137143be5638d5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa27066127286c6e37161cfdac2f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd112c492eeb275eed5eaa9458ba3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162989e333e162b45b61ac02fcb246714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0769f4ce4c643648a493489f7c96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d4f6dae0b2d6c06a8b40568f6a5a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d867ab8049b8d8d31ac29c26846366717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b2b13be3ec2137df886c1cd9ad9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5aee5fe84392944fb2c8b82be765a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f608c66a02464de2a6ba98d2010c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988f4a7cc9d0b17f0c68a83bb07169721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1ecc368f71509ff7d99f57f2f9ed2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e45672962327486b6f288c233d65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009f230e5cebaeec0695213f7295ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caecafa5664ff7c49727534aa50702725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c4907437a51ec1db13b2c659aac8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a386e1ca4987d9fa67f52440d985c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc6cf2b8c272759115a18375f1c55b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05361a29d85e7b46dfc1e4425e293b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f97af92fc9da8c0778c394dbb26e26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412a372e577af14d851e0b2bcfb15f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8037db9973664f1a0795586f56fc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108469eb1bc768a7bf7315bdccaba05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fdaeeea9ca4b3b298ff9dd7d6e631734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2bb059944314d722a709c40e97f6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b7368412bdb0fd2f5a8b1df5f13c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c2362d91f97735e8f40f5247b11c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f9d199e605f6c8bdca654f38f74e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422d57ca01f9343d14e18514fe2f8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436605edaf965a45f562e322b2443e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d147eb51a2e632580438c611a1e4bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc915fb875f33856385983131594ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83076443a59f43e2cf8ea8b231d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff9ec960e1d5ffe41078b6315ac8f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995836b1134be98ec16f617aa3cfb4d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb07cc1b9ae15529f3bc8767e1e14c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd8063cb6ed3a2210640afcc1b53d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef25d203113f2bbc6210d95a09ba9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e24c0c54016d51f3434311e9f3a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847444d0f90f7887caef80dcf6f1afb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde69090dcaf32ff4fa638628102f788751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec16ff135b09b97c4aa8232288702752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23c77f5de276d29730bcf22e1bd77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd079939fef2705b97abf3b071a60e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbfd7ae245103bf440b5e1914ae80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0140503a7c02cc073e4b7b9be5c482756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d9b737a5c2ff28564b912cdd2602757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28126097fc16e4d30711a31927aa5541758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ea47c158afc5dbd3ebcc1dac175b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>