--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87481c7a3981bd89c359228be2532411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e6f36b34e7743f8727c5ab30693a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9749a951d5158bc8777339b44b8aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf90b1921c9e57edce058b387f0b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9c572b2201ea428f909933df15715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f7084ef66a8e8675d7c1c118ac6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3510e2bde07b55ae2591c816679a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd62da850805b32c6456c2da86cd8a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770996a144ef2449f61dee4fb208f5629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991d7f23164380d3604a938bf02cdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43128f0629fd57d471e74182647795411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860f11d08e179ec276e6b5e0c786f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b60a1736fea97dd0d6d4f6e57bb2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2517c112a3405dc1d4e3301c38f491914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e53c73b879ab758381530a95372dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe95627c3a64912be119b09ee2a98cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2926466d6639b44c4cb4cbda7eb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54bfa41556949b5490ee26267c659818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a32d75ffeafbdedac34ec0f1a1fae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127b5eb6d876e31516b80c6be34a41a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f8ac6ed79584334c99ca0a16f17921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30365e3ea3bb881fe9e435374ea7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344518be28316c2dba1665ed3c03fa0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503554161ef1df09a29a4413259908324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e5b1c12933cf5c0b6e8166c7f1ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348de17a7590b13c32661dc1bce979dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df54f9f55f956de063132697b640c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3755829a75beaf49ce6ecbe69de272728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b96250a4a9d5c16f538d2529130429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d4c73bb40e81198623b666595d2d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57a0bcd3cec2ec6b4608b57636ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b16542a09a595e7a29b14292e181532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5020568c967068b60c2b1c1716ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5fb2e2a47597b5ed3b88cc8604ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588952138b060f89d9094fec154684d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82185b84638c076536b421f2f94cb90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc05ea9cc5fc4fc328b485f7362c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fded6725aa7e101bc948c43025a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca1b8549e95c14db213dee2796be7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95510d88946cb9c6b61de653a61313ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa766c0b299ed7bd6445c6e5445c8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26774c7df090b19352477b0ed8ef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220cc79f90cbcd7b6444ea43adbe7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5e32db5207284938f5ec9b3c141044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6b60cbbcded04f9cf437477f58b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc932ddea279eb78a42dc91f26ab3e1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a2e293dec101abad9477d4ba330447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56380ff1a3ef4d4fef8c73c9a23de4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9c9d9525bd4a1438bbe897c5b0d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5fcc30e48503008fff04bc74818650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36db7b87f3fc1a362867633418a9c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d801e48bb339a9f14aacbbe7973852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7f7dafb147127f25d9bed0bb0af353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae480a9fec96bb45e8857178b5a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e035342520f8a0b53a2c0b1984bef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564108794b47d8f91d80ea70bc1f96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedb42e8ec92e2e56bfa9d21a1425157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b257f60d31985d3ba21802b9bd29158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df18cc4b7e7a9d263b1224969735b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b96df53280919d0eef52ef173a66960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f034663ad6a86617da38897e57e6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4b4d9c55863cccbba2180d548c8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191423d98df52a65206c0e5e1f10d4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf906b339838e339034b6058b929df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c849fe83f42046d137ef5384c8bee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ae6e4d46d5c3c52fce843951958866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cc2d0b7df2be0b9fb8489f06b164167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c64cfb13b7a452a28180a0614019268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a5917e3e19b7e8a1b90740e1359369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c86d74a7f847989f336b606161f7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318074e1ddd5a3bd9e7cb899f04bb72b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c782855204c7be85359b9f014c969572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3511ca0a7ddd2aba0a9872365fa6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd879cbdcab9ec9f6e0dbb3a551dce474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785d50071bc8725d1a3904f7f2de9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f568824c872e5d467d33bc41c3a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25566f6e3b3f94625303d12b2b81677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffec9135b9c7591dc4b9d20f8aad4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7228ca6b38041b5bbfc649f76296b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9d4294feedad0a6a6894052d880680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99fa93b5841d592b211b636d8b09f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647d60771039500ad6582f7ff56eec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a923961e206c7d5e439a001d6682d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13045a6d560e5eb744378277188a6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5cd9fdfba2fcba417adbeab4df79485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0690466e881336d9f29cc48f5828286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d8fb7a62c236c8a9491bdc0070e5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947a08876dd2a28fa09eb0892bb84588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ad8f486c169345e5c528562d2c5a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed453906aa3da45ab84ccb670052a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccea207a7da1e6019dc58fecf4b6b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98fbcb3e7d2dd1f286afd69a2551f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b10bc3e6a3158c891eab89c9c5ebf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602aca4ba384512834fa4da1a69c1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c7787abbd6769d3ed87e044f67c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748f0d71f7afc77980bef72e455a3bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c9bdf305d9c62ee6149ce18b7b0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacaa02b022eb604200412e1c789ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0c788774a520df2483f020eb4fa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a14097117babad32387174511746d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f177d78b1b303528fc5f7a450da4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28227fb9a8b09d9628a05b2497400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804c1571857db76f957024065c91ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ba8982da2807fd76542ff59af190104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6537ed15558d6aa50b87d0ec82ca14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8e6990de15cb95d62b6e214f2101106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee9445abff45e1a003208edf1b0d11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79516bf29d5328236dc4db10e4ded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61b539bda699c34fb7c2ba0850058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54daca6b3527d25a64be9cee85df96d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057093f561bb49764aec2f80fe6c3d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3906fb006b92e2b46df138c9f08497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e762d046124f4ec1b5af124023465113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568e50380cb6ca3e4313954b18764b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e1b2596669f99e7f40cf4cc5ff2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b874395032f3dddb9ab3ee4c2585116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ee509edbe9818c4fb84e7dca251e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f4c45edab15c34afeb0239fbf239118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b5000fb4854e8e5b4105415569bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef84cc7ddf5f45c714029dd145d15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f9d630ba43d3dde70982fe6933903121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8fab3220d6e9e6f75297c7b18022122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0962f2648acde29f1afa8ed4e970a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e236feef636b6683012d3e070e6f6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca04da64a58c78685fe9124211b8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c2a44c585329b324b6e1ff18f1ce1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15682fc8441c01e0025f72ea0da490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5151adac422614300c341d3e95b7c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3393333d6ccc6a9795cc27e081906f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c18d005b7942384dbab1a9459f6d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8d3fd120d084a8481ed6761fb607131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf67212888286b0ed4dce629ddf3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6191a6258aa440c844cbbb1f12dd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ff4298dab8bdbbf0188b3942d897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f9c0fad7564eaad8b2d6d1d918d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36a1984ce6fd8a7f0d9faf2bd6461136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff7c3c9e77812fcb606072613a9dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca779c3618c3a96fda58979aed3ee0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6452ec1bd8c46536c50051a8e115a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee688a8cf4e5f42d3d431f3b7e82d93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c1a9b68acab26a89eed0fa20c6ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab984963d88dfca9c7fcadfaf77d1fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6fdad16ddb07f191591f6052bc6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691cdd4d360b1d799894c2eb93319b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed6f12524a5e0eb09ead79b63744e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ea586a4ebc9d97f8715ec40e9f77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba48e79f5922aca3fd57952ae93dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6cc406f656dc4b8527eb7b3e50dcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd441cbef9fae26ce162758d10da9a94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943313cd41f872926d26ea2c2737c5d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f810e0e4c589f53cba78bae84af969151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed52535f5a3bbadbc94cabb3ffa8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee674b0beabe66ea4e02adbf2b11cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d79857ec31eefb630659f0bfa115154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd4b82e290bfb3735539f68fbfb1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c029fff623742a3999fabdc104c649156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a582aa61a66e04dee4be3089d548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d010136cdadde0552971caf6144eab4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84bb03757c48ea3657c0e3417fba2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03b204f946c125b3fbe1e8a9e679f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eafe0bd1b35f660d3fa2a72da83a52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87794dc6999ba29fba968ea3b0705162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a89b88695d72023176608a5853045d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab8454b2f3888b54c26815c3c2974164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee712e7597f493bc0478030a79eb0d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ce2d97f33a652d7ac7ac82ea1e43c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858679f8ae525201a7898dcb3a0a4ed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1c8401d8ebc93c7f3f9dd7721af2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc75aba9cfb3bc6adbf6f3e19ac1c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f702c01fbc2e4de5e304549d2dbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8fe09ad61c2fcfae5ae2ffaf03758171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b17e5bbf741acfdb78c6b0a29e1f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415cdd6524626ce1300411950e9da92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704c0c0bfad2b63f8b7d7740519170174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0999c7585e060536cf452e7df36d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d51dbb206230d24b2b13866bd055f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af03675a35e2e75ea6b000d8a15b9c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f612481adcd1aa593be0960e00fee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4b55e33a513a928b12af152ca20bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4422707e915823bde5a8c90418793db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5d5aa4b4ba009acb8555ebf20984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68e51a6f87c7e7eaf1e9532866f56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b4a939b41634cd3184a40375a2842183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b90e928268c303694d1f88fd60c14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393010ef529f30683b156d69dd76939d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c8f5202380e95464b37da3e73499186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ec3a758487c56c5c15c6d86a6afe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e39e07a2a4758bee4d8c76b2d1efb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5cd2a5bdc211c0b5aa6861cbcd14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbd0367e7d3cebe86f8166670cf3e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64115ec70af4c85bffd619d2dce3b6ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600f6bd7fec3ed2b354052e8dbb858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253600453a797f770988b89a5bed28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e975d909e7e1759b4758754a1eb96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff0b67a1ec57317de2a0dce6fd8952195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f615fc4ade849469e1ad08ebe4cc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4d6dbd8b001863e510ad35241d3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437c8353ab7d5c7f32df9c85fff2e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d955e4b8e4c8d3bf8b74e9ec9f6798199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636ee45c57c7b3c9d16f8a7845c4cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b1f2a26b529fb4035c0132665fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf534f8b5ca6a88fc6850dae620a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e878f2408fe8361cfa2905084ee1e92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef310b9636180b6b3b1e86057af162b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3c6f6e5b4ab865ccd802b846c09f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fe79c5fd369a2f2ea1f252b0a6a2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d2d9552fb7e4f6af657281b2fead207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754462cf84bcd93cb989c4d55822f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ff4935e9b04572248a95a46825348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54c0bb63281db2519d84e4e9915e6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c57b247f000c31771986d1a02d03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8fcf636f837d956f381f184adb60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf54a905fdb60e1d598a0602d92dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b27f6dac5debb8ea6d7032ac726039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caba9f72f1c302b0c7c9a85a8eb227215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b19c225016eb9f7664281fdbe39ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb6714ddcaa640da7bd29cd08bd5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4468c83d3fb9eaa04c440244cbb36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b25413f747ad47dd5c2a6195dba681219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225af8a8f2bdc7b3983058b149047e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133be591e3bf4cd461121c2bb8f2d28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933083e1cf15ee190c85b9278b57a078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c55f9dfd06d4e5309d3787a25a923223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31828225d0b4b0823079bd2e96a809ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aa2e886c8efe97fd0ddcfda9988c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efebd41d32573af81bf5c41089a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599990c63642627b047616d1b4c73546227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1aad446659814b966ebc48cf4c2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b121df00c1be23fb0627723fec83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd547c046b5ec02a0a564820047ca8ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae2cc21c2807640f86fc5884501f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb17deac0531fe4ca5ff3c2f9654f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32668666c4f12103cd75d46ba73f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3cc35e9d4181fe348136283e3955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca6e062d47c5f53a4327e25a03ece1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6bf051dac8ee2fc771543df7d5a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60cc92f01821afcec7b2aa2def37d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9049d85a89b05a9d2729ced3581c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a862995ef5496f11a37d05a042a61b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdff17b8c386640632bf05f34a18c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb75047ba49974040b46b18f75eed6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505e5ad9ec32140b6db282f5eade96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c593209bb17805dd6fd20b24438399f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aa31502ce3c2f6907d348b53df7bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77d71976d4e1167b796fe9d76cbaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a48f9494af4fc71ef0572c9c7d006246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d110acc0a9869ca022afe4d65c5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d00d31cd3f3220f13ccb6d77f0cae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c630a6a99197913dbddf99b1e7f3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a2d13d354be9d552a1ca8cc2bbf38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986af0b7183d542b9ea18714ca9d07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0bf9a8286e4d6f1363d52f4a67d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eb2616de08e232183ec30a6ddd350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186188f7bb65348d0afda5066b8c1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3791042e452c60203eea3c6deadf19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6501fa7f68d46188229be1c657df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072576c3f199e2652057af8f95953f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe4daa9f1c8f51d082a2e0758e626258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a7029c18c6ba0d817c6d61e67ad3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8639d74f2d0c555fe45acd38bf1a11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf37d6cbde8d04742f403982b042a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674a1c300152f76f04d6d9d470b7da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e95b6762adea60d873ec40ef6b39b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa473d48c93c8f6b3d6c29573a99b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8959f80969446e25966dc932625df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d4dade1f16f1dd91c62023b06c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43886f741e4a2385900300687df7229267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a110dd1a72dde07a70564398b9084268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c74ac4f70d4f076a04c5d0c0967271269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a85c8eedfd10a30c7cac13ada0184270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9d2d3569d45d3bec2bd1f95eceb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8f8ed0688a6c2d735897e4c87a039272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8dc58c827e282036b4d4d40c07e0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea742ad5c3e40bd7d7b67f07ac7851274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8989527c7914eee680f79c5cbc95e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947777056f799de1f84cee23a67c3196276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cf9d877bac34ffc5db588a2bb91c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c998cd624875374b3db78047163215278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf172a66952b1169cbdf404fa9db45c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3ec520c1540896e59ad579e56fa24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeeba467396ef98e6176329d7d2631281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebaf1313ca10fb2e24026fe10ded1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78b973777c859c1f0466d339a0820283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6fd320a203cf196473b48b4f73b6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d595fd4e7c50bb218027c256d638c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d5733733903a4fb9684c5f97cd5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5affa474aea76df1a6cd0398d78d3b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226128ee761cd4c677e21bda99fa402288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c472d07b0bdfafe51734831f7ad741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e1b0da37f6e3c3188905dc6087da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579cbb2176851729a7d508a6d6dd62f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb54ea6e4279fc310eaa945857b69c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2f0d11ecae66af6b43fda80e9dfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425bd92dff7c5292b1bd90823a409f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae99b5c91e98e798563798b8f544c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc646e990cfbc83859151fb778967296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1479d4ba38cae57edcb20cb79ba7c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeb7338d306f3a6acab0931aac45f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a78b07aed538ecc2069fcd5439e9f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8542a682f9d9d68b6a1165d4f47df07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544879007325fc3b36f803c68d80cce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12524110b5145e350790c287372449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2d445715d58bf5d0f9258602a7fae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f384027617ad21fc998de5b7b90ad55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbffcceafb56ca0e2a99e559db273a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698781323c7246ed99e15a780f33aaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7de2f559983d4111bf16787d2711d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56e44506b4be24142d6e933445040308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aea271da9318d61c69dd42bc1ea78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008eac2ccf0fdc2dddd84ee90906dcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670838c0ea4470153b1396133de298d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68bc1a940055f7ed0ce55fffb610f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427611d6db1d67b582c9c0de72a0085b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ee7fd148e4d59343d08ef2c56784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f38150f07c2f7638d1f1001c1c72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948ba0b207ec746d117c4f28fe8da0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf439e7f9cc48d958053e233af9016317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e945f71b990a612bf4b99ed5548d97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049fdfd7245d2e8f05d3871d1740c33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edb62a4e24be12fffd1d22b63f5469320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94b90d3be13f3baeb2b4cc2be88bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09d7002d72128eac78a4296c6122e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d9d8e9046584b8e5b3ac77ee48d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464ee576b8c3e7a69314996e3e47867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a05a986cb2e6b0ecea4ddee982c0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6019b66fad46fc9d288a94ce91505d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217528f307770c254eea61be32897f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed94e55eb19940bed0942bc6dc523328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4bd54cc49c91e294c36754463993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4bae20e6ab4eb5736d686884e3670330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643d8ff61bed89fcad130f1fa2b44b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f31a7be1d24540400f0c3f524ca01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d830291ae03d776a74fdc252dd1f3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f26432e32c0b51264240b1ec211a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634adf3949128a9022ebfbc2199330a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffa062000df3037a9799a01fed1a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a4b404104d9534db0df63120ff39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3931e2818a8c8c618965015a10a9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ff6132263ac82ead10f399bf8179339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b864fbd9a30449af7a6288921e33ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3a9551136ce2da7e0ea3a5b41ba6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1da76ec66944260517faf65712a7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d404deeb22dedd455d1433fe9b9f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e0cdff88c8efa7425f7dad6b2ed6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebdd8085ae56177a711fa469dcd728345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc2a9a2c0cd75ee41e7484062a4a1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8def3138ee4bae157de17251f11e601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363550ce821739fbe5430d3142591f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7eb59b40bf22ce6c67c5f8505a6ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa36662394723b6a6cbdc30ac1c0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e599638a71e437ae48f9d0d3cfe13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b4fe5f053ccd3f083ac561a1e103352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b76eb2fe2258f489e91baf67a6116353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45ffa9d5855bb69f5b4370282ce42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f62fff4de4b221f0d58bcb749054355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad480a618e4325a110dd3ff1703f14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d6d75ae68197b8cc83484471654d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3832a912946dd3697c3838b1bd2e498358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a4ba14f81a76680b95b1443217be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1b1f9a43581ca70a2bb216063260360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a9ebc4e41f81f09973db9bf0ee9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710efe48d2790d4d7bfffaef18acd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf773421ed811c045d202fdb5a5628d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05a8308261b7de38ac2d6d2f90c1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f078e9e0f6f402343eaa0e07b958365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f872ce4971a8324d9f3f2e2e2c05f1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319318b700c016acdf3b42a4198df9dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e514ce3ab0468992ebcc84a7e42ba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9625c6e98610a5de1e69162c28eb9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75295ff71a35b2fe0b8ac548983c19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661949625e13e27e8cde1ecd36b329371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05bb55978f65e6226419b23958477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ea3ddaf002c02d4e4fe458662f19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823d50e026edab377958a86548100b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03588fe11392d1204889f8791b70fcf5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423daa83ca5bcad95d7d8a8b440bdb85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd039fa88d84673b0ab3240c13d0b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd4cabd0131c2dd2b524077ad1d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bccf77165dd5ab1b303fc3dde257379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512273aafed434213c0798a904a86cc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977268529325e1c97e93e873e95dc90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de31c701722c71d7d755095e1ed5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38393fabe85e904fcaa4af725ac84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560e04a89fcd81541f3bc7f37880743384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8fa53c310e185008414fff9088f7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a99dc7278eed1ebb32c3b5e8ef945386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d3d241459a0571d882707188e38fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4dcf79914268b584d75829ac1b4e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf440480ad59660be5d6394b6a212840389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6185f104c8a5e5580b5994736c00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f4522911727af56aeb306bfaa82cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132f610e1d2c774f936370be10b1bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bada9bd937abe26e156a36f2b6d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce395c099bbf7b4915129e70e3941b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01993198df0f456b363d0861f837a53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3732fa6aa0bd2ec61ec10b8b7dcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff3bd3d63d45e160aafef343f0db08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe31188f85e02ce0a5f5d7d09ad69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a8e341c0808c4fa773f76918b976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b2768b254ca745820c45c0a4bda53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7be69d114312705d15704de11da4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb25cb3371a02f13c9c35b0909488402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c31695421c1c51ed169148d04cd47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ffa0c4a9d7911a4dfa00239da668404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1240f366554e6148b3f01b93656064405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e214eef7e81f1162859c6c4ad642406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337838a2225886c48e3cc9544888159e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd01b85b6f23cb5da98182cabedf2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bd40eed39f2fcc4c8d6cab7d8a60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742f458782a4491fd6e45f23b2b1ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7e5d8c25ee91eb9071f36037804c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0557ef538b8e9787d898556f60a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08212d1c8e08c45d7cee2ffb5d20e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda32f2d741d6b6416a8d63f95a969414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5945226ac58b6c88c9114fccdf563e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ce1201de6d1f5a33cd4cea67b5e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ab01be7d753905cf6b271483ead6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db63de2bb0f9fd21af61461b26c4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ce078691c040e88b763ed74d37970419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe335828887fbc0687d43649226328420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078f2d652aaccb5e8a6aa4796427c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff280a37488193d9ae5ddf44eacb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851feae15357fe3dc16ef018c7a48ae4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb7a7337abfb3cb8404691e2041d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a721db7336c3ad46591876c319d73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf64f9ee0e61b763d87d03dcfd5f36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e547c766bb481fb7078c88993a601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87992bee3d789cb8f89211a429abd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480ff22b26144b1e2a3fd9f0a31cac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cb916b9f275f1fe1802859cd9122e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10c796e8b0284ed3f1359be5f4a47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed6ea18821fbab140bffbf71c71da4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554b0b966337fd512ee126733d09ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae683b598c1c7f0c2d644f5343b05db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146621da93a030235bbe8bd8ebbbe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d61d063bdb94ec23d3fec4a52e1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68ee42ed1dddb9cdc10625f0b95a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c81e026363edfcdfc192957181e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162273296e6ecad654d5c9e331bdbb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832f2ccafa395fbff8c2da7cb58dc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30065c12f5f2f317bd24196294a5b3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6281dec644101cfcf20b2b0719200442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ebf20a281d387389d10a2ed8ffd08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348687ec124d4a4cd47fe85fd394f7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7100712221125b0a04cf1334e9477445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba627c6a2f13f19e1ac851986576c34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7f4bae706ba37f0c8b415e88cee2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df41183df0c398c328e8bcd287090448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3040de0b6474cc6df84f37550e81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2a6d621b4737a891125c15594cb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1867b43efc1a3a5a1669d85dbc430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb7b8c1ec5edca5294ddef4cae8b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdfaf2a0c76295222bfe998b52d0bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e25c59ac20dc228695782d1ced158b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8d7188adac5d6b70b0847020547a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89460f7d486ba8894f14c8553a7b4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d606cebef7186aaea1e3245b6535d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac7601923768d65d8efbca1522442c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75bd2104f0183e0aa604ac0d24ad3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae69baf78f8c582b628f412ae257fcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f93b4f212909d6a4335b3c9a01b42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d5995eef064e6ee25c6671989ddc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a28eca74fd7c67919301a67c8ebc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb3e1207ef51ca6f63ddd087ac1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c3e0a48224145c9af84b743e1e969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2ee60a215fe8065517218a1fc1cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c997bc951de4758a768c4040b8977467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ffcec6334aada80e2917a6331455468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a92293d22f056fa13b9526d48f95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8f8a7045a43727a5ccf3e899ffe6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b45c4792df2ae2559a9a49e9217af4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c2c40c321f500c6515800d120613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1af862209685d8b3a1ea51495c05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2cef3b1c47b62521305e9c367156474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326909c474fe0badff9af8081cb11a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f97bb8b2c24f5c3977f0058eb28f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1222a7bea9fb68369fe5b063db7ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820391f5168a32e5b9d1f9bfac89e116478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b989f0ebf354c8dc73f58cff5732d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd42c884c0881fc774364a0546c19a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed490cf9427e5a692d48303cc5801206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42bad4ffed77c4919df70f0ef61010482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ba704632731e974810176603b428483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4fa9d0c75e01fedd57742f613762484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db1a73d1cd1fd36cb7a16fb45f40f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb80a0af11e394f999c3f570910e2c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ac6e9399f5526cd82e828e2ac5b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723666f92d296c2313e545c8b6514e6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32aeccc40e630acc293e5e150f13f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8a7cb72668bd4c5ff70fda6943a93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe9a8f87dbf65c1754567b516f68d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987993a92fcc991f2febf2c24bd9f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b1ddaf36b936b98d80a5f0e48a95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607dc3c0d8749081dd9f34a25eb822494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94363da6cba35c0a3f235d8206b5f2cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36f21fb7d3a3dc09b34b0948f9c99e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849507d4f5d473885ab1aec90af1a34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e65da7b4468702922fdba8a87684d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d8b5a3d9b1ac8f5880ebc4b04c41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790b19914e9bd418c13de1ca1a3e29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb8c07477db5684ac6837d5274e48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fdf74222981dbd8350f694cae1d93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab943cd543e54b4d66c43b84a831cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86dd7258786a18c52ad164e0b2991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a675ae81187f27a7bd7d3c0b9e9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c989ca36219ad0551e3fbc27d1cc88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703fddfca3c23cafb3e26076560015a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970653b52272de3c8ba1869305e05bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ae1dd54200844eefdccc2ace32df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969b36c9bca4f5f1cc04786cb3cdf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187ae277fe588181086e4fab4cd514511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4617df067b01fd6e925eea01d7a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc047aa7fd54d3078dbdf4198fd6ecb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e630d09fd04123fd1cc9cc8a8c29115514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ac8bf1529edc6eda016dec1dcad5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df0ec80876ed74f915608c4b450f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88e8e86c216632109dbd8964af495517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a864648c26e4a0ca5bc460d971bd95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007c795e63a2350cdefd3e8d7c4d33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aedd85d3532fdc406bcca30458d92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0c1824fdc9e864487061fbb416fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d22a256987124351cefc0d478b9cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f254a5c8a6cce4ae3733017681e4f96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1c5cff99a35ec721534605e5580f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86a3d628f8e94bab7356192ded6b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa2788286ab8dda9b63cd79406237a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5c436dc8db8bd96435afc8edf4c39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2199ee3e3670d393b27da51cae24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ddac450d4dfe78e82b745388d01d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e02702c6a9b3e5de1b8a2d0a1476d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da82d52bd50797ec9682c120444400531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c3b9a5e141c5990388f73bb6684ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778bfeb9ae53e9ed501ac7bd806666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3822388773dfd82509e5267e99dd4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325ceebd748b1d3422144534735182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c94d7e9c1dbe7f31eff503b44ff4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea607735eaa1a2c901311d576f67e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819fbef96942f26788cb989ad43ffc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b33c656eb8df91cd9f8a927579cc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf334b22b1ff501e85c9d5c96b3e5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224588d3c5c810fc99caeb5bf9c154e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b4f42a8aa15125270d3f4d5ff824542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff3e6c79ed65ec2bf960c0252f6cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b190cc64587c110b8908ae092aa2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae319f06ed40ae0e0d422ed195126545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e0b87477401adbefab76762bc547546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d07d422f7e68ba1e2c02db4839c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd04ddf522ec6bbc663dcc994708ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d804d65fe3e064fc0e8fe3751230270549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc226222ac09fd5b65e6390e76bc124550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a933fbadaab09b2ba427fb68aeac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ba17ed5bf8080f0cbd4c4394934b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6136819e3ae93104931e57b352567a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4983596b6a158f785f5cde031559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8cae1560235cd2ba54f947e6e44f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590deeca9880c0a8e1346f160f81e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d34abb26af69fd951e745332aa9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb476ef87a41857925b05b311ae4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422dccf66fa867ad48dcb1000f9f6dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71caaa5b60e89aaa1b50db0f4cd11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec7474e453959f8799c612f354124561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2226bc15d2defd2e0ad656106efdcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa637aa423e004273f9981c90872e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76448bce75ce25c4d213f553c5c39a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce36e0253e18ea7b4f0e4adebcc6b2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af64906fb8f5d400e109b7416f7241566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8bea95eca5553892550ff9cb76ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e4350749a66c6cf68c596eae48c13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ac70cdc5be83eafd2a145433fb1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b32a3cbf0d5cb55be0eae83dc20f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f21a3c5b6112423a902766b36bc1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6efc058ed46d797dd8e4c18f7f06b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b3c50115a1ff87990a1835a7b1482573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910be065899d67c8e6be500ddc86b73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc4edec0f6452039c101db39cca01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5677ff28fad7d79d9e24c4748c1a0b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078355d7d6e9e182fd006fa5f66cf453577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e69bb4f9a54fd3ef6854390bff71e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db78c92fbd10efea875cc5e818a7089579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e78380386c3163bb555ef61031da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd828ec0ab99f3676f658f3667b15e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48875f100cce31f689cdd55a24d058c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42626a9ba241b90546332cc10c9e490583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a3ac852487c2849ffdaedb96d9304584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454680aa2d786a8cd3b26819de2712585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5973868c0920cdb2da4d740d75466586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0360f3c70cfce8d3be19170e5b5497587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d954fb7eb28526f397a0b1bb82e8fec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a3b0d5f48ac13ea121e5b51f97e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3dc76a8bdc13301d741702780917d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e542a02fdef439cb818d684516047591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf9f464b921f3effdd1a2a1a0851c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda20b9a21369afecf99be640ff6fd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac805fbf6b4d0aa5ecc766160eac80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea161685ac42748198ee6d130a74a42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958948de69237a0ce25a9462ef11c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297dbe180d7abd2984da4face3c6036597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f58e947243946e06697d4ab2fe9c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb256f4cbf5fa73e7b82a5a5d2d74f61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af3394ed7082121488d842c396931600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b036a9c8beb4b9e94c9d3ea742ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a69af555e36d2d0c905bd9f613946602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cde314362cd7eeef5a48819f1ea73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a33c28f1971a710bbc4d78dc884f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682fac23a4e72606933a3fe415600b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5877ec47be7d6039c4ec69e7092e17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76df79c3820b831cb8f196c8b4a551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352120abc6b50bf329df3358ddd049e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3de25051866bedcdba6cd3a85f4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d34b73a3ff65b90b7701f8bc149d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346af438ac269c618a744c9f372810a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdaa68adbcd126771d07ed8a2b5d34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407159479fbb1ecf5ac1a78ba9ffc3e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad71d5df9c89665458a93372d5b24d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675e485521ef094d4fea2c1de5497a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df4ab8c312fe14d9856ab3b0265e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea067535ab370e1e5caca8f31d03f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc60a12c3a12ec427aaba5209e13a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc2a465d56d63f2e42f5901f7baa04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f91feb5de92560f7ad4eaea93b015620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4af5c3e01a2060501fef395ce91bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d839aa7b658b50454e7c63faabc0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b1c721204907b8d0e48612aac8b8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3043c4b23a8f4b1e97538945ac6780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00006cfe50c222502a4d62efe7668c46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77579b41db850d4f93df678bb427e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd157950d8bd3ab90becd57c17863627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b34f81b55a1ed6087b92bd047f12ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70517d2a1ee6a33ac4fe4c42ff2be5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d35db872a64f2ee6e3ac38697482630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030acae682678d51ba4cf0410934ae0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548a35a64d651910d4f3a9ca502a5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4484ee49a0471c34ee804cb7efe6ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e098fea2c9e7f6f9a79204ad90be22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085321743deb5ea319a959916bd5bc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9c27db902a3645201d930b3207b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47afd98c1d66a8800f45d582616502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8961d235019eb096e453cd9e3400638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a74eac656b3c34fc7e74dc8fbba21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e7efeb1d6de9c0653ec0f2d13414640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e5ad629bdc0485367a3cd81504f37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1bd1fc83575c57bd9cbed3b1d54ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b2b6382418c85d5ab0c084dec0e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e2cdc6a4586eb6ceb81ea3630eaf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166596bc74c8cbd87672518df2806c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa9ed539dd218296abc4fc46bfafb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cbaa98dcad837a79ad64a722c78cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e84d7f4d8ab6b728063339f0c6af0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ed27edfd629bf8c93b6a4a39dc0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d5ef90c95772fb0aeea0a3f7490c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73310ce94e227fb2ed837a8d8b6170e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f288819ec8c68dc00dc36696cc3eb91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3237dd7ea5016455d2be1ebe53ed3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b17af1c42e17e647065e94d41b6aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88d9ef509d29b9c5feb36f79cb9703655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3678a9f57533ca42392fbf9a16eb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c9d07f12eb2417651401e733ff05d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b152a0296988571aad757a96fd7107658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60dd937fc835314d482e3461869beb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b1fb2ce84c670f8a48605f32374f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d9993e6ca085c1b6c5f5bf989c3cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3fd3d25381276eef8a270bc22cf3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ce2f1517f063366be06d12e502b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521272956ae4178595f3b31a26744b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e124fee22c10d3be6ef8712774d34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26883d077b772ab2550afa4dcd04aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118bf652b3a1fb6492cad8cf7d5e2e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0f731800c33fe823d352e68aec5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747305fc732b3ce4a55f2aa1ba1229b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973716c87ab4d7ae3e836043bc205714670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003217bb56f33011a7edb812531619f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337f5529474908d5c18e93b97051f44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad329436b88a1c29a01f104a7e08b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb319b3053126c56afd3869451356492674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9166f4d3adfbeaffdf57cd50196be1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bead5614615af903f69938099b70651676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c78822570154238b47b054752b261677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945052b12b97de7d231afb93d5a616d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76970161b6819856fdabf875cb90fe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e7be28c86339393545304afc8971680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277752b61e8c1906273b26b05d73f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c94c6c3ef3b19e9980e492a7ef8d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e12d7b08df18d9375390961227865683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d75e1a483b49208d177319976977f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0497db8342a2af5649746612ab48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177fd6ccf767ee1bbac6fb33c33a846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa373b34db2b198fe23a6d8cd1cd28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44a5cb53eea591603eada4e798b60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921823321eeaa414cf4b1f86e6ce658689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cfa62759144dd0acfe748cc9b695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3ad50a81adf8f519d697f9d9dab6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fbc917238adf53b464927dc67e86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025cad265c0e6da1894a08416a007c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67ef579faceb86d903b4d90d3e8be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf740b2160c2d10209dba2e6851d687695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c264d745caf6d3704d1a07a7a42d7f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b25ff171c75688a69c1feb9ef38ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac86fb9450876fc4af041d2865b2b45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea004bf1d13b99e02b6b6ff3f843af1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb605ea528806482666c0e605c7edc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f9872a589c4a71272d5387939deb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43657c6374551e8fa2063c911d72787702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24e3c708cec543bba3b53325fc45ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ecc9cfb19f95a9e2d32d58cd43e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b37c5320beef4567655e079375469f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba832720209d32b1b26fcbad637266706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f11f00653b5f9b891634a08779ef7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76ed8b35704c6d632101a1e5d03054708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efdf247877b8c767b0b8605b83ba91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530624d8804bbc2b9d3a9390db986f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246f8876e328a4d01652dd78b89ce92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c88a762a0ddc3712cc1673d1c5002712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef8e4d3368aab50f0a76ad42237ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0501812ed9ce1499a9e35ccecbc10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5d20e5aa1abb208f8ac5fabde154715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b19a8ae91b41583077d68e6cc4b82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782042a5e0a733b48d3c3a989ce325ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb8a768ca3db3ed3f9fc70c284c51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445dbdca000364727484edde43061f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b86c54259176990b0c57b9c35d9733720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c0ada4fb39b3a1deeb3894abae90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9dade315a81f0de6fc0b267cbf62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2eec69f7f64277b2be6bb1891ed3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679f27018c12871f6d5926d0411d26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b9553aa8306bac7b4b8e3c0d7e1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb1b4d896db4fc5c79a1011956f29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f902e08e70922f6079bd898aec5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387392b6e2a866471980ef90d1fc96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a95b67500bfd5b2617a42b0b6e16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711de22500e396a860e28459f9dbb58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff1173ae6f5ee375dffe77e6ef056731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6b2deb5610628263ef281692ec13c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f24481171b0fadc4581932108d6d28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670dba244a6d5fe3259c2d66229dca6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ba80c74ab042733656584a7882e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2326805024de018bb3e7ccc468844f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d9786175e28605f1997b0046414d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9e2c005b7f0ac458505b11966f2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11092477d9bf3d820337612fed618e55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba9d7fa2f75cbe9c668b606427c4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3df269dc3d822222cec3fc1250997741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311427d42851861296f277f405dc41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bdad0c38e7e82ebe1878483226a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1294b81d6f409fcf2222f705d885e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0cd8c7191ced465686f3f73061ab5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe69e7c4bcb4986a966b60c3ba67a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc63702f701e2dc303349d11c39b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ac88c42911abb2a12dab5319a51b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d1468d88b6b0a546ad29e86f7342749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc60eb9c9296e46889eb33881059073750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330d20e13fc85718f78cdebfde0a0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5b31aad915d4e4378ac2c0755696752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03e11001956bf47088dbbeed2109a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e416607bedf4b38b1039781943b70831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d2ba53c4d1b6efcde8b78ad8dc87d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ed9c9077e7c3c9baeb7304df5b813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89311607afaf23a3bce2584e2bafb694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb4d43d1b39c0e3a230ec5c19f22a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb247e0b57697c88be184c8cafd53c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e730faa79440dc49ca01d8228d3df5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89b1568c2900543066aad645150d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a9fed3e9f45c2a5b29accc54b65b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cfdd956062f0fc7887f4a652ea7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987de50133dccaa4aeda834e7b2c83711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1edd364a0e5c4c2a94352493c6d6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093aa8fba37409f321ccd348eb6e1ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e904c4f901d0e44f7ff5d1b62e4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b04cf55fb497044d7bb6d66357a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2e879a330672706ccce8b994067716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e6904597ea0e07bf3506c574728717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3e8e57367e6f9cc190ca70fb006c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c486f78e0d898c57194f66d02966b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73065b565827494ac5bdb6b9862a99720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88751a911e29c2de6df32c5a07e61f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83be432d2fdc295eaa328da3728e0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921213956939a0e816810da1ef9eb2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f0c42098a212d007373d53983baa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781c685e907b7409e8e7f8e64120df725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d4d0c6821de2e1d585b74c6d791c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff1dd7dc4e140c8a979acbe1ceebf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d77f5be3e94fd317e11ff6a2638fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f49c754eafdfc4c6d6e0c3aad38ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89196a924a4ef0607958d338fcb7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebe8ceb08a0d2be9bf43b7fca94dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef6fdf072a7533a5fd899988cb2c6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b411ccd9ca7671ffb363f222d8e8cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5082a6ede73b3b08ba6eefc960f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db158e992152c7c6fcaaac57d79f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b8f8a2691d5150a738a0d485422536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa28cbf6415524b54dbb093eea80a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81470c0edc6158c0f8223b99576f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a94d13893a1a1eb723471319312cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51460ebdc7bd0fba1507e39d92062e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b13b05208e417655bd8c09a6269141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c301edea4cc081e3b585345200b34742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d4ef385088a7a902922f2b327db343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21fdc95cc9ee869d6456e401180e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4042b41ab313ec081f73c61c779945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ffbe61bb192113bc66bab472ed8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457e287ffe89737e3ddd604a091895c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551c37ce8b960529d040db806b9788a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740dbe2123908f85b0f53d87b8853ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1158ee0beac38263b321883fcb44450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1473774431e891a25e9a7dc10b4542e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baad7c75fb892d3fae6a7c3f5d624152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988600d609b2a9b310da69a3ad4cee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70653622e15cb8699082c602cae5e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7c585c7769fdc8f022acf645e93155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07157c5d3f5e419a109d3722b3f5fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf573a178e76faebd38f72795ddd8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c535dc09e241c25c0dcf8676607658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d6a35c0abbc15f4cfc1691c7b047159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c6ebdfd2e25608c411c918ca1a6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c83e6657b0a12674b07b37b4351d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283a8d0dfd4c095aa49af44b062f5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9225b26db9021e54f734873341353d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354487d18eb2834e83dc193530cfdc2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421fae999d728a88d54e84c10affba565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67c4c0f7d2414522186dc45ff4a2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fbb374b30fda14a805300c64b22b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd0e1d2cb6aaa91e85f5d1d9bab0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e910e55254d2eade53704a5c32f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6683ddf7dffdd91c3ddc0cca96a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096662a12047e06bcaf22ddca41871271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79ee80c733efc2f0d349241aebf9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da817de64c35c27493b18486d6f8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed9151c5ea49c2ce9352ec2b4ec1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b7188f813aeadac5d62a3feab36a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e0f3c053d47ee94a9e32ef47fc94676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed58a20a0f45d3d9d0aff0e74b2cdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d4b68f6d50d49517b843a124e3f8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16491217b767b43491a70178cdbc8bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b0012b3fc308dcd60a7cdb3a837e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a81cab3922b464599178cc4e721281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b038c7b3bbc14cbc84d40bdb9fc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e25badcbb76da3c3afa7cdfa053ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04183639b9d906215e32d7252cabceb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee4abe58fa8d2e80da295496c130f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc03c7a07b0bd635157049990aaccda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907f8d3a90ce35c18a4bdd5a542602f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a754d30171654266212ba08533d0eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb9a6b797aed88ce145c24990c4fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b4116dcca9ab3265424a906caa4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529e1deae420eb05ab2fca4541349891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d7c9bdc8d9635ace727e617b33eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289169e18032dc79b63a1989148b49d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e778525f95f012ddb50864d0374994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e8745217a5fc7c2fc91940a61c1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350142d52ef59cae7938a01d962bd1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2e57d90440c081b68c74b156bca997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5f9088bf9a332130e724291b5b7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0a730062107d2295030286ef56e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6885f192a6c30bcfc96dcb59b66ac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e9fb9aa81a493e8c3856549d91ebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda4b1b34b30dca6c57bee212406375102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a603440e0baa7c553a6be87d6fed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9b5553a47c0fadb1861c11ada06b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed8dfd112385ce843d9f137d8fb43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d45f956161f73895d33aeb0c5ccb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671268935c9449eee6776d823aa3c9a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e5743330bb823d1f303c132122c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052381baf5bc310845b5577f3df301b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9212c456797ed5186dee4cd3dc3312a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec0900d557d6732add1141a3d447b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5c011ddd98742f5678eeccf34cc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012cebb063863564680c488f2c20cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad8bad30c2e0cbe5754ae211d83c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2e61928dd333bd907f070d17e3b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47d7158436f2d53d8acf08a6011ca4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033ee352d7af9a1c1ad77380d89b1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69506f16d451a24c1b582711f1782373118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c033ac737e778c7d5f5a02bda1844119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8e196908f945bc0b3cf5bafb3b45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c583319111f890d2b36bbb13d1d5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254accd29f7e4b1cc5587b0e7638f901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42050ee630138542256e19ec284b5607123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ddbbf59cfd7f54b9f68572abbbba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea51e0b45e5ed3f7dbe7e8372505f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d39347459abfbdd96f0d0bda5b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ff83f0e1dbb87c90d24a8bc8b5ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8376bb91633110d5a3d302818b845f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289520b18e30c3b6ead82a8dd6cd92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cde0778953bfd3c47c90bd291a3f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5812ce4f9def4b9b804b2a5ba27ff5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900cd38e46258951e7046b21b2d0051132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c21a25b7572bb1ccb22db4c73c05d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f7d419c1d75768196d84fc5b4b3bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4e7e3c9d2d64ef6bc319913ead27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ac1ec5e6df6dc1e5a3bb22025e65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbb9f6968919b62e9d842036c1f2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c875f53c06a1232f09ca63d6ac03ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79d8671996c97b1f948cd1f7eb2b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ddeff9f9095e9ae780d412d644ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0292fed4fe266ab8532cedf971908c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3b184c3cd77bc35088165be250091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f092cb00607da643779c44738e4caeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c291e0576e085ba228678b9ca8f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b91c24f23f0a2da532486c2980549145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417831c99f7f6d3df962a3defb839cc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cb2aae9cedffafecfa9bb663b443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f303fc257b67f79d16910120b262148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e709ffb8038f1a367dcd30088eeb26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4e98dc9fe6ff27bcba867eae81c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143890ecfd4d660a1d4aa2a437f2b3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a6a1c9cd7d8f40cc0a71ff7ebcf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d263e93a02aa2de74f662d56d2709153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9b094910bf8a21c26c7188815ae9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33b085a1477b88d749fd7115bcfb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3e726ca524436725d297859a8926156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50274b69f73a816d6a64c6c49d96a87c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e24687d37fb6d39536afcb290e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f12e8e6d9c483a9f9dfeb581b489159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50eb1b7d183c361a12f34cc6e1fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe597eaeee83c88aa2646e4d4613ae4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95d47542c4adb3f6d016751e8aa64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844f0127ed7a6ce88149125ffff0ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceadfcbedb69f0409ac2a1ba74d14d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c134cf9b7b3a29c15c047aa41ec6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680d7f1e4bcc56026571af62ecf9b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4d0492221279426df45912685674167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897afe1103978ba5dde302ba73919df2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47987bf567bef988a84d4ab68cbdb73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb541ed1e584e4036b5a990f057e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c77726433a22f6b18fb518420f271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4490d6c1e19997b94c000cfa25fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1e07ccadf3ece0b486baf922a122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488738929ce68a4d775f56dd9e9a7cdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c906709a88b5f368f7d8cb9454981d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc641c6fb439435e39a32fca343e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5559ba996ff281c83509c2dff1ef36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d3fb05c501b09a50fdf44cc1edee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56f0441fe98aae5626a8bca55f375179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db78d556fa138c87d8ef497f7786a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb73c95aa337379bbcb02f8d6fd5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbdc532388858290e6938c0389b9ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175ef1755f80bcb0deccad0c820c08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8de4bc8849eaacb5954f654464488184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3996ec602820707a4dd1195593fd81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280abd6750d26a09438d600ea670dcb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a4013a0c110945a1ecd2a2243ae5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4ddaa0c0615dc3121251ff4a7e09a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd7b23bb9d9f9bccf1aeb9e925305189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba410c9bb898274bfeab931d5b638190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a14fbbd1ab458d28a00138785b814191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03757b0918c7f561c546dc2c6f46e12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd204374504b8f029a188cffe33df619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a0d1a96b85edc39c6836a12e71712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f92278e7c13f5c9ad7ed029b1d58b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc7ad9be2464216416aeaf2c0ce44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50564405d228cc8401eee836ed3071197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87014f1649238569af1abc7c965abe1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ae491d853a17a468ce1538448a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dc76898a758fa141216a1a4212d7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7aca2e7ac7220843ec1f5d7a0a20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180224fc7f30d27367be1a5e5bbcfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0cf2a148d90e2bcc61ade163f6d46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3470b21291ff16aa8fc3ec9b4e264204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d7a344fda0fd5669b46c1fe860bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0699f282208510ac5dfa7b5d1e8e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbded07c61e802b30603966c5f3c63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add380195b9e13da5ef94a37c32c4b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b760a8f7edb05d885db072f0bc34a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4482d5ca22dfef7368b74f29515cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c31d0a15f7425569877b0332c0c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c6a77c46bc7520e98b1866b3e952c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34724b796cdae7daa00bb2ef33fafe59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39debb1142931047bb0290da1505246e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a17a45f650ba8869c88da0098e2349215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851288e0090a28cde781278275239c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49303f58e01515d90f762cfd2f4ad2d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100676fb96b1e6fb82a8d9d904c3bb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b915af4bf403e10bcb4342836bea51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723438bd5c3d06d2d505ead8cd7a3e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217aa3532141c88008eea85d50b6746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1d5de2d962680aeba8f2b55555c72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf50153a8b59a3d4f9a7e3460c72c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb3548cdc0eb44c1eefe0d32d8921d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d8c83c4da6183cfb9545bf7eecebc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056998cc975c0fccc5b4549eb933c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27515c0efcb46020f5a564cca1f4112227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54909343e05d3d0258d439a1b03acf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e9e47f30afd95964b7b9535ce75c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca4b7919bb9f7af25b94bb95c3c2f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218712642a2e07db742ead552fef824231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902543fc20ec4e54c24d671b5d2f1f39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b8bc1b79e0dd6404459c5cbde608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85966d44c610b9da7a27b4bb65cc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905635a96a4521f34b78beb4814e4fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116f432cff096d39c353624b4aaa6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd6448601b0bf1aab9ee7a2961477f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b67096134eaa9fc2c20e0ae9997368238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d1a2cc544a07c0cd6f184e50ab397239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095ecec7308a356e364d4571a4b900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecd5c93ce048a01c57dca45a490902241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e967c753da6f1f1ec4e60504320a6e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ff6a3125c4e0691af04a07fca7d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff24444415652f25c7c0e308b47cd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b898ba377a3c63530ab9e382405cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb97b83466d40e9b866215e39320603246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1273a572358f729c13d2712538afe11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b6008fad03b2344873e90c1916f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3737f3ff01ba086b3ff134814807dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a13f8f64622fd23edcf7d7e7c5ccd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28195ccf8c42c0903c964fd4cbcb53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536aabe84ea90aa24411f7059453f8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2f6f327a928d5b24e5a024cec7ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761bba95c928a1a90628220d5e2ff98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee6118fad9fae7f4ab3895830ef8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff92b7bcb81724460baa47003b007256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c691d8f2a89130949b07f7f2fadd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03087fc8a053b726946bc0adf6775258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf1777b9bf916574291dff4cf1daa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe7b7134d8d6506aeccf66188021d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea81008ff22209d90adcf7b416178261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7a81dd8864258c04f7f82493e6dac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d7a25d0a159d9c185aed75ba5d2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c64d283f05f525cf8a602d7aad6061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da977f3011b91d3b35718676c76c6ed0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca390a0af746b45ca67a41dc6dbf2537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8982320e50be801af4be24d0975e79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddbdab1cd1e920600dbc5eaf2699fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a828397f815ff6f51d6dc9e1c783269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026583c02686ca1f473de44606da30c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575832a3bbd803d7c31c03c9cbc2193271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da32d6fef41c095c4bd26f1258e2c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc32c28ce196f650ce007c212fcb12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c5ed731ff7734f6687df9bd51d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ab8532ab0f031522d33bf8a0af72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed4bf1786ae312d20dbc7688a6a71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bdd84625eaa8f5cf4affddfebf7be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476cd508bae1ea0572e589a7e1b2d6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3103cdd4d5773c64b60afe5234d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469a7e86791f4b26cef0773f6c3222280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e70e19c32cd13f85b21f7ca3bf5d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a68011cc726cb7f127b5c44f2a7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd57046981a21e80911ecaf34ff560283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02e962887adfe4723045459cf37cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49b873c8fec1a3807623fca6d9123285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4542b63613ebb131f4b362344283286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c657e23759286c8066afd4886ed5e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4533715e8ac87beba199402b501a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d88aa7e21f54786e8b25b57c0a213d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b30abc9e2201d270fdd708fe31836290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea562daeac20299f933f5830b85f5e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc1936e369a29a62ddf49a4740c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b9146919c1f1720ef15437261a83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac727bc2a67f216553db3aa525e94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85a5b30aece575ffc4f5a07fe88a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848d3838bd85adce5277f66e4de0bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba0fb017458ee5d5dbc7e098828ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360fb3d0117c94811bbd830738fa6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28b15175df50fa2b03c2d9d48a861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd726d038d309145594ce98eb8eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74be322a2abab57a63074ae9f2d7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b655e5776013097792fc71b775dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a722b7c800816070646affdc8f70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2ed2a20bfbf73fd784de459a06fc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6e1ff6bce3583992de23a721261c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6a115bc35b23b4f7550e72d6c405306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ae499df6fecd037c89e6ed2fc52e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148726ad840d2597c3ba9ddd47b81b4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689891c56ca4022efeb43efb92e3d58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c6d07b2a9ca62f5f79f1625dd84d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c11f71890fa4879e0f5880157b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bcca983e48b31ed2b251e695c37b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcc661f52c5bf80bf98c1519234a59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2014bb5db46bd56853b772938bc292314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72970f51e672d1b9e2f4b4c16a459315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35744e6504b8358913224c3836352d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c8b607fd96be8068c8f97bea66a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0a207c9e2acd2c61ff1f0951db109318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee44424c2ad203fe06c0a9a713f0dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67490c3cc9723d0fcb810eddde3edf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b0957f03013e7d49238d8fb85568321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96090edb36ab90ff8cd10341ce562648322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a90ce594492a9493a024e065846e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7d1fd593acc31c17f63064cd460e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220206679158b65b658c69e704194c9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17a1b3a8bf433079d0d5c46504501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6afd2500c98be179cb79987ba6a747327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8354dd0732d92c05619e928b43bb8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a67d568918cec9b35a2f95030752329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c62aa38e064e83b4a2aa3a1d9a8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3eb49ff15a93cc82e8f954712180331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789da476e4a5ba4f913661705f10f7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df707f8e1ecc596f94f931df9fab51e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7304a67f4c26b81e4915da4d93b64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5acf7bc13b75f84bf38c2b0c469c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ade2a15a7350c3972f1857462a49c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e57d831a076a30ef0d040470a9f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4060d4153302d2129d705bad91989338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ebe69470af177e10fa6aca8160744339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7e68b0477591116116fe03f9290b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf33c3893f98d14b57f572132c340f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c8b696b49ccaaa57c4ea1f57f64c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847221294665735dc5d2df1568a325c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd772e3a6e96d851e3878d94898a21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796122a27a99f82653c64f49acfebe61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcfe76cecb3970b408b06d008112bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ea1bd5f46faa333b1e8cec3038be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69efb94e73c6f9af581365192e0f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e354a6779582200056a8d8a768b4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728a021a98cc251b5fba093806a0a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3b82bc5ac2dca782c2ccf346f916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41478c30e8cd72a23b25c690eba9b65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af2c1aca3fd517d48f3d9b9a8ec88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcac860947d0b052cb39ed4291bea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a257ffa34d2fd9ee6badb05b578990355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b79bf56ea43b518105edd92db468d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9edc347d1254c4ee1623346ebfeec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1ca8f3c025a2f0fbb576ac1f35166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce852e44648012acb937e25e0cf10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ecd91319148638e0cc2e4e5fb0af9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8090f77f13d89e0a2f182de1b970d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e19086c48e12591aaa62e475cc25f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b73c4f04b78870f2580ee346ab4fce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5877e82b70d88c6b8cfa147c5b7679c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b6b6f9524528fd0772a7c5155821365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df29c7f5b0eed67cedcacc4cafdeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba0233e8bffe890527e29bb56ac791367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27cd906ca3aaf6ec1dd830fd4d365b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591fead3b4ead5b40507d32d981e6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ed9c33a21c7159831e30f65239f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7113a93c67e2bb169e24bc7bbe9a55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b43bab5788c32d6e956ad27db563372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9cef89921609acfb3a9d79e0a260373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fbf26e6f00b8f4901d987deef13a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e2307ed292cfc1ee872eb6023396375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7d388f5ce401f54a8cfb1490e220376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fedd50142814f39338b5126b350e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6bb7ef94ba674836b989eb0789b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40595b0f778996f27a9dc15212c3f26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dac24d7a8456601e307e652bf9077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894173221221494f7105c9b257e21b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1462cf0df9494dbf22ff678a98b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3a93061d0307cb3a05065502839b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3985c262b3dba30a712f812834614384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a443fcad5a6c6063b0c97a0f56ad7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92058dfebdf2ed2593a91e4c35e4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93da88b1daa26ed9f906e743806962387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17149992008b020e63acbaea7f51f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175b902d461c46168ea42ed300f1a01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f2281e41c2e4002160b13eb68af2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31917540199b9c6671c0cbc058c923bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28604058c2b49e9b6f8f7fa2081991392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1b12c1b7fbc9fdb6c03e083fb46b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ed4f051a1f9be491733777d9c503394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb9f073da5c36725b608124aafae6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5d0dbc720c186059396cb2449421c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1872405ceafb95ac2420659c30ce1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfec3744d60f2cc73aad4a7959b381398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d6aa14fe200ef3c179d6fc7c30a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75753b4d0a09d83177f65d12c14879400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b747bd6c70d3535190ad813da76c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201c2a859b57aa6e585ff26984541d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bf260cac967a01e3f31dba4814908403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b234facd84da2cdbf9cc5f5a9c36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fcf7c4e282d01017b546448c12e1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b92a245f51facd803d8ea2d5361c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f0b57794cc5356b8a16b57c16a7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee1cf832d322c99af39882c6a61bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e5045c165fd50d5e0dd74bcdee51b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71724984f6afc7b1e44ef26d7d4b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586165d46df5a33d264688a20fd9b36f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b651e33ef9419d6998500b0ff812c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40026572ce2230e443d7c9a5fda76a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9155270589163fce6bda1cd055c7601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2885c0d775bc27f9234a643e7d1c6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427309b0a83bcdb7707f918e027fadb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d3b6c1fa9a5a9d1ad7cb817124db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c970f56c2faf3506ef64852058c47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702ba7af99b6477c28968c8577b063419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87bac1ce0ee79294398f232eda92c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69d93858a16ad7dd282e9333c2e5df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acca0a00dc444bdf9b0fb86f19526a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a80906f25036d5d318eea83943512423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400f900b863b773ef0a28d84dc5a39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393366f534e69ae3019fdf94b550cf81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107a151239551701c922eb8ad3c200426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4bd26df7b09a19b26e1cfa2e6701427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c84d9f32a29bef22ac8322708ccb8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2e3bc571ee48e33fddfb66fa18a4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea83dea2cb1f04a0d4bab2df6610c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dd496a40167614a74fda5730e635c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c159ba6cdfedd571826bda905a44e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e099277d4b95663e2f0ccab3255a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ac000d87f0c75c43480046010ec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9a7e43013592a3f2140a10cb452c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4fa6ed0cfdd548a371ed2dfdcda9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba1dddc0a1dac820738607ab7fe95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa9cf70ec161ec3b3365557e268ec3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128b7643cd552e91b2044e9e71540c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915a7c96606f9a7c87db34bafd010c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819b60b39baeb87a8430a461914c648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec09c5fc2839478942341733360b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0e6359a4229a2dff03147d9253e41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333221939fe31251807d9c8f891c0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66edfa7c78ec7f3abc4e03285c47e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d70be45bec9670ec1362355e44e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019ac53297d55a7f8466ad98af9c1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d24fa6cc86524a21005f2dcd69d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ad078446500a1a6fdc7355e4b5d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccafc97f66f4c692ebe6d79250f29b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4d78eef3ff11cd17becfd4ec9e8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b60f04f07bc65092abf6a37120766452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9398f4fb40462ef79e28129b0b06c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d18a5be74caa6c0fcdd706ec713b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3cc2735a03a40d9da7cf35767895455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b00d701ebb2d5783f928438bb3f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6b2d58865aa88d61f87be31a6c11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee585884109571710984fb4e1221c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fe7c3b574026e5609e64d0f88b1c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b279fba825230fe9f8436c57f7fc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fbf53a2b19d00ade7615a48c17142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5cd17b8c6635b7c63c6a4044172cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f51358a14510d52ea3881306ca987463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094deaeabd257195fafb4a071b2b69ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0b3d5b7037576cdbc2d45442c60d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed07f6ef621d86106beeaf9166bbee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476f150380bb2aee07eb13d28fe13d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074a6b0b199214a51e8bc8bbbf900e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f60f817f3b5cba61b26bcd05fab07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ff8d179e597be3f83fa44c80ba935470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38345897ef18ca0cbc947f5fd437075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b1534b775b0ff55dec487cade9fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe04235e10d1e48cae0940fbd59bbdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3974edb568d293a24bde8b51577e06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b00aeb7daaffc97f7d4f8955027a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb733d4c45b92e90088d1d72c5b08f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745a2a90d504d6edb2f40c17d0f730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259a7335b2602cd7ecb1957ef8605c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799e1cf67ee53dcd22b862699002a23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e414a27d3b9a849e4c2efa311bdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4652ccd37064f6fc54877568288cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80252bf0ca6c3a84beb53d6b4922c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6142fd575ef8d52dbef8984f9d2583d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547fede93d4a700ce9d628ba4350f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b9caa9bb0df89256756017f38848c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7f159c5e2d40c56f7671602d90787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277c9b7ff5cb44e139db896f31da49f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4eb52583f4eab91dbcc9718ba7875488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613fec141f45296d927b19f40759f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0306d1fac5d2d4719505a36e0ca9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191443dd0075c4fca9b5db9be92c524491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b8451b7471eaf455bfd430956d09e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb074b9bf7d722d4f8786dcb48e081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3e215a53bca985fdfe43aad0eaab5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16fea804a9428629411680f969615495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d0381b3be5fe6b9424611c491f27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960ed70bcbcb5517a45cc10eb16fba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506284aeb57c00db6f0c1b3b42d491c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d92d4c4fc8774b8b8c84ed530e2d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d36d700c9b06120e65c9bbcd1e9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6655593202feaef9906649185a761501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8469993efd700ebd98d4a7ad1753502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237a85f359b64470b10fd65a43b35f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95615c0875e5adf26dbc64efb30106504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39f09fcfd15e9930b9ac1ac20116a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127111660fe86824c66df6f00c81f2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b39bccea10719435587f92c163adc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb765961ffe293aba0fb111958baede508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13957be0830db53fd66e81d7aababd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14afc9ec31a76a914a012a7bc807ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b2749cb9ea77c2b8a76e441304a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f2c8a451b03f62b51ecb3aff5fd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81a3eccecfe4e9371872256601048b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73e0c5c4bf016ebc7e38e6692c9118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea93619b9cc3754ad4997989815ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948994f4e986bab7fb9e09553ba4575516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9fc529738ef2ab4b28859cdd8120517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4938057d4a412ee6a706c6da589d04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fec5bbf8f2856f2cce98bb1d47370519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e859826d346809e9a76aa6517397d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73df8fc8d80e56db6d33d2545ea4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137682101df84f2e734f16a0796955b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d0e2eab6b5864154e5d160b700ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299e7ec9d36ccf932ddfc7db313eb95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fbc014f5fae0bd4698a88837cdd27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190f9eb799f0a6a5b6a283b8832416526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4246f2cb07021c3ceb3b15da8ad54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c5eb419aeafbed6ee6994ce2b95b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1869607cee8de8a49af72393d4f6a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e29a85d410b047d3a6fc9b1a2fb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fda0bef9beb1f48d7d3f506495721531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85e19b5c88ce0d9ee3c0c4a4fdaf1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2492973fd8dff3073ae2679371fa7ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e32aa302850e2707c7432d3758c3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c92e7d2c6c09bc087a5127970e2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c8079f8940e06cc628e5feb62d701536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e51a247cf1164b698ae503c56eae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2edd3232a66e1a94de3e1c872a7307538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a80131b940c09d2829dea5b1d12f0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb18a81ad5289efc8f4e7cc85ddbdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa22c6d4e399e1211c9a6cb0dcb70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609b9e8b8dec3d2146f0778b784f361542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc874d887da1480726e2f12ce51e620543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3872ae22bd764a6fb798772710054544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27067e31e68b840fad9c7f9da35d063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fbcaca65b6993d654971525fc3b94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c00a3e9ee8bcb11707b9fd819c70e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7ad115adb2c6bc045a2ba8eb450b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317e5a6dcaaa8670e17ee2e07fa2d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50a004e9a6b85fab07805f89741b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183d49c1b040dc1db370bfc990f977551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e8aba184dc8ccd9a36eaf791657f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4de34fc5330cb19a4161363bcd3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb84b3eed91080634cac6588253085554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747292be433b9dd5b02536ecb60d6d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c77535a6e50899b597ae96aee1fc18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3448d0100a0ab7255920ccf37838557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6a1198d78f4f08d5f93da31a9cde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e167b90940fae177bd82da2fea5ea2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e12dcb26fed557d8b4a940dfc24f91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d8e26f39755ad2e4a37114de6dac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f72747542bc8847b2db3ac4e8163562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda129c3c24ae05a0b585edf887121e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62c0807ff0aa03ea87a9e0e94b294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce639f31bd0b42a7408af21ffe975d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41547c14aa3eda76dec9a108c98a83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408faa0b5e8428254ae608e3b7adb18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119788eba1acc0fa059ffc7f41d564b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f98cc5329c055f88645591581845569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25eed03c78a5ac42e5768ec39c6b6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf3268a2cb38367bc98eabba84817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483291bedf44c9866f42dfd8520fcda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386f3052005245e25d8b9020a4c5c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ddd9b516e05915aee2948bf0e59f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480e017f837ed7af89642340a7e4aed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b250e4ff8aa51165f91e9af1e10235576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceeae7cf5e4150b59ddcf9e0201d35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ffa914f46fb4183170e768b57a3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875773cfdff5b7ee6dec78743d5c65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7680cd039270a5cd09a6c2aae693f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b228ec9f6f8d42f64445a19c9b7079581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f00114aed410795a4e60b464efb33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca0b4dec94b035c0b0d59ba97d2a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435f4cc54b8a8ead6ce5296b4541d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce45d8b9230299688f23a4d39a237585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf880fe67241e69bb2f7f1d07afb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079b0b992ce69d549eb3523360f00f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588804dde0b7c04d9ca7931f217efb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367607b20ed907e5d03cf97139acc35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f980f4661d78461a7179bec20dd443590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed29744b95bc1d3edb7e04c941e5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a50f6096f21309e19c7d90b71e44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cc15a68b85b2b1ea3db92e644601593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c85e495df1dddbd793825b8e3bb2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8bcedbcf94abfcefc41d74cf53a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f175ab4475a7ebd75b51d3dfc2ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ced2e79896191b5159fce3876967597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ba2bf9dc248ed81ca71d9a864837598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b9962dc8ca69f662c4cfd38c3780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b0a0d9b8666f2219ccdbadbc6d26d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2dd5e97531b79481c87c5a282a0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c172a268716b9f1d90a78ee07bb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b7386c3b9727ae6b9115b2f12c359603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca277457421ad546396c9fee71f89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3d604295fa4c9572c2923f5145b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46660e7eb339f3aead4626db2d8b192606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939424c52aaa22a4045c03334e49e97c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25dce864415c8c7533fea1c33a821d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb427f194292098ab51e11d29cee2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf26c6c3ea2a3610f88cd69377037610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf32fd555ebf8898bfe7274477cb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee3183db0ba769727335684fd77d2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8d881fb8654dc42ad90e0dfc739f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac10bedad96d1dd851205f0b44926614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30029f1d0b20fb09e6842040e6e24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3e0e86ec6230ee6f7dd768aa988ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d4174d4fb85ba2547d1ac2ed1ca7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383046d5db7daedc36a72423d10db53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4993af1cca3504e96c2222f9536da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b76ea5667d08a85ec90b251e37fdd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72aa8bbbc6f0e256d1a3e5939d5990621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ebedc73e83ccd13971b331940d1c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494986908f74818630b4b24953d569623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cf3ec7e30eb8788d085dd530afb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc497585beb0473fe4b22c1ecef2ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c0b08ca96938c9305314b67f0bf13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780df7742e42cbed6fe5d9c0c1878d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b736c548a3a9b48ca82baa736bf90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b81d717e10bc19eaf6b38d75413f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a529e4ae1f91afc6a24395aa76166c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0feba78e3d21de64126c7a2f659b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19a52ee2abcd8068ed33271b719d1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888daf8cbd8b31408ddede63c2a6c0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3359efb83f713df108718efd2e53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb2e65d9bc350639c9b15ad1bf2c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774b7f250639da14fe8ee25bc40324636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ffbd0361487a86b1875071ee08c0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce6f3892ba4605d79515d2b96de37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77879dd73e6c41d90f6a544365f7fb9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6dcb0852eaa138ae8eb12e41cf51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cbc6c1adbf408069ff32e81e4b95c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344683204ebf550c8ba6ea4e23c885ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7581aa985e21613c71a0bdf7fa88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8f5a74fc420d0086f97827363bbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359250332a115c737dfa09d2336379a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006804d37a3960af9ec2a18e69e0e9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db84a3944d228bc72569248724698647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e22692242ef11653a4c653422baae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63e1a894e4f96b38a7009492b6bca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577429a586d243462d9f980db23bb89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef69c8ce139efb96c12e0eb990168651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1cb7e49742db7d9abcc13238e1f8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dfb48e137617ad6368ec5bf9eac70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb358b9521b5efc202fe37d24bde6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604114f76cf011bcd8b304b1d6d95e86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8715fa4a951a2f0faa009ee0509f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a04936c7a0e65a8223359ae0b92b3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5758d3bb9cd9d8d77f9ad0905c37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8bb388243ea19363a710313acf306659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7f974769cdb015479eb0661fb173660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003faa1960c3f9f8e3003f8f8a4e3006661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc08785bef79a8f54837a858ae095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035003c3460b5602e020e60d51cdbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549396d62ef6b740c4708da7393ca6d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125cc1f3f0daa134fce77c7a2bd2bb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcacb5405bc7b9bf701d53048fadb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f70565fed40712203ab0f963d7ad3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6687df08e978434ecafeb0cca5511668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35ed507ede843531c308eeb497fdb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72c9419abfb1ada44272ce68ee12d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7599a1f8a0b09a9d6ed3a0d05625643671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336cc9619db1f617e09f8fc4956e60a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbbe472204819bdf81751049446a2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af1fd3a5c6183109b5629d7e1bdbb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e54548e977f34afea0b6030196ffb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c2083c46a5849bb09c8549d0ee40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8dabe532747fb4cdf89c843c56989677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b043a93a07f04f74f9fc7dae0a665f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d50331e8a0dc7a09007569e7ac8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fef1f70c383d0b567c83d77606de2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304126fd309078c8a30ed1c49579f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe72a2be315496a648e21c5e178426682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bd1396b670399a61c17e117167962683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f52f5bc5799ca9310c20b4cb4d25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21a1f231b3308314dbb161f03fad5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826e17af56e2b7549ec5c002406d52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c46157e87171e10230663416db84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8da7f146702e538ea44d156154ddb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e87c1944c85cc0d24dc26d14ceb613689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefc7d812540c5fc9e8e444d4ef0622690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5bed92ad3a835954e23c64a993a11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa814a120ff7947ff661d06f66876692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0fa9a6fe6ef4021deaf7cd2fb19cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a72da61028b258d6caf36bfef6eb40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f0ec8491e5def9c44063d88d41770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800dfe352d72c64aa3a4c331e3c430696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e889cdb3f404bc239821f5533c10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd17157de1261a831c6916ad4e08e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479c019e11a4e204aad1939f4daa67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c02279efbfb6989d1674a902b158700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26471dc35ae14eb8364eb14e78ed04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e196649d46e9690cb15f6cea83dea3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0197e21a8f36083e9a6655c657a82f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43948e151eb9ea06d00e98b349f6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904852275dbf8315e1170d6634c42acb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbad7afe9835d452f6c8a5ab2d489c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a67acd6dfe5b6b00fa3d5b0317f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c329d095d207735619ea8ebe9dcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d6ff8f5d8bbb835ec61ec9d9ff48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079132831dd6fe49d0809f628512a69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31e296978c66925a251573a6413f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4a446b5f242aee7f22c4f18e7019712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcece42d9b7ec0b64811486bd90babf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b5401283cf65ff310553c4d03003714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f7647266f016ef5dc9a4943f91ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e93073b50cf11b9e9e5a918137b34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedbfb39d5a23d90149eda3886ef21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd44d3800ebd94c39f4319daac5a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b92eb9fa7f6d934ad81bd0cafb9a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f2efc7e92cc0ca2ac5bf0a9eadd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb19301532ff928ff68d1dba4052d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7963e7700e0eca63b862e0fbc9087e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be2a8aae354c4998e66acbe3d5a2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020570558c297f5ac12f414c10b76bd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94558d50cabbda3ae943bd3fde21a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5bceb109ec5018c015e37ddec6af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812934b9dc2163ed856cb27820ad11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e5d35e81da2311f31c83b072c2c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9b045915b77457ef5b68ff3f6099729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca551c454a702a793e57a20902a83a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f2930e27830d6e2b5b48073af47e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f482f1e360e5f21048289fa46a6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54231e14814170e15d537f31c79b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca80983570b3bf576b949231b89328734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db4d67697620169dedf090efb0748735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00fac117afdda5acd713c843c78b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c0e22fc8531bc9e9acf4e4e665514737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a105e755046ee4afa74ef145634e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1523127d81b0447050040aee2089480739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e88cf7767c72503f58fead26e271b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f8b8175e8048378e3c76927c92a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906cc432099d7f96e9e37540f49c19a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb93d740fd2c7eab7e4b9208bcf63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2348988386472ddcd8eb08d2a2fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d3876114a7fde0e5df8dbc37a251745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edf0daf8f48b6d00270fafbbf3de0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd7071dfa4ca445ef2a7cd10b9327747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5bbd8efb48257e89f8db7679c387748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148e156d449797ca2a09a19c153eb42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46426ca5a3eba6da5e2b52640cf17def750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c24c9a9550d6f3958beb0e101e15e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00388167955c2d9e7bc05ba5d32f4634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787430eff54d0907c88a5cd84488be65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342af5a2fecc12b847165a0ff54083f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38200318569480e28c4ab253b3dbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd0c84fc36aae433fb01692322c4c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67dca56db2c21f521d444d517eed49757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>