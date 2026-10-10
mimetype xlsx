--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616445d2429682b095fb8b4f7fe9e4951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62353f9d105541d3facd52613fc8fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ff8a9972075b0babac2d1141d8753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58ae6de799b2ace24436c1341eae114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d70b140cb9ba25905e71fc5fb8a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faff2c9528aee85ae5e8ebde875f316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284ec0d73cc7199c2f31e63f78a3657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6325855f9877d6d3fd7c18e91992e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59cd46c80f9f1b1349b44aa72ef3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9ba270f39f98bfcc27d3966d89a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef96bfa093bc441bb15785f0e4d30111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3570c35c29a04a88ad9b2a003c9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d008236c1020f15e9c3dc94f4e84213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d54bcdf54fcf6c83768c043f0ff9c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9411d6ec70f629c203fef4999dbf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a40f5e866bb9173e6c56d20ba1a1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b98307b5d5df92c6f66d5a38de61b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eacc8bcb56da196573f31dbb9dde1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c2e62ac016f5e4d29a6bd79308f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0350760b89b563a46b6b2cea2039820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e649195a15e8a0b7590ca2714e8ca6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a098f75fcc1b99fb4ee73e6a5ab81622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b9141832e26bd6222cb70dac740cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a51b13083a94980aa97832eba2af5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647bfc5a7c24c06b58a816fa419ed5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478603fddad0a9345b1dd1e38213e1d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9775830281c46ead621593c5ffe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a109cdbc297bd37599a4e2a42a8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bcc79b552560e794b9061c36ad5dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33d4ff32745236a5959f688a7100630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e1f2b75210dd935214ebddfca250831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96e399e0fec90e63f90c06c6fad0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17ebd68867ffc04068db968b03054733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc869e1026628ee36761e3a7472ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade4096cf9d3ae010bf0e1a42b5e67b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244cf083580a50e39fdfd11d5d34c7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839570bc71a94cb69478d890a1e4006837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7977ceda6a30ad099474d433f826a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fec0bace677efd4490b606c80583b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b9dfe569c262d3c2d76139878ac840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80422a8b35fc2454addf27fc2ba3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8719a549e71932841c324284f2be0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437c0e600ee7a9383beefcfa8a45b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba98b742dd0cd3bf03523e96a0fa0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1096a8e68878312e44360ae97eac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce7a4a6fd35a32c42e5d61b8fda5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca856c81e409e571438c3cc61b933947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c926e33c4304e02abd5e24d6663abe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031dde74ea30db3f04b7e2b770d5f4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561e7f0819014a527b7b560c19d11cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc676e67fcdeb3e6aa93dd8c3a4aea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed616969efd06cfffeaae3c16ca0e4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f5fb2cb55212f5580ade21e2c2a4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfe6f99dbb9777ba2a8de3e18154d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b373fdc696c12f33a6e1d9b1fc987b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba64a1a2b1681e6bb7e72e5da0fc8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588cf4dba2e584e75b23f3b7b5f6f5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd872b5b0eecb06219030b519998eaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bba5402926c2ec7bbb5398f9f6e6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf3396ef38b652290093a61f833b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c845e52a2e3a9b3b6302e5db53ea7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a735264704a68c587ef82cb58bc1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e42b87eb2a7a49073ec01ed15d6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca5155e7f75895c9452c2116ebac064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17658fb473b7ab362926d5e19c842bb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868c4e7ad87b186b7c544a8df2a12f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe3127034b5097dfc488d76072d6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b8b973eeb21ad89a59b41009ca2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2f1d55ccd78e23043150f50cd90369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff55c32918ecd3696b9b326f78842670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c642108ea58353c5c0a72487f67e5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48c8fb2fe8d8048fa2d2344759f8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3444d70267e1be4394c6a71eb9fd41173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61063ab6426142a24f1f5a80b83d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755628898aa0ca8d6508416659829a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063cd39e7f8c6f66469bc639e3e1cba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19609a675e62ec76e29fa4c58e37277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13803d30a2e15ccdc8f9857cdf6a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b773e660f3472a351bc9d2c50e4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129be76d03b878a7d6a70abdcc8cb5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e550112d04bba05bab442cc0aa13881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243b4065067921d0988273a47b8940e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f67dddd576e848ab66525f44705683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015870c58133881020cbea25b0825584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03793bd8bcf27ca1be89ef054779785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad219ecfebc7a61ee01b3305053145986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84f39415df8ca6ea19ab019174a6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210166e7bb1b7ae42a2c6679f10673b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a496b839648ffab7963ec606ff7bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6609796086216267a99d78ad3778a6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83fe93a371ce1ff2646ae56da9d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d0a18170c2f7bfe10f9a317c9572a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952544868165bea87743fcb924528493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37949bfa2309c9a87916444c90150ab194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f08ec0a14e753a2d8d1332ed6721695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2c80e4da884ec64233bac473e0b6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07b3b757d0d97ff827259853bad1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807c41f0fc6a5fcb72bdb88dcd952098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39be6e926ae241c2d11efb43093c5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e601c435e8cb0b86ee61b8f6f2fad7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b401f6aab01f7c4d792ae34a593c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cdb5eb23191a9fa20269ca9ee9dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a612b58fe8f22d613acc73f705c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba343cd7317f335abf1e0d6cf1c46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97faefb1823e4b802479ff8fd222ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3eb8d998bbf3dd92eb1b284d8e60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae19fbd8ed277a2e59d0db29a7dcf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf6b1434d40b90f6aba8624c6667c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df029958869ccc815ed49744be7c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9896cec3ca01a39c80effc69e42f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19956021aad8b3f8a8209444069477111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b2d6c83e1a8361da725904f7a2fd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7052a0e58c8d5174b6a44c477362ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cd500d3e6ce04ce0b99be298b5a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f313ea46cc97ea51fda53957ce7422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f528d884772c64906f551b776314681116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dca2d091da9f68d99730ce9336efa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a582cca40d47055dcc60e9b381a8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801040d8b232d801618e7e7d643d8a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1190928acbb5e9cbb9cab55648ce8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41da10c7cb4016cf99def47c4c4a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a131e9535b8347fd76fd9377fc5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f7ed407380d719638454d3abaca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6b5c5060c9c4122ca9ffef4624e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ececbc0a4a3d77244ad03bd058e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d36adfd861bc6ff52db766b3f021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904215e031e01c877454aaee56c345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1902f69fb9976cab69c1938444a02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6486b53d1ad30955b2c6b26584b43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99830c03da1966dce2ce8b3c4b86cb7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7ccfbe5ed14e01505016c1fc883b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9e80453c02632859bccad5fe8fed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7059ed095b6e72125ad5e8b74c9b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ece3500b9b592d943f43f2b605a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b027b30d86482123e7abe52ee711135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565491c4c3fad0a1080ee95b58cbcc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146e58dd064b03e790c902ee6f8100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d29b6b7918608b22140af1bb9c3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efedf388ade50a695e48849aee767b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de796d47a342b1b38b36ca429fab9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ec47f710c065ad1fb4cfdb945743141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b353f35c61f05c9ce6eee2d7c118e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef38e8c12b63ad96993f6d1c58a574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b36f4892c854a5503b19ed85e28d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9d907d0c022a4c21d83c9c8b9595145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540b6d01ad46897f42cea6c0d16e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e6bd56a145141c94f875842abe71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67080c074ffed40cab8a05d6a49fab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748eac836add08c0012f5553f787e8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410e271631567425523dff6b633bb9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe76c3753d14d878d1f01a5866d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813215a9735bb1ef6c17400dd52583152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac4775b0f1cab32fdc3490d71e9ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0bf969dd27f1f0e31c9e51945e88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa90fa10e8eeadc1aa39a88caa5c28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a44ba54dcfcf46e088077fb4826e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743272f0083d1adcb70102e4d58d01fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2faed176b6548389cb4137be6cd1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7a07867b798494bbae0986c474c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b46fd8b1623bf94119d7d08baa71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b23a8e5fcde82ed8823a42d002590e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce04e45422e61b9ec97c257822136a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f718c04e8501687a9ba473126ff7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e573c6af5f6884dce0372828c896b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98bd2cbc951c9e6370c2759193059165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090208dccfbc90d3ca4d0b5f0ec35b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d1f4cf8e5b8dfbbd6babdd113cb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930d3e83303ced068d5c562b750069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae1f0885dcb6fdc909405358f6df80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f732b4c6daa11e26c710c08a7eb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cba81053a12ddb3eef560b1f3d258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4fafcf36cd238bb63b28bae87818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc548ddbe19c47b6770c11dfb431ac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb10821e4d50bf6561d4b61a1ad9070174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832444cc5a0a64dad8f1b40314fa027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb247fdfee985861d34618863866c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820398b9849403f7658e75e6418f92f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0800d88cf9ff7f8e5d9e8002076eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89107d07579bf6ad4b0ba00fc52b9020179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91a27e8c3731c88dd6e273a2e615d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aaad0bb3cea9fa6fb7a988028bd78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614637d263699a3e93af02f0246ea2e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb8aeeb302b366b74b79e1dbdb134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def523c7bea85a0d068fcdadd7c272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058008c4fbb34978ee026e7c8f119b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df78d518429aef15e9a7fcc0bbe0aa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929f6d081895a2e484b09377cc3dd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf660174ba5211355991cfaaf6388188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced295d0d93c9967e097da3b1399e05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea366aa9c7398165321c1651a67f4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e26382de56b786dc3e4a5cac013cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84281341cc2b87889473ae59d3c87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452150f2f02b8e296b244f3cece477fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1e47b3b95a25552cbcc4bbf3a9c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc5697e19e3603ecb39bec9acac4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e37211eba6a84fd8eafa3a0229717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a5e0443253f773aa71b9a0fceb3f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dafd9fc0dd4b82dd858c83d8696569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a701435cd2b76806294be4807e471199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40265006aee3c90616ff783ae1cbe633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672fc604f373ddd1482c38cd815b54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a24ee7075f0fa89166fdf5a09711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e027265e015d3ccc2875cba4a4f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc1feb15c0bf3f22d1577e60d1f92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1c0de5eb6d2b7dadea06c4436e43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd649a00b3c374fa11c80184b65e907d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4f5ea1c4f8da39f999c9c9802a5e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330976e09aceb3cc015462c759e7f568208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56013fc804152f4fe62bc6183e1d93c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2620334b62b66b15fbdc5ae8bd6772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e0d515b584180fad962298e6f46c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2635486179d559b45adef0294b5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813d53fbc3670425ebf2490620e7f43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4506d1e98c0615453928b08a3f922da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d702ee684f86c5fb5111aa7ad132a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd902eca9e2ae0f0ab881fddd976be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b728e35b06b3388e516ed08b2085e40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4070d0698cfd8f694adbed525bf11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a76f18c759fe5c216ce701db5320bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bac3ce6e1f234616bdc81936ff28f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802e6a672df3a10de91db22a6f2aeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4315078820b6ade6e7b188294cdef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4f35ee9295d572f282a986617bc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd19621489d8ccd84e5195fe85ab6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11476e8e4f5138ed8250e6eab35b28b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af9a59d1efce1eaa1dd308a8fe7a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9b8b6904d78c861a876f69740f995227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96ca410a95275c81c3139e9c443cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033e9cc3096a261520c499a4c17c18c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c680f486e914fb8ccc490a0ee17cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622123fbc7a2c55141ab76c127fa12e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622155eebe27b13b2a8b95f8bae0ddb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdeffc17e4f92ae79f536ee2f43443233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebe2a53de1b6635fca75ea3f33037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7ee6150f6c64525d78117d381d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710524785afa6f37f9cb6e57b477f5c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b55db407be5958a405e97bd5545ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff631fd0004213064542a798177ceb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c073023f5a0640b88f5173c9d233d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de0416222b7f689bed256bdd9ca19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3180cfc52b5f5d6a05c285e7e695d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3511bd1052c17187cf24eeea4c4f69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf8beefc29c3efc7fcafa75ad48211243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc771240e0fa51ccf5649e20b35229244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5b9e394bc70454aa56803f0b6bcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aae5aaaf777dd04aa6ed0030352e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270c73e3227010615a9ea6a4cb75ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e799615c8a7eb5bdbadef615100a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9badbd6f4b75579d777ac4f808df47c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda048092da31f704db3f1ecc05127c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb0f2cb65280249071f6e76868af43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed083444cd7237d0c5400ce9a959d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d0cded6bd3c10a2a6d8d33aec7635253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9779166c12f7f196e3853905e6f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31beaa64d0e0f4c3c6c5de1074efcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55850bc28b433700278e97c44d90c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dc47ebcdabaf538d1b69a3ad2ae2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccf2fd26d89d562bd10f21c2693cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63484efc1c1dc575f5c22b61ce939abf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec550a520d52f082a7983efdea181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e2fe37e5bf168f9d57b70147f92f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39df6bb35c5c93293f3cd94907e6c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02a9cc417c9569fdcb904280b4456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea54b61e83db607e7a56e33ab71c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd838d2d75acd5cc769a6e491ba456265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba27599b07ac6796f7e92cb5c70f287266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3323f60aeede204fca6fd14a021da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdee0bcb4dc1ee7fc1044c84fc367268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c055e3a6684532aa0040174bea3b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1f9f3eac1beb1444fcb9c9fb3c77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe98952c85bd740f827bbda28d687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67809f92ddf9bf6fbd2edc5b241e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880f703f36a10314e4b65ecc854717273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d764b09c290ea9c61d48ee9ee5098b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ab94ff5c26a564ec93af160e2bc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc5a8699b9f185873b16df93240bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38bb567c9506bcc6c4b17742dc159277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73717a66ad9c03e3b2dd64fe4b87f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392143ccf4d638ae05c5327c9740ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222ab373d53251dd80751601bde502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc5c964441af6535ec40fab04e214f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6bd9b37a96e5507e737d4d4c1f0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ac121ccc5fb1dd8c2705baf8c32bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f0e03c29303051c30d159a5e91af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6fa6c28bc3d4ee6e5d472178d194285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326478cd0ef4490f58940448f4341a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf9dca2bc5ffae28b53222b86a0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8933f0351a87920ded5ad9bc2060c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2b4fea8208bf4a19043d94dbfcc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc4e469ec481a979aba7edebcfe299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b219cc1ba33d8c5a7eda76136db0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa86f1201b993c8b5a2a3d967d1a6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b83693f6662a290bd4aa915a8177c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee927b69302c6d6819388e3c86781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad97fef48c591dbaa2fbf9f9f9ce420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218655b1258e12d020a5cd9c8401d441296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc872178ce75514d7d50e248bd9c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615228126c3d74b14148b624da3ad7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458878324bdbaf44a5e610ca78c634b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b075a646baf5c13eb0427c00030f24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d8c4aab00a36c49db8d6dba16dda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3f641529f14bd4cd5449c35e690b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091edfd86a568b90553dbf87eae0678303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32752d28d7ebd48e65134da1ae75a6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b236e15b273775d1c84659013dc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1ffb4f40584add35f5fd56d29c31d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e2f58179757cc8131a680cc29b5dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e1582d175eeb248a6fcefbf52c07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1150e1efcd60e776dbe2eedb127ec7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae36682eeca6eb12c8ef38010816d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d877c1548f61fdf47b8eba4509ee1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34facd708569ee76f3ae04d047db1ca8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783675c8f644c5a27b7a1545f7d52acd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8dd9673ff88744a61355aca1aaaea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f1d7c54dc7bcef3a9828fff4704f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29a4812259bfc13b75b0bde34afdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f939b7b7d5a8e4f7fe49f6eed3ed0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e18fd0124100147607b03aa3d3645318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e7254130f17d5bcbee61d58a720de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e30bcfbd5afb295790bea0d64913e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb4c3e89f32fddcf5f0e903a34386321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e534763477816a39fe6954d999aaba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88a150206d440e0932b3996d8a209323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6863e38452ea2720fd6be8d728f7b8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703bd25bd449c3e9d90372b7bdcaf46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23de7bee4dcdab87aa6b2f2038a34b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51bd5cc1621d205e869c7187a9f784327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5967d0499ec62f9b3a471553b6c14c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae78d5e0390b8a10404fb5c427ef3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8019f080edea7264b037ad897874330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20806763e9cc1dd412293f499f08d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edbcbda7a323cdca937f5ccdd6ba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f0d7bb81c19b7c59756e02c31d7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d00f1c6e0cbd7afb110094be039c3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45d3536a74a479bb530b79a36e445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac360c6be946db47c8a159e38fe645f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e26740108e1116214c8939913fe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa168785d2943f8431193809cfa415338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bbd8d475e22a8113450c1351e523c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60458cb4d27f1bd04fa85ccf94027b95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04402f59f89c1f26818522cd6014ae49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca270faaf369f8454502b4d54c7ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d131713c06c434226fdd06eed99a14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70683bc3edbcaaf5bbb477d84721e0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f18ecb28d74d6e7aafb88e175602345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebbbe1a7d4b641ef89d3d5b362580346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da69c7220bd85944aa27c0ad46e48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4419fa65da0bac9245beb459351bb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca502df5f4857722f2045265300f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aadaad19e364613ed340e86e70eeb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74336155dc8d56d5109102a08281a51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896536e40d3c0abaa02a2863ff45989352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2390a582190a9f67b1bea8c0c33a087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a05b83d01013bf4a1b153dc0e92e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be86bc6c3b8be8b6688af4eea13547355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee282f711d4f48747efe455f699be4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a492116362dc51d5b5c93150f76b47b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec5496c0eb2db1f241ce0186ff9963358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96df0626817ad84ac305aa39983404359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35edb0a73ea38300c317e3de3e29300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ae47fcf09ca44c0989561c7c81d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcc79be4370f69b4544bd95553ed9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afecfaaa34cac155ef22d17b43f8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0600e46635e8630266cefedbb62e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1783ca4b882528ee63e3f2f5183afde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58885ef8aaf5ba7227b43e62a24c1d15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4960bd064f3839a45da351879d816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61998d9e110b57077f0edb057f65e28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c24f726cdc2eaa19ad7ba32c4e089369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d942b0584699ba83e636f4e691c8d4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612551d992840f71fa69346aa33a5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1d1fd1190a707751c8f7d468ccff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1bca18fbb8bb048443994001d100373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f27d8cd10adda6dc1777b0ffb04ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d415f50a323796600ae89a266fb84ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78807c9de65b2715e0cc5fadeef48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d1c1edfa203de2712766009919a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7dccf2ad7aeb6aa1b11f8b548300378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a87be6ca277e03cd9dd9a0f710f67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a47e76d3d628716fd4ee116373d04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089caf6546b33159215b8e7c6c4e5349381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf542fcaf7068d3bcec23df9791f93b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c9005ecb06304ad538ebc9667363383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27461e35782f5f088ef8a4048da8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb5de914db7dc02ad75f204a5a42b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a310c5f9fcc7f289602a71bb6d565386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e33692a9a88bd6a375313aad99464387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c146231edf11d99f756e307ad260d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac6d9492adae0de0bb57b45b70e45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a7989f316854587bbde957af5599390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9af4b9956c74548f04b2b9360512391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e39d42a499d713ae67de5afda3afb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b529a51438837a9cc118cb70df00cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2b90298fc8095f5de117c6f845b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e472042eae4078ef8d76356ff961d97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda627a4d3fa14a6b6980a4f864a2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989073c469a6ff5857d122e1b36bb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c008163bba756c75ef68e90be4618f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f974a31ac13e53222c5387a1659c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb087b7ea0434219dcccad533f1a4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b408636b54f1bed0b2ae436273fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25933bf9339d77b28c87b121d4d7b0f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efcc08d30abc125096ea336a22812403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d32c32c3c0cf39b62631bf1925f0ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a64ae514859cad3d445ed9c154df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917673024853c6d1f268d64b63abd0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2136751c92c97fb741d4fb928927d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7c0abc884f02b80e0a43365b0079c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896cd0f7ba7dc1282ac780b7c248360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf4ae57e03191402679b5c70e253d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fe8171611faad216a874dcd0c197d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949c888a3b2de1731b348c8d878016c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3bfb0fb59c8170e9bcfccd9bcc45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6568f5cd0938d07f516ef0b06e7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebcd4e92dbac5c53f08309b78fcb55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d14e04ac513ceb529cb9c02e90f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817b843b4b3a43eff398a95e4040a15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7f2e4f680254117876466cab17ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93988af598d62e4f28ff7d59af27b5f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661abe61b8278ebf5d927c05810e1ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe0b884fcc803b76fbae31048c0b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a85b27c88930b3bc51b6f6c96c255422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac98de9c71bfe81cf03fc2e51b9bf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475377f3d123085f9bf5018cac9179e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237b311fd05030760cf3a99cfce0e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56982f1aef31d3897aaa0674bf701f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318284e287821d3905cae0cdcf0a8ce2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657afd28441ef8f82759176290c6521428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956028c6cca8ebd90fbb1d5fdbbdf33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844090a323ca889404d1c14ff51be969430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd8ac6208b24d2d6e44ceef0c1fe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8dcb4e13318705bc9577ec18dab8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749a80279193cd748460d4af09b3ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e0efe5faf9ccc2b94fbe3f8a60e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291243f158645a760e7719c3c32f99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25bd6ce6345152b8fb74a49cf0ec25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a33fb94566ba0e57a9b1f180570b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f07de5c7aa4548443c614cd034142438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69832d98cb6fa497cd8da9b3ca6e5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33149d2bb52d980da2f980cabaf76805440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4961c383d7deda2a6975baf60708a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bccb9a252b7637ebf9b1f350c40dba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71645614bf5e815996c8652d1c19ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47542a63b65c015a2e8404e2aa725ae6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50968004c9f86ea6f05aede2eb4ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57552ce95bf895f956563f7a5a91a07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed831b1ea193191b33a6a37eba865e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc104672b487ccecc8562f6cb11b56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855ff3ddd1f6233cf765236717683b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521cfedbe8a1780f9ab16dfe99e8024450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb71a0f18e7bd8c1efe7c16b4908e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94643bf36e227c69e2f89bf38fe5777452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7406dba1c8a5c44e9c2a143d33dcad0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82dce1d82cb06a98938343f284517454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460dc879136d161bde84c141822b6e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d89fb305f640d00051db45a09477456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a58bce31a23aa0aebfcad598e5630457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f165f71a8b3a4f83a5ba72d8d7f39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476d031716f237bb71152fabee0f53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963bd03aaf7982729e38ea037a30845460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a534832743ca5d883fd916435372f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c57b69c88b3140013e95126445370462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfcd5a740095ff5d875b2e469d4098463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d807df3a18938775a56e0e2d360d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565cd256c96fdb25d037a0f07c2b0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ed43979a10eca59e858a2a4adf4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e497ee472a151ba034cf1bed9cf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f1e6b1e68aa564ace4adab869caee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3726b18b225aba0748d4f339d3118469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea96542b97025415a68dc68737137b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e307db00dc161e8f83ec796a618453471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674d98d618cd3116c110a89b7d5f78f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf92e27b3fe829cd45d05ee7b56abc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a3de09c4a71fd82904f01c5c19300474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059aeba0dc29ed5938ba6b24b9f690b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454ecf005d46237ab9790a5d3cdfb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84dbf1d78345972b940654e241139477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7358b923380f0b960d2cb07340e6e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7a10ce5e8631715a78fd64b39a25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94feeae916c13beedcc35f4d71be73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c5d7446d0fccdc9c730d790e8b52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267edc9941b347876e18b03e75b89a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba500f2e3b606a4939b24d38eaf201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f073b22f5102801f438d0a796f3ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd837bf846fea45f50514b18362ed2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade896da5b8dc6d52f019bd2b54fb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78133f0ae86c5a75fc5d82b8e484da4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319783b9eceae3747bff8cc69a8085488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a38be22427a36ca30d5d3aeba4abc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9e225367b64f471aa85bc82df8f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9daa4389bbd94f3788b724290c2007491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e02342e9384939496fc0dcff9562492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282be43f2c7be4b4aea3e507a2f8cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f2cba83de279d97bd30abe6ac8a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f953c384a0e212c77ce1583bef843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc114027ee83a9bf789221250e4f18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff472e064504fe02c1f7516e86c663d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d96f4d4a412a946f581570a311af6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1a3bbd5946c11686e4018333c1ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc7dbcf47ed7442f5aca7e96958c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828059e1e32ac23336c149a60d4b0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d314c60eb8c22977d040bcc9b19118502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83471a176bff56437549d621ec443503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d202781986a9f95b8c3a383de6d10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0d7b6b31ec5dc42cc1be4e723542505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8938a6974a00b572a98c76eb38a6bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7b226596d5f624014f4764f9289ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a0c60a0486aaf9cd642553d78475508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be593de87e05b82bfac08a6ec914790509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92203318b24d58650dfceab8579a1059510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2737f74d48033c7cf32b1a550feab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568648854b62122fb4be4a6e02d58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d422497d034a4b0c2deaaefb64c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1e109f156c9429def3aff62ee04e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c07d69b5b84fc57527212c83cca9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b7f02356c68cf039799e576505e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030bf80188ca985c61682405b5b040b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a1618441a3427deb09d8cd7fb71a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cc3526a41b4defe7f04059d908944519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422716838a16d2b60f261e30745638520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be987f543e8bd4010e39e5172ca51659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bcb9bce4a00e16cd44de4697dd8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48fd254cfa41ec247d8f3e02ff21b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c028b92af246e40dbea47e72bcd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fa15f6eceb8092cc7bb1a4b97db0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bda6758ae3fddef914683497eb3be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ea227aa1be42e824332a2d876817e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd490b4cb6120398c3681d431960226528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc0c4c13023acb7e5e81a559189b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b21cd37e96c07f5de4d654deefb312530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118892ae38aa2d9d03ac32f7d078e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb405fc9567315126860efc7cdc71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42599c3b9d449a948af280838e4ab6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c47f8d8fe86a9fae59283f9e6782534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552ad7218b80c6135e44819fcdd389f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d86f184908bfd571bb3bdc85829f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742245bdc4aa84d430e68d7c0a6bea4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ac7b97fdf090d86a4890a8c34868538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351add478407e2bebdd4449cce609b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa064fe022d5b516f8e5056da1294c35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bece898455f91861a8ed59b64c34d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f8464b8274c83fb97dc44393d05e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dd08d3340eb7ddfd22e9490e826c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569a99ccb993c176774f3972587245544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca6af777f820391a6e8aa1e17add5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e763c450057ecb8483e3bef611fddc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da557652ade62a397ee53a32d6c77a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d097525afaba754dc34ed596426558548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb489854450644a1d87c705a4a9bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c47597cd6da4fd92daa650af7b6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d19bbc1c524d7efdce457f8f0ece7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d580fd9ff3d9839614b22e9e60fd2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914de851b3e7e60b7474bbeee459ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff46eab69ea29dae1cb299379fb12c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318e76b2274deee7e6fffa598e8860555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78748a8c25465e79a85ccc566a62566f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ccda0a2fb742d84787bd4779a8228557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f4e3349adf175e28a3f5d506c276558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdc298bcdc3890316892b9d74451e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7345d239ae78a9da4467febb207e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d084b10c664e1e7f8732c5c2bcd350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f28aa2c61bbdb19f60c3083e98469d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175380c6e668040b1780763c238fbeae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6759417f78fa15c43d2090f4ce9c51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4136d2e3a33e9f5b85333126fc89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c12a2f89d4b3f561b7f748b784f6c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a2d4b94ef1a29ebbdc4c9345fbb6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a376af28db4ca50c09f3ca74eb4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a80324c5399be91c245862d37f5c04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d4a2b6a2fffa0b8eac09043873b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652c7a92f8b9f695dda1d902f691f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c031070ed6708c5b20ef7d6bfe125572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d48baeb8845718c38c86a4335790573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07d89f7086a4855eca4870d51ec78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ce561d3105810551db98fc3c6b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76153e53dd1d9ecacc2f682be0a37e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861b8140728d262bd581845038bfdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540c02f810c49fa2ddb47887d578994578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9a39738594ff5c3172f01d81a6ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d670ae68effd225b79de0f6194539580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ae3b36e271557a05d93c16ac9090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940075b3929603a7f1ecffe053b98fa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc30e6fec47dd66dad4751ac1a0b91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c837d22c3b0905dfb28459e508f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e9861c3361643b9e8a73fbc923f2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c08fc2c5d85e5656869066df7f3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a02014ff38586fb8d6af72811da4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19666681de031d7657a4fe3bc6594928588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c4c5bab39094d7ddf0daa7940fa4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677cded8ddbd885573a0a36464c1bcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fea99837be679871efd2f03b50351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8274f3e99929ebedb823c5eaeb20cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4731861395ad134907541a0f839f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae67a53c82ded0cd5ba83168abdb10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96cb00716242980cc3df4e2e9f0c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2155c3d94965a1e99bf1a872fabac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b74ffad945ef4c8a441eaddac8677597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd07104e4189704ea408132ca314d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25dd1b60aa55d6f727cfcc6278da0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b4ecc5100f1bc55239e329429b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eea89097b0dd47e97c3cb4151e288e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b02aca647f23ff7fd17672b954094602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850cd3730ce2972e2ea12ec0189585603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729374c9846f9bf4f40ee95de7ea4e99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e16cccb5ad30107e33bea5f9444e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45b627657c793c4c412ce6e718032606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc1309c0e64ca91d647c5f2701e6c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678af637ce69bdfdfb40fb72fc1e501608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7128810eb93f60611de537580cb696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f292b8e71cf27290ea92dffbcb116610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e78b0c7a5ece240a865ba0a15c1f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb065d4722464aa500bf1b9d6ff450612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472fd3dbefbb4327b7b8982d0bda0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f179cedf1f4c4de35d82837962eff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b256c69e5770c5f0e1ab637c7eea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49163c331848f553d22fe6e77b556d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47754e3a828a92abc59c435c95d44973617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4598b2bc7faac662c5883e8399a39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb80c06fd62e30d8c21d3d67adcc2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e8f537911c64d8ab102c59e5986ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bedc9263b50e3548163356a6406694621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e34f904c2fa1178c299ae61cfb51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4649f9b8ec54a47f2c487d6aa2c6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da5ff41c73f9a980e555a0fce90b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d32a5e1e71763d5bb8aa5458c938e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2f25a8310703f6fbb5c1dae7690c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e14a43150643ae4b8a0332ab7233f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d315a0300c0cc6f0fd651afacf77ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba1a751e467ac6fc5b9d0365cef4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db369b3afc4899b49ff1d4a3138e1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1b0cb20318fec57668112998ed13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf033f778de4a6d9c374a5e325640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc9b23a0dada887b8996065d598943633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039502110ce41973ad67b9513508adf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3cc0b2826cd06ce70ae99eafc58fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827cd6c7415c10871d682e5800daf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784db3b38d2dc05e87c61d35f31df32f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6c787d111882aad940246f1512f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fecca9f4b2b5751ac7d50f5bb493b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60f185878b8b7f69eac2898dfa8609640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf532855a77bfdf552fd9f9b3ca4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47debf8a0d9c7fe42ec9fc8cfdca3c70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b5409b20def60cac3afc0c5274e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb334301e885f303421840e6b3735d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f440411f5e0950d4e32d1c15f6d72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622a80e1ae3e91f06682804df6b717646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89889f3235d7466e1d2c9dca78461f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c388e60e5214973d836ee21e5e9f3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11d09e6ab7f284b52eafe39e3ca51a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b88118f94602f7a6b9768e35d07a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019fe18017f26b28d2359015bf2dd6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae842738091884080fa26fe7aa33936652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7ebe91dc2718b764ffb1831c9151653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf54f5375543f52a03720d8ae6bcaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1684e6a8a43c384aac00d6ba69c412655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ad974e6da6a6e37650d3136bec2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc788497d98d4aeb53f60de4560e6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9639516a4fa7c2ca907d6b5627b09dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c0e939ab6f0c5851b59ba5f4bfb7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc74056979361aeafd04ab6bcae8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d976478163790cf9479cc85c4928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850aa2856c5827e43c3be4913d55c25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108c96e1b388833d7238e586cb3ce0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9780e86ec653a0d300099930576a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78169fc5c6244d60e950ef68ea149ac9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be0fe55368ef082afa5cd360a8006666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b408c373a5a64ca5339fc00bf7c10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c92952191739ba263526629355b25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d618b5bdfdbfc9c1c9a64b051d61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742f40818536e44c36ee5e192783cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b8dcf113b130fe288c476a7585f28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1d70b59719cc1ca62160b3c3e7bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b5444ee5a01ebe2c727b4e312d4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d445e7b6d0e2fc9257551cd4d40e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca67c93ec74234eb5833e002f3135ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716f2e79d40f13a541f1a4956eca75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141389e94d571951f036c62df7fa70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d96d5ff989071a42bf4bd40be0d9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a345c3d1d9bf5e1c40c865c9bb2b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111d943ca7c0d2ba9ef4876d81516b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c394209e80afbcb98844e127e2f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf096caa0583713f204ee4f32df0e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd70c78c164009297cc6427a1939a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ebb101134047d2db1f15303024f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b28e8e3cf033221b18b084c19222685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bdd94a5eed4843303ff879984f148686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d1ed13b173f6a35c40b9d8104e20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e9a38da045f2bfcd3d8008e810c1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc97391923358e08090834ed5e4579689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c106725a2eb9dda9992f4623a0a1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f95847d74477a3ad3564d9f201844691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d3fa8f020e17d570ee8487ab65ea4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00bdf04d4e3a85a2576dd8b2328acf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4c85a18f2bdaad6fa5a09ecb8d7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2101a848a116ca40589c7935dde3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c6def13652235b53de67b498ef1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439148b4c6dba567b2b291306126859f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e235207a99c1220fa0321c9e98e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dae6551b330f0f16633a867bdc3e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32be857abbc3f5f0ffe406776f50a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030934d2cbff4cdd855ffdeaffb0888701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf055322b4c510bd00cf17d4174e316702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c120cdd141cbadca55efc20eee3ecf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0bf5997bc12adb2414e86577acaaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3c0975c4a0de15c286673bd0ba55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70138e2ae823e256beed6836282c8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d43252e6bbd236d8561d2bf31e847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0841dd59c4dc8173c58d8bc3e11b27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3748921144de99ee82d0211fed5cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363edf01e5669a578a4b123028b8ea35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a9c6669952278e9863c7989e0bc97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810666c6758a6ef324acd1da4e1675712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870fe2bbceb3fd951c702c7d6ddfc76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dc0b1c22833391a3f34336e978762714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e39879aac00aa24a972732c0706db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33d66e737171d7127aeabcff03bd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9958015397bb68061c01e1e86b1aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdaa1e7d66321db6c78c3566ddd3a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67292bb45b1e96ef429838cead4b3ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b85bcfaa6e8b56f87122ca0423ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38837237117bd9de6db6d68ac8bb9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f6ed1932f2172ac11e3008b6b5d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465bb1b77d8bd52a2ef8326271eba83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f87c809aa139f3d34fa0187f4d1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a2aa416a241c498dbf192e190dc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f093b31589a3a97937569a4fcdbdf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66f6d0ec52d410443784190247ff82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff47e31bc7d4e160d8eca827201591728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4717bee758f5e3237426af60015ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d96dfb7ef5964b8eeada10b7257de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d39643c73855a6b6087c8f2ba7297731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266292f58e57fb1d1e41ed94b6cbb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22aeaf08bbaac0cde128ad2af3d29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28d057cccc23b50920acc72ad02771734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b3492ff44573edbf060c3f0fe032735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184050f8ddf4eae30a99763d95949b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69818cbdb9a62933c2517ce0539cf7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255c8a926989aefacf5521fd03627bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353cf1b342c76a3e06a212e4e182a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebfac3cbbbe90523c7ac9e071fb8bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614872fdb56b1e1713d3def82c20fa87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f476cf4a4a0f3a0ec40f6608695e16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb22888240f7753e20fc3910c29e15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f48b55079d9ff8906d028b225904744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f621e97823622129c4029e19e472745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd9575e064f20a7ad505c4b22a0623746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a9c0c6836a814ed952ed310eaf9d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79477bdf9666be0f816172bfddc7049a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb546b50e9cfd130f18357f1de8134749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17ba19d187c104b1366483bc4b271750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530448f55c5b15e5459fd2e785eda7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0427ee9e96cb6e25b4a34408fbc2ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccda7dd856191ae367628dfc30af2c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478f66726b495055f1c034de6cfeaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba730d458943bce939235b9ec7dfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1258facc32007a5e075adc945fb9fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f0be94aa78dd4ffc73cae3dfedfd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ca9eb1793a4253ae9ae996baac8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d027a8262cd4b8a9eaafac64a4346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd5ce7751b7b10ab3320a020c9da17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b202fcb7d5bfc60b2835361ccc21c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b76980916f55f56b1e662b26df9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509145e0f6287f48010f0538ba0685310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b35345e7416cfe09b19dbedee2a6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044a9df7cd3b9abcf9bc7dfdf0e4e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887167ae078b23bbfafc4b396fe89bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbc4cb582982d80f3a3c51a9e94e3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790aa68cbda8dea9df49eda92145bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd738fc3ae5a5bb22d04fd7d0733c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb39a575487e54cb1bd21217867ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc02e0afa6f9680ebda16f02017f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f296a1f0e625ef6749aedd632527219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b07750419c37497555fa93a71103d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c17dd56b3d11548218f8d4e465c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7fab924c992499ef30638040b4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b00a2937bb4b0b32721034f73a33b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cda41d7a8317b3233f30c025b5c6db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c08e81e6dbe15b2311b2bffb854a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b272de492ea2f300e72724f6aee529626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf9956d3f5ed6c9ee1ad175d06a7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c8189bd20f5ecf94a863a402233228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9baa44ea912e559c19269e61e46629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba161baa5928d0a48bb5ab5dc5c51730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c3e244a571a38eeebf2eb602f7f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f493497db89c8c619d3ba86f3673032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8bc4cb7090e5fc779da0a5b24f2e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828183f052a6932833dbfa85c9f19e8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267f3d756bec964d351e5ad2e55dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd711416029f093084e7587a73fd6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dbd33f677b84ca15bdea98905881337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a1c1701113ad6d92c8c31378d295538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1b1a4661cb2d54bf8f8a57d6314b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b0a0d00fdca3d0add6f378f14c18a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9467930fd119ecee2484a5439dac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b63b724298b2d9b9e05860eb73ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722216384b67df7cdf58e93c20869aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadeffb1a08509d4c91293a810e8b4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9513ddf8202920c4ff3e91b509b7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b4d102db73abbb418ce4c173c54ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f1fdc2e0632e3662ca30774b6284447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5df14d108838c10174d803043abec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc503370e10b8fe2214f03883302b7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3658103240b7abf173a099f36c72b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7734d9993c56000063e0b6f956a97151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaad1b9f8c72703d5bb05af86aec10452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb655dc75c712ed7cc414cdd92bc6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c07d130f432b846c9770f1f3f4d15954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae026281c4ef738749f45018eda82355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c49559875461360d2cf76d895f21456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6733de4b299e5fc96cba2793be1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0fb87c4134903e560bc48eeb22ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf54c3302b663214a0176bcb3db98559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a24339be53e4f6ac3a1eefe3b606460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efbdc2ab2022b5b91418c79fc480961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2c792ac1ec7f47324c18b2aeb98262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50232a36b0676f767baf0527c19bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424e23c7f92cd9042ae396d6fd1c8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09711b892e1249b1989ee26e7f4136465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896ae67663a05a7a0c6dc17c6e4fd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a9ed11a61c28a0bfbcff90c5b90467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1062b45126645c8bf2a6df4f0c381f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23bd6265d149296fe8dfedb7229b9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd525a874bd5a3e145fd06fc24385170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca2aab751ba98a92b2ed7c9874fc2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0652e49b856f622e2527688cb64e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e85247ad301063d3be8a5bca7cdbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f4e224dea45987ad71ad6d991e13b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5e5507091c2d0e294d93ab40963e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e29e2ec0ab8f8954d594fb72be45376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257db5053cb6a11248d13a2decd519f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa20b773068b83c161bdc30c797f0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e72e87a013583b8145b58141da9c6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7681a556bc1ebf51af6382f2f916a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f22a8f93b791915cc8b39d6c81b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689a39d325e83a243f56a1befda3a2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116f6aaaa7e314094c8dde22a666eb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a800ac5a27a758bb24b3ce1951c4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356dc0c5cba588e06c9e9ca66e26f0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b98220ed2d29c2419611bd35d64686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978eb3e6b809ad0021f53efdaac64287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06715669c94a5e3a0c41ea1ac20ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eac179f5ee59c6b1bb25130222233289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d173cc8ffd2bb929d48e4d3c270990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753107133d78827ebb768d07cab6eda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25502deb2c7bc95db73da72dcb466c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575bb5571d10869097076b26a0eaf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677eb2bbfb94cdee89a913cb4750cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a5da08f22c293a906c9fe6aba14795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddeccbafd6592a2bc449f941569e8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310940409ec15a2c01856364c82950ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5c95dfb5d35c716e8e35fbb00bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364324bf2a481ce33e5397903c5843699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac20f019b254b0922531ae0144e6c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561a4bdd798772ae177477cf1d4a4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f100708ef2f81bbeaba62a534785102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c382b875ab353293808213275ebbc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc2acd99d118a92bdea595c819da7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc2072e700fc4ada763a8051ea0a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e8d76b4ad62fc3b9a3191f19b619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c80e6dfdf19bffc12228ebda1d9e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1185d8739aa549c1cac5e6e4efdcec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb6949a9ca48ca3f9843a59190cd6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851651db8b404c69862f26ce3aa5e965110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210819c8f287a36763ed29d5e858b4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476645acc577f130b8e84e7b18ca82e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1fb898b8bed414f1e37f65b31ad5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321558448a63b459afd63ba50595f6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d812a59dfa68943a5c90464ff2ea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9d6c3d8e7b5e61b014c929c1f7c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff4759db7e3929bf50937de4db167a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cee6efc85af000e3a90e00cf1fe3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2b23c676e012ccbd93080e922cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978af891837c32f47a449d88034cbad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5955fc60057ba2fc8be607e9253c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a448d98ab5acf7eef992c6828a87d2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d02aa6d53a083eadd2e0aad6d8456123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4069bb4fcd144f540fd556e80ac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66020ad63374cf0d2a10f3b59356a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87d8908ed2df95c0f98f9f252c7cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591c06e5fdf19efb03671aa0e206f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7ed8f98ec7e75362ffee212bf37c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c2ec0c20aa59c93a46e2571edbfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d808b0804daca98bcdf9beb777608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91980b78904cbc25f2a5a9c6cdb466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626180fc5f3177700b79c482da9748b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456c269507607b8d5c4d5f9e05ceaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914823982f8766e7de5194ba71d3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b161408aca33e1c57f3a75913353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36636ceccef32d55972777198031a9b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8470e68fe4e2cd2557d8a1addb41a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021640a175dd63b610f3a311acb079138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e04d980298300da7f8c94cc2d9737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8294c3e9bc217bb21f04fe9edbe548140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23aae568d055816b22d7d56e9e99b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dad9c97b29551eb913ea60ce7b762142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db2c4f717dddaa16c7ca6be20f685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f461aa5aebfa4db4701d647427e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe1b15c7c8e11dcdebc3a523a0463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908d1c6df9a8613f286a23e79dc37a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0630b6442201b6267949fa59eae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa5d280cf7d156c64a29e1fa73d260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0b14dfcab9f9003a8ffcf050120f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1245791cb53341cef546b9907b87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec06fd35daa37515766529bc3273206151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8a74650e399a57006a2588374ba66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816068f7caf6a2175b7c882d82aeaf1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a92515f18bce182cc8a03a93eaca6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5909af19bffdc48b3dc0c1284178155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7396d14dd004f03ce7b75f2d76e89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0fc43c244d1828702ceb04e9bd91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44bfb49dc984eea2d3ad722d639a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6e56dc4806bbb22175d9725e7417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef1e4cbf9320a0e3662759255274d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb0b881cdd49d508f41310e09947a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab50b622f17bbee6bd26564c8b06c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdca77cfb05f9a3ec4ea948a6c10e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558bde0ff51ff8179668ac294467c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b04c20ac7fb35de0b6afc85f72663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71231c2043e86254cb6a33f8dee4a30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c442b6579d96a84343a776508916167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a0e862c2ff699ddd54ab96e3b495168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc748bca1292db4ceff507cc06ad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef64b3334bdd7b78afc67ddeaaa85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8529aaae8dd8e09aaf71bb971270171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499562023ed60af40b2ea0f0ae806922172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb00407096c81f364df52ebf05c86c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8b64d4545f0f1704d771b88bc59fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3243191195f96753262a61d60611b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87928baa1d456b7fe3595f03bea297176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7291509c691ff9133371a76176dbd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e859e10fc1b7e7e0a8f62d516ec501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6897ccc217e32b33b55121c14c45b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cfbd86a97191bd2a579973d4aea96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ee31c419e1586a97cf8b8b8db0035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc89d774c9d71eefe52262d7e2e961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0c33c864f3517f26791823423025183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1344ebed864b28dc013289d9ff296184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bafc11a6ea32688bb955b0d4cfabb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b221622ed0e0af29926f1c5a14540dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a75d495d70970ac6253d3e0654ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaac34892c33be111fa0665bcc72b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb5077504c3502fb3ce34bb19ea0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c40bff29685b3028a031bb1e5da1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1e76a52aa657b9bd0f5ab43c2f35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b2741c6725a599d2aa5d7883ce4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3781397ddfae237d435a26225a5051e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa9271b6d0a5f179ca1aefbea93d4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080772c7aa6071b6ec5de155f4486a12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b2844711557804f5ddc76a1948ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71625480001c1abc82791db7197729c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831d5b0f49a15dedf56c7699dafa7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bfddf4046eeb04f68f0f6dbd71152199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf23672c326a67232a8b8b42bfb60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c779e9b972f47f14bab6150d298f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402481f7d268f330838ce29937f4310e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c92c761e69122458c39bc2e3a4f60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf3347b1f1024227c98f219db24e60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a9fa12e73775f38b77e74c91d1ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef308d5d16d2776158fb9726b27ac7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466010aea5b725afc3a14d4f1f7dc934207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31067f7e8388b7392d39982a8227dba6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f305da22e3f4deff89c21d24e32a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b1fdda9afafe1ea3d49e741ea6070210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5da254f51465622f4b9b9a04debce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b7a02c45cb1329861ea83c8e1c402212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df010a8e782df04e071f1dcb6677f6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ce15b43aa654dd3e677e0981d69b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71b0c14e1bebae134b74ca8129a5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c5f5ac5480b5d73ad09784137afe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c0d7a05769954c0e3b078b2cbdc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56285e974647ee8fc137c5f97fa8488218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c58cd43e4ab30db32c1afb7f6da9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1970573e5f71ed6ac2dde2b568185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ebb493b308507146a081fc7c4aca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad22ecae3b464bc37ec50f615a018222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46fc2d93ba65ce0e452c6f1394931f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c6ab1017e5cd5f4d21ae15119f0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e302e2df83d658bfca5b569aeee1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc663980320ad73fac05fec950f4ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a660af8bb3ffff27d166ab05ef10ab9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd567cb4023737e425560994701f61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b99e2f9a3fcfaf841b6dc07b0cb77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9074b969155777f8d73af8e436250b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad993a5f35329cb6779614be202abdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb801fbfdf8ddc8b55a1bfac36edbc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42075dd0d866064fce1a6a9a8c47b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea57138f5701f7cccbc2dc2a17f9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936da2dcdcff7a77450ce1d0b351908235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab31bd7a703b48f9c94c5a46f635ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385743418771cf7bd10bd591ccaf24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe8c2290d559b2e3c95a912dd98d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d056bfedd6128ff3d6cd6b705959239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6100dce1e7833b4bbe39ff45d6a087240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e4d4175b83e086ca0a21f2dfaeac2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be63f20b00b3601131edb16843730242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9227c541b17e0a35985a49daeb98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eee81c526dcd382850b8a35dc279e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c7e6307f5248dc37192816a4a504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbc921cb57c6b08f1c8e67011a4c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c6a2679117f14e75ac1c57eb3ac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87e362b76a598e9112d9b24492aa0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8b6c5cf3470281ed5aaa73dd1fc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f47c563d61e9287c20bbcba5aff2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6a64820b07005b4607abdd25b4f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995bded97d11440aaa77b86c63b2f64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e341909d5cb13ff7fb4e02c38304e9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31985c30ca52878b64f7684464c9ae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5274f67468a7ddbf1b10c554f2dce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e032940a376a7907e48c547f9eed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693c684f44e2bc4692505ad239e89c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf346854225eba3fc33dc5f04ef05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7ed7e7cb1f5e3ff73dfbf374405a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae235fe2dc3d48480722cb965af13c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358116466e1f56103d5e856be3c7e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cd383171ff68eb792b896001cd49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca24dc142a22e0ea5fe84e0c89900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220051ed485c3470f44a9562470534c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4f355a27f83dcb24fef24133e1387265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c482698b92e89f902505c25073b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99466a4a8ce2c0c2ae79484887d0f5d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe4da1c98b6b0d0144760f3a000017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7584ce1d74ae5a62d484bba56ddc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc962b464070f82b924917eb78070b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f3895e0c3b03217f3c078c6cdc17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda55f8639a29d74e263acccb68a3272272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01271feebce7002dcfb8333bcdd0a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72c95a3ad96e21546a91bda4feafc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882c258f45529abee103ed314ff117275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf54e9745a750bc127274b64e3205276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b51b5a38aab47abdd2b986cb28be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac02bf1488376599c106e4f6c347e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2a25c5189a72e80f87e8c79921297279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce89cab2254bd7e7b789f4a32ebdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76910768cd3a1356d5774850ae330d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78831db9871fd840333509942b7f09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3463ac5c5315d17e9c7f53327a537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663fa8d71c0bb007419696c188e678d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695b384443e00e4290c38876c1c6cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b5c4224a849495d3969fdc3d1d45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3200bbc48a3c736adf94c306fdadf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6bbd734240c51135a40037b90219c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53e2bc4445874ecd5250ceb37e391289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22043455b312b6cd8c5e25393426d9bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d08fcb06341a39bca2da1b35279f6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d232dc4b2cb627c0b1697cd9cf9739292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f345d48bd9e367fdb21bd09a69e1de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee665820f6ca22cb6117060fb5a115294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab39a18005af0135b4fdd5f8f4b14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5440fe8df8aac7c34ff38756fa6080296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e46e9535cbcaaa40b22877ccbd22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37ca975fe84d1307f9f195d7ace16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86ea1cc4595f0f07293b028935cef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0775cfc3daa5ad6fda4e480ca8e80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028dfdd3f54228ca8fcc8ef6c5ca2a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ca407ef4d75ae72834fc709f6a5a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffb3c9748a9b88f86836bd9f11fd4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab92d46e8e6426a583b5f7c02872ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9187746cd5ee854477a4263ebd0c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968a80277595176e1680ff89a8a261306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206460eeab54d42d147411d6417bcedc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890f1f2a57ca2b2c3f612d9904b3ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed82691c909849bdceb8da1106bc140309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e8f63daa8d55b5fae244f5984d3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ae2d4828b14a86c0e62adb306628311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0b90936044a9112877f5e4f07cc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb68f18ca00b8878d5568db0de15d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66262a83480ee667bc0d98810a304d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233e2cfd2abd4f0c6a933a400602e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337684287d6840630ac0fcfc4cb4d4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa5f8ecd16669d2ab7d25e7e327ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333f8e1c212949016f6dbe5d6d185d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df0adbce2bb895af52fe5be7f18f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184768da3c64c541837133b700d564320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c775a11d701b52191293a9829c2280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec043692adf92706a6d5c01b2e6fbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d663ca4876cd71ee2747e0e5bd99f4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178276c7ed5c39faad2bf768c23929a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d7381d1e0bcd32068519bc0bb459325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d8d2a20a122b2d1d45393d658c078326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434e4076002d567059a1c0b3f9d31c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcde699ece10b076c1e97003b45983d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397a6c626f5054473dfb2ab864e7843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f735972400ad9ec89a7ca453d22b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00d1ddae7f0b0bf9bcc21fb941297331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f325701ac5469cac6da0ed926c9ae99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702910fb7ce6c9879b76beabdde169333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92924212d298625d0bb86b830c76c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51231d6954b4ba17ec27f0b5aa39799335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e07fded5808719bfa885ac4d2b6134336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f6293ddb24ae7078933b24ca464e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf620c55bc3ff3880876c389196eba8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179edf56858c2b3a1a6abb6dafe6125339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b4f87bd50e7f9e844f1caf1e6bfa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d779bbdafb7509c8f9c86c0105a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e98d26f1f9db9467ababfd007b1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d4729774792a03db64e16c622284343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c117bff75f8027ffc66780de2c6f8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc370bd967b323a1afbec84a56c7cb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8836bf5b49c9f9767174a79108067346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a8097a4bb9a3471869a29f92a976a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f854f323a27ef15fb677476d9cc82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6030fc35196d97dba8cfc7bffe03139349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec9b1e4909cacac28494a49c4736ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe52421942381c0439f71f1db79f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3005199947c9e9afd8ae5846e9df0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ddcbb06faf3a29a0f14270d507f6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961a1ec7925db44409e700e3d2c28da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd9302db3c8449d4281d9dc15cc07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a12762f52004c69a468598e5158f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920fe26a36daf0b0938e85487f701a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a40eefc872f82ff253a1835cd05f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2c79896bcbbe2902a1756a3dea3eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f886da290366691042e979b56e70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1efd1de1586fd3c88da9f35d18043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4ae1022b112e0910d072129e54f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92903088aa454c5e99b360f62ea6f92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23a47cdf65327edea900f38bca0a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a67c68eec2d945b4a2e1136fa3402365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74230a90fb78208064bace01fc1d0ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad16371ead7794807db978860b604367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe282f3d3e2395ba1a242b05abc71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3b5d100f103ce1b86940a8eb0ca5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1c0be311a41d8a78529d37d87a2f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc46921bfd2233448c6b410fbd49dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455edcdaadaab2a0ff45983042d5ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfecf2989abf891b364d24912b33b20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a082591e24741f2f118b7a7aced8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b08574c19e20c24f3e5cf4f90189375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6a30e992f95382ad7ba46f50d85eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c84bfb3aed37e68bfada05d01d1f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645fee9801e8d59fc9b6a8240ce12b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e4f7dd567fd44ede6b74fca895d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4a21eea85b7ea2e7eab041ec4b015380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee57bd80f45aa8ee6defb0f922a3b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e08da2ce3bfe0abec3712acdb6bc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187331b437aad4dc3b5faeb4e31e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ae5e6bbcd2df0f3694faa6ec6ef5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab6f6b26c7a734f81d77b3e61223cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7780664d7fbafd1c60a5e33a78505f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857aca9218d31c1c49f1d8c92f5dbfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a57842075ecf05f2bde731188163388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132d46c6d197b7529ea804d33c80e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec906cb5a7ac9265ecf83442f3fcdce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0330583f2384198c5e1f19fc1dd309391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb5177ce5b52f004ac6d8d38c3b5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc504918af400801d5dedfaa18cd92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9d2d7c33ac250878702359bbebfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028168d572878b0f45aeca8da029dad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499bb3cc9aa408adb93191aab5ee4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ff1eca5fc984ea8a97b01c858ec5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08d80a1ee892b3d7b3cf5e2d6572f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cf49b3bf12160d7ea74d20372909f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31e5afe398c9f955301c8b139a812c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab376331fad8b47c94638beb74d8e91c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fb803936ed153a9d2405ef785446402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb47564709ea4260c5139f825aa40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644472ff687e7932810bf03cbfde175e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d6439af7c91ff6a4b33f26527806405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf8d56c3c39501cf4399bbab8d96e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de0e136446b5e714073948aa5c0aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a35fa4eee8c52bfdc699922ed2bffe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbb594ca89dd3392f2a35a393dd71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc48a9231c7022808b7825f0f0c5d97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c47b1b14ad6719c2bfe5b0a2fb31b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b0b99350112d14d58840730270cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886483cd18edae7d82deb398e22de27a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fac50439c4aaf4688d8a8ccfd8eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26855024239908f28f76aa350acaed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0977e83e6ebe958706a84e0ff52b32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d648e978776750f06200cf59f45b068417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934055c23ce008f4f25cf09eceaeb85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40df02a385ebeab910de9f34583ffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c206f2ac8069366d244bd3c8a48e23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509e2b6ad4ac3e062e095ccee150a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8978a635e9bc559afeb6309d68c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434e141aa9d53a8f50b70a281c16dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3963ac983958281fdd94d6b501ddda1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed9076f7b372824df2a08d1608e01a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45182e339468c2c24b9143a4d63f048426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c446b956763457ad061b85b30dbd30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb358b24bfcf3bd68a33804576d8a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4d7925b8a816ab6d7e22bfc43ce35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc2c64156cb92b105b97a2d8590616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d5aa76ed5834c15dce5ff93cd8b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74936a9aa798ca5afff007933ccdcca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd5b25cf9a85d609428a18709af30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d114b2e09469ab03ebde4d867ad9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bb0da7705fdfe3b586dafd7d2725435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6e93738d4057a854573f32638cb92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa718679f6b1e0aa47346b07bc2edb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9af9eb69d2cb9f1b040d550f8660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073a67f5b0c355952ded7413cc5b1bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3026f2f97bce19f7264524166cfe36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941451408846b11425007d51f15e0dcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f9d0667ecbd0b639af709bb9d575442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c53acb9544f091e9daebb1edf45a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431963446eec407d82aba0266837053a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c25c00b60e359a87700c2315cccba3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ea7f2760d677f084017c98ad91fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343b2f02276bb0942fc0f14274bb12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a078ab333d5bf4e13914bf893c1868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e1266684d79d37d3f8b2e84d6cd72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf48229aa8f8cce7330fe9b0a65dd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aaceaa2fd50d5675a9e162dc57561451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274f01af737afb369efff4b477fce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb594220f218e52df4592bcf345a5c5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41fd99193d2ecae7ef5167e74d7b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5be4daecfc4601a90884fc6b42573455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65347c1838f9b9e6f967f5cb716fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23917bef2c0cb6cb80f65f603cf2d502457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5cf1c6552412b6b0c0bc6a20b2da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be0f190db3a29ed37a89d118728078459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbf35c84c8f80e69095facaa6c557e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a506dfc27052d4e28b1726aacce1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5153f47140f7450e1717b67476501462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e1e022e28a087e00e729414280aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1949b3f9fb0d7e33f31439f5a9b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816786e30eb8392afb2e36b9a9c71422465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750de85a48343e10d2dda88c235f3a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448b2ed114ceb531ee63885b2e007b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430033a66b639a54e02def3b34faf146468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5a3996cc95173becce5ddbaa8fa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ecfa7fa9fc36d29e05e8500489694470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679161a1c40c6637c6c873166528a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f381fd63168d01765643bde830ca142472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a26f5b99919540ee6cd8ef119f1c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f243f91708728be2086cd61f225901e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88fcc941e182934893049d1feb170475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b52499c26f699527ea723dcb02c8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a83eb1f86656d5c9ff7714581920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200525775bd49eae7efea30be81629c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f3bc1c25fc3c3174810c3c2d788f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95886817d21a377134093c81374c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abfc865016b4138d3fffd2ec0fb7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074459dd196262faf19e152beec099c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744895cda7da62f84fcf2dd9b9acdcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab82846b425e9e7598bb278d8ed99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7c610e89d26a617e7064f411125d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465702b7d9088f28fe5278176f0d7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95082f683169e8ba6d1f02dcd517c331487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e15a6b669855b7dde08838a7770f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ef0116c69b365de50d56b7bc6e8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc697aca1409935875cdacb54f0c89d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d83cb92762ef79907df8898884e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80c841345a339ab62bf4d51e1d9b91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e900461aa1886a125b0b920d969de8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ae6f4ba6fcb3a37f400c3982acbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8d4daef33a75d57d068945363bf92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf48e9d5db4d3f6f004d1c7a929665496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766910f3b1c53ba67947d71c2dbcc685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdba2e9c575d5708f45f12ab8236d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e993813c6b7b6a6ec7f08078dd07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10bd00f30da64ea31bf46fc34d848500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf8edf49a49a361dc6309d2743c298501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d86636c695294c9ae749bc11b09a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fafec4cbaaad54826ea7d7846ee3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec87b1918403a7608d0245bd61d7f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b50ea77a864d9486078593f6d2dba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f137424b5c68ee12e9a60737949e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8901aae0a5be838c70675e7148a2334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27004da5073cf6876575e4b836085790508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b37fadefa3ba1c101d559fb8ce1a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5551235f7bb4e3ec66b4ef5616c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e99e11c4d556450ce2127b819090e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6204cf6310461cfc1aa58d7a70efe5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2389515c27ea4eb26131d678316056f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2d28b457ab7c81c5e1d63f0290a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20232d938bc915d20013af68189ae5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219582d0c1ffb05f5ece96f4cf60ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446d06c84768dd4770f1592f0ac90e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433e271236e0944f6c91c682f173a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fe71559235d27cab0232b271076a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de373e948055c198513953092a1b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896dcbf7536bf2aa25173bbd8a54b1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5759f9fd13374a49a109bd40e30b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea187a112d7ec43fa97e620a734b796523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c7c6968ba3c1af9f7bf6db549d7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf34228429fc1126fc7a4ace752c47f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05382f78f4159941101c9ff1ef2b230526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65470b16911263cb44621c42cc0dfb64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c4de951aa4214d5e7fee108c880b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab827bea0b6e2eae549bd08300d8917529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea298930ea098eb947eb0ce2a626c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58345d7764b830d7fce359a9d173ee4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f314a2f5827dab53adf79f94615970532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108910e5a0760c5bbe065edc4ac5264d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc168c5e966638bc03917500e81bf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fbbc9099c1c3cf96cfe0c0a9f302535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcddce87f070eacc615e42b41035fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbbd546d3e772dae66d5650bea4bd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b8e25dcc6402504d6137c0b3a44c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dfe78e3081291e9c5269814824a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7835e88a97eac7d6997a6a6125c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c814bee7178055351476aadfa98ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f313eb5ae09f852f47d5d4b63c22d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa224bfc56f8604b1c7d933f87fc29a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf188d081217660b00504490fc775544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397f2def5afb3daf0a055f79a752f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93212a77cbbf05bcfa76bcf0caac557d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f46df203b0c3c6af8c1f90d49fc7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181473df16624723fc1146d1687936c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df6ec2aad4aae14001c66c2805b2d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa0b846e071d724683783afe3fa07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd7582b1c0664242bdf76b6b7de758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064cf6dcba0cda74e1cd4559827099552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42d611d27233b893dbea0b3212123553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5591f1653303106577d92e872b54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edd0630a973ce4e04ceb42b36c57ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67f8b5caef279fcc4bfb759869cec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec9545c2fb22478963d89f1da1c80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b750306b0ccd3cfa31bb940b0421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c2f482474aeba1eff7538f162a8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9603a697467351f5ec33ed3a81308e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17993c6b9509d2e9bd540ca79f3e08b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a72447fdabbfb412eb56f2b7bbfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae1bc055b787770cde2806499ad3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3654592b0609a055abec4098acf4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d646ebb0611120564b5446dc6802565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582397eb478dab8e7a0a6e71274893566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167688720ce60edbeaeffdb0403de9e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1d3bada534412e67c65e456bc4cde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286645696178f0e60507b3a2568378569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a02e30b16cd56631a78a6e05d0c16b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa46cfac1bf92d048341b2c29fcd43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6c43163950e93d788ad945db0ca9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7150ca788906fe1e82f28270a24644573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebb7bc69599c31d03b684b06e3fe9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625027e791950d896d2649e9a6fff962575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258345971170e0c9077af82c10e25b1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59619ed799b324e303e5f6d95fe3cc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8a72abaca738d749dc674479258c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385491aff279ea417abdd82b4567f8c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3b087bc6a7f02fff8a6a02dda949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63899898324d44714809a7b9fb52ae90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ba3c6e35b2f714933c8110bfbcbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d1fdab31d77f0e2f4c1c54a45506c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aabe26c6499015582ae42a8e95d00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de19a3e0bfa15b940525116fd209fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c08f539ebc9ecc94c868fb4cac52a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80eb766f6af8f6dc927ad16fba6cf9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0618d9bc1ee4495dd1fb46c898c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a2b6e6f0e5eced56d3ce56a63f0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493e97b5d932acdefba0d5f0e3d601590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072fca5743dca65410dfe1a55eb11cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62551777bf5890f636239f2d53bf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea87ae240653491ff3b0eaba4ab55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b66d34c28d59420ada38d76eef54b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281c0377acd9b2d56151d4a7b0a9af3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bdbf4be268a3b7d75c0b7a00a2efa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670102b6dff6810b58275c04e86af0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9093ed9d0c93d159e0c00ae0342552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fb5542f160679633e88664d9bcba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b05dade44917abfd2067438bd271bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9bca901ef5015b75e02b4b34c331601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fea5a07eb59c1ee4f07da8556750602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0aa94ec8fbb6f98d8c3bde525f73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bcfb15c9d127c60dae228c9f7495c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b289d5b1b3ea30a05e4906347730c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b80ba32de4bf72740edec6102a896606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82624c04c7dceb0fa196457688199511607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9139a11dab79e331bab5d6c9e75130608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce0073a680c137c94c011937a9e570609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b5336e34936fb6317ac22bf3d033610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87784129a1186efffd5510920feb1b83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c389dc146509834661a116af1951e0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fcdb1e0623fd5d893bc5acbe28c99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ee4a588ab6beead2f6103d43f182614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27e99766bdfcc1023b290181357464615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c30a5436bf959feb16dc8dfc15dfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e75f8122becf15598feafe795e03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dce641407e3e028b15ec4e172a1af8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11df9a6fbb231099de35668b92a887f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f82028ca66df97736dad8d10d4137620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa8396e795beb61e8aa408ad0bdcbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992b9d227947b373018633fa194a1ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c76b8997a65c2b7f49f893834ab39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095dd540d9b3c3281afcd926484645624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae199308ea3acb92e7dab25aaf12bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779614be06ab9cdf70d13a00730950c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30108bc314fad728cde181a4799050627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55617d254f08a51f11bcbc93dbcb706628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3999ed989ffd9ee09feb9fd54a53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267778e7948f22bc9b3731368069cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b41d20f58874e86ecf5b1bf2af6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54397632b1f779200ab9bbf57dd1b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d354c0bb39e245862562f9cabab358633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be85c34f4540febf2c30fb682eab992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b4ce479da81c1f6405672ed022f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28f2be5148e10df94b574eb0c4bad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4ce1106cb077806ad9f910fb1c7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3109a8125ca9709298dbebfe43b140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053af2c6eb16c2a5083e5963ad85d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa67d4964e95e6ce3756329ff3dde3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ba4e9d45790f7e4cc5ec81a956e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d170789fd9511b3686c77958d4707642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b90b1133d550c331522cbe15ec4b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17227aa0543eb727da3387b75ca4b656644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318021a56acd01267bf2b68740fbc50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63043a17c232f34e12b2e4c0c0b147a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce138b93492504d7b73deac0b9a72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883bd7960ccfb8e814b7959140612b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257b15172ca7a5d92fe6bd5d24a4c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be0ee5a6d0f187f53c017fd8057b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292d6172b238806ae7c152722a0d14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b83e685ccda74320e1f97f5a1def652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd0dd861d76dc4a67635a09afc43c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a5701f77fc8977839454e35b6f38b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9782c9a7a5740bf81b00a89dec5c5f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15057d84a128e2450b2d3d492b1c36c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154288f0bd9379c24e79f480e3ac576a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca4951bb429283379646f28ee16ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec552f6580b0e885bbd13d49e7f1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998cf98b5f62bfcace9c24e7ec9876660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c411435d588bda452925a0397c4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915905fc61923f17338b21638edd27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594962a23f1e170189fdec471790037663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8351e9dc5561f80664a23887c47f03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9efe7ce2dc18315000a7581e9a20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4d34b21a7437c58b39d56f03c1bbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac25e3a7311f90e91b998d88a7c0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363443e9cd506eafb75c4a3642ddda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c3d6412a423bd71f32809e9bba68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5a2d5ea588ea49736eb644092998670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621fa3089428a109f56bf57c7acb49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e57936141c3c4d534b263cf08b7b0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bdc3df45c75a2bd270070a53d39e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aea654a04cd06b36080530eadc7f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57a6e1b4a0fe6dde8832b56f5b1faf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240feb148cc88c62ac72c92f74db2019676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c595d5e983df4f6a9001a6c8398e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540825bb53963ac01b1c30d4beed51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e0c4b3b076810126d40c5d4a0a98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d90966daf5dd506b728c4df78aab0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e358c1510300c6a52df17486bdfe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac141315e41d5ce6a3912eaa43604682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54477a738f839047c48fd54e408e4a73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407705a3c9070ea9cb25c4a5ca59e10e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe534e0720df745e05c8b01a67f82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53ac9e914624148ff97caeb52e4844686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6216d177fd2337cde1b13659c4d4ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06dacd716cf3e6577379239f3748a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7604b1968ecc7dcf10ece6b551fdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062f6ff44b24baeaa5786bf832d940690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143a2932c0ef01d7ecd878baad5f0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4009ede820d30ac99d9a8bd47135e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf67c89f79fafde5cb150bb36b4b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82da1e9159084c537b54eda40f7e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e456dc3e39ae573234edfc086474b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce43877ad1c60cee3c3b21b013550db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae6f0f80cf16b1ff3b82c6766a6c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f174645c6f5dcfb0e7f3e477ff3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2257b25ed25de58d8ba14fa39c9e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf2285f4623253184e9b0a51ca98d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf0f106186af5df5058fe806ab019701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54c223847bfdbe3bee22693496f35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1ddd852712661d2f36dfc6baabba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc5b273048f7b8ec18523fe43b06ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5fad0332eed8b570bde04b2a94d7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c93bfdbde202c8741378433b120eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99c0902401bd710d2122ab622976a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d357119052532790cfad4f5712ba8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142550b1fabb7d99021f3b80ab52e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cdc56b8acc1e9c87189e38541e090710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a1404796f84182a0f0f1704f2a2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccfb4be2b67be18391abe9ad3fb81c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db8a3e1a06f84fee98a6a1b1cac25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1701d65f1d6e757e808fa02d81404e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac675dc93e4ea456d02a150c7cd9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd306cd552d20a468dde99c8fc5702716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac1b28c8a238e8e4544dafdd0bdff3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3642406312412bcff05bb7dfcfc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed7c3df539bf54d9319ea6bb5cad84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d32360db62b64fa5243381ac4ee93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d064d4c0ac6c9f2246e0d35bbdaeb72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4624bbfca97a43ccd37ddcd22f07f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01321ba04ae82989ba52de7f22b0ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2487c2cca7bf7a1159fb115d2df8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b117507126be4940d04437cf27ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715873e0cf064562ea56df84a02b2f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45acc370583edb25ced281fa1a822b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07d5b85bd03788a5b316eff4c8a86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfb630b2e24c2c3eaa4d369f2741f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151d370062152966ee973c2a387456730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c53e6b2f93c34e93f71c9adc8542731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbb1d2d5affe5900908cc2ad5b660732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3a754aac89b46f2a1ee0a78c612e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993ec77ac291ae2328fb62875defbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d0e4cd8570c4dba2b5bec367c365735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c962b78d5ebc6da50020744dd3e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49963f91ddce446a94344affaad3ec0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3746e3fd96d0c4bdf1387866a55b6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865e30aa6506d798a23d54a5c63197739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0560075fee313078e750b2a8d1f5116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e79320821bc61d7f9e0c51bb77337741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc061d389e9857f89bb039f7ce88a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a93282a2483808859da6ac4c5f2ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716eb734ee17c7803556ce6b893c268744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8a56dd9106b7157ed54ceb7d4bdd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f0a1418b96c13f95139ca6a7b8cf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10a2c316b86344231c72cce4eaa38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10fb68f48da60af3a4c45c111fa4ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997e4e09cb7fd2ce68c9d2a2e627db4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ef496372f13671fda89d5a86c4df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e4d06efc47921119703dca58210a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63a8c40efbbdde8a6c04faedae2567752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccce7388bc7b672ce4101f99074b42753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>