--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03e7673c4d19fa6cc6fe26a32529f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef47aa9a1269a34d16b921066bc002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed46686126d8f0b90ba90a6b36d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce971034c38c8210fda9ca9a3362c7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e15272913d3305747b685b0fd92e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a146b1277c42c9b4f787b26f055fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a675c0d64e403223a162736e51fe077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2cb05dfbbadcba0ab8ef9e812b1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b32a80f3cdcec92b82e8134bf6e4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648763145d67226eed197269aec4428510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c31ec86ba0c5f026c756e8f774e5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d2134a9d44a1659b6986044af42b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f291ec0873010203c6c5d981eaa2ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a93e63641fb120e13e24db51058b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25d3e2e4cf14fca7cf0d82f84977315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292c98e82b1a84820019767fa8409616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a8891750b8f35742aba27aba50e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa802c31f3ec9983088556805ee1fb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd9ab435a7a662a63171b87db3abd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31ee4c4500168ce6bd3207687012a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67147c384e81cee3c1008cfd7670ceb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c038fbd3abff0f971b97df5c155c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae3a96e61a8003413ce12834bde57323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99808787f4ca432d3099ba9446c1140e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c1e5efd393269c60ee0e60942688e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6013b99b252cea0eee4ddd23793726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb6bd577f47c9b3bc691791c0ba5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c9192e070096b8226df2cbf81d6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725050d5e75917eb35735eb208d909c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f5c1988c51958b4a258a1884a33330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74aeda205cb93c7d4b331edda9355d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2513cab2369283325bb0ce671f508de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0230c470c97402ca711896034b27ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4dbaf93441b51313a85b29f94bd2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c2661d581a703e64ff28d2388e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979235622f048f82eef83ff41043056836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9817b9f3e359138bc4dd3cddc8397837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518d942390feaa64cc185f81851a7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b5045ce53e3153da55a234f91abe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216769f6816fe7f1c7776f59f48994940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83505a7e136e36a3bf3de47c4e3a6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36764108b1b414a623d15cf95fc00042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30224c29eec25220618652a436645043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344859f4f92353e29e729aa5dd729ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3581e65ec3017a7ac19decf8ecd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d30e6a2806fbf3c29dd0450a4b23c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a3d9fbe1e2f40a0303d87a0969ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ec561a79650f348850b8f327a4e3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146ac983d74becb97b6d863094229949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d863223792a65d15337a8ceeaa081f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ef431020d06e4b1479fb39cdab5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aafa110909de8aa3a06e08e3c9ccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95168be8b17485861075b9b42fedbfbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470857f2d0e0333b66bae849277e950154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eecf2e7cfd6915dcf0781be49f65455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a94ddcb1a411c81979d86b500d79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd21ca7db3fcd624c1dc6eab64549057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8579855e6d2451167ac5d5cc4e6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8714ffde916ba715a0739c9466f6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709027d7e130e3f55519ee23b78da8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2edba587fa969aa12ba5f07ab1234261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b32b218d77cd3a7b1a5a4ba28295762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a6758d7416bd537ea2c68f7ba4aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e18824f9bc5cd2d58063cbb3c43b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470e058dda38f796dd17a7b8eda910e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12234a346b84e95a6b5d5d5d81dd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91154d1e36d989e60e79f85045c9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfae3b3c6f0b6ac5f24283407eda5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6e8848bda3cf6dc1b4a2dd758be369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba7704ff510f38a491df7081efa5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79090d39dddd67f116cf7ed52bfc9cb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd56b3550d436c8c0407bbd718b5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d98f38bc3c42c5e4b8b1a002142c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ebcb96bb98d0027612ec253cdfe5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69795dc5e1a615124267b4a655109b0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a29cf9ce309c64e9e665f4cdf4ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c00b7fc763b12f188fecd860cf16e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba55126b412c5ed9d28fe92176ea6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119190b33df0aa1b99745515e39378e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f56acccd987e346913b2cfd7d38480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc1c57a1729d31f59db6288e4681681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81394f537c5971bd0766cbdd14fca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8bcac4053ec739b92411d2aadac383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a99c89861ba580684f8000d79f8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe339bb1cab6e03ba64217727d29785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a99fc3c9d287e8c3185716f2734786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbae1c027d730bef083ec1870511287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e85e18c6934ff4528ed1a6fb09d8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3490c3220cc26367d8021e2c706d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cafcf7403a070d556e8d2ddacdd3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb423ae13aeeebf3dd266b5c0ead2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1f07e780baa6384f03931413da8ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57cadd44f58a09551a0444cf089d5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891fb3d3fe43cfca88564f2b2e20f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534596d3b18d4ac00b2b13f71e2102395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6ce0ba2072c98049ce30ab4bf798196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e166cea1287a354e789179dcb85697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb258983511f61ebc779c4c03465dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4edf075dc4cc9976593ab04095795799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf883f14d155c92b1d5130e70549ae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400737acca02341ce627f755774ca8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbed6ae00899a46466bcd297fa3fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d8ed21d7aa7bb955497aa1f64d223103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b435c26e19a37b08a1c37e5dbeef19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed15ac58a1a35bfbb6091d4dd3519d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631912105e8b35845a0f57d2fdcedbb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632a6ebc28c1ceb973540446bd9155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c1c7369e463a28b0915bb14a3e2a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c6837be81c794a37daf2132ea7af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1550ac2d28a8c853c625a7eb712a56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03ef3e00a6ecd2f14de85bb023a31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf6f4ebff05f7d003cb2e28cab209112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396785b60f276131448a416a4ac2a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d519554c8942e66f07e070a621968114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855bd64ea0ce6fedb2953833ae7187115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7a6ac7c8c798a079e3a6aea07e6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce90c6d3754d20624a40a9bdb3e28cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e40c9171119b300de1d86d862f674118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f65bbab4b1e28bacdb3675609071119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7818f318aada72d968744f76c3a06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc368e81691d7ea0cee11f0ad9a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724371466545481dc0fa209be1fec6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c201df3b0819add1ad1aa4a59b71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf648ebd37208866bf0307c9c28480f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f629f82b4b6f80e22ce5bbeb32a76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b43372af461e7aca641a1413614d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7949f265827e8037baafe7d3069bdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87008786472f1e7a2262c812e593a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33e56f4a475c4410e532b7957a7a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5cd2325fdd5ab380844f2896f75de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb29509235a3cdbe15636d87edab6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9c94bc351c1f6a60f4ff729303d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c8741f3cdb69c3ddc000d6647386133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41dbd18c26c3939a686ce5847b0481134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64bb63cab593cb714b499ce487767135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63962ffb18147429aeacbdf4f4bf92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18da910e8fb1076d0a5e1e1b2e775137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377c4aafbedd8e2682c32782b5c400138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5542723751ccba8ca855f7cff3f5cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9995774e327a514b7829eb858f9c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731f8754ac7891d6b768aded4aaa1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb275e71bc010d0c6f65ad85b15f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d7ff9b99c1359e8e36b2c91dd411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646c30412ea194f1f5cd40e391c0b01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a027f18e820cee044bb06768593436145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b3822b146374cef7d618d0017f57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde70f8009b37768038e3fcdc1db65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1af80464e41589cfc06a3cf115d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4cd8f1a8dcda48ce58b092eb4535149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ec2dd145f014e0d6dc18ae5c1e681150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26168c0f5a47c6a8536a68093fb06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f878631ca48704938d2565653d2f6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8ab7dff4202df5694c8d1dedbcd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cc4cac97e266e294c9c70fc4189f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedeceb6f6da572963a64050d76d8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422835e2a79495cd88b2053c9b4d94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e434b791385d1c6d55edd4181bfefb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec200e6c890a5234ea92a3f8436e1a84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c96563c01c2b5060b81d818d84bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe70dc25dbc6330d4f0ace50d958f99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c083172bc1947e316c6f3d4288ee8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f45b632272f424a830255a7416bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae3f973bc959984b16945959ba62c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d008b4db86c9d8b7e830e3611bf54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed161e6da634504efe6faf74eccf5b3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120c09636c4b220df03d58325f311d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728dce751c7f31b0ea55d8abf0718dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce604256d59d8cb9a4f7b8959a6742168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f9d8c3c5e7a7b762a1c8bc06282f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2496c73fdd30e574299f5f76e865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f4ed1b0c9a7197c3d0e7e4d63efb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db813c244beae97dae2e136a51ba6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729dd8efe19c5e90a9f92a363cf6fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75749d6bd9c5828b151acd20c6eaf64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616bb85aa5fadbae93f5d6514839c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c6a20f00a4a6da342a8d07177e47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538784bde926b22876578768d5246447177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479e4e8038f8f866a7b871b57ed4ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472485592702728008b8f41721bd594179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c24e4fef49b3eee9bb64f6660adf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125df43cb812eafba7557151390be9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d70251c85743ee66ce499c68425b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2a06c61e628322b8f2c0ade1004e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c22db865420f971aceedc5cbed056184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cc46f1193f7acc6e69f2af478e484185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866bf82d4859e907273276ecebc658186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f10c381fbf98a6e2b5433f3dbfdc44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca382fae03ecfaf143cef0d61508492188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746949576ea391e15aefcbf2b52725189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324295f3572770011680f0b7011a0a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134261ca93eb38518b4be4eed7ad764191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe97dd4d7e00ec86dea39e4952215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c89e9b510c12d21b3d7f7b408457f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779551e4adb9123fceea3f4f027c5035194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55efb7e710f495adcbc7b47eb03a07c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4ba73806655e5490a0114b7caff8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45609f3ece57df252aed84a1dd62027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f32e9ca95cea815f3407ab86ca9f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaeb3262fb4586cf6b9e48a21f7668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2874288e50d02c7a061d95d301aa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b8d2c880d2d290ac85ebc850bc8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62223872da77c2809b329cdacd2df10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e9aecb3b245de30481d7ebcb16e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ee06fc30c0b340350ab772de8091204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53f676d1ff00134486b29f4556295b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af51c6abc79e869490b6b37c079451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f45165cd7b6f2013f3801a9d147e0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef21e5bc36cf90b0877c3d40c12f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4f1ada481cc4469d8eb60a6fdb879209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0f43ba01636591b1cda392d07af09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc3d3870b97748434c9293345e38d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d359276423db0a9e91a63e75ead49d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198e9c5564f3bf934c40610c8b0fa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f43813bb1b77a52041d580df26732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b53fb88a75c50b8e3e7c7b3b0c8c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e62f3bb7361c39339da34d626089d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399ff8eba18bc544f88eb4a9c3f6f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949cf98d9124e33d40df93d051b8014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd9516674cb8075a4811227844ebf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd63b2f45552e27c8a2db49ee4d9b8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408302161008f9dbf33b00d68de06b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d9dfe0934d06395de84544d46392222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6038a35ac542b8b6f941b9bd70f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05031d0a6f46b8f8212861d62ddc68e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea153a4e441a2370e98aa7e81220e5b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db75608c16cb3c697214b50aba191e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c8505bf63bb4462410050eba77507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b59f8d17126961a5ca2b3a62dbfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c469b097938efb17c95c193df9221229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736235c7ef3a23fba7f7aefd19c8d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcd7977b878be582966185d1694c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c1cfedd07f76ac75cfbe62719e5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f95873760dd88439be9cd4caf7c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e733a0af8d1ed62d8042e11db96fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74979f43ed0481b799306774fe765235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b27776994d1107cb8d899af2c218c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de86fe9a2d713dd8b137f59c37dc7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bffe47e7b7326da366895ee17fcb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89040f6938f8fdb7b59b1e439493c5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a99eae30e13ced45ba0c53a3de4809240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633543e3e05aaba47022c9591f46ae1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae22f7d62816b4895b6dfce917d899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa15acd027e71b4276027f8fcf9cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf548d40f8ccaf928d69cc8ea55c016244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4808396e82569ed36010f2196a00b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ceae1f160eb4d287d01ac3d753072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3057220beecca41fdaa358527a386247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e4b007a647fa156acb85259a480a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0317c9e5cef7590d7aa216e99491e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257b72d4385f15d86e11d2dcbb0abe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd26f677764d0251e7d843dd69dd3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaadc5a594984c78e3f463cfa30850252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afab5c29313f8aa211aef48f5a32e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03138b914d338c3c27809d589fc792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1c347960cfe20197b737a1bbbb70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c7db81daabd69d98ca309fd98bcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6feec6696f3f29c9d4111e39830a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d25f32361062e05f2183a2fbe22dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256ca42f350b8cede264d86c45afbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5b71c09f7bf9895dedbd87a711c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b391a4f2e424261eb5e2a6a73e27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294a0cf574b93f3d636088871c32fd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd9453fc54e2f7843f6b9005359a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c181559b46f1991ded6b130431a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ae3d8886d87991c9beefe8d258d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc9f62d7618c3baa29639e27bf128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9639612aa7370f67063cd5703e12c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fc8859025a237b83e8b5345456ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443a3b1aa739f1485ffc06afd6b67d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6447c700fa15bc1135057a30a5a90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb208daf5e10b3b016d9fb51944d347271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93cddb702de1b88bf6661cc9a6bbaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7646ae23a6056dc98e1c7a9830b3f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1995571a4a26ccd855a87293b50914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3af109e60a8b8446cdfe25add575d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887ff64387cd4a382207c12e62dc4b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9781648fc51f6c38a03893a9d8cf67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa7ccbd09d57c6bbd65a03e6ab5bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cfffc2383c07e9b18c6427669c45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205bb19bf1b90882cbcb8e7b885f8db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c11772436b7451fff6c25e150e948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3bd58f9040fc945cff50d1ec205ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf1588b45de019a20758c24d3f642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799bd166ed33bf247babe1bf233e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2691ad3e543a74d0aea20d5a1031d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1ee444b933ba6afee2e3491a35063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46612f18ed085ec9820f991d95827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed9a8881d3ab572fc314c6b756dc10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a096fcb843e18a6e7b2a44fdd77c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a593645ad3c6542a2202c7e392c18b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee08c82f3caea52a0b58320fa0ed7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb27f9a4b5cb0aaae088c6f0d7d0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab46d5665d306ec4275fe01d5b1837293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a37d681d8f62e1442f8e9086bce7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2c7b8f8f393a2ec3287e03b44089f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc0963c9e59ddc9573cc9d7fabc676296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313d9903f00c6f0a68f7f6bc45e0e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49763c1b146a14129f2d802b9629eb13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae02bdddd0672e5202338bd5129030299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a6286691c1e41984ea12eb1dc122b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16cd5acc274c76e962d4a4d6aa6df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e5273188b7ec59120f4ece96d5fd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e27ab61b37083d0e804bf6dfc3794303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8649b14fe34fb4592ae5bb46601462304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365219290f261574286c2bbec2bcec73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f0e725696d207600b43603f758cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e96bf8356a2895a900f786fc27858307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01b4c943f4cec3cc0ab4af07a8444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d9c00db1bd79dd382fe42f5643cda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f82da0e88e05867176bff661b5778310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe38b5bc0be465e3f33627b06ac689311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d97bfb8a6a51e20dc485deb6ea0b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60af791dae3a61c9b70e20ef9f657313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356e9a7cfc7c4f1b29ef564349296a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d452508aa9f101fe5e695b45dc9280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba20508a0de65e829d006b53cb5ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2c55a04107b39a27ef6dfe146ae6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23379dff90cba9a6db7f16e17f94813318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118e872d1160792ba368543aa9f59f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacce1dd61767d5d74a77ecbe2bb267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530c72633cad0e47f3434cf339ff584321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be1e8bc142111dbf99d829086a533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8b7aec3047dfdd472093476264a7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30a2a199c3e4450bcca02d343fa2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a944de47c643f0602a1204b2d7dda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ca126a830f62dd62bce1d8c1011b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2da1de284f9b3d10d68e73968b60c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccd50e1add191e78cbac13875c216328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a57b02e3753597867f13fd0a04a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f9627a70ef5c362d3b8f8c601f194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527e021d19dd58328421470abf5810331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471cbedf07f044d147672a2c808867332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbec6be8537e661147f18bd4cb6e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9401c68e943381f49ecc68cba2bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb04022cd0b84c9118b5a2b171ccb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900591b82c4a17961249a38f0faa87c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a333f5fa985748f94e0b31746612ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80260720c2fc0ae45d94449f8f7747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712255abd833847e4dba2618e84d9f81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952cc581ee0d8944863b615fac44ec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a40c00b893b7619bfbc5a97ace250e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235088f183daf4dab91927a64d5c90a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f10012150d688da5da69b03cb58be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19126561507dc0528a5bef3bf600c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2880a1e74f10ecdd25980f431aa4e3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e686c8c35facb973b6b31afb5751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c76248052adb24ccf77fbc5b601d4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778efb13fcec15a4358263b3678e0ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93db41fffc421473ea7f0890e8786c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe9b13a043371853a47da0835c52e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36d5fc8a35334af549f5757eec23e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a1d77815bb3d9810e42c139cef6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4479632210050f84381c5e4880e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8cd85dfcd07594ce91a1fb4f83709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd294f8d900be3c4b5a9e45a35e9fb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dd64362fe81063b18ae333f25530c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7371be4bcc24cb3e1b90eb0a418f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856e97caa098c7b7c9fc9eabf1d490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e5c946e2c948a25a16acc675e8ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84543e9c2014de9fd4af189b1b11f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae180c7225f0402b270a282a4fdc5e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d795a1fe0ee6a36a11802f36eab48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd93b7fd08e22b13c49e29371f6dce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b0687a80089b5eb5ae19ff23c4c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7714dd67c94f6010462417b5d4fad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8910d99dc72231427f03e5d6a6d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca25c6cbc380fe79dfa48829c05a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce54582c705fcb4d4886c4bdc09667368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3e1df8e7c35b413cb9cdfdc73277369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658c169ba738eb150aba38f6b185d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cdf2ced4950759da26553518a9b33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c7c2de8a10f02b97c4b522d53fa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f00d56b41a7ab47223024296230af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608bd12b275c53174bf876db0b33d84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ba2f6ba8cc99d72b44ebe7979f503375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be743621296d8a484804fbc40c095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8cd2e71c3b363a9b58f443694e11a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0924af4c598a011d10dd9c01cdfeda9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3996588a54509c02c32761cc9d03f3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27099831a394546219060b634685d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f49376d44e62dd92907d8fa384408a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932724aeee5e30438b4bc4268d47b1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f324f6deb112c21585c96bd8c2e508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8265f0ee1cfca3e6af3ccd116b2db0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b415b264dbfe6d05665776265469f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575817b4e2d3f938e8e19460362fefb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc98fbcb0905e4de838378535fb8b9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f308138986124717df68d3996369388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3e9f6b9e114d38b38c2d7d6e2537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085eff886912687ba2bd430abc787e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a5e15cfc45018e0c763a7153a6608391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702abc25cad509f600d8edf0e9e5f89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad4897f59ef107b2a28b46d322d79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73309b08bb4b4bdb72a96cd05996ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b972acea87d1dc73eb36fd8c8043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dee26978d0f42a6b5d6403b1ec064396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a78c4960820ed1976cf70c1a8e8f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c91b5ce08006cf90a83043c436ea5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d18623235ab1a3b0ea7dce525e8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588403239443e5cfac62524950ce9f3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504567378a17557f6035e3300bdeea71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15824ffda4d0d7027d04114ca246169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8349ef2eb21e2ebc40ea6ac7875b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da730abd540b0093b754bfb50485f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a50ae0379c6ce21e10b33d7d6cc28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170503ad7ac30a426613103f598c803406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644d30cd3185a6d82bbe6e4767f147407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8b3aaaf2d4c585dded87692fcd76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59665366a0e37ddde102ba4978cb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc8e9b05b17eea422fc8a147cef68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e900571705e041fc0e8f9f43c95be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066bc12a722f202dff5e59e5ae5b72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694909d8bcfa29fe618e24105e4bb61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b995e0618840c85a44dd88f9f6017414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da422bbb801f2d8f5c2689cd4ba793415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6f0847666c41c13bb153095f016f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b8e49ca8eb1708e71ed2b37ea85f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76cb08d9cef6a8b5013ed3a8e952c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677a05b56f40c4ccab98a0b647adce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616083bd7356b5a0dc8dac1a983d09d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd27cb82fcf2594905e712384f287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9773422574ef602f2a42075b419379422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad9e1a77242aa6540b53f9bf430ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4246ad945a0ed570747bb5946c4599424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57427902c10e88de433f667cbb681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c9d8558f781d02e1d161a74764056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f553b7856be5f5e53945d6f1918a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f81d60293ffecd4bca015460ac564428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae544390ac7da924ae7e1747260ead429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d614982c943accac16fd93ee6af5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819953a0616cef466f85db140dadf119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d32fd417c5c7a683d47255fe8b83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692ac7062d7b693dd345d77c943163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9748f86f3e3bede51eb10d5b533b86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999759a5cd7df74987ee6ca933674c7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba254743247ababd3d07dc3b387372c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77ffb8570534c2dd3ff1e049c25fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4836745cf13e46c76098d5297fcaf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd6ff9de0168f5849966c445a6a28a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0423fdffeed0957a0396aadbb135440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308dc4d4b96d08c0eeba4b094091dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8e3bc0cec45835962a54718412571442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5871fc7b010a994e688b91c48fd506d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aff602b8adbe42acee0c469c2944d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f0fad6361b7e777e2e3dcc733b61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5bd6d574a500c62d9be717a5a2ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558603ea76358b03000ac84563a94769447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2efda40d4f3bdafe8d4c63d8b39dd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71bff29baa1627b6b26ef6ebb4cf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc208c793d5f9b10f76644c51475c1f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6a90a73b07045bdb7f6a7271ab9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c461f31907fbf20cee96cec1d2d168452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ff3065c8b0891d22182563714578453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b93610134925798059a1f72e1311d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50335768f5e756793f3b2c63525f5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a02e16ddb15ff60f745bda8f645c07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70759c3b47084731f693376dc95fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a566206daf4c46630686f3611cfcd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e47e4e66271755af186bf2144547e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fedbf4e2c2409fc47c25f2b4c693460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426c5b35a548e999a5732fe6d63826461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5f696fa274127a7b6015c0c2a779462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923f75de83eca94d4ec58a4d5b218e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794256959f5b940ec312a297cb06fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aea315ab5b752905d70beb098dda9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841078e4cc7a6b0179ef0fb45e1cd50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096cd18543ab8275e90c7c44c4f935d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f9ae18498c4fd0eac5a21ad149b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c736043eb4afe98960978734af459469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dd6e8c2354a846cce60bfdf0feb35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be4488ddcf30910375cd539ccee16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1a0f85a9aebbe2e26add94c00a26c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ce08f2ae3328c9fdeddc6ae200d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b1f4ed3a5dfc15b74b6d629826e5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b008c8ac60b87d04ee66a39dd55d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ddef0187b0981a8eeee92c6f4da5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfda90d749e3b16ce17431a24fca18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09497f02aa4089b0d0f01d3952cc8e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9cea67010e334a04fb8c7d55aeaab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaff7a976d7526d63c6b4f41cadcef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fed416b1eb75ecc506458c143112481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0d26170c10d4e6e06c1267d6aaff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403554edcea76821b0bb46261c4962483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a994ce6d20eb415bce5df15a3bb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81787b0dacfccf6af6882306341e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc05e07247bee5fe664d2e95e9a8b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c77a1ab8282d5c3570158e01eeef7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c45a141cc30693813cf1525c8b08c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec16cc622424d76c8a3a21e14377e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ec15e627b105f655fda2a0fc860f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858024e3e6392e64653ea8c052a540491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6276e9ad35a7907c0bae09c12be3bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9ff8784c590f137bf46f03a46b411493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdddf7a343bcb2aa43623c6bf9613f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fa3a4f0af743a543ad2e81438c50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64358cf4fe41f81d1164d267bff57953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7a83bdd5b2717a75fcb7baa3f42f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd07db64753b63990d0b3a5dd48b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77eb277abaf6c0f0ad089fa1d20da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376841e11d271c00d7b7f92629ecd45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacbaf43eea437c101f87aad3b290fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436208ab4d7ffcc919e03b077d5a31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290d084e6b55a3d4c1e090a53912df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb3317308b29b52f907b5859e8d65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65326a49ddf56d0ca75080d49d12efd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23e179de0026b22909101819f69ac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2d51a1674a77cf89fddd13f4bce2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29c5f6222364ec9bcf2b088c8d779508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf33497f9ecaa6275fb5077b038b390509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95ec6ae9b8ff08a11850417a74bbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753272b5544ec377acd2d999204dedb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1205dcb47de4119e121cf7b542db5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720f08b49443f13248959236ee1646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb246d2caa6c6f597329e96107e6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e49e40abf08714297bf44f5a0942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8f9227655a347f32542b6faaf1d3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab0c4c8eaad7e061421a9961796c7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c3dbe0ebd853dd57479244de0744518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a16aa2d98264c85f7fb6945c338c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba231266c349ab04be8c5e163c53cfd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5f7dfa2044f01f9690579b3be0ffe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2e07dd0d3617de8141b8f820d9f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a8bae6da4eed521e7601dd5b252b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e738043d860223918710ad49abe570b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3efb513aabe5022c58e8225c6c405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415bbad3c158452e054a5001ded8fb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf0cf75d6b6236f62806217616177d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf56c4b8aaa4a69f72638569cf1f0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079778d5b9f13d989920399b13dfe80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d25686a3e43cb88928c121b1248f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11a738dca3e673f48038d8ccb7b90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050c88caa0a1e3a74b3f56a7c6e7dbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7426d3f96cc86718903b0a744890ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f71b67f0a6c98a23526b83016dba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d5941b7c561948300004ced72a33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9acadfcf7a9c18c84492402c0ef0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175417c80bf23d88bc9cfaf159c609f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e7a1560aa47757a2149fbc8c2d15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166325f080e6077b9e757b4525a8a70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19000af19f3e7f524790cd199be0d85b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4baed71d649dcfecd6162d08882f26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc85162d407099cd08485eae12b281542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fdfb743b5d07b56d0906a8c275b51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2ddf38329369c7284410f02f80dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a673a5283f78edb5d3c32a468855ee7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d66c6f1326c931b602a934bf33f59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d74abf415dae8476267e40ab76d6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b32e21e49d75cf7e717732189a773548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd614e269e595573e3be193a290c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b01713348c6768e4af0518516732a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2d92ba40ea6a450e6b5cdb1b8b035551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f5fc2ee6a0cdd30056ca256c27b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d5290e1a4dbdab8a2e579aba6f9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd91714d773f4e040047f30c8ad055554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28394227ec230e538e2a97979dc39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144eddd6825e2fa89bf211f6b955e09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77120c380df975002b23b78be35947c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b63cf8eaba52ebe4dd2807ea90de8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93ddc8d65b2caa5fc4a32fe16326c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35143f1cbae7f8efe771a46d7e7684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c18f4ceb1b549f01a0263bd166006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f06750fca7b2cfb39499960f5685562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d83986d7f01ed7d4ce78cd29ced8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7249ea8ee1f9143df6403b05cf2a49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd066225e5415be7df978f0a28e4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40fbe2e08e75f51b12087cdde44a59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad43a5c0a032c5432e270e5f646e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626307fec95cc7153ea058a7beb427bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8f71955f92fd0fd530dd1a54aa8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998e4ee98b7c30df8e13b47b6a7c510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a357d57ce303cecddf4a76ff29524571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ca788f3e505f32f8ac5bf7f2d6d59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41178ee48db20745e5bad701bd412b3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c001e2fddbf065eefad61fd0c7544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98a0e294e7e9be878f6691876e59f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e02897212d447881d7f078b65e22d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c01793477090128f70e3d6d36785b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc57dea7712721499113cc8aeeb08b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830e72846e46ec1e3278c2bb39597a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c218922d8350a07e77f325270d685a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56aa082a47110ce71eb2b89c4caf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bea604b087c3205e69da7fda1c8f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3b844245ec31c8503070a2b284d02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b97c2cace0f07ccc1bddc7491bd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79262504a4f2c240d1cd54a3924aa1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a2bce71fbf261886a9e4c6df83279586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5852d6ecb56800db5d094810e14339587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8a24af0ecd2b853a7d422de4bf95d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c672486d6ea6fd9600675b3c4ff30b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7bff28c9d00263606ef78001cd32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f960d7b62f1ba17ed87108da25ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af72496da0e04cec44f563e51eda7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d0c55cac87a50b696cf57f2a21a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ac36846b9ea06488e06ff7df5fc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01eaece86e05f95c11b721314c6b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a7761d62b83a28a1e50aece0d996596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df3c56118c9c3f993449fd72c40d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79aab21c1da47005c0fbe3a6b3d4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c964ff8567611b0b943898766b10b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649695608c3e827eb503c8d0327f71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227007d9b0b1c3b713c0ad84d9ac4360601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb015567d6ecd33158a945087e15a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cffeadbcab961a1c884835683599c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba621c0d0e8b1b4a0a3235e13c2f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf2d658db1d9388e103fe82ad684a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a13800fc82a319f9a3319e75ee3c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9796c29db47578037bd49fced4e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b5fe467f3c39878208e26b6e3fd81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e10a59fae284f2f46c1b68556b054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c3614c4569ab093307b3f1d80ade610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1c00c56f4f7eebe5f7d15562741c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8637c1e240e25d6ce5a0933ea2bc51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b6163b7421c2289085605e7417e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae9cc18784ab9ca6378dc4f127aa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda75bfe6a0761fe00540bb6d6c44d9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb86a362abac7d249d2adcf50f35d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622187fb4e4428cd2c3b39619021580617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e68a77faf38e4aed02190a162cda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2fff49591480ee208bb41f9695c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d4b0eeca78fe9df2cc46306d179a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b2fbcb8588358aa93934395a70d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67662ccbd769f77e8bceaff22b53b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e89184ec20e96a1fd775b7d00f103623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f89a7a0b3fcbdd57906c7be71004d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405efd0a8fd48240172879146f59c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e03a0ff35628b1cf99320883a261626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b788728b87fb2820757381e4729c4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb43b0c9a2eabe35c0c14191ddb9ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a04ea6cb3f4437761a3854625431f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eb53ebe02d2b14066995fe6e88518630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228030d89214e22c0603620412ad4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b8a08891e39cc32a8b51e45c1a28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3885f929bb2d1c738d2de5535229e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c8c660bf3e90a32aab6add373f91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350afec6dd73ba3bbd4cc1159be22fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b2538c1cfcdcad8d0429f1ecce0c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc375a8232611f17bc2db1228d4c50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc5dff6fcc4921d22308daa7ffae2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8edc099291153692a37255adbb4fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc419c0fc39cd542c5fe0931a9a93ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab62b8cc53386b78a07625436dd7027641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386a57591deba917244e978a57107d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe4b6f4f72cba2d9aabac1822e9eb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f730a08ad33d4293ce6eb491d5b5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d85b0b218363d1806d5af336c9c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889545172d07efe67bf870bc0d5daf79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98321beca8ee996561985632665ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688b61cf66ee13368987d68ec6cbd59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96faa7629180e24a375e5c8190274fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cb4100dae4acb16e2e8940cc81988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda995f1e997c25e5af244629d8bc315651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da893c7b6a1035bbc63ccaa9cdfce8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134480462d57a1f1f04146b7292b8d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4f2b4763463dbf6aee4d3303c99c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bc4f1fae98a11a82297c2fdc3be03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd1f5ebd643aa71c10fef11df7daec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32a9f5adeb9e7807fc775e915a90b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28b85ad0a0b943c75e806eabd09a6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e62c7a8759cc8539a65bc3170adf49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b97aa93868d313d15ff8355332db0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f76d3e6c1c04c4bd10fabc1de3d88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ac1bab14c31d23f077d6ddf29b75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43616216a030b0442d4df4217a631e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8c818b91b92ae9830c4a31cbb47e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06f3239750aa59368da0bdc056939665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8dbef2de04f78c4bbd71f0396deff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f46c2db9ed14b316a53dcdac1b0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fbaf672ea1ff5c73c49dff8ea676668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f731f4bbfce55496a7ecffdcb0ae95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7ba505c0527706caab86b31752f02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b948768a980cd979c6f50b3b2ab88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b126157a6b1ae13a8597f85cd8ff87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c82bdbcdac43ade25a3ab4bcb07ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d091ca2e01e422f3ee793f47e934d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0081ee9d4c529401c3afb6709bf08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45838bf7864c540472d2abfdcb1663b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5ced662f65426dbc82243f4a5ef5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04335e178d659908670919e4a82a2a7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dce668066729bbb833663143142be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406756c09b87090ed8415225ce43b0ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87426369174642cfefff2b8eba3f34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf124c8d84783b07c9e4ad9cdc1d5ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703670e450d86ae04409749bdc50b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89818fc5e7af1aeb671b7cdd8da1e4da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f31a4938b89c167fba690a15c21b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5e7ec27a6a8ddb1e18cb7f0ec5ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25163cfc9c80f25f2ebde33fc26e99e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8412c690c33992900ac2a3cab18d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25a2b60fc2a143f812e710b5929d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e91e1a61059b33ab72dab58907796690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3515f7f1ed3ca5912cb5c5f739cc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feacd7c495c360f24cd3f4a6b45be9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f05e2baa2a1692e4dfb5a8a581334693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad0d9febac093d064b3c869e4e5122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792228a0d266015bf61c4d236889b32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35769c8bbd2a53195c9ae4d4e95f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e08d69211bf50c975b76ecfcf39e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ec33cf384ad6574fdebfe4addee9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cee2784ee6c7edd55c3b448d7d1df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb2d4e477798d87d818bd94adddf2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0fe17e2b02093b4740f0f8bb09c9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44c97af5b9c8aa2b415cf82bb6e0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577e86f28e701f2cdca5bbde52e78c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1491f9ff5682f2549edbbc1d942066704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9bdcf218d2e415e044afc9d7614e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bae9c05dee230d102275767848f55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805047a0c1ea3bdf49f66843c9b86242707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006649ad05df09160e06b267cce47b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6f43bae7d6c4c51aee522b5186fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6afad3371074e94365516e18401f50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e66271c31c8ee59f10e2c18322a1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00471d8b756fe005d8ee51f5f510b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31c903daeb779b55b9ae041268ec1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fa03f204f7b3d8f5ec4f97274126b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a67627415abe4a8fb2a396dcace585715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c1687b50c12626f383a9a65014dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6342dc5fcd827c829b3f7bae897b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddf65d46701c801f5104143df3cb47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96059bb592ae704a1008b0888c48f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008e4b9958a9a95fe2cab8625e0a11d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02a55e1152859fb8b79c5907c91fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a8567d2a35f44fac1f5977618f74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e524ddf8ce3e8d79e4ee72b48e58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b269f9f42c60b6e834af6e3f0069d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0c3da9bfda269d359f3bf20f062f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9218e1eff4cfe34c65d5f6b73073f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4be25be87b4579d1049bf4fbf83eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230e176b115284e3a301ea8ee9d432728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109af9b226fd61539298ad71381e90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1adf277dcf7e4be56a55ff2359602730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c020a2285aed80722650af151473f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d740b2a492f0532f57593c006c79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee077db722396986298953877063b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb7702601dff236b9941ae7288079734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6982c91da089e8f6ee30d86a0aad8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef238a1b3f56d0c8aba76bd7ce786736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2f844c04f1d11a185d17943635f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9414e0d7ac3b5212b40ecd9065b397738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01977a6f05df280bd76471c03547573c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ba2fde551653f9ebebef3c62a6de2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f1d877899a69f27143702fa9f975d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc87a1167698a61bfc3c3f53dfd0fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d706b2234bb7d5e3ea2f2629c3d76d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e123a4a478dd5dc2c320c85c1a52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336329aa2f4c8bbebf0a29a94ca8b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b09739d9c561bbb3f58283a50783746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1c42318f75f19154c07e850d0a47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7431fc36566bfdce8cf1de411dec61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7c6d386c6e0c08a0e61f9c8943d4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ababf4e86d2128845de3c9f1af3b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a1b4ae9bdc77b8931c80f99e0adfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2f3cb81a8c57cd930f762407e6f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5db089f2232243b807c0a275d17d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c653a47eeaf06b9a5ad7663e23d7f67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8349e649b27fcfcef8101eed47a81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656af85565db33f5aa58e55be7eff39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361653e20d473290f6eee2f257095e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2cb24fee28981c4a689d4133dc9d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85125f5e604105159d2364a8d0df93759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57923deeea10246e05b8fccad6630621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cd1cc961c9b067a1870d19820c442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90918c26f3a85ba59c65973a6bdb1deb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa98d7f98f2b8fa78fef6b40794504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8ba344c82e83dc6883e4f0d9acad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd9f1f0c0fa4e4ee84a8e49dc6d536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b3937d963d2c04e4fbd94f02b1287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1274478f0851bf18dd8a3cd2668248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854a8d1bbd4c868d057b3193f209529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcc15d459cddf1bc06ea909c6a34d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886026602399032d9fcb6bd5fc6089211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b5f1e328b9124514a4435cc8b69e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b014569ab6414298d6300035c7fc8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833004e2814e3cdc51e5cc407daeb1a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06c6cb997e91b5a2f239066948b9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cda2963fddd2870a4b8be9f74d44b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe71e8ea962d55a96d0018c8b9a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3e07ba0703d0c4236c4f260f1ca618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3dc4d86fbf8d3dee24c93de3c93319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14795ec91aa47b6dff317c09eff7e6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60712a614aa7faac82989d6e3408dcc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ef27b0ab68b49d8405242445860522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0502e0052dc33c29c60e5f8e677f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba45921921b8e2ef2d39442b27e8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eabcaefc51ebea38da01157fe40e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a351caa6249031fe50b78424596726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a206fe13b7308ba076c76deffdec727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cb805cdd2e606322903ebfc3e00f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e4d0bc1bdfc8cd21e160009ecdc4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2548c82cef6e08fd1c8c0f80fb9b7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff43294bc269fea188840d3f043682831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0a83118d81ae68c86931b37d703c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e26f9f38d98b52808298de7231b1a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8563e9b0041daa1505d7a90d23321a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a87b1021c9c8362f7a2d6e2fd18a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ebaa8780bd132f894b5ecf78156736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e339d6ee733145724bc38af874495ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb026e0d40fc060d3d326b73579bcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6a7b5061a286bb0c2f03f6dece7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a1604f43006a9a932402f8a5b09b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86cdbcbb24a22582ec537a32b605b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5c7c0ffb4dac66b8cfd36d6f5e4ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec535deee1f63848799dfb0373dab643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23821a8a8e4d40ff906b72eb2a219c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d733e7a817d6a906242ff2cc1073d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e930271ddb633f121342a17fb990e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d386b604763f89aa74b20cfa1823eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489262b567e1dabd532df0902de117848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539edcff13e2b5cd9e10403273df9cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff798456a34aa99a69d4450da42ed2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511be308adf7cee495bfafaa25e96651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770fec5549020149ba843e37db5136252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2c027eb46ceae4724cc8d5bc82a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9d0f8bf03f590ae1f31a2f4c867054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabdac730dcabc43aca127ca71904755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72812e3c0500db8c78f3a5cff227411656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c29331688a2689460dfeaa5240ceb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443b4dcfb427146af3706e24740d3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1be2677da2c33191550e817a6ff5b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeba3184a4e1f8c3c9c6b9db0fcd94860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc640093ea2e78d3355a0c000df17de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888588e4c1db80f89c7375ba6f6abfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd26927640ec02a78a601493c78af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beafd3b4c5e3caad692e3c83dea5dfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8a251c24ec4025a94752765becc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a25542039343966e02c719c8de0ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb4bc24f8153923eeb84fcde2cb2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b481d8c0137a9ef046d66ef508174568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fec3498e0f9f2a589896ebeeda0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eed4694f956b2d7cfba7d651200bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a00f7eff33217d791653b9de840571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a0d1b2a8e8121177196a080876bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f642eeb0c4e618ccb14a173a3911c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592595c8b7dc8d5b64c590d99fdef7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115962ebf1d2de24c74db6758b6a2e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec10dadc84c2b722c448e6c42569676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae597cb4336a453e054ffa9d2740d0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f194cbb41b4bf618a705201f32feb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123202cab98e2751840bbad9373572f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e97bce705a7e724141c5589802d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a135e29cb50b6a0d3ee9e84f75d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb42467202058590548c0c825ec32882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190fb2041f70273113ca4a8e04089b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57f998c8f26e74a8974a95d5347dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba144328523007878f8561aba4b5bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b314660e5517f071f1c19be26e32586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782229224262b5124c6f0743b6faccbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf83ec0deda1d85bcdd79713434933b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2f3e0e4aff420f31c8f22cae84dc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169a6f46d9e7f4bc97708f20110a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03586c14009cfbcc4a1bf5794db5c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b519cb9dedb06dd978afcf9f3da4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc75187878279af33fafb89e00000c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e25dc5f89f3039363f6f8c699c58ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25573c90593818c91b1f5a442dd65f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfaf4c94ad85f7cc4474d64c1855e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c114d8ef5cd107b29de02c900a46c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628295281ac053c0fcc746535740ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea214c83fa98b7c96080c799302dceed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99abc5b92ead94976ccea770c6b7dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1bdca7d18232d56e6def9a31a47f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f6c34680fe0597e2873d9d2f0127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84becdbb4b04b9014eb3e220694b2d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac501944de1050ec5b95bb7b89318055104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a59556e6798d27d1289abdb9ccdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868eb793b3a739a6f765c41f0f4442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326b3e4090c554b1e75258c120a035107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf681da9902e07a37c54cb4278c7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e016999d4e1318f23ce3be8a9f5b11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee208b735bae77b4b89c0f6db21214110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a26fb809c2678ff75935b4abb76b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ba2ad9af12746d1e159363a8fd53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d78d6b87281c47b6609181fb1b1eff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dd232db74fcdc2b255b9ddd0aeccc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47dd9738b9b62ffda366ffec22729c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00904564afd106f9697d6028cd9c38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5e361583d04b06b32a3fb6c0300a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e04f22df93212fc3b2ca7cdda839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b818407e61517930ffce06075657e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5a375fdb740eb7eb0d564710aa68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1073e4605ef351aa6f560eb30d264e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0c443cfa7196b03c512c01a8f8b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed547538ce52380bb883672871e9b55e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e9f856e49e25fcfb0543fd99a3a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113f1dbfe126190117cf87a282eb6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bafe5e4d9bd21ca20bfa00cd90b22c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7a496e87c879c44b45da10213637127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf56789dd66a894a4e316e8960e360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e54f3538e300dc7586ecf3bc240ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039eac26af8aa914a3d66dc05e3bfb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e114c3e01a4b7987c2536767ab4520131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcf9250b6da817a743a41f6d23f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801142ad5374bd3eea417d9bf97d45f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65fdc84d0443741b239096e553fbc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694f4331a5378ae9c843891492b0fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55eb44d32985030212714f0b38497136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472068c86c7a744936f30c764a433e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e726c68181809f5734b20672865066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90a55300346c2ee7c0aac5ace2a98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cbb1d6f1b36d4f8dbffa7ad0a3f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c1efbe7385ddf957cfeba7623b8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d6f65270d76f4ccbb7516e31b460142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a16b7fc52c98368b499d388be54a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5356ccd4648fb635e7a0b69a41b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab202cfc00e752538053af04d7cdbe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c87f18ccec3505ecf0bda50ee3edb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33ab99212c6db25b12a69684e2fe9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e927485fc98f181d0d5c1896d575477148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99470fde8ae11a060c13881cca3706c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f0921e74671d013af87c7e3de2ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c54ed98d538d4a3526e00b49b0b0cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776a20838ef4f2e3e3e130722d0c9fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068748eb4e48e925af44d3f337f5181153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d0b360d969dfb7d933c37c7f08d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511386a7e571c269efff92548115753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f756234177b733424ab0f3560e08ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0048fa4e38d12788dc748abe644e90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b62323bb1db903703a5f067da7c43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979f6a76ece210e1796a6eb7470275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f770c67e15534b0f33e8b75b40030160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711dc8d49b2fe425e56aa0ed5a63f80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638bca227a6125cac502645254ab028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643582c73db3ea4871461a16b27f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f8bfc78bbf90bcd3c3c08e8a9f64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d0f8bffecee13f5158a99743d907165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc38c4ad4f1e4965c2feccf554b71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1275c021887ce69782cab7b29653093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae561938a5e8004a784907bc26cebfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb980d687a3fcd95d7d5b5d18630a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fef34246de5870d41baf975e7e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499cd05c04b1aaee9ec43e29411967171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b8f15cde8ac0df870a55e387b720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd75b013fececc7bd1e75817b2a88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4a2bdb0a7af3f2e4631c5c591f741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3f5154918280e882f9ea7d93bed6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f65063cc170a7c24b1dd4700db936176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640aca915b5a410dc7cb20ce6143225177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e2ca4f3d76bc420d422b1a555f4bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05c175ff6bbb3ba90b5911013ff3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9c016d0a3bfa3c27f2ad9bec58df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4e8678f42d8f993f2c64651698ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f536d07f3ef43c718a2625523682182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c33c4ee9f06ff5b15e187456d00bf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30efedf9995b9188d8d6e4a5da21b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd6ddcdb4e5aec6cf69cb584e180e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56543a104d2f66c9f2e2db75d48f2c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd2b8bdac6a71d0d605f1f19bad91c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1213606ff9009b3d0368fa04f268dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227300610d6c914b7e396797c5c9fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250f62cb7c794ce29d5f421aabbcd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55c297a40f2b9a6459d68b9b0a13e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff0f420157a05b829f0d30ea3ae779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088a84fd3221d5669289983520a1a9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7522b5a76b313273f9c56ec736033194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec54e3d99041924f02391b4f6aace7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c333c1fa5bc006aede390df764cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f00e2e317728997b40d05fa5fb580d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91639ba1a64d0be8f9258007be4786f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32002293ce9d6a8b9e99b509480fdde1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f36970595284b5fcd2fb99d44e00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9ad1acc49b891294bc57bfc5ad26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a4c00fae9cb74b61e056d4dd305f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496378e9da03627312ccb86583bb536f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605aeb8483923b16614dc4dfbc5a658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aadf66988e0b0a771ca312988e69a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fd2bf11dd0e3e0db22db2bb6b1de1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc27ce6cb982638ad786e0220512a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34729587e8af17d6af47d24ba7dd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1957466a26f2c03575240f0491b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc562558de99f4b43f431549fbda1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab0cecb12c3c97001b00dd29cd29e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a98530310dddf86b0484b7370c712212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd0a273bc3e772d94055889d9fc3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08096fbe54e837c648841a4065a5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bdf1274165c42d34b5f0fde43b202215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b9eca8f03092925d4e0b344e873e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045cb086c69c505545ac64d81f3b54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9368d21ba11e5e7674b3774aae498b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73151e62442eec8beaeb5a598d4a6b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b87a6d4aa2e5c638a64f5ddcb2f78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1833ad14979fe3e481398f23fa4b5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b3bfb0f69049382e8695b0f131901222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653fb5576ccae190cfd246c2083e286223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8caacdef9a7168fb6691bcad964df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380065ca5ec8edd88afe51cd8fa98f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61150f593acb7ad6af6ef2920b7aedfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7d8789fbb88ccf2b198010529ec4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb5558db6e19ff70b8833e383404b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa927e44d2c81614064f7f0799ae19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4c87edce72d69ad5434360b76b3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282dea0c2437d41a273adda2bd68f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922923e5585430ed95126ceff5662ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1c4164c18bee9e73efc7359c2f65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2f7145c1f1751a9898c717c55e1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9bf989024b9f714e6f0b5fcfbb9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133b0e2b6ed9a2c03c65bb6e4bfa06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944777c10996b341c5b4d15497b51092237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf2d5b291786c94d68a6de6e05291238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8ce1018249038254e0569b62eea0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c293fbcf8cc64d914db5bef431f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c1c2893019e5265196f41f1573341241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a37bb88bed6d4cc7e2cd4826c1ff1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f127a236e532a7ce4597b2ffc9012243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca40401d726773561dbd1a0765eba9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26585de327b1e788f5e760a63df0d757245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624503ad160802c61ee5d1ff439b7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c619e75997ab3a3acee96efa1341247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea58318a574289678b573e57a0dde9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e39170a08cb17bdb0a99487a86a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07eb4ee9a905c69d0a795825e04ce1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48d7f930be630ecebf38ffc4f7d36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ecbd25c5535516440c5c11590ad0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab3e1bfb799ab595d3699eeaf270bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c68e7656be3deb92d9eadb5d68a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377e19b77ec7940dfbbb2b1c63ec7a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65944485ab8ce62a3d0d2808a2da3763256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b011fd25adb9bb6edaab1d83b294f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816b2304b20de2c537f2fc37e33cdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b7cf069771970d180202d4e722a48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9030456ee249e2f6b0a1ceee5d2c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b251f3b8186ca77b4abc65116bd309f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed339bd79853b802a6e559d4dde2d1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d715755d018a698e5d53073ff958263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93190d765800dea71de57f5ab27896264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570de80cb0d5203b36989477b5135b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed456a32362088a5a8482c9ab7080f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf9631e81acd069154a99194d2ec6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f54e5d3d6dd2215391cdebe73270268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362e113920b0cc8d50866f9133b81b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca605b7c6c548a573c6116ef32d9848270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9c71f7e618796433030a32a24fe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4edd1063bcdfcdb6cc0910d5b60717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01880c6eeffd1eed45e39a091698fc41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b156c9581c48317d278893e214669274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ac5832f37bcf1f1f96897e976d67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7060ee8f9514f6b2033237795ee49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857099112641357a5194105472e75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f2d90bcd3c7a3e31438051da14753278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eedea5b1c8b10bec28556861096f24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d61c52f9ab8a54d2db8a72cad1c44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24eca719754106dad14af8a9ef80b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719701400614138c3818c42a028cc517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244395c4456d1ad70286db86aa7dfb92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115b7990abc374697fbe8e302ed899c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c9bb526b853c72fda5b953c724758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62fbb022018bec43246f2f88ab838286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca5e5d5ead38dbdbcc3ec6ddbb75a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998256b8b3eaa4382dfc28c86d78dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24d1321be9846d05459dcd19ada861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad295c216047ef6e2d3868bd16951290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81265a2b46591f7702bf390cd790a4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce395ae95ee00d91b254f3f7e56ae7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d5b5a5f78bbbe254c4a49d803c68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e5a0cbba02c7ec4f3fed4ebd2309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377478d612c5c4b19641ec2606c7f76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892bd31345f3de6835ceefb4041e24b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684c5d3ee522827f609e2161131cc5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a141f154f5749f5196e4071e54cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e757a1b77f3518bc8420937fc5b920299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fddb8599083fb98e9a86dff1b1444c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f402625f9e7f70d9b1b32291c76d7a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e895c77d5988d66be588c4d53f33f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178fcecbd9ed9091977c50cbbc559ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae2b50859dd6e39749b5740116dd29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac38d11c2a01027a6189d86e163f2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162e38683057858c098b014f3e4e40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec136b254d0042334b0cf064fbfc4f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc76fa1979f2c62b64e1b634374988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8568b596bbe80863e2f5d9268eb082309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2828cdb3dfaf7b4f3c4d2c7a3b8b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2858e1d738302fb4c7e0b85006278311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3428c93ca7a825ad08f260d837fe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694621fd04188c8f0aabd882cfc66a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7948dadc31db9677450d8cf07d7c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9751e0c104e65eb4e4a45b5913052315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b84691f8c8b3cc9f2fea947cbcf20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83765c2af7efc81ca2ef8955967b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191634e1ff2ba2cd7a3cabe9d81b8904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd38a79883f8c18bf313fc3ed2dbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322803352f03a3603f475171fefc8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf129a906c48ff11dd3d08489128a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15dc9c853aacd090ee3607c7befa70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acac7efc22d78fcb498bd2b75719f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a23acb8fb3c3cdee350f865d9c99c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c8f14b49521372b4515cdd68b525325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c3ac350aa9ee552bea9ca2fe104b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54325248fbd2755005f9c8fa313dbdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8cdd125ce046f275f65120d728115328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1598916d543320c01ef11986e644e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b16f5e7f533abebf37fd48c5bd71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd1ad57e71872d819f97dc00510729331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c149de1ed3149ec0a209663701610332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96219cfc14205a03fa73b80110fbe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d2cb21fd49b468f4ee96899c06ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222b3324b4ea7a7a8c3c681b435e46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a96d5ccc871f7cd61cc8bfb583b4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3715173700549809b5b8fe2b46caf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971743ad3e55d99a0a52b8a4346a5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a7d188f4c317257dbf3575170a41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739b05a1ac1e57348bed6aeb6c4ff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b05e99f8f620ddd2e04d010c3473f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce308703027381cd5ce4a2980b5be9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a07478cb603cc22e710abe6aea063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b41b64bd420c1dae2c4dc3553c72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933d85ad9e78bf2381ac54addfa741b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e67ec55905d03cc2df16bdf20df86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d8e8c9c09998185a6a638ca67002347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677d1e0f035c7e4b94705b5e84e437c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111aa71ae2a6d1b5492226c4e73e8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805acd877f2da616af95f45bed8abff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed37c5907228c7469ffc2019a83ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f05e32061cdeeec55823f2938a6f5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3aca22b632b8874834cda5a3e23df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598724a32bb19aa5404eab87f55a1615354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e1f119493d4c3c4d196ca7ad3c49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b86fff71aa138f1d382f05338e25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6a45b0e7092fb64670234fb1c49d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0c615c67313608c465985f6fb800358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289531df510d7442dcdd9a946f673f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6717420c48ad81f2602785522389360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572792833dca03b21bc7e11d88fb4c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e5deb42227c09467603d9e18cc41f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a85e080036b3f1a4d219621df04b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87454a731f95954d38043130e7bc629a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d28c872e8b64adcedd6f27b360ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e8f8af629603c438090432685962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d0014a63f0dfc96fe0adee7e9243367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af1908ceb6d1a8d79da3a72d0f726368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed9476eb7e3118f7763e344293a2be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7394285ea7e47fc351223593bb6d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a67994e7b636fd14563d0b17e3919371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecce63b06f44ad87b12a5926395d99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ec3895f00d04032f85495a3380139373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a09a1df34ce82aa483425a192b5b94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f1a641149ccab46079a0628bde40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a08e352a6e852f348d17c2adaa34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec83f3bf241e7740326367b4adba3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a61d536ac53b4b672c05a85e9da5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44565dfc78b2ab6fb65403dd23a17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116ef431dbd1e9dc00aeb7ab4fb47e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef49a022e2617de7eae1e41baa271c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69853e0867ebde01db116ab6f3dac515382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b3d1f95cef85661896f25d4341849383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a66e10a7124ead8995e3fd2c7b27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e2c26fc7a779ee4335530af30e8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c478dfdd8b1eb2701b6107aa48607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2276d3b6e9d84be5095b78ee5f26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f30f48711355ac262cc0755842535388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd25e9c67eef2bc658e3cb4a2a144389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b29f014f1645d17e15b221a43594a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238793638d7ec61db7e9b068a8e20aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015127e3635bb4fb2964add1b52d98b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b257710f059690a25d56b8147ea465393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3dcd56a9cec6653bd4f742e42dec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea85f532375768b6c1b2b700ae00aa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32346fe799f9781641794cab82c1f49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d845afff0eaafb278a06c691bdec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f6d3f829afc6a384a58d492b1c2dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc9c63f9e5b0a89a95361b2cd6a911399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cc09f588c8334c6935e8ac0400423400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e12bd15729d68c5461304f50f9486401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a3295d7bbd27f3faded79335b291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545d293132084a632838c7fdade27a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ba69a10a87a62ec3dc001845c78c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317401dc5f08a844ce4e441ab44e55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136ea59a06d2739f40845caa53049c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73cbbf1b73e2bb06525ca36a17363c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518248344072e23af5b55d2c63aa0ee2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0f8a55c375b842a321e899bbd3d60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2985227190552f798bf1ac99ee139410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ec76fe8005c8eee24d7ea91714f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d09e19415ba6211a5593e798b7f74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf8cef6e1657fe9c819f4aeb1f80f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365fdfa655b0ef77afcc1514987c811414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d25ab3bd12c53371bb91e9a97530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059957abc04882fb685fdee359cab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8193be014028212014f275d3e4fdd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96e8a60d52e741e16daa3322172c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d372766b334efd2474079d03742a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d51a5853dfe11482a9f62b8291f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9d536ecae02ed9e681e4c4181b8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724615e6b9788138f58f91aff7aada422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee164cf67004f2838fc781007d2e400c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6224183c1779727970511a6edbc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976991c99d161760b366ad3afc6760425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226b29928f946e21de832a41a8531bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9614b48d2576d09f96836cc61fb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdf0c1f3af68373df86f07daf7e08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991a22adc258773b0934f229089e31e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445ed1825a0d2fa4130b5fe763deea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0243410c1f560ffec537e5fb7df67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac89a4bb98e8f825cad32a4b68bdcf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1907e99ce8a35646c64ae872f3e93d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea644d7aebbf4a1dd13d0541c309c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca48e272d923c38a76b9237f6ded7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3de065c435572b5ffdafa7663310d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57db7a3a2737015449c2f68f15b7a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cfc5ee6ad39025f0c79d3bdcd196e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70fa61866b94e0b1cfbfd970c65f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9255978d9b1b09bea102933a6fbf21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ddcbf93755a8edaf117c74b5dac0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4d0464fb7f6862c71d021eee640f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9f00e09fa62e3812b269f3a1539c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a077def81997e6c27fa305c67eed21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f700a0f5c70609aa9f88f37976d14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f54376cbd25c2bf8198bbc3b85a93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac084d3d012d8347611dc85318c55ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07387c0081ba5e6a61c96a4d9e207ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b434bb86c88d605d6a2629591ade449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7184717555cd4ce4e798f134ec9d6de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33e3cff97e2577824bfb03bef5c1fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e02e447eccaa814fc87e6d39f3ccd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e34a49112fac10d5e311f37e14f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f00193be953949a5338df3106d57b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268dc061776698362863e40f807854d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168e94983cfd2d1b6bdabd1959a379e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00a70eb8b224623b123596654a4879457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b114108257e4b849e1381283148c56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411c2ec5b1d55ae526e3f1ff4662b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65a62f96d97221807de553aff54a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb395a5e0929ebbfb9f443d467953d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1b93234838a975b4115cd7ec548b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8001466d8d6fcd6b8d59113615c417463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc6bbb1b20cec580b51592b3f2e0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658d7effaa200eb1fa6a6e6688feec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8761ecbb6d4d5719c18a093c18d436466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2aed61a123c84d39096ec3895c7a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729da6d3a9357218ca12a45236608ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d7dd952dba382b25482d88344e0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685f362879695622509dd3113caac2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c16ec805acd9a4910f00f72613b31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6573af7be0d4f15de0ad60973421d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ae9f83d3c8621d4d3a944efb09d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c6c5183e453f24ee3f2ae7fcefb86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bdbf36dcf300b209af8595024f213475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e6341e41675257d52ac2cfebaace476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a778c1af64b8531f295c20745e8a26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b60ceb93349fdc719f50a73db19e13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4d3eb0bcfc81c7a334b615231929479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253c2f1b0b8d2a371f4ac80aaeea274480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9d0233974cac27f859524b878b22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5cc1c2209e6e63ea719853756c86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40444f3a689b1e55be2a28ed10f07a18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd219094b76851ff8e1ad11af2ca5b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bcb945cfc797628eee26d0f41a87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e55ea8a20e4c2d160891c615de792c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdefc23ab0f00a0a71db80352a68215487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ad75a296d8adda3ade79a219b99d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3243ea227bc23ec4da42fc734d4ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1714c527af80e411abb0e6e3daa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84ad7f877d790b5bdd12fe6498e25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b4e00a5ca20982413095445fb02a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641f3d868e3df3a12c74d9775fe7fe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335e412cb5cc5aa8bb5fa07e75ef001494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba1cd5b2b25748cd123ec4ed1300ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97b6753cd957d3e87df8e9141a4a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c3a34e2f2959b7e1923d590693c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541379b615e3165f6f6a36accccf8ca4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc59267f92df438f02f598ab447d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc27454ff5c722f2dbf7fef8da53f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a613b42a8952235785aa50420a62e20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e700c8191f25e4167c81d1f5b19811502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cfef5c50452359bf4199bf8c4df4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b63a26044dc0c45ed68d56964841504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5ed13d728dce17c13cb6c9901e19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c5a5366a232b03241ccc3a6d31f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073316a535ceba1679f98b26b4df0420507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e2e72ba84398fb8d88e2f685eeb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e5322ce0b679b085da7c803e3331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa478918362dd38d009ded9837ad82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ade957bd5fc1492a33beadd753284511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52ad8ea2fdbee07e004bd7c58c187512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de5cbd04e3f9e55b053e459c5c291513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a72b07d92c9ee3b6e1dad4155bd7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2da12915938de70efaae5f4abbfca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342188756e87aac107a9d003d4040f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ad81dbe7bb8de7bd0bb10abc9d2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9af398e1c29fde72a020474f945eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113aae8af7f94e0eef7d5c6d388973519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4d8e7cea28eb407ec46ffceff23f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f28babea0cd1e12607a35264cb9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b6b394c004e5efafda537ccaebea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b6455dba818fb2582a0b5fb47f81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834ba3b6ce16fa2b0cd355bd66fa03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a8e8552e31b91fc0fbe4609226d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6fafb059531f10d130bfc5bdb2d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789f6acabf21256f46d065d9474fbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6169ef7f1d4d14a5460b801356764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d70c9f268ff13c0a6985ae1d56984b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1758f30b4ca2f3f3dd4ccd04db93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774765f1baf97970cdd3b3f2725febd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82cd738f05865d455891154fbf6638532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276a4f3836e8ab7ff359c739698e5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fdf5e883eecf61d8726228fd1561b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff562ccae1db26a8457547fcd1d954535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cafa0357eefaa57e1c3c256cef5f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc56f42013ab1ea9a824c0f058b2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb49e6c7f1db0a6f8c22d3d6be6d8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e351d2c913fc275f1cea8ff5b27a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba42ac561058a653ab0cc3b1ea429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca46c45aa45d23d399cbac3305f6f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a089f42df8f0b9b63d211719501ac5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4762e997fe2880448c5ff35187098e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f0b7e47b4ca58b055d4e1247918d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6d951a257e18c69a9e8fcd3026f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b459eb261058f5203e5579e677040d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd33a09bde7918a20a8f31b31ebe46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3accc0cbe867ee0a5ed3480209c24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e4aecd801b9607c61a3d3d048431549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7a9012359400f603d7413f9321f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c5fdacb9fe8cc097ae5bcceca794551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a374b3b446cfe07855bf800fdc540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a997bc59b9fb2cea16b42784000a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27560743fa202472fe91311effb539554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b5ead399dea8993d0e489fdaa042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aff15e4a2f2e061c228d548aaa9b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b00728678e4824cf10576b7971abb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981014df99fced6d3f5f934af48fb0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40a086f18fe218e1517f8ac399d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4224ea936660eeef19c2eaad61d12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab6d1274158e732258511f5d87e4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b618d79966032dc1a7169759da0c58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f7f38bce4e4efd91a9677b4f56aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693fb7fc63b0944a1389132412fbdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f88d5ce073d460365bfd4e3b818b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a42b7e4be06d27acbc0be71c62e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa37ee4d65ddcce3c081575b9b287e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d13cc725507de10588314519ff8fe1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d81b7b43896648d75fffeea4fb5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62b0d33758e32563d227e7794ccfa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7791576535214daa3c869ca8bab57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba444ed7d8ca30386310485c1e6572572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e02bd182f0e47f65760bd90232ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f2a5c055728c9a31c168195d7030574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc856fd4269e91b799524d3e5280f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95244416fa4f55684010811b9612c6c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db98468caec16be786b08afd7d845a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe68f0cc1de6dfdfb22d0c8d575f13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c1a083fb2f892d31be96b9b2679a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994268a3de93d1df5058e24dc8154f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d92be0b0b02454e31419082d0c9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da52bdca6bea40ac6877d0e9e3284d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0dfae60fa6b7cd19e947d1e167076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d27cd4e1686d104b4ddf1beb2e5cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2079102af9f9265996e40f664d60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a7ab04b971bbfb55baaa93fede03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166970d58c3d86e0959c7cf44b871274587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950891e82e2828a24716b68f03724855588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba8bd2003581892f505e302160009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19127361045b6cc75f86dc8cd1a1b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f540f412e36cd779d6cdbc0c63346f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608599b5174f806031acad53a2e0ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba994d87f0d9f869d26ffd679ee5ef6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29c5d8a0735f9f4d7021dac2800e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159c4c77a3719407a243afbcb4bf94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259377548d64e04edb5a17275c196f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c911057a338b2a500538f4e16021597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acbdb90a53ba45a6feda5f20055ba1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f9b2b49222c22a5272cb4b68064f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aef68cea9a65ed55c011742668768600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d9647fd12b9e4f15330b9ecb7302601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee530f88099d032452d1433ec939771602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265464c492dc735707a0fb3d2dd994603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718ffd466302c00bef1ff3993cbd3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853132d02c8c5e8537d4c26f7a4777605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785280256565c23b7bb97c7b19bdcc34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab272c2706cff8c7b7d814bc0704c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfa29796efdb3dad0ff910a5ed0a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1993451f66619744b987e258cf27b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823ed5bfb3b60e23d0a0f7c973f8a97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1cde6702369ee6c4fb9249ca808c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd9263e227176fc21251aab0da2d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7602c46a20dd8efd622ad1c0bce2121613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3342b43d7f8105d433260e1cff2538614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a93f8795b997733f6eaca7ea5c7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c0b5d869811788b13e3f99f2d563616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737bc912129b3c224c963f452628857617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f579da7dbfb8f83cc1f7fe4af9fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e85c870d2a017d6cd5ce1c3417e76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f242b47b5cfdb00bbf621b6420953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6464f2864b231be3584648071f74a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017d74a3f88cec5b09e0ffeec29d9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25d2bad6aac35ca597e64b9b102534623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a618fb267d6020d46e307f656a1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2d3b715180bf14d27a5bd2609697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00939e7b45f9f08dc3d6c4bf3c3bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4d5c1671c8d55fdf8de74f530717c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8d2b4a570bb4af9a571f0b898ed3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f70c94bc2db066db640c0bcf42cf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eaf756526627054d2ae28774edf94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8463dc99efded8170d8f5e37dd1e3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651398824f4041b5fca65b085868ff96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceff6b96a79b278ad2e9a8d2dab4dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b73c915cc299c1f04f7b7734a16d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e335d38f1f7c50d9e1ffea807e4b51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7356b5d71283515b8628572b8295e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3adec84e97b7c90e961195d8cc7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d801eca6654ae06fdfcf141e0bc5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a50793625dc8ef4705b69e9cd20af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607011b2904f6f422177f412a2bd4f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb15cb8849d2d7311dd718fc45548641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06e7fba4b16bcc3445975072cf80bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb84e54155c4feb37d466d21b9571643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742f61fb58d8957fd3fbc80db05fe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd227fded869d028c0de6eda36392ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a68b2a92fe414c66736df7f527913646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2cd4e3d905663ec708a821fc0040647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237504f8fd966d3b23ebfd77710d60e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af3ee418e6ad570bef77e1d5be04c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a1c762f67107c037ddd4ff8bd36a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb47f27b2cef2beb12a59afb718072651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa543efabfc27f6d9458ab55f246fe6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c52ab5215d8b988277cdc74528de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b9e95d571e3d5c07e3c6049718e26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b33e9031802ab44f76d40aca2fda6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c58c15859b14c69d0ac04ca9d0da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2f815c2c5546878e7d98506daf70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaebb6c8bfdf09361aa23b9f2378c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee415ed93e2bde19626e1045075d9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a79456eb86a061dfc9e624b143cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ee34a097869c1b67cc0d85b6007d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09318359c4ba51d77b72882eebcd4276662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85bd4b4c15060b7c139731b0ccb64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b657b54e7e2314442dc048bbfc6edb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebe2d4a9481bf391298f01b78e778a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac090e9520c8bcc8015303e1b35d7a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49d5db4ed5a099222babe755de267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399086f5b85f40695f08f946d27a668668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6942c2f9dc83713aa05a93163c69375669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da56cf51efac16600bdcaacb23555670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0311cac4b75bbcb2175b00a9e375b92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c3c6e6205871f23faae4d76effb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f30eaa32b91e143c17c6b2b4d3b14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd6e3f60e71c4ddd2cb20c2573c51d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d17cdd8e223d6a2afebc76c162c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a5dd9d5f87c4ebf37856a1a53a98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5fe2f3153a5865f1c979f40d8118677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481ac3d6c0651506acd98379422f90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ebcb03163139012c4bf24e078d4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7640b5de45d48737ee14ac124e31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04cd2a726ccaaccb87521c921bc0fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4ed1240f1a0a8c9da3f5f42a0822682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce81875c626978a1ce9d18b7682e9da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489b193edf3977e7a1e503b9edb581684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e14287cfad47b95730c7f8174ec8fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83c07565a107856134d17a7346e8c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c413efffc11743d8b70d8cdf4d3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3371559c56235cdccf20c3a8e984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296d4a433da2c758529544030bc7b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd6b1f1f81bf9055699390eb42b935690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c184ec5955b0b2b7044383cdec6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29568260450d72de4b1790f3561959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3676804795498fceca81180ac5ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806533340eff0422db263c24e4b54f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06a12f9a3af2fc9661374f1f2ea7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ce33430ce228eaaa280c0c28191e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103b389bf8f8b590bc707051b71826697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c1a4c48544b5c5bdd13bbe86c6c53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3de89626f1bc80a9914ce18f4dff9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c8761d82b465ae0a268c8a17cd088700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9bd5267c81134a5c93d103063cf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b759c5787191a5445f66cb943849ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a21574a5d75d11e55157748ba28ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf01791c154e4bffa3d815d330101b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b9ac9ad66d7b72289676e162d91c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430f0c1e02aea5282b9047e0b64b46a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf815fead8b5d7e30b8bd9d68754cef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a16b53c260564800e5fce8e9445e83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a85e7f913483c7fd03b859b609d4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb29035f9233fb6ce7e2075a18c18f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ac32861b71ae6aec6f8b13562c048711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b795599d6f053a4248b1fd9ca19c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880367aef505a7bd4115c89c860f19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d3f1dcca3fbd6236b4db9716d8a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc856e98a6f3e14eb177be9fc6c4919715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124dbfdf0e2039ee98ec469e5247b29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5ae47832f8572390de71d4fe16f7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea356af61f21587a251a02afa53d4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af36acf27f899015f0f3e91ac15daf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750871d54c099c2c8203c4e2d4bf59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0acb10f387b63151e9f019a8db6eb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e563b967cac9472aa075523d2909722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad223bf91ed0d22571e52332f3da8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e248af066f32cfc3d2766eb304b43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091bef7917b80612c8edda82f26e48c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753f22c7ac32a71aaf238dd53c947a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7768853c37c16468a3f1e4546fc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe42a899b5bebb71a72898cd99118aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e652b9d298fe5c894a471ea5d339729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a19c73316ebba8d7569ae91177ad01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc4cbb5d7f1a6aecff6ea7acb5020731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bfc6daf0d35ad41aaf91d96b3b224732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f8d3d1ce6433b642e191cfe04bf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092477a79e7f34b42e940ea6ffa0d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e586e265e57d1cb3a151624d316d2e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195e1e9f7771e91b73211cda26e3876736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b1a995acfe8302420fe86e2383a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef4922555b3ab8513c6df0678ed63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866ac30f2e416c76062b367fce1f7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26350d3e118de618ddd6f2f7065c8e6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f110c451b1098b4519143bf32f8ddf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318567085e4a219566b1ea68ea9c80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c0746a85800b8656dc41ffcfdada7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff363c3d80f7f3a70c49c80929c3e65b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337822164a1c7dc52d5c798f087d7eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9bdba6cfa950e4461df1eca0ef93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0a423e060b4f2bc0c76e14905268747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147539cf6ee6b411278f08ceb45a2dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4cbb780c3098b84c182058a9b668749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a0c0687345eb71f55eb32ddea82e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242d039f9154538d094e4e215330be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054195766051e9cb52ae194d4f2dbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d2a0020d6305af1eb04aa54e46f82753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>