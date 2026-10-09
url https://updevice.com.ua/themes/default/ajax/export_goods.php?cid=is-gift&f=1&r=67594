--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9359f473caf08416e3716ad431b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff48f6145093e78485d3a01c262d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17e36b4c8201c5dae8789caefc91283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c0f8f7a25b8ce3e0a358cde3a74254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64c95d4637140db210921a025d5a195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d5a2cbe7ae1185c013af7d2c18576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e3b818e044e71c782cbed47d348d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11e932256198b8483bd7f16e75e198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c976751933c58fc2c04a0eecd0f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810abcb977492c4be01afeb018d6edb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458118f487a72139b5d52cbb0205be5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acfe211e661a4655e381dac8aa45712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c55843aa64d18f891745a5206936213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9119b15a2885fcf29a241045088014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f68f9eb2aee78d9f9278d5452351415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0c8ec200f5f217fec7d373dfaa6fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e7f08fdf8549c9b85a91d66a302717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a7bb1e8426ca40a680125837988218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ceda93fed66439890161c95bff7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a059259824ce25660da18525d765020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d7bd00bd84f97fb4ba065c0718df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816046b1607fc3a4b53a108c75ef9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a7fdb8bf7f77a7ab7f0b2926970d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e756ea58ed3126778fbb767385f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8e893e7f02380eca97608c32175225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74124e200904efd65b7e2c82494e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113edf47cdb39892babcdc05bbdef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300728fd8f9ee5499a7cfa30522ceb5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcf9e19c6b76734fd4b3300510dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628371d5c3c6e36a1cc6ce116c043030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78517431041f00b496f68a169d49631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f54ce1e25b5a06e2ff19a005bb5f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735689afa070ef08c24bca1e46831f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46e94bb6f03a1fc0ca2baf78c72de834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363a4a2d3027bf011c446204cba333f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f5c6e2269276be602d1a1dcc23da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364120a1507f893135a99f03a820046337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257725d9eecc58428e742f8662fee49838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507ec8a43fc465cb595cf6044d7d1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f431f348811fd3b46d6b37513a2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc926e2cdee3d3ca143ed7887b857e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873f325f85a49856312e1cc2e798b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6511359541ade0a511298ca2c8461b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d99942c066cebc4e891e8ff491cfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b91185d87dbb21e4d0d3d212cd8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c87b34119adc6f6dfb35c741edb73a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5681a0028cbc65bb712fb2766e2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130cc8c441e967ed0c35fe318d19c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0671e75e88d5a28011e12a67687b11449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f63a9d6294ea90dd21004a413b90cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64586173d9c3bc7f285b6588bea6dad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87691777f1e5a7cd6d86291082429b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cbf5aac6a3a28f241af78bbc8769a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0dbf193254b53b405d2d04cc12b2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83858431567a4bd9cd4f51eaa58307be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c87ba522e34b16f85d2f81c12653e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc9fc0e33231959cc884397ba280b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729fad5f5f33ffbfe80c3b85a8923258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d631ea00437a4c6f821414cd9f0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc56826be757e2d93d256b8e89ba1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae0bbec4c23346a8cc9b7807e0bc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee57bbfe7859bec3835d326a064d3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a28e1dd7284f9970ddbbc273f759a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2845dc3250c515bc56a7a7039091264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003edc2890c0a41f3326ad67f05d8a7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf51f772079b6196ec763f870f78266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37979a87aa7e7c67266d7c409f735a7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5236dd3e40954a29b7583582773deb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d3f9cccdb913b0eb54870f42f34269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55b8998e63c906e88c796ab381fe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685de49819b652f5ab32ebf30d87ce171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32583bf683234735255d4f6a71dbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a34d60c22bb565a4c7a08eee87bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ed9d2f950d4b0ed62e2151aa064074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd884c355cd3487aab71aba89785475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e6e36c11207f1fc159b46e7d082776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12645c28812f5b99b5e1fc30c387b2be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc256d984c1f18831e6614965d0af2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e19f3eaf166ea24009a45ce1844a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5e8cd446bd5a8533d0c5c9982bfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6330c300e3b9dfbdcf125ac479e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a545a74fb7b8ce12b37aeead0760382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09971bd5ff515261a720c3f804b1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0187b161d36f2db55031fea4578ac684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876fbaf99d41e8e263cedbfcadea0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e84a314e8c5caa7e6ceca4e70f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b4b06d4214d029079a9422d18ca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf5eeac16d4404e691d8007a1b27b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acaa423c0f3e99d7684f9aceeb284d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32814c3808178861b514e087c484259390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d1e06325d018279860a0070f5fd3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1d1eab1972ac04e5ca5596b9c9f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40cd09fb27ad8da0a3d8219554b0e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a825e0a2b18f0740cea407f7299a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff8f7e8d266fd2f4df03ca0a50455295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109a7478afa7786e2586d9e7026456c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49fdc6ec6a73694c419e756f9df76197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01908267ca9ebe957966d0daaa14e1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f110e450b65631e7dfff812d87b19499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3a54f30d1dd9177651fae0d1c8e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94e036d4be0e807432f954aa68a6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622836142df46f3e0a470a95de1e64e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858514dc189c7eb57c574e6e6243e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f49ba779f14a3f7758786638fc41c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e154d9345764893a9a96a967cbb46b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513545e5737effaa4a09e993d8a788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5fca27d3cef016daa45265860dd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50214a131ddcbf64143be5200d1c3da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56583e2824806c24b644c70a28c4b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb90df0ea3214fca6f52d22c36b4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94b7a21eac233412a25cca85f5caf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630f66d2ef205354ee73ec9c754fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27626b0763ab40335059be8c81511113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891674e346f04bf512bdc763ed576a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35506e3810c610847f2049d0c8104ea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14428de1cc0d9b7a402f1d1fc99a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913657d6c33762bd63e769e3b147b36d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1971685cc0229cdd13e4df378b6f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec187e6c41fe8f798f03351f7a82b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad06af5cead64c7fd957f97b21254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c02c9e5ba57890a485ab95772487e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32ab9c47e5aeb337237d95984cfbf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6815d8d5bc23bd5c271e31a4a741f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca68a628b44dcef6769ee5a3065909a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cc5da699be1d014808e7cd26cf0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471ef4821f796e7f19b5fcf4c1b770126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f641e6dc9df6df46d0fb938c3f80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbef8c64bc4d5e6bed076ff4f969c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7bc791334f090e122169c2a7b5302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56989ab56d5710cb9a9a6ede245c3268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d2631d962b5e569797c4bf4bad11a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4bb60c48f9c855f0791211defae27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56a4af0d2f03e44ad263c00c3fdd27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2497629f391b26a30f57e922b51f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31d99a7259f1f4e263efd6be4b600135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895591d0e3bdede07b45c832acca3e81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a179a496a35ae6c169c2182675fbef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a6427cce82c346ff9692f95274c4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e541cde3fcc9364bdf3a0b77e1f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c10602f95a0d873ec01184d5a3a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99c7c645732b5fbec257977bff2f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2979508ed6c2dbff68aad153ed8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701d33fca68883fe9ad7efd507814a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdbe2f04aaeca106a97691c268b24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1689dc33c1c65177dc4a482829b22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b457acc57d128577a1aca28f2383146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088719545dc30fa12e30536ba2aa7ddc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1a1db2cd754e0ee8583c00cc96fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c5f1c594d93a1712e44d28ea2b0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232afa703af92ddd22dc514c454dfc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29a03c095cd8937d76d6225518cc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f1a65fb8116a46de0814253b7b57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e161f92abb86c82017d4ba4c729725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2634368a4d09885740ece23486999154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862662c2cb9e9c5bed7fdc87a1aa8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f21d3460e2b39179ca28e7ebbe1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb46144143cf0997439382a66c4b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8b0a76c348881b8969173885a8e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b700052a39c17779037ef40add997159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344f9e6dd77e10199e67034703db4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475c108e7ccc520eaf1d448e7a4a0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df61527bd0e35dc9c0b0d44a7c7fb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced9ab3fe838b2769fde42840da8d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f0070df68d0ffa4c696920e50dfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae33e9cc18f8178370df2151efdd17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e8cb3228be3f5feaf285679b953f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af9a99722135273946b893ac5e8cf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def34a5133736c134b3ea3e15bbe0cdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966e3a59f88432ab0f37df8a430a72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f846d3bb6c02212d2c9f8d9faafd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c6b763943707e69451a89e51ece0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d96812b62499349233cd463ffe2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d3b4660c460a02e0903823cde93d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afe020c45535b5088d6ae90451a343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2fd3cd30e8237f211aae92f364a33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99cd860034bab0e04d091689357225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaabc2af58468fbc0b300da87fdad72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87514d642ec81bcdc7ecf209c0ed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e023a6dce97dce55cf4691f6efca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d31bb3093bc510921f54dacbbb133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37d3cfc04313cb69117f19b527475181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52b6537e56ed6452818b0e9e1f6f08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ef83a1972ce4adeef7901b2d3866183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979548c060539aa377e51cf9c8ccb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb69d1bbe47d9c4e5f1365affd85ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c39918c00dc6f23a652a1883091c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78df41218a0ad787bae6a05979e9f05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812625d6ca898a5667146b244f7c2fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b796b927fdad18e2cf8b95719e80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646c26fa504e0241a689f26ed26a34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d4ffa7fdeb030c4a2ba6260ea503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c465898f0b35beeb149137fb17b5ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e5874857dae871153b66407fb065e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e82c5b58cb52d4c1f18d2983b421a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1f1e4c55a6bddb2ddb07b94ba3f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285f28b0d4c92b135f83a30b461677196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e800718a0dc83a1fa831e64e4250f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a152320791d31b893203ad4ebda268198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1930695051d7957bf4bde9a7fe64d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139ca17219806d5264dc4ba7571aa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec2800322330c09c30ddae21d63f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78f27bc49dd9757b74eb87cf3aee2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea52f4b788ba8f09569744af97621203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3e484e9fb29187eec7a005cde302204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120af8a0339794928c69435bcd50b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c0791754abb55de041b48aedfa88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791ae0180dd4324484647eb79b7d2ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cddfe7fcf653269b64052cb40e29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3c7752f6005175a989687751da15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d452372a533c8ff87e3c5d18ba43f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8de0f755fefccb946a8540e90b7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f508cad36a5363c98ab142c517db3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fa90107084a144f79a1f9ee6b066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff185bdfdec5e888afe4f38110b872214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee10e78a7db5d8d132d3abfff2eac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb35caaae79741316c0207efea9c4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaab1972a377df94c882c2bb56ad81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a742a3c59bb7881ac011eaad06be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4999f7942f2f8826379076d7a47d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ee42d6cbc4456b060ab5822d3f683220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451954a6912dccad884052db70480d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e05d227fccfd8e2b97334082d4e3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc247c308c28929eeadaba4ac1997223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a92ee12e51945b8ab56557fc15482224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f3296b054204b3fc221113e5df94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0001f2878de86f67bec190e817da0ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4848a8727535d1633bac398bbde0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ec2ff12199294c9f5be983887f6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaead380be6c919d7ebb0662c1b6af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0165c8cea51f71dc1de39b53a91e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d05fe160ad712dace1283511c67f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7888e2b1c42a45d8255b8f5d7580ec1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b0c454eee4797d6b0bf7a21df7f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a54f3f110eebe0d25573590a42f9b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c539972f5678ecd3c6052de4b4f0ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd4c35fbade21336319100970af3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670144f9dcce403e3e4532ac55d49de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4a1ef84e68e086d367f9ec984f57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5de1b2509f250067677dd21c5d1d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ad908e0271926b3f2ee66cecae57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f7b1bde3860f5f0b59cf071da6396241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125b6627c5ff4af4337bc86662bc3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89032da880b97ec87acd3ca200444c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83dcc973e5f56d5b4fe4ab38249def244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029341b106ebd66f50a20bf70c3f5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d82f5435cb7f6e6a256b2973745a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8049713ae40849cb4c4817201d36f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a3e646f8394e10294c60f95371308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fcc5272822101c5072988c05eef9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de374ac921739017a164c179d4fca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02ad913ecfa7f5abf6df775ed14f00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa0f9c590046d8d626ca48a7c3fe2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539904fc111167f9eb15b7af0c0b1e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a338adaca5cea3a3159f3db287cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d25948110500e0c7855834667aec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e0072f7035e741c92864649e4808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87b086d830f7e05e5e5ab1a16b477257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e92b5a4b5fc8d6e805895d7925241258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6c0c14f08a59822af613a3fcbd28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531caca56e1330dbbd114fa58ff973af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4434ec7debd58173ea3826c9c151e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9604362b0890f14ffe5910fe00a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82599aee55365d22609e374bd1669475263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb25dc454214477dea43a88063df3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a07430748c0c8db217ecfce5f9e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e453f69b3b1806b29bd815a48dcd99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f31007090bd0470c8dc17d6e2d31a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102a3f3cb3dc36c14eb352f1e5d02e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fb90611088be3fd94abc025d7909c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba5e256f6cddbce417e25b1b637372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48828527f1e48acca82ebcace0a1ba93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cfe203b106266ea52fadd46048ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c01918c536d2e772a625df7e56ac9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e796cb7948a225742eb6174ad24d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ef96634b41fae87f8792860daf4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f88193819fc6a91966b1840016f40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dab0691493f35cc050ba57dbb27d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e74f4ae02b0c24eb626df3a8c26a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24cd1fe35f6619b5519a0fb45d7ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356d7f0d9e9b78366c9421e76cff40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612d0741657ff5f619e1a7f281c4503281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab2d28e30cf72e81fa8d94576517d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590175e115c828506c6c974f7ba946283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c12c2cf32b762dfb96dae8c1435e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facedc2894e829d399bf67ec65f3af4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc74a14331436173e7735161fdf2876286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c838fe39d3689554c03fa39510398d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee638862af204081a81a2e489794327288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651620ea54c30f0e555558b9fb3ffb3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e42a7ad25f4aecde1865fd3856ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e221b04e91dbfcc1d9eeb289766f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad432ee5bd69e2f5def5a88e6b358a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e32cd6ae6ca01193ef08c402e65be2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fffa1dddad58f385c5c9cc352d44f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7190bf7cdfc9766c17d86562c86b8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e201b681544f6c28959ecdf98eac493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3307c08d61c9a1eb70e3ef6325ceb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f066510f238c6847bd718e16204f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2fe2674be9df19e596dd9e954fa1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348f701e543725deb94760a34304464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ee2f518f33c03990d898208a4e44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529daa2ca8670b847cbaaeee6ff300302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c4ee03de8c4386ec0e96f3ff8074303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b8c2402dcb5fe93bc5c53c218dec2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f15d8be10a3b4bcac9ef85327d95a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc3266a6f064811722dae69db1441306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5086aa5501c51428d2ef89f82a3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f638c8a4c9c2f938da2d482d25d5cde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621362ec2f199ad108a8afcb1e64c6a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552063aabeab931f8a6e05453f3c8a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec09d5a5fcd7cf5893d07212b1dfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d36c7ccbf4f142de66ba97dcef24a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f55bd84231dec3252d6ddbf9f601f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec122c7dce8c32b8335709d85db784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199be093fcae3dddb314b19a03b2e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439121fd24d70608db5d188dfc4f5f11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353a502d51ab9ed5bde6a66e1416a13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0a41de6bb1adcdd308f6ad7245d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efab0b6d8e377ca3f5bb2c4ecb6596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1582255809edbc9e58c41e9f6752320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102ad4b4ddf429589cf55f48486362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71974ab1bd4f4af851bf0284d9fd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2a2aa6b181d6631d507c1d01e2a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a62ac5e4189528d71bc05cd59be4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405678c583a41dc0793db1db0011bb29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f5d70e6d0aacffb40b27d7e44f2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc35691aaf5db3f9393c9d29c43fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d2f7d81d552708358d758798cdbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba09e1d418ca65c313d65487d24ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ba36bad79ef47c8845ea9f73ba54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d75314ef06ff0fd64025a12cfbc64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd5f226e70844cac8b28305e51afdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99143fdbd57de6114dc33dadb873773333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf711afdc025fdacd853754d3ff1e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983b1ebcab9457d31963b1ad3688571335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c35055119ee35e5fa36701cf4432336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbdd971f07321953fbfc16c30037cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980389d8bddc57549ca906dbb7b5839f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf49c6ec8437ec7ae069043e895ef58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c3094794d124389ef89e73db15c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578441a2617a61162e8d33a26e5c60ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac69fd0ffe9e14addd16f0ce30674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084b0936726b4d95bde06ae027ad66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d5e733c271177b7a19f4c0382a94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eb254dad49123e01049654457e6b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cdc07d63181cb1e4e08c099065e32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191053aad1f69d4a003fbb9df70f32fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5ab7ad8f0ec30751c75b0820bf02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aca980a43640c20f112ba4f1a594349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e9103dd764cbf017caad4ba120724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7dfc957ac7d6768a84a0c49c16e54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c20d051ea8f7e0ce475fb9393ac1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e4e1499ca676fdb6760129dee461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c0a9c7087f76d096cb83861fab5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c570e66c7cc33930e92ed3ac966d6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4e2acbf04cf6fd72a1d11785873e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e91bb44965f0e10ea1eb050aea0d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53419eaf59da5a6ebad702dead8d6dc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d722fd7936cd5ba825db531ad3edd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120b1e065516e94e5fbe8ffe219882e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6addf0fe4efde48be6d5b78124cf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047579ba0a3e9d352bcf0fba85b80165362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0e87ea6b8df5176e0ec2d47fb79e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bcf9f5f0a8d7a67da127d65e6fa61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e15d2228f76c44672a2460d52d2fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec958e56824de2df4ee73dee791e3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80184d619e65b2edb609dd8c2c7015367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3195f932c7786eee9a6a0bbb6f864b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d4db7b76564a977be99049140058369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d475da2f24a75a8a179d838dae0510370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2da7b7c5446cc65cafb09bc714973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5beee0e39ac2b9823e4d669f510cbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a26b4d5c4cc29e014a57d38a1e300373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bac4fc154d373fdb6d5223bf8efda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550c40d501998b502cba3a804acbc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5d175bfb262e459d89fd51407800b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169fb081eaefa099f5af8797a8deb56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b95bc8b072a0f48ca8f1365427c1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20428b93f160e66801ab12e712f9ef04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad7cb4ba082956e13b98c8967326c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8133732c6af637ee4478793c4290381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983bf412ba7ea5f18b0976c1b9b1e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409910a38b9e2ac7e1fded6d9ec4a313383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c4dc3cd70a1b877cf55f1e418804384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f4d8f667ee8e4bed24c724ae9109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff83b2023d10721f876af2029cb80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb950e84ea8f4b2ecac6c56323cee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9366e5ba243a9c0444a85d07277a6f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4abf6f20df02515a6e151b911e495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c84c62bfa4b04f7bf649beb4eb8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258a36929e1007123e52f185e966ec3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce3e85d80f0acfa165e222f895111392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718061e4fa70c6edbaeb5be07025468393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69004a8f93bba4e37829e6328679a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558264f70bea1a5db29b8b4eaa8be78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276abc461a18cc2097891443d8ec34f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d3fcbafaf0beb8982e13a9a44c789397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53100b34ce18ba5d64eb9fb16e23d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b1e4117d647418a4de8da1e8a6be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b57b242d20ddbdd8c6b19bff0fc993400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9cded5bbf927918780a9454fae0b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b57303ade24de613de05f6b347a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3ee90c2e5155ba834a6fdb4e6e2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d73ae2ce9740d0ef3daebf3731ec5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d930e80dfcc3cc12211ad49e034209405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6eca853f3b0df93c2d62966253ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed079c2c63e04cc69eb2fed89dfb9f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eef5b43d8d9e9d03cd9c182f593d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b9a6a97e8c43ab77f606caf5224d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa7df015fac86dc1fd21f45cbed5b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a4bfb8dae3b3f627ed22fd994128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b52ceaa5f613eeab6028e39cdc35c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575509cefbad946898d2ebff59a6f63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d2fa1adaa45fbc7fc001c8b5acf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353d940964bad239439d7270010a0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0ae14d2070015b84a97f9b73c1485416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212d21f27118794ce50f68ab4168b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb15e39b7b79172d7fa4d39dfaa7ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac725b1f113ac3c8f753b08d61609a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117123f7147773a193533daf486c300420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877a70b7071afbb2af19efe5bc8d0e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21640e4fe75fc7f75bea3082c33cca88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677fa0ab9196c28101424d0066f26ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c3647565137e7773bc5bfbe99e7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf150c0c7baf19c3710a6786515ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7cef1f281ae862f47ed3befa5d68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e37528649b16e4e2c293262581d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f6ac8266d5334991277a37b45e3d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6583264b608ea18a29b129a3d0187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33e53646e9a10eedb3e227ad6cb6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c81caaffa93fbe301cc2617d065fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044be87712342c876b22df3f50535cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab33153248498fa68c508c5ec481c0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83ef2a236ff3dc3b176ee43d63855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387db4081039866cedacb2934be5be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c96100def67a0baac309ddd69db3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332e78b888466d9995bbf270a9251f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d768edc35b4022b4db7c7c009e8bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdf625db8e73ca5504462b40ae187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce7a519a3d8873c98b506d1882dd66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53910f098688bcf4dfb5bf9e0f0130d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36d57f6a0a4a4c1365a54e59a908e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455799be6cb8d776665ed90358fee2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c996e08560c73abdea608d3e33499444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d556ded08705adcd7264bae70e2b9c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f717b1e76699e904ad4d33b0c09969446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5a9f030cfac5303a74eae19bd00d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3799419ca4445be73521d43f74d958448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e299580ecff10142abd63d9410c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc65a901e1ed1187b1f33e96032cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118de8763903344f76cff5a7d5cfec2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa33166e6f5fe64f5dd2b679ca73f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a66ff54572ab3889bed782fc09d32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf038bae97ffe27e2dd59b0d729d92fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cb3286b8cfbe4af739440cf937c20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6e42f6676aeac541a8fed0f5d8100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350101733b0475cc7c0ac1722029efe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9358b044e0f0031751461b21ea4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba6b5bd79834f8d8933ea3bc2eb40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476766bcbf4f45b689a02af1fddae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2c480648fbfbb54c29bbd60f8699461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0f02af885240ba99af6c61675f43b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421fc4cd580763024bb62ec4d9af079463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e35b6d7c2c5bf08adbd4d3385814464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a2c888a460b9f2cfff1b11216700a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8acda3db223293e599dd250b7cb81d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c33898693773d3437f1c2b8256e54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d04b2a05c2fecd1ea16d3306fa72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33341c5901aaf33e0c54678859e32d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff91af93f71e360b8f8e04a1f68362f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b640b70c75094c655f649a528f3aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e86b88d2447cfc3858efb882563f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a69fc238da587865f99413ce90134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808de4d2dc6bcc613977a8ca8b0005c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cbd7bbcbd01c323f7232b34db5aa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af3e6d6f9c9572fbfad199ac14579476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0a2ec63b4707948cbb088846c8ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256538395298972b3e758db91c21d39a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089619c13a337ee915d3736d3ac48fb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea21de6b8cd76acb9209ad8347899480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117720db79801ccc7a2b0b075e296736481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c531a3a2e66bb98c8c13346988a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384b7e8cc5b2cfd6404ff80ef15aca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09417832d3b8def6a6099a649fdfa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4024797e63d30bfb1e8d131afe9c52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395f879f6a2cfd541d9a6888f470749486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81006a5d12f17a5d257081b7ad0485d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5233e59e8951bbb9388cfc4204267f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c739c7976880a61bbce74bd947be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bcad7b79694d1427e6b4f5fdf321a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e36382568a80a0f9503845085dc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad6110db2ff353d95c8394c71534f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c63e666b737fb6f9c2a09c7a4b5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b463258b77374eade7161b31382b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b489400b1c7153db633e6456cb6bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a775949e0fd016c0006a7793318996d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8a84de2fbb35e7fedd29efddc01f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65fcc72bc17700becc6850b02fc0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e4c65e90cec42f231340ea447a6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254848b219067f5c13bb0e787a69ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d98bf2ff0490bbd5b3d6d3406161a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c223d529f1740899d3ed745d649a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882cac98ab769d77210447b3e15d04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f006c86d5c1940119e9f3f986785504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677efc4cd6484f490d4dec38ef2fadd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fbba5eca2517ac0c742ef6136973e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301583a4d9a4cf95df7faf40336870d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25761419b7801526b893f3972bdf3c29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931c8f038b4f9c3d436ce559f31453509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ebc6e5ce55593ee8967aab4a04bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e4b254e92c1ce6dbcfe7658bfeb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7287a0e3293048d50cde00b67a6d9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f4a3f1a7bd7f097028c2b25891f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6345211d757615855a5e9c3c9d8e452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9203d576c3f25ded043477dd474203b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b3ff610ad86cc47ae3b512202625d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb8dc15201fd68195defec6c9bf72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5026a9bd407313b2b3692b184ab7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932eee669beb6af5e31518c9de2771c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a6f3085b76d729589eaa36f2c962520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e108a24050794c6bf3e301b281f6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e12d27eb6d302821c69defaac18eb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c697fc33a63365d0d247a4e72cf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb073506c5e671a04c635249825c82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f5172c789d2dc2603f76a53aee13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba510fde2e94d4f56dd901fa80800526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483bdc7825b4fe64214ec2936f270e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991efe2f71b26d772f6083d5748a007528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3502e362cf73a80ae0099f76433751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085cb05729f68e6492d7fb947c4862530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cf47eea9b4d5a38ffe54b42c4f934531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb622161917e434736f3e92de7db53d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60135c7bc4cddccb18b8067703ec7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab188679958e4ea6bc0aec27ee8066534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e158e5ebbb19b8d1fede829af520535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5f8172eaa128711a7b0989326823536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc06c9e062b6fbcbdbeb7360faf27b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38674f22e56a638bbd66749dd1ae680538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c56315026dbfde191ebe974f2765f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb163377c9931b342e7cfa9ccbdcce8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b32b6b7572b5fa7032dfe9aef6f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e234614f5ef52c9583fcace13326542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f46d2f836f091bac69b23e11cfcd7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0667a756a7124e82ac0440d13c636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b928a2a75451b442211905d5e3818d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82b1542d8ba3de87793fccad784a94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435cd70453075d11ac7ece73504e323547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc223a63725e9d50fea27ef4b210ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb605ffd8b197b9620e7b141acaf650c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffeb19bd821584bebc83f424ac2812550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aea7bfdd69f51cc64d9f54414dcd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb41a0523f58bcb111679205747ae6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb67db4975dd4131b92f01eaf2a3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e3baa031cce6541fe67eb0ec4921554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102275a95030843eeb391341578d955555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7efd5b9550ecf41675fa4cba89ed58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae324e528f0c83e56a8b0cf798cda4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f9aacc033291e326060f1ec207b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea95097753c60b4e9442ca9d40c2df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66450222bfd3d3b1c4329814ed92f88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5475136d603e5ab803d1dcdea2fef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d160e558a7cf00729ae1112a64375c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b65e59380dcf41513f8011a400b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585cae27a66935aa73832d80c1dc37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff65f47395b24ee68a6148658e76e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10f6341afbe550af0a4080d98f072e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273254df710a95044fa31a26ffee66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc990ac9848f7ddfe1b58f0cf081b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe6ce47bccf53137620a38ad494e6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cce8642a2ffb4d4532890dccbfa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8a610c41d65c0fc39c5062ca6a05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f92b87cbb4262e9d53b264a966b8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf2f771c125fb2f43a446176c2c8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd0a654c845ff2013f7b506049464574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01cbaf3d5a13738f6d20048aba28b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc3a93c926d3270205b82e1c535236576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b7db04a9b1f6a83fd7c7d04a65c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca673f1f4013f517652eafe445bf765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce7b041484cc2db6b864e8ed678d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb3f33cb474776e70891f5b2b2fd6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9b4db9155c224ea06247c43e66c81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900cd511382d15eb04b00d162d00c3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f887c8627e1c7958dac17a2bb23e97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e461d3a35829bd868be26cbda8081584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2cc9d75a98a526bdfb16db9fc985585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151bccf486a2a65ca76b1c13850477a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10aeae18d7462ed9a3915bb0b38bec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6872061aeb60032a94abb644006c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd16acf2b410b5a18afac856441e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a178bc8a03df09f8ad4f6caef46b1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a65f939722e22abbde5957da54908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936383cf7eb7555b2abafa66574b62f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bfaf3fae9f58f75ff4e31831affe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c8f901ffc6b651c234e11247d9ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12877a8ff2cbe9d224dbe2c810cce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708191a34e4762fcbc25fa6a524e5fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c3c3868276996d20229b3d1aad1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0a95b90498d37aadb79ada75fd67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd725a86fc547ad216e33a6974a80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc806f2c6ea1af56dfe84640aab7d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e585ec0b3d286fd27154ff64100b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba7c84b2507576bb8e023a5dc13a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbf9b7debd158978e907ba8fa4b03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2157b98b27a14866bae95bd938178f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178fc6e1bda2ad9180541732e36e09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba39532ca26696bf3f3de040d89fb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be529d0c5d2b7839ce941f5359651607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999dbc6b5bd8d25858c52eb098d561608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a03f882594cfbc9ec30ac6bf441a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f0a7d42a804d2f6085ebd5701588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af4066727529d84fd50b26c29a17f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8084a9e9a05e842134ea7c1f1265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0066d644a7c58833dd1630914ea3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed5e5ce66cd1cac51342eecdd84f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce080abd2d5572122f7fa26405cc62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8e1d51045814e9fec26e0956bdacd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116697fe70512484235de812e191431617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb94ff7b5bc0669bd45a37ca580752d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d86a33ab91c4be705501640d16e961619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17696d645259448fdf55246cfa1e694620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc52f7e5d430716f5f1218448efc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead06d300e5e0ddce2a307588024d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fcf5c7001971e74c239baddec9be5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2e268483f7f1fba09f91fdf204041624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902f488f945db35eed681f5d4773373625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde1ea1f45c81063933aeb07f5cf67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd39556116fad5b715e3a25863ad93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be5a213b3ccef0880f48c87352a7fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf0dfb2007e352d955a20129eb18f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d16376c8290eb38526458be35a050630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050830538e5cf2c0d8fdd092d89bed5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ff162795e686374da54c040188761632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec5b1224266ac0c2ddfddead604cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673facbfd08cae8aa43113d662f97b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ce25ad9f4c04e85563cc8de374c67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598957d1025531e168315a48d5447691636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11dab90c5cc44ad59d0d9b9d454d7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5034f72256e4b6ba0eaec68cc98807638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe786f3a2bd7b7d0042394bd313342639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ab4bb044c1a8d689f973ca7c999e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab34b0c4744d82a984e8199db60ede0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45abafdec2dd33478c70f67b3dce77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b78b9852c0467c8ce61d132e9ca3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce93b5c3ff2123b73c4e0914e7631644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836a745dcb352f25648f3f07b2ae15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf9747029365f7ebcbf2f86149b2f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfd9d7c7a7956f8d508482ef126ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b31d755901d2abc7732dd47ff2333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf25926ae0e645da1dd60dfbf5500c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a393ca175c86c49cb034a758e803650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36de9a64c2d00b03066e3731822f19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd8297f9e51a63dc68aa48157f4d72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbedbbd71c216e92c3d102d7ee752653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c8f222238fc205bc6564d1986069654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360bd36c308457e6afba6e1af22d8c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ce7d7959cfefb6ad862b936cc76e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14452d0d52110b031b4bd12bc5a0ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ec25459c048c94cf832c2d9c1715658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52cd17a1110a0703cb8e43077c03d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5791953e1a066d8df6a45f5d3e1d46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a15505f2f1eb0800ad30b9a62f6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629514923b47863f6a38ed46bb4010c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8e6ce59ea319e962ce0086a91241663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aca892d0637c6dbf06f7ee7a35b5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6db8edaff830b65f23bd693425a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384378e9cd4e902d1932f9fbe0c7367666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9a73a4cd862e1ea255904aa7fbc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958329a4e375db5df3113e11dbca566668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7071b65551943114cce196a8338fd09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0c55b79d574cd73514461d7a031d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74c05fb7ef831e33b599be96db7e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99cf7699714f7b773c77d54d62584f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e2c9a18463d1c3d8e32e0436432e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04ef5b8e9a53c5dac2d213599c997674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d01d363cda1235af14aad304923056675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f586d221131dc66a7998483006fbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b2933e2d4ce1ad07c19fcea82deb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fccbf77c920932011559157a628e2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4af13f8b3b9766959e0c4ad48d73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c14161f8ab9c5bd00bd32e79d3e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c42d333242dcbe06a35dbecf928ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e50fb4d5014198f94e47b0163250da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb224d32e63d7b113e485009c91e0e3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a40654edddd612c977a4f60c7921684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa586be86c5c031febea0bbecd3e7a49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeaf5fd42e7cbe26f6d62d886470f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81fba40a04e36361ce5b4f9ce2c6d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbe51d0e232d2c54cd4ba6747830b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3cc4c1dd843c23907e8e16a4df291689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aae06e9a62e9aad1135a6d6a784b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c2a3d06fbc931765629af8316486691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3275a5a4f791e65fd10a5c37540a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd69eb02a3047572ecedb72cc083e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82f4f018316e417bcb1e93e081200694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c470c75630f8172fa081d1fe5e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18400892e72776a788acb82278825696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7767873c5a88b6b3601655e1dafd83d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53364126d45da167ae6f99782cfd75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052ffc6e557dc0d2a48c40d017fe34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff8600e24090e122b2ac52ce418e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f22756b0ffe748e94c2b10f28bc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b6a175a80eb0212093682c51b5d65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c0afbc23994e29cc2d72a2ea2235703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe350a689b59c91a2e01df157ea47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830bca59b9479c8ef6b3f57f35d95c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e00ea3f83c8a098c945f6a74f4d83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaaa87a83552f2ed2c86f33fecba92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fab5f744843737f89570d9a45b17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7158c9c4ec67051c7d906bf0ee00c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f95364a66b629952c54941440c23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8c97bf1136dd6ad3016c7975a21b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451e1c36cfed66cbbde48b51a1e6d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca645ba494a59e23df7db3e318d58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437d7380343a70e5163034663e439d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6267e675e3c6ad68de333cf120ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d5f22f598cb96894ad6a0e8165b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aae7e175f6816e4a8b8f82faad7a8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30caca555a6fc868ba9215cc102306718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a662d3af30a170771d839b76f373ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41fbd6cf8d4547374c1de6009d7c05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9ab69dfe532ee870bcb4c36fc7df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e86f420d8ac250dc84acb78475a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef64939a5edfda69d4c4bda58de71f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e56a26c7e6b4d5c22e74945c4f55724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a51b98425e5b6b3dca897c76f718725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6c6b1b3bc83e5f1671db2becfc3c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1a7904e27a25b566a3ec5ab55a3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd982abdb44dec9b15f325a06feb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a64946b1a249c2def4c766c24952729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9126fad532e747339f19cc8ebbd986730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf56865717411a70cc42ecc648820a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126506bb9cd764c71b319075a71e4e02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9d552a59cab7c7440f101634715e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cc5d1ba3d7aed6b1415ca70eda63c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda403a0a5c79dd0b5ea0300e3afcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbb1e8a8b0c5b959099a715e3fa6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85eb5d66c5fa33d8bb83d3552bb577737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2f88347ccfcd2a63397e599edccd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405d1e84453e83ae784cfab4f45146739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d12249c6b1417eeac7235d8c3b7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f5ef6af84737a1e8d58aeae0b17a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f48d2844e74183ed8f5ed2ca041b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7149375bec824a4ecd2ff11895a978743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3149681a0eba11e621996ab8f4e2f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68fb4a66af2022e8157dbe5c77aba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c55945011c44fd7565a439122e9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f444a8ceb8d86a515556640109f2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cfd88f3730eb6fbd384a06a70b17a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4debdf4d21942416a5410d1c9a3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390838088d26838c14bd5352b65a51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271b3d47f7dc3f778fa02832808679751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5902cf831e4d6bf2a55fc1eda2b5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432581b0602ac0752594ce8fb2d1765753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a6f8a746049bc1bbf8baabab8a0c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c003b11e2c6a7985485a928ee1fa65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf36ba97a6c6c335cab7e32bc65506e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a0c5a20e5013d0782ff0846b9e0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfaf6f196d47e467a328d2514c0ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf728afe6776dd67033b01834d7bb7e6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10176b29dbf87f998de24442b8dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd68d6b488ea3dace1234b86843ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560002ba6dd12370407fb711ef17853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df06887dc64c104a49b83d39fdbcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdc910ded048aee0f03761c697f6cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331dd9e03087289e0724ae04065f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877493a566ccaef75ecbafc79424957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5bab5b2ffbec15b5356fac3e9f6e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08367b0cfee18fbd001fd1824fe65de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5129fd3d0a8cf690707a2e25dbf5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212b98e462cadcacc42a878b58cad311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68abc1c80ae0154e7cd0f2fdaa11b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ec842ed00fd6cf1f73e81acd07e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466c529df055fba9fb89f34f3d8d8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867710d824195c5238233d0c7a9271a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bcef74511eb1e91a6a12ca95a8faa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46369b8854075f18ac882a1f35f08d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2304a9fd31042fa62755c0c872bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e65d18aa1c2aab0eb0ce6fd9792be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70b89d23c35a048ddd27012bbd3fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8252ae6b1abfaa32ad2cbc8b447f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7632d120074eb535d5089aad6c11c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026a2ca4f75da4a6370e9370b339c1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb1c00a933ec54221eaa5353dff76a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5118cf0568b56d5f0d096ee534b6bda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8bce67ed6e344a8e0b1d8f82eeec726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a488f268065be9e34bf39bd78b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a43842ce74fe635ddd6cab75ab9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7bdc3f3ee03ad4375156d7c2e65829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0aac989009afbd831033ca2b2836a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158914084eb4a00d5fe9ccdaccd7e57d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98281ecbcbbdc8a46256adbd4092ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa695807040f47769223af2507ba0bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd6286f3f20bce0efcc5f91f70857534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362931ea00bc00e47f456c7acc648d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49247fbc2fd45a7e99cae13930554636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e06aba10bd171d9e3163fc96aba737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d74d283f460a362ff2153f4391ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae129df6e6ae2c64777169c13c70c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8d2789b99104bb4262fada2de58340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f80d3de2fccaa0386b3f4bfcd980a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eaf4a04f6a7979da66c6490ec0b0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab7cd9a52687534acc205090afb4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40ef65788ff696e74fa920c89d83b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5287eedd44242fd1a78aefdae8e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984634859c057c0715b57d9f642c0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1c96b6b24b62807005dc56ece23447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df7028edcc353d2b165950e6b944648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de486314a015c53f9ca050f1ef2f62d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049eb6587d05f98c816ec81fb745b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa5b7e5e34051d3c1ee19288158ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ffcd7430fc22717024d498d67406152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263777dfc877e24119c509180a86db553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae134e3f75b2933b1e58edf9bae64f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34599e03962751ec7286dc4c91e7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50bf42fcff5a7aa3b192173b460f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17ec8e8a649104835abeb75907c5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36eb3f80022516a2f8fc4dc20bdbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c79ee9b847067a6ca3c15f72be0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a356abf9a4d4e560efe2a84ef2b31ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1073ce8d50b45fc90341f8ff191db5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60776bf17218cf4d8a7d5a2adbbf34762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2288cd94cf6161f2c016f6dfdba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54623b2566592830c0fbb6a89cacd4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191f85578b80ab37a42372be04c1fd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f2dd597f0623824d789ab463fff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc54587d3b0163e948fe1f77c97a4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b84c8bcbafe1d4f781bcb03453198268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a089f76c5bbadb69f05fc8962025dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeeffe33c7a79e05d3d8b2383690dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c967d7d2aa8b92f0cf438031426aee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99939d3cc4be08d4d2b1fd1c74675ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a3fa9949b108342081dda7fcb83f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874150b673b1411f95b92ab9774e268d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d30b978a5b363bf14a051749a648675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1a452c3a3b9899d3fb44183da5b2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be6ce1f3f6a8bea2bb7c6415123c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0792786392be6712652a548c80ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bae7ca38e4a0f72acc31f11d0e9a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb5bb6743910c517f26a10e2b6a9fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12dd3a5f87711e12bfec849808cbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c4f5d67f6e133e4ebedd1b6c9013882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efb4bf5234ff3675dd97f308b3d98e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519009f05bd98bf701989720d8b6929e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb301f6e12637704c34e1ce500688185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d482fd6c8eb8e7a23eaa3efe4902186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b491d45e9591df038128d70a450087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197aa01a305b01ad0e81e21a4eb204e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a545541a064bcbdf43af18583f2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2e82cd447d180958809d85461b0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5bbcc0414cf2331ae0fd447855ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644ff5c0e834a7af46388114534d0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3175a13a2224101974d3afa44449093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba3d784dba40192e3cbf9f6f3d36ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416ba39995e220fce40704d60b46ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085761053625df83fd06f030887d797696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c028a6e966f646dad811569105ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d157c968195ae8071bb29d6e4d47498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ba40448f3667f9a5ce56f5f5ee4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa96e5bcde977480b711a39c4cb74e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62154cea4bcf238eadb29a56cc724101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be51598e263e61d08e8a70039b1b93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98647aab3422de12627dff15f2695c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a0ea5d956d31b0a884cd660be69c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6493c7a88aaca62e1c913c955d069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e8dde291cd5b9687eac914304c0d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a008cbc2ae786ea800e66b64b85dbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871576e7fc8a859e80057e25dfb61a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b80b473c5dc85d8ba09680048e3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853f46be38fc11aef15180ad7ffb069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a60c57edbd9b65eca15264d5bdd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8a42ff7686086f429963cd41a171112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ca1b550a6c4523a5e08db8eee7d02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcec939419b5249186bb3ccf8323fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97fbfe50f3fa87f17b90f51b65e6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7613c6c25cffb904c0ca3648033ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90662374b1c9111e45b65e3e1ef974f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf54da85d8a4f81b7117383cafa589118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165a3058d06673c915587e457ede19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3bb5eb8a9d74dd1d0b6168d477223120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2fc0bdc41bab913a80afeaec287d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80179038c8983b057b5a9ff372667c6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd1d2d91ca00970dd279ca3a10d3c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a694d00c2c29273d50406af98aa75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d748faa6906a00aae99204cb468ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2c658a4a302a0331f95db412382aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a818166be04f3ebc3cab1f93ad59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f397f7b0bdd2be2011583780440d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358e8e31123db94ca7650d8ebac781129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed352831e880b2291d21d057e6572b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31582e62a9b1baa6553ce0a1e71fd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9e8e654697d32fcd5e9ce09c478e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007542200de2044461569dfecc5156d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6429ae4326411c660b76a35be5c2aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c627fff8fd450ef6c7f29cc1e87a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91da6be477431a92b4965477be2528136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d65743b4c497907c888ad850ad4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d95ff9b53e628df5ddeaf116843c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395f0f24c8bd0aaa2367ad1215a09f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b27dd4dc5de74789630902256939e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e04301dca724f59035db5f4edfdac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5703bd67e8f29a90d37d3bd8f917a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53747b8c9eaca250968b07174b9f866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32576bef0910696dd6cf17af8bbe262f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4ec2db046aabdf89973db5f8493c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67eb8ff9eaa943e3c8a664e6c6eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9050018643978c9bbbf2e41e19a96f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd6db3fcb79e16b87f84318adea32c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094e20b48c7f10a42cf2cbdfb6666d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a978cfea6f858c7c1ae9820952bc0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f7853fc618c69f7e4e7fc27e7cf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16bec27044e16fc1d2e47606d65f8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4911710b373e4bcfa9e1360509e1e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f6fb32177c6f59b68fd5c3739c69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e611891d763a010510308b90c6185155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66901f362da617965c417b3d1f134a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191de277d94c683f7ddc230347962d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a7bd016150b6e5f3f3f203259edc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521175410393549cf6d67071428207ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a02dc964e6b38d9cdb1e56a3de8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fb1b8989b8b876db1712e94c8ca18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235f9ccbbe211b78a18b4c30c550a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550053690d614b3838c01f9d8a8a0fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c02638a41a78de8fa76797a9d5beb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86847086ca0756b889ce7ef5024008cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a328e9953b77dff34df82215bba9c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd7ffcfe2c383422968fd5aa7a72b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d2ab598cfdcdef00dd69e72aeacf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f4f1389c22a105dc6ca30d38e641b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa33b4d99871824f2110396df6aea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd54ebb45787ff5afb967d21e957a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4546c34fe6b93bb3592b1099a07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494310854f81cdcc597ff34234e08e40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195852d26b7a247f66ffc063e4cd2854174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac0799c265aa6b7e1e7081e606a25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ec47cae982332adcfadfb64f43e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd0fdf8eeda5153fe2d815ecdcd720177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f19f15fd43fdfcef6053592934e06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fff8af01ce2ad694d9cab1ef7242aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713086e0eff6a091b985219fa4cc16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cf7be60b65963063629e92b89e66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee3816af6d50f5cf99f5b4e8026b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea74e19f2b4f1c7f931ff0a0834e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74750e8e98f94daf6b680a02fc352578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91174697b0398c0e0a37bd9529363c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df89f4aaf2d9d00fe0394530b0cd72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd149569bc9874f24e2e3efc7537c42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb067492ec9bb1289053c1260fc4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e458410acd166ab6a57a258cb538558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3abc0824281ce19165e028446bc40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fafa25bf438d71063f7381b9153a66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e833db439cdd27c5c7c827634de32f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425607b309b7363476ab655235f11cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d849c3a3c9df22e2d3ee947ebdfb1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2957550e824208646fcb89c22f6ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73dc6f77858de720f23404f1f2313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db40edd8d0e078471e43f3298bbb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60881c60aed3433525e4ec7b56b0b49e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848be3a23cc9ba8c9ab5ce703779d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a325e8024b420b949049ed9166241f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51852304ea772c6f4ca64b06e3e88e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa5e5ffb0331753d17be973151b87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db97a752b60b21c9b7b83db4eafd8f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375707b3dec88b0628c7b58e4f7968204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba91386cf170749a70d467072fe257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6130c559ffceffc80f274647e1d801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f995f46ca1ba9dc0e8e7c8ea7c85fd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d547f47913751a47e3ff82faa83e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d986e729d71752910eebe7fa96690209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee810b7777e331a3cf6ceedad0298e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c1bc7e1f4b72b2031ef87fec0432211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4be5c6d012d438dd28653e09f246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4fb7c6aa589dd5973645421104d6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6463d7389121cacc2bff278e38530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4590568eb36f12787ae9eb273943b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1765ce8bded7f13169924598083b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9740e6faf08c297dcd88d8a9f5e58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1803945f760a611d24666cc0e9f34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8e93b30347799a4431f35c13f987219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094976c5c00182ab06a9b86ba95f108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906fdad23927075b84a677e8712f48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a1b9d1c405c9118612311f66f58c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670d8e243de02df6ec3b94dbba0908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32f0bd7d328985921a289bb158c44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1925ac47a2ae0354bc761d266e09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22960236bf2ec4d05016bc6135963b6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72831221b1f1484ad581f9c6118537e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bbda36aed0c2763718366a6e0b3bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c55d87569690ef19c7126286a55cd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd725bde395fb58309a87ec8c7104fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14bc14941185e2dda6b990278bcee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ed07a4f94500d15936d2afd9c7e1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc8294d2487e151b35df30066796a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694838a645b8bbfc1885ffcc1220a09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e06527bb14f0e2a61f9b592af349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa127e5eb85e626d3ebbcad701cd7b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c276c84681b60212f675bbba7167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735da033d51cbda1e5496c01670c49f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9057e5190008f57bb278c60fddde40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b9cf763ee07a81d8c90c251486fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87e6bcf32ed9f18b3bdba6c54166c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2016ec8fb413b77f2a8a05f723e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63613146601525f7a8544e8d90ccf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c271f92b98fd2ee5b5d7f0541656c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64049c8a7ca1890b2de2e056dc71e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b087893f1af766e4654232c6e05c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5996c153e46c2af0ffb729c3426c9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13c090ba3acc0012cc9b359ad29eb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d8fe8fa058c9f2adc8d1ce4cdd7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b87e60a049ae44fc9b08ac2bbf620250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3534ee453fdf92a89bd0c244c7337251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ad375c42006c94495c4fb1b0265fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da5d85a088029c4a89a09cda891c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef02a9b046670c85fea5d9edc5ae692254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf858bec887f1c24d93e06893ad11cea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74651695f0f4fcf7137a35a54b543e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48c99f3437129122cc66dadd16333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6723aee42fb974cb4d2551ca1c10e33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69f080b3218e0e333cfd4c434112d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3749014cde4af039044a477071c18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d9512629624ec631b1787734e8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb9987795bf905300c7ccdaf109f3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db277383cec5714020409cc0b64a5141263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a42c5d2eb7e315be7ed0487144be1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2fa9b05c8d411b92e74bb6f677d10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f3c1764734fe6e4cb3dccf37a30b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a9486ce171a091e9ab26d2ea270b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f90e4358352daa7469cfb417dcb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e13115ca53ffc2a518001cc898c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d16f49d9ecc239aa2ab545885112270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e739160545d1c31a9f767ec37e4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febda894ceed458a88ce22af7bc26c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb1270434f4edec17daee6a2602ace273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f28e182e581f1c1251a1a5fff1032274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f748f4e61b3fbf600fc0c85ddc64e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c33b4a14ccc0d4e4aaa260a514390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420596fbb6992cde3963df3c5d7b01d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027d9b74884de1b99d8252e280bc26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba79944354445118bd7efa3a9267d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ef1c7ef952e27c6acdf21d2e38c10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28ac634d3e6ee029bed93c5147aa9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634aec34c0738566c716f2fa706e61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca3cbacf5f81e25aa53c8f8946849283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef2a9a94c7db14e70f7ac2eb4e4354284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bff0567a478ed517a905c0614b485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025984b468d741ca2b3abbf18f30c33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582cafe10de99b822a6b4a5bd9f28a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0cb87ea1cba1c58361e3dc5c5d51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9641af1e9a80f6d60b54932ec12da7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07067329e662ee0c7fe6ba221bc1db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d2e26abc0ddd82a77ffad7a8d34a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e95eae0835fc259dee3be59b1208e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678de30201400a7d42d148691110460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a7e71c0cfecef2967e5882b72cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78faf55e675d2cb0b29327ed698fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8c5b35a941e6d4440b2bfdd0663c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da815a98b0dcb0c7826d2b7446f4c9de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a64f64ccd8e766acd57d87c6a34ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bee35ca931934d427a339872aae1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4501408fa3b7dac3f9849cd433bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0612ac468f231359da40c6ee7006d85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9033225cddfbde4c9e5a1c31b360c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c4531723036eef1b783974de0805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dffaebd716a14ef668ac3bb294c779304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6eb26916f8b888ee0cb897245a52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6d6e4d93501ddf4d44c2b8ed841d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd1638e7849c5d157caa43898f01ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e97e54434297e8f761c71c10a593308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb0d83d51b711d67e0f337b49fd48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586a3743df103efa9f4a5bea702f076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0228c74d98ef38f9f11c590e2f193311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264fedf4f108ad01c30907d295e2f51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f384a5107f0b4ab42dd977ec7ed15a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc72d92da67a62cbcb1e2fdd255626314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff193d60896ce396980bb6c41c0b477315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252b5c762cf3fb890efc9a5bd9e58a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21ceb9d66bb8a3b79da95c9865172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a493f6078343de83b754060febde5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b4e76e0e8c7cec8d836ce55bad72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1b7e3a515099004afa63c09012b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c52b500d5c4ee43fa543a688f12b8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47957b121b02c4a663010357283580322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7c763c17cf834198a29173cb13ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e3ddb5b2c2fa41d4eaf8f61bccb1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1198e62c3f122a38de789c59f8f9bae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397cb6f700e4a79a24e6893bd5d1a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801964c0532c7ad05172b2b55820cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02562a214ce2939e6ea760edae389a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14a3838e829c3b0ec3a5871da54d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1dd1220967a1c1a50d9336ed9d87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af4276a5c13b475038f6a988a0ea3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f4d751282887af7933901f01bb293332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac567c4680ac1c1ad5ccfe01dbefea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e047455224963ed99bb04328f4fe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d954ac47cd375a0aa71622025d1159335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db781c91b9774b2c4ff31e7a3bf86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6828559e0ad52a6dfc34affe945d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b845a95f22429ecded43c429859e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619749ac64e5fdc0570a6d92163a4f86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326468156a0a8e41b8e707297826232c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d220d2a177ab5853c211deee36f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e0aae76835648edbe91d85be574e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2538500ca13225a206b963f33a11c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9e09f3478f9ee48146992f233d56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a403bf46cadb6beef0f1591f43318345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291d78db3398fd935304d70554789f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78601738c3299e03dd5c374418dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c809f4f8456fc2882c91ac8c432318348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92261247a4dbce7edca050562ede2354349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e803546115878c35ddd9c2840bc8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0597b806b99acfe7b4df00c69672d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f5b9b5f2d7eec2f462b6aac5b7f7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab325bfe32c6d74979c410d6c2c0201353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b4d5f1c7b6dba509eb4c052e113a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395cc511c09ae6808ab2cd85706d63f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94aa6d90f744aa21bdf0c608a0c66b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259025047a193799ec34d6d9e2d8d423357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213643e5271c0d193e4f9b11259f2cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e736384d41192b910b25602962dcdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420dfe21746af9e94c39f57ff77f57b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af4c7d6c14ded5c6094207960fea3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b669a6e646533c1676babcfa7c2a8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9726334ab3f3c03440645da2a0287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675e6745cd19f2b7264eb0bf1dabea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8b9219a431fd759752ce7a4eb7c5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629fcf78f948967877bf951e96d9d5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28216b2f2198482384960dd85065e16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc1a7f3f64b2d0b625341460212baf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91548b3575d16ba993a1d54a3c2d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77aea2a1423395326fd36eeffd328370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb50586074ebddf165ef19fbf0692c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddcf99bf33db39d6d541e005f2b850372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe6b7fe25ce0139cac1737dae12d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d47ded3dacbf589e7f5cb3224a99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ae47a31524b397342e7b79ee83dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3a82c34faaab27dd0a72dc642a50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165e0cb6f35445b32b30c7e0979c5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aade626a55794348b8eeeb91e5612378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab37f144f91358213103d285b3d4d6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e2ac81d6b54fa54042e5e33b716c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97f3df4a9abfa7c3fcbe79b050ebf0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c32e85025eb5b9ea5b35faf9cc56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e554bed09a941cee8f35e28894fc19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425ef6b3e20a7cf77ec93cc4476fbef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ccd2926b00272d4e4900f449ecf12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eeedc35ac0101f75c3de05b552c30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb219e082ffbb09d2e9350bec7502dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177d6cd1874a01627632bc2c17aed36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955821dc45356d2b85102d143c95e2b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936995c2bcb87155b0c6deb41c4edcbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2adc84454158e443be8bb51b38db6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f85bdb99e5a03e5448b5e4523254dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c3b0ef4978b40114dcc45f286f8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca8010c1aa11f5ae0703c97fde85a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890986bb30b94ac76f573f6b9843097395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea11d38dd6c66427374672a4b8b0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bef6b54470d92617d106e637d0da0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901299ec8df798e9c3dfd6c0b526ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0ad60641008fc2f4866edc8a93e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481889c1bf0db289c1c2a2401a39456e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947f2a5c7a60259dc3a6ff20dee2a39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d4170538c5ec91753622b52cb3d8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d9c6610835873e04d2929bca8b62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b8ceb599db94136ca997829bab4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874244687b01801499debca52901ce96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c37c417080a4e1171f644e59eafde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2af8948d87bbf59580b038ec54e0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892913f594dcd7b5e268416928a274408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ced16c9085c31551e7abf80e427da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f38918e6437e1b31826c32188089a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843adb0b9a970650c69d91fd4bf3bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486dc27e9845188908a8f5fd5fb0b47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32557b7ceae0c3297540ddb2170af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84291b3b69d497a0ff072c16ac50ca78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ffa0e52617e0321c9a1adc9036bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221d5d303c36355b792faad50a6dca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3932ae79f4cef3078ea30ae5c30f3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83dd3cc1bce7b2db2af6580c5f5843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f092c719782e3b9188d153cc0e270419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7206b2793cb8b48a8423013b32640420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a876b07ebdd671388681666335a510421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45753bc5cd24f9e1c2d9a8640b904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118e7beea2648c123d08d6d4eddce8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015d1d3bf5301513d544e5850569cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc86efd077f0406a80e45a46ff5449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ed7a4031c9aa85517e9675d40887426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61455bc7b27fd6710b3cc9a8c82c7de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5057cb3988bc0cbe1202c3c7f25f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502282ae78283c15f6209479f79198a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a432b5d8707f15ad5c939a13b85e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e177d24b356535b85effe249d26c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153098e898db2235675c8f94fc28e68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd80512e7e05f992aee155d29c197433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72188b820a31b0bdcbf7f18d11935d29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d2801b38d3b9d7fd2df1870b74c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee420d75e906492aa52489d7b9d5227a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd38d2ddd3e950fae6a3f7623a18eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669902383fd1123d7cd8cd90f48bfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1ce0cdb629231abca8ed22f9a5ccb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559c752e1d3f42525dfcef81fd88a90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99faf2ec4867a0e31f656de14871852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2cde9f155dccbe488273f05894179442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd57d010209fce6de2b7770915187c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013279ddde6c12e2b56d660eb4da5c9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206fa851b2cf4ea0bb7e40ddc2e5da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b813162f98774da9d65970770242df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d1036ca7d8f12771ce51c880bcf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd47ca4317d85d4c865a8559f49e16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa356d8c12a6e01bb1a80bb201b58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171c89d732d6e831cee31f2c5f5d8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b43f2e8047d7ee9da3916e33c560d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa79de7e31683ef7cf8595d6608f358452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb7eb7c66bc0fb00ba49077115e75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259edccdea617b14a567965dded0305c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993a6f8a83d28e78347f19000c8947455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839878d743dd90e700c62e5c3a0a0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af741761ed1f7b5d86f0fa486b65b5f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5522a82387991a2ef5a1ed848148f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5edf7de312dfbda70d469acb8a2da0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a098aba297c0aabd889b98d42e8697f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d60940e6954c1636cad1fe19c2ff6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a503c60091abe49cb8308f3851e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38c09731c03f9fb327904afa6ed0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ff8b91eacd81bcc5ad07bc2ce416464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1cfca0ddbaa247822c544bb9ccb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282dd135a36b33cfe9f32a4c6f5560466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c2190ccadb32804fff4b5013cf76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c74eb433086b87613ed626ea29372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ac7b107f3c5b31ba503a9d63c7df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47d3bbefe45c3df4796e0cfeb4a12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958fe793869e326da52fed8b2e494f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ddb791f994799950a24a8b9fe4718472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950f32f636451c1ee6f17fce477e98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9779241ddd8466d540093b7cc0de4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e73edb06c47f6d03218f7c3b1c67e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626af9558ff6ac12bcac977c5148f1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a1a1fc75eedc7c9919c3f04ebe28a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f69b587166b00160aaf8f5b9d5b021478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3cd3f0b2c8ee1f697fa887b835c1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea77a2736dacc7d6d0e76afa37b8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b5b25d12213d350ce762b06df252481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d666dd2bca2aec36c82b7d74809e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978ffb6728bfb55bd2514d6e488791483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b69efd7f39d1cb35372a061a74f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92eb1996206fb512cad77f64c313dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d7c2a5d14f29bc1764099dd548cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa90054b4ce0f0cdd040bfc4a77b5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d9c7192d17eaf844206d879c3f192488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bb4f203110d1a2c05b7244f01ffb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968098ef91f7ae1a90cd2dd8c89688e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea3191cfbcdc77a9fe9998aaf39f88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f4214812e15493b1abb02f7b197a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9d8dbeed7bd7d9731a48e13d1d0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437b8d87ee50db4358a1bee44cdfb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43836b914994be5987c5970fa834241495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2058603963869414fa929b265e392da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b227adf7d7ad88122c99e9876dc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f87044b1d3eaea177ed7091819a6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15338b9defda3f842e01ce98c669beeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84acd5c0f3ad798f7760dfb9a263cd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06540c26a742c7698bdbe00ef2d1129501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be1851a05c28021eabe2e30e2050a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599eea0069af4952d41dc7394bf93ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856f64bce0c4e8674d18609d16c6925504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72517431d5681f2a3d95f61a086fd25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20362386d7f5e4f4eb93057fb5dd03b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413901f8080b04245af0ea5f94b4072507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073a71b722168a4a51526b36a5bacc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8799458efd3486ad52b4ab4d564822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd787119db9c223682347ed229777b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579beb7dd57c4c973db60d984d3a092f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291406b5435c10c8ab4a187f4a77b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3b71bc773cc8bde803984b9e5a28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ee7585c8995241868a75f8eb7184514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d965f0edc00762bd7a19d84af503a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0fef6bcefc24abe55b7746d14c1f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707251ce2c2149d23ba9efb5d30be037517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44500aee581ec16b565f1792b52c882518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb120144dc44cee20fe7a33648c244c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3530467b62eb66a6d6c2ac8fd28c46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8b5fe251bf29e83b950e49e8c3519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46398f3c929a02c747d2e75b7fa31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a866d9936e4baa7375da914148644523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69c66291aa8c0ce0c1b83755b4f1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad814b6844e7823b47b790d55ba968c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393bcbee3943c98b2b032f187ca3278526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555a70f0f2826df89f5a6d145f8f18b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da057cb96d28c29084ab130e6e67502528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbef5e4839636c2ed708f700a70c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a422123e1a11be990f143559eeba6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c3b7fe17a99d03ba8a7aad377086531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b57707c51bc3b2f2cb0ec40cbcf7d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44815f993c3e8f40c54c74436eaf717533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a181d746805c7e24d6a948968fa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e48caf89fc3ad38bc16c7fe909955535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff387f8568f9af31ff04e806dd4c8830536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b813b4190594d307e0bbb9cd23e892a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5339b4572118525187a8a722cccf7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eab5d1d0e6bf38653fb65088ceafe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c82d271dd2b0341bea5cd5113d65d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f91a333a6ed68f1144ad0a1e05a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efc3441c47cdd06953e8a466eab97c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a979d6d624a898d52bc82f0671b290543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743560bab494fd5e9b9514e894b4eb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9438a11028306c27644896fad2a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9be35c558c28a0c98d28f392c5231546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede8d4ff1eb43e55e32752592f1163b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca754fb6d0b9b069e980c2061ee12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b96f59710c8dd15076979e218ed694549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2a091618224edd4cc2d5bdabcf02e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7d8ca74a1483cdea52a980c2b83f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820abfed306e064a6a3d1b0dd304b4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84232718753d32cb9013561296cdc709553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153314450440adf216fd3fa553b1790554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050ab01912a9f4fcd465c62978576f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173430d1f3dc3e5d545be518b52ea28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6e52ae5666f99464b29a2297b958557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6794f86cfbd001c4fe5d910cbd6117558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa5e650c7fc15b40c02890e21d1c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d3cfbbc3493907bb557332ea9e6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24f9ba02565417b8ca2a044aa55f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786604a1c20c41ca3e3819f7ae80360a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10b75fc46e7ab6508769968ea1f50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15924fb35168c9ac6ebe4034f02b655564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ff4fc8a6d4ac445e1f0ef9ecb0c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e96066ccc33ca9d2ade358d0b71b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081758e4b6fe707816efb69c2e454856567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438973d81cd04addcf8873225b1a0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86827eab6499e685da2a448f17317569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e27639ea2739b7cb4f7f967704a14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8fd57c64b2fda393bb4ae4dc5d55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2435e390699840e2c617c78b774c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658b57e3c4fece18701d6dfca31236573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0079521f795c8dae0fe594db6e41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844c1423d755a022b112533336206e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d990b097a47512bb63c48d8f002d74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1e2a0efa944dfd5913320e424894577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d63aa1e604d4c410522c88d513c0ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db26b2db607e58fa43be7078bd228f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce7195e10ea8d7d935a15351577291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2816bd34d2df2716a1865b442f7f29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a0c7be7e0e56a43eb5446492245fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f713ef84e0d0c3e4087872d235dc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2bf423639a9e0fab6167881d43215584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df54a32e17ccd77bca34700f59daf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8700e5d14b2f579a2d5732ab40fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39d01ec3fde8e0b757cde539d6845587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a4f056c7108549993a7a2e67a6d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78be13ae22bb58092da28ffa26e50b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e26a0709bcc0e21a39bf6e7717321590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea165146980a5ed02c2a972c3f73dfe5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243026441e22165386a05b0c70ac54e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3c73bcfd61635119a108e988d74a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba03bda8fbdf497cec5a6621b304b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b004695a018d4202a4fdcfc1f991595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937082db995c167fd67c4881ec57948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121dcd5eec65ffacde2a9076096880597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54720cca656f8a82728165430bd09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a6992d3bc720eb79c7a5b21c9488599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855329d864a533e75bb9d237f5c9d41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc9d8a8f5508226a0a8323423c933d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb848f1e9116fa694eafc39ae1746b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6216e6870ded02eb342cf6923a358603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dbba1bcc0447fcc2a5e26f69489fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de88e9ec74aac533a6a7141ea4a42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dba28d011d52302e89e18fdd24a5f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc53ed8cf88d1b55f568f694109c0ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d266c4478f29077a9b21798a4496f8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12a448e0c42182572d273410471b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fbf27405684501e1898cdbe5fd8a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5968cbe76fdaef70bd122b195c8e0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6e7c471d95e829e6a022c02db928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1585898d3450015e06384085dad68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef8a9e454adcb68b4c1e3ba46e283614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6b2188a9bb80239e123842eba01ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e351583ebdfa891717b3b81c60b5ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c583fe0b1d0994301c194f38bd88c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee690c7171c2a82a24ea2df0c8bdf230618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d2fa5a2db1fbc5cc116b028211f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b990204377f8eab95ba9959d96c8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d02c8e0f436acf4d61896f5b2762621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1263a55dd61c7298711a2098378a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c615f999ac9a8dfcab6c02643686e03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305dc55e205222ce60e716e4b0f5e9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d49f0d369372364a59472e48e9b3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ee042a47b4b3d96daea6dccd8244626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152099ae5fefbe105c30e7ce48ee16b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f89aeedac0be0716419b1d0379212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886975ecf29906d1fe0fc14946c15895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586898a2877c487544fc135f85d74d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7dca1fff45df5dc3c5b25e5c183d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e268ecda1cc66a07a8307e99d74c5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41a6a8cc19d6b18bb112a63271fc07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfabeedb82ac06ce9a331b275cd84f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1682ee29f34fb4833a30d9ac5c20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff9ed047e223410e024aa163c6666636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd65039ad1bd5e59d048d89a7e9cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca1c27c0090fe5224808eea7762bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e145678ecd3dd12d7c7ee8c01010ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff02e07c7fec46c9782105592a3cc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab37c66635485230249d8aecc440d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97497a8cb25aa9cf783abe342889a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e8edc1bc4516ad163aeeeff99168643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c293144c5262a8594d0428259a3f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916375184d34ba5f6b296934e50cfcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8835857c45a401aaad6edea13a40208646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58347d2fa74974659ca72be0656ff2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5fffd40d0acf3fd564e3177d75ee7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545e164652586aed3fe8ee9cdd50df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676fc99824a39baea4fa4c408232eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7846b1e1e9070db2f46c991b06b366651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760deec10e5423fcc4c7ebf106983e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499f9e24c6041b5a21a0cf26e1499d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194049b7774c698b76fd617de0a50d35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253226b774430634a387942143af11a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee54934635032ec6a023f5c025c2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c1220176a1545653a443393e4a99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e961822cdf59ec5b70cf6171a6e32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a616ec1a90b9ae8dbd7a2f046f34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957390a341de6b38bec5dc879475a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7adec230fdf5ffb92051afb3a7293661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e89fdd4e7249bafba00f14cc4d9ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aba941ccf493a60b58985dda4eb0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6778b5d11fb7b5b562606f55012b7c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19457e03edc5c5a908e6f264bad09fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c79ead4684cbe537bf44b7a0e8a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e72b661c527cb68fe46abc9435a458667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a754f3d5687d420a284529bf0abc1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b41f207d96f8dc1655c53b4e2eb76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0739cfd66414fc52f703526f47192670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ad5461d3e989ef4611aba5d37203671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372feae1556a8b0c034bebbbddc818672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dea2bc1554d7bb42e2d39819801f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1fae677aa54921191a6da70a66dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eed39be5c521eb46a7669c66b78a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc79905e07cc98728f29553bde8d87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28328bd003580b9b99b3ba2b87c7396677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296cfb083a946b2cecf1ecf59cd84c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d75f584d9e8eb966cff89664065f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9ed0ade4833bacdcb7a685363265680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e21c57446eeb331b3d5af4c35d5d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a2adcd143fa5f1f8a3366dd99e0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5594746cd360a71524f55271b6ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d33fc16e7a0408df427751b0c97d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6673494c5ecad06ca2212140f3755a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e0d706ee896d6faa5caaa21c197ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbe45c0115fd588f8e6c62b7b163f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089124fe006b89489cf2cfa67f93c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24739632e596ad985211eedce5c0ec3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead85b5bc33b148f924c6c231835de0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492d86947078e81625b4169b555a35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01df0ebe3b55915ef55493d1097a674692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944aa4d75d3de1dfa9c1f895c5c7cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51103f79c35066aaf114b586a98322694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1997366ea471ea126e3e551b2000665695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a63e7f582870eb6f0d202f067ee7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606e361f5cf13d08fcc49c8568ab88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7fb6bc8b8948d3c5ea4a521ab6b52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2aab908057aff02ac59075dc72c54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2f235a3152ab00f7df907a4979c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1abd07d23fbbfbda017c4666bb15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99a5d803a9dcaab4e459c7cd299cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0cdab30f1143190e1584861ea747703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803f81c90ef072cfe45740ad6f67da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0a3a0b515269f6624b0c4371df9b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96857007b327c0ca41e12c21f0ff4a35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7bb68959f58944bdd6a122479f784707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15de4b4cd68d02c7b5227946a1698708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1f5adda6f39e8eb3b15ce632ef8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3f95fc2020fd94bc1485bf79647b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d612a119b3c1b5acb984539d8d72c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e54cadd56639cd432d3ceccb3335f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976adcd99c900fe7267d497ee48d457713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc591337a785076c2ed51cebd3e38a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367038aa5ea3d465ba22c188f8e26162715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bd851180926e872e5f6960e0adddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429a87252bee4856fe60a1aab46ec50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4828d0a5f3f9152de5522ebaad61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bda736c55746cedc3e03fbad2e4fed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec3f04c395e99078b87c968a7f0e06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4139b41052d011147481756a1368f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1c5526a67356a7226b06f6725969722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4217b9cfc599f3a9f09ddb015e314b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fef29aa0a1905a4f9c4cbe4825fb33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ffea3a9147bc823f7713d19d2f9d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e043e2d3190347809a075c04cccf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ce2da09505b299dca41a5370e9cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a459ddaecc45b5ab53d4212172d687728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90afaf84eb7ba102f5918ff4880cd60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2f88d1b3a98247f29e3e8c0225ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74768ec750a92ba4865810c5f5a92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f78be0338c38e4c93c0bdb28b341d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a553fdf67bf66b77c2832615b5c291733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177613aae332811ea99a79e889bbbf63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa0ed5b4447efaaff9213bab7ca6d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeef5e09759188cdec5358f4b282b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039fb40cf9ca8dcb0bc34374df955b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a630f25c9efa1dfab7daa4b0b193738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fdedf69973013f25f056c23ef69d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd12f79d96c3563b63f273e309135740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100024459530f6b2d42088b1d84ec57b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca5226e8b34677db1c034293bc7ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cff08cfaf7206dcd5c6d4140e0d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233ef4cb29793853982ff459fc2f7b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cb4613439894e904a735371d8ce0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf057b6f8bb99392a72b9c184c9c30a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3ec4c9686afedfbd8c7b070d4cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f3a28be9bc5776c12014705ff164748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b8f6f896226a99e2d1306f8995560749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b0d9b44450f2946818518981a8c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad858ad24e9e3cb0d1e564dcd8d44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922896b0b08b164769144a863bfed100752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758fd3ceb314c62b73168902bbb264753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb5d64f5d2958f0ec986bf4cb18615754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a17f24c68d4b087064dd0d02d0474755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d2357de2bf56fedf066921636440756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02843fd31963d0d9f93b11a389287757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe74a1716cce6e06f23f0852beb97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7931f392c80bd14b5b6ebd91bd8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>