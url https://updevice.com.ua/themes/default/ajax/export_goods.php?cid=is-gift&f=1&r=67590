--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0a350a776189151ce24668a7f0d0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e110daaafae46fcb49c07b4a914dd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622686f44f3f1c2ef1b1ea06196e4a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94c69fb9a9bda85496fb50c182c074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea3e533b1c4e989d99bdd2c8dadfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b4b0adafe03385492fa71a964d746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0b155c0b85f74de488180ce712c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d58cb4ab7d177743e900e9038b6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae9e70d828e49974f98aa3823a3329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fae1be902dcb40a15ba8a4bc3121e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8fca11bf324d6e8b3bd83e16a11ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147cdb7bdb15d5d57dce50c92728c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25985627b73d59e6b68f02fbe06c5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd64d0889ecc4852fd2a6c0a92c5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79339a8c3decc4c9d8e61123efc53de915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ecb259a983d29bb2559a14241792c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b68b356aa1cd6412febcdcf9a187917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc65beddaf57c8ad566a9d666a5a6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db6d64b0a94f602e380fb2f76dd9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944ab502b55bfb4e01394c7aee2ae120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c2423c9b7db90811c292de4bb31421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67a78c2a6510f44720d5fd52637cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f943b05720e1ac2dd27386eaf7cca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08126904378c5cc2fc842858d4953be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0adb83a2f474cd1b8c54e65bda43125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b114b96db27a47a364c5327ea5f1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f879b5585ce65dcefa5b620a7cefc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae835298aed3cb0cbb71c509b54c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7be07ec33b8e070cf40b47eda7c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f971fe4cc1b547dea19f5a9cd7dcff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42163b71762417446aeff3cddc13331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee4e5db2a14e6af126831e009f1d3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fd29ffc0a63137c2e6ccee0f029833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d0759b2070952e7c235851e1768c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c9e5799d525eb1f9934fc5df957c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c95b1096073bcb4cfabf14837de4dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb66378fc79a3969c6df89e350e801537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cdd9e03515807cd3a59093d62b2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacdc55336c8b85a96c6988faf8776c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49585b8c2700920eea5124d8cc50bd1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f31e90281c65358ef6f10b88a91f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551aafe6caaa9c6845999e016b078f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7907ef596290eccafdabdbe791a897f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec0c559a5e865f123428dbf3e759344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ac84d092f562c9e8af88d5190b5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad75234d0b43d886c2924943110d7f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e512523de80f058eee30bdd98be7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906884fc5ea8474898f9f57b1a0ec46548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0cda11abcdf00286ff642673d12a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504917c581c648b0228126fda92a4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16af9479bbf572c075dd2a1752fa6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079e0bd91755f96fe68ada06b573b9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817c82d92f18fafc90f3bf06bbff1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c57fb62757df4e0da0296cd4b9395954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f197bbc328a61711f637ce072fc46c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c7e6f95bbb5bd161f0fae514209256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5946ecac5b093ac6e8505ffbe70af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b7241cccb9674b10207d773fa10a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33b7bb22555023c3e89090e456a2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa58001829fda29a9f2876613f08bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8431da8216c721709584b21c291c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae88e9e4b15a506c6900c8018482e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdda0d2550010bb613a88e66870c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9011dbb1475af76af6c04d7e28ef5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1709c4bf5c6cea2b47e8ca1f8aab73f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4892e0f865910216f401794f7003866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbb5a48f97fcf5eb3ee802abf5fae367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4515a0ef6367d380a709ec5f032cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d315548681dda83e3b69f96dc5747169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9485391782348c37b62642d70c13a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444214ed9557bbe6eac0216f7e18a7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4972053b94139cfee5f31b27e0c13472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b1e5c54966e3105eb8ee809078d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e6ada74230fc7b00ee774cf99a44f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad42be51c98dc3cc04316c2b19d00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150d748bb5a02b278ad0a91afb6ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df11889dc70155abb83cfd24df630a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e80ab1a1821b4024766e0188cd1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c6a2b4540b40bdcaea1823e3fe0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535055fa25f17f9b014c922576e4e7ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29bc6f7a87efd5654a6b8f8636ee0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c69f504ad1f03cf94f0bdd87fbd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c68101ecc8f1115fcce2077f48ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd33240d61db019e5d09c8810ea11084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994755f0231fcc1bf10e83c2532b6d8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d04d695bc7a68d098e7c12d3e718a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f9675d4643bc2be853e3d47c9b7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7441e56b122b784ffd8ebe7d1d601cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d120d1aef19b6ed7e32d783e0478189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d87fff42272eb0372adec0d2d079390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee41669f75963c667106650435e2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb452a69b6b6c2540573f12980cb5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31b25fcd4ebfcdcac65420bdb0849e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6ccfeb81436a96d978ebb0d6b76c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92522a32d636602bbfc86ce040df547395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9abd700ee57884dab14347ae1e5b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356c433311579a97caebad3dea608797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced65f6b213ee1008bb1a29650b7a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5d2b47bf036422350f89e33502cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddce831bed567edb7943b8ee99b79f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc77d63403b6e334cf537963a3aa6e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57114d54f162e55eaa0cf4edd088bc6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7cc95ce5d527d3bcc79fbb72082b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5cc7249afb9655616d4dd6ca50e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980062f477a0e0523818920848f92b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3462ce831dccf29be41b7e1f08dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f00b4b957ea9c703c2bf0379f5998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bbfa1d38b850d689ab35910e22cde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab751094a9627f1f8c5662e854ba9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c736494a0a0d7b5e61a5064eb57e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab11c556e78c0bff342fcd02237033f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eafcad78cc888b98af67cf1d06898a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afd2a8ee5ad205289b89d6696a140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06742aa9b21a043f7ef3a65826666789114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe06b52dc8248e7c7e9d194ab4f593115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6654bde705146a1d82d420ad1e4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07821d7d55775883227775071079b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea60761c6f60b789b5b8840fc0bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af6469661c80b2189bdcb4fcd14aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134323f6fc1a943f1998353b6950e21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6cc83e205a305dd7815b4e7fa753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeaf1f7c27108a05532e8f71bfadd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f4846f57a308dcd5731ae6b3581f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c53bd37c3323afb4eaecca354ed39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16c1a28eba1453607cd1d13f5fdcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf7c7d1e25d688b2098891ba872dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f098d09e0e24b341a7715a8142c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f5bda04cbe2fb95e2b290855528c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccf2abd96b2314c88b39042bedea8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e27323da01257091ee3921148910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a059b1bd712cec41c4dda41575a98f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970d3fba3c186fa22bfb2842a2a4dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8850202ebef0b76dcaee5d243bf69b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af1e6b18e6a76b83e15da4892216db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4919e88aeef02a765be877e181ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec10d7c80d33fde3c8ab8bd184ddd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713c9b6af70fcc7c2338131dc12ceb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf6b6b8add61b04a4989390466ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81938ce42c28d1fe84fe0273d5d9c810139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3facdd94cc84325eece85ff475bcee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1928d0ef9de2650e9963685e5cb954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8d82000b543719e5bdff9e9249c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02631b137e9d8883fc79e4584f4c651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8708e628233dddc01faebcadc39df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686f7b2a8d4e4da6d2c7af4e22ff2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548267c386072532672f215cda80fad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029219c27c8e58a4e298b7ea62824eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85b65daf7631486e83b1d4405e15d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd170c1c5636bb9d7a3e941e6fe65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a005b1607fb22211589d032665b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c515e917ea4d1547d0936f764c155151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57fa946915edc440adf5ecf0c6781f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b3329323bfb930ae1587f8436259153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a5dcb0d312bad29ee606d4bcf605154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01c686727a3728081db88a1a30be0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec3b2be0b45276caee104a807aa1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a1076471b4ca3ff58f09dbc2ff00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac328de594e613a0eb90dcb5cdfee6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75d3b0ae85438913424414aaf90f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae877068081c59aecfb84ac09eefa54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd693e66b51444836e0e87c6607a85e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21523dd58da6e05c45840ab758f4ebea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac31e4776697d0ffa7984814dc1a538163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c394b00c74fb49a22cafa2c95faf886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70443c78e2ec9b2e60675ec712e41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc2f03c4470ddf6ca83edafbc807e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b127dde3899963907afab10100a8b59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179b2bb0a06b34821bae90c66a469a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124624801d2eb6cfc5aa29405ce92ae2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade804d3758b76b3c51939d477bf5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca965cc5b69e78ed35c8f48bb4d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a0580be097009048ee18925b67b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648aab98bf881304967054aa2700575173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743471c4eac771fd76c59ca9a84a6179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff913ae16e2362fff061b9d69e5dbfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d61a0a15125f5406cee74a8adddbbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf2eb9748f811c00bea2c1d756a257177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96180d8b44b55dca8dce4627c0c9a9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38158d07281baad8866fd1e53037e3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa509e6a4bec1abd023d157a6f22140180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c5d58458aa8dcbecad7872af4e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd94432df7f47d17146bf5ef8e177182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8645bc0db2c633fa452b8939fb3754183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b4e23adec5fac21a853b33d210e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5548e31584cb61c83440b04d197ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec183ccb0e4ef67a5281f081d62e3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a5739c7d3ec8a45d74a902f5f654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9b6db1582d48b1920bf8ba7776541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371192d15404a941206020f2cc6a331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30028e41044ae11cb40c6cc9c603f9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7618facdf164aebaf8ae13d6917b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100fb4b4b7b1a044dd4f828a9aba39d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0eedef2baedb5f39a616e595d7b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2448acde147b7d4325f73fbb8b3069194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df61e954ed0cc86e428e48320d5b1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070675620325be2a1ba44411803a882f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec53f2ff0ef5308b58abe3df3050342197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af99ab53443f0b3615e2ee65d0fd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf423dbf244a0a0b2aa0a0bc4b7c2f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316a311f129c875f95a2a106f15c76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3301217720040c63f205b5cdc3e29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328444f0b6634dc670e242d4ebeb1a1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387017ab3767260d49458a9dcdaaa93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8221985876fb8c41c198b819a390204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa37cc6bc53a4e354dab07cf74173205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526383a8bd6e8fdb4079bea1c05c6abb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c5c9e3fd100fef57f5cfd56a5b69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313474afed558310994a003de44039ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c2b9d568919666b1cff868c2ded23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d28d0eb151d55d84b4c3a9b22a2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4c572fc4a9132919e36174ae4a702211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c4f67b258362bd226c94d141a0c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c1323ee8c2d3caef8e936a0213d93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064f52d6a2283720430124a2f42887214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fd1269f9af02736bf1b3cd331ae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768841f254ad3cdffc7a256a41aca84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4996bed4c795b1f78c00736183ccb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b40074bfc80cddb68dc83b87441bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f711314d830fa456a5e0381209486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa84e6576a831a8e4640c731bcdaf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d25b55d923d4198312affbc70910221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281bf0351dac1d83903e3ffb0fb87f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdeb556470115597cdcae075ba45d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63524b8a391edfa9e4174d508527bf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e498911e698f37b1e1f433c6932a2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dae046cb1a35e45e21ab57b93919f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb4984241efbb8c0042c1f05ed8808227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850c7092e10b97daaa8c085744ad19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45f9bb618560a838c2f21e19d3f29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5953adaedb5c3d9d73120487a2cecd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a4be4afed1b1414f634435dea287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff31f6f37e9f4766ad00fd3f6179b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d0e662ec1d4a263aacb2b73a31a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df866dbd92bbebfea47554ae3740e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d96789c8fed015fdddd3bff7eb72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ff5baed1bf92248989bb829c98bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76c76c945094009b019935fdd31df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52f2324a8068893c3b168f7351d2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6db1ca9700d0f41ea0976763ad6b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf61f41ab63dc33278b2f32a95946240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d402d84bab60265bed67fb5c37ee40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe949a5fc08e337d62a2d74098b736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f3b5b366cfecd7267d151f2ae4c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646560aa3d121a7239249be6e52127a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5d6fd5dfad6ae560bdeb29ffaa97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f978822e9235476682128d6d5b7555246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220adc87a54183404303cc4fb4cd087c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107696f496db201792f63b464885ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ab5db402da2ff795c07cfefa71ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9eb52396f6631e9220694964719fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f58f75ea7c557255d7d37753f47b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78237a9e4b567c5af5bb9391df608a3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbdc465cd7cda2695751c0bc21203253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d0053fb288f94e55ccf0f41b9051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4beee158af46d54f300a9f14b4aa7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b524adadd60e138a4fe072e1fcf175f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e87a8369c53f8c88b8c6a92c79864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b0c01509d59506e1234f00896d94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d30f7b0a542c67b21fa73fba9d54c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eee4d08e8ee0221ef6d76d1f5ea8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f763b36f62c9ae83048bc46234bc7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5c549d0944e9ae8374113aaa42a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5b0e36b9a95475540040d5d16e0f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f96f6242b46d1b9c54b9cb0b30ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d1d6c37e8cbfe7256c36b2fb1a839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87805e2b481282bbde9ac6b33881b40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db86f819cf37f52d195c67f3b1a4c28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968025aaed0cacafea35e04c23039fc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be19dce1b6d4143684bf644fc55700269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4166afba7b5265503ab4ffeecf7f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64a12190b5fb658e7901856d40bd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf4f353680426ba5766bef7a50ec2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e37459522bca20caaef95356a2b640273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3401ff16bba6ab7589ab323d86c8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8eea900297afe574de77439e6251275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc3dc1357511ad11f6574456f642c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f639c7b672567b074d0702a08f90f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba064e65a41eab624635b9d6148e78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74344684657e2b592dde317dd41a40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298463a893f09eee4649df3a569160d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62d85a79499310085b64cbacbba88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28a3cdaf30ee4783769614e1ae08d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab6bf24ef88561b620341bfe380dae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2fdc6ae7be1604d33c2c86b669616284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401a577be50726268c104b3ddfa9b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c14eb2ad0a93fb5d2956e3365de40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c6db621249f38b36ea99f25fe08b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5a9ebb4b07b5f5cf19686bcd22e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdba3c46ef51b68fabba2d864dd838289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf79f521439b418d34537c91f8a38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436dd12e18fcea5ccfcbe3889578b0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333b4d75f2d1ee23e5c57ee1a3089d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79c04309b09f2d5c8ef3fe8a92340293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccfffc7ae7e5758672141c2c85edf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008ab7c6dd6c824056fc9b056d4325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0ea39e46964124c6547f993eaa2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27026af3677e16c53f4b442731201185297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58688c418be3ff826688ee4872356b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f936c635bd30c9060081ab9e894296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9b6e3ad8ff7236394ced3b13d361a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e529cba878b2fa1c1597312b14df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb0cd3bb944bba6768a91c3d480d4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0473f46713fac486e73f82225339a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a2fd66ced1850ec6c4c39a56a7e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca316f4edb492779e185a437b9a24ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60417867954d240e93160404638f45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a10bacec1e4d621d286f02d2073191307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35a76f2d480fba765419b60666a0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464d972b0e65cb435dd5c187c7b29af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c8a12b974d74ec6b1e10000318fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d6ac3d3d1999b7e2f2e86cac8d0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889fa04cba717ec4f10ab7cf42e59b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178a3c37c71ca967b0f24a13812e7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216db41fb948531af069eb9a91a55b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72626f7b6650e6d4b82c7aecf5a16f2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7045bba0f58c4790e2011312e4a2fa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57333c82503cfa0c66ad5d66f0bd729f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217825ce19c81df27818c69d145d16cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64fdf43461ee6f254f26950598cef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d1bb9ce7a38ddfab9b94177674e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83412f60a04898f8ee8e1cd5cffe126321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b1ed86bf982122bae8616b058f5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b2b03e25afce58aeaf4c5c8d74cf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a0b20c0e1251c52cbf13f9126dc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3bb198eea4d3f48026b7cabd3bd50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05de25d6bb6d53b1388daeb6e80dce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc0b086b52abe08adf059d3bbfe745327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59474ee8d84b1f6ccc592a9b9449f3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30c5d9253e32674aa049e2b607cfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454862844b69264a05d15842b8442f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da466766f303431f9c3c5a430fa564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b28dd6c1f4e20dc9b7399a6fd835d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5254ab53823294680ac75337abb7f62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c49912b02a893ef50ff5e8b1dfd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087c91b25f75dd36d441a1e49f61361335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfb216e65c26ddae605f000c2b652336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814927219ef6254672bf3933d73db5e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c349544a92e00cd20f7a4297029e9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419555885b505ff45ec47cb9580297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294a1729d1d83f6020c7389dd552dc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b5965c5f3b400e5e766f1bcddea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939ef3cef8deebfe7de87abbc0bae6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5e22195cf590d1f086ee5792d15d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184042b674f4222f07a83d7a3700b78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0274d3d44da2fda3a13fe39cd30f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa369815122be6550ea3680161b0a92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4b4b4d55311f924c3fa5c02efd830347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba37907cf7e2940c816bea67bd99bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028625c4671f1c48d7bbbd8a66d93be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c969428c94721c33cbefd69adeb01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f23615dfadf9bd5dc64342c373c21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb40a66f79091f4ce3fbc62e4d30fc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a4f464024068bf651c2a965a207e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80974597efb5844893d9b1b5c9de7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065123259448c381a4aab85fed4193f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222837a33614c8574af7bb69745a88d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd821cdb91aabacca02fdce4911f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65cd403ede647d117646d08ee9cd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f08f5ae7076abf55a8c5e29b61289359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c27da8da069a878efe17d913f5be2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7358a7b455d6baa5fb662fcb31f17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ae10623ef2560cb6f0911ec6dbef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf68a7d48adef59a3947c500c67ec5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5fda3f8195f4f827791d2bd5c17e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8d2ff7a70df7e993e1eca318e4513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4012e25a7b7a2e7c10c27512bfdd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3e21f014f84ed5579ba51d20af03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64924d03a3884dead53517127852470368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf977f60c959f23093a1483902dd48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85006bdd58c0ffeb4f82d9cadde10f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5751ef3b2f01ed17a893b54206e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f73e8e776dd639b64f143f2cdc02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cc5720028eef55f018ca5326e8ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a53d6c50661dd8f88d72c05110b29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879dbf7fda4e0d29b18b797c0bc13fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbc5a74c0b1789d21f22c7aa373671376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623348b7ebe0bb9f6b0ffbffb6df2302377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e83471cefc42a1d531d3d5945562ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d48ed99e65cfe60c1d434191dc7de7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d68bed89fcec9867ca4e13ef89b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82270a86338a0954938a4b84bd4be7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23e6f299b3064b33629ff28d0310c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683565cb8ce9495b8fdb310d51bed697383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484dc1ef60360b696be8d2b616db131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289edd99fb51d3274a19eda085dca90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08664d385ac993082b9fe80ce613a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b043d5aa1d97d41e7381fcb073ace9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fd231b0e14676c8181d795b92abe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e951679ad4c4d3b52be676c6eb558389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3fde7ebb367df3c86f4da063ce31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb075b44ff3e3e8933ed95f9999eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4faf4e72eb2c2dbca563decd98f217392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08455dbe61ee84ecf56599dc06cf6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bb110d4b89983e394dde0cd805e28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6543f9d7547859b487bd607f32e587395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee3bc3db306cb04722a917a6604eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f7d853983a08f2800dd5f7d038a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee86be224b479eb52ad627e20d6251a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab444ede934ca6f1d02d5bc7cab849399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9739b093f8aa5d014c67c6167af4ffe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff195f0eb2112bc252c705475894392401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411acf71a4810e4beee95b688b065ab6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e5d7963af2f9bdd3e2b77d332924403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e526babf81e9f76b364eed36a3b1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063c537aeceec226afd086b93218df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d272c7883f0f13f2c78d006822f4c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad12afea1c837b0be6b96ff1da2cf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bacae0550f1e9c70e905bec6dbce87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a26b19c4f3c2e5abb9b705038a5c92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fecdc25feb6a600ef3e07e4b0de295410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee57be65792f55a77e00158be83147c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc349f4883d34528cb16cd5862aafb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4596fab2afdea40537ae3d1476e174413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee806e54ae8e7caefd7dc015a91a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd6c7110e3dfa8290f7e01356d144415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53a447be5596da45f53f3f6eb3c49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba27df6b2267bd0c5155b7bbaba9d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23117983c87bbac0c1c81f20d92be14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243562dd97dcf3495c69cc2b22897a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45e40f1d98f54ba10fd2f7073302ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8432a31f61c10dc34b0cc0bcb40a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ade521c315c401931318f160718ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d2045a87964f3d448353156ecdae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f78fc704d479558612967d3eea2a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee42d62cb08c47e2260171176bf88a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ba7bce87ddf1b2e16e182a9dd1ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b837d6f1d0607fea16275d3a94f24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f539a0a716f764f29665e6a34e59c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82627f5cd76972a80cabadd5c7407dbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a48bb40ba4db333f5d0176a5c66a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb2f27a282a98d077e00466092de99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4f8c96a2662f553ba65e2143e855432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a0cc13cfede1f5624f958f244f2a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac8351d1d925e00c2ebe5a792cb04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793313a4523be70a188344c09480a67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca000a307f5894c2c41e0b07a5709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf301328da00c7b922cfd8515b376437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240124a93385cfd632dce81cd627cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d831893f2d8619c6bf5a335877a67e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcf0bc3788e37de792c017ddfaea96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c8aff6091170ccc872a9d30541e65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c89f8585daecbcedd60b8e6cdf81a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5c26f34adb4698d0e1970c99809d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78ca2bb6f0460d8535eecf187981b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f6103e2669c53b03d609685123b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754f5f602e31e06d7b7f153f6c58d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d816f1b5857497e533b3ba111ada58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795933569bb8518a7b2526103c9779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d26730bed20e3f55ed0bd35464fb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c522c95883b7a49922dd38aad0c07f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880a2bf25ddbccd77b2c80a6b8295b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157cc588ad1ed5e936980da53764c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f296bfdd41ec9d186bda420747eca69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f94d40fca7f631373b2363614861e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19432f1a6673192030e268862a877455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c41f7c199ac0a0714f5c192dd3aaad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b5672dea7d7f046de1d98ada2a8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1586086df14403f02d6e12ac55d185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8457e3d19764b2cbcd98aab83599552459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b617fee29eff7811fb8875e7c5b3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaa047a0648cf558f0408b333add1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f647eb68131cae9081164d4411c631462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0eb4e20f8261539357aa6b390bdfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d0c356b557d430aa1206c8165011464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d669ddf72306dd29759858ceb617f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1451b9664848fb24c87325702cc5af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530671ae5c0ad554ef4c82db8c473beb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dafd70236bf2b2af57ecaa812a136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aac65855fc2e88649c70850f54c86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6ad21a575b47b1cb7bef6de3c872470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfc1cf0017dc4597f7cc031095f7a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ec6b3a257433b95b7cbc0937b8d8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf81f1c1986c4e3a4f1f33aab31a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f70dc6352f69b9a4a8257c20cf111474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551618eeccf93db57c48ac196b17492475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e94df1de6c46ea9840dc9d51c169d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c7799a4a3d914c18e7f12c961526e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51e1f11926d1adb5c032888cf909e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4aeff0926c7fb6ed87dc5c7dfdec3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef5dccbb5763d13258efe07a0abde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e3168756a5b216b3230237030c37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07579e916f9decbfcff50a0631bf2264482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f730f80821363eac6a5ac4b7c7d0817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6eec869f71889853ff1772526d7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167fe3c97b26f598f8560c6a757754485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea364d5000d15290c916faf02884d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a50bedbfcb9412e7471af5c7558d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c230a95740d952f7248cfacef02d60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981cba7535a0902e5c7f740bbcfbc14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85abceb5b4cc0f8db977c5bc7f0ea8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0a31956886ec2f7f890119b600ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9a3b63335550aa822e9b97601c76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10a98696eb06a0176923678a6239f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64528db6f4ac310b814cf6d272a4ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f15832e8e32a17e300b967eb8eabe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad87f9fc9406f114aa01225886c5a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959a6b04b43f533556a8a81bf1ad66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ef3d1986d2c7b0d652f2f1134ff33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793c5086e7692fd4c06231c704bfc2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06297155427a2fef2ca2582a5d6a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c17dd60947f8fc72686eb8fb0a76d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65847a8ccc4121ca154fcd61cc4ce657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831118267f7cb4ec4a0aa7a75797bdb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7d757412758bb111c2bf06051a4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228b360ab89283447464e5d10d5791505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2cd6e79da5f66e0bc39b47083d5dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973153b0deb90d6901ba7d2c1814f451507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6d44438bdd747aab1e3bf0a5741d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624119f530322c932b40b1aeb95ebcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0afb5a92a83938e19ebeb5b4fbbf01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113b30bc47d8c144d8c07ca03ebfe2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb78acfd459cd9a60128b7d54eaf971512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8ec83e374bc4d590d1d5474e0d1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a61d8e99726155e410d72817e6ebf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356a67bfda7b54d48bdcb6d50fefce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43e5ea833b6e76e65574ae40ccc869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05422edd3913df97226fad06445f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30818e3ef99f2ff9296ecb0132aeb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a19c3215efe16c8c9af828cf0744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3b748b25099aae98c21eecd4e7c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3a8e4c7890f8cac1c24b3f7d7280521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3996bd20a5897fa243c7319c8c5c68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4432a30d06fc8d171e8c1229340557b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ae9e7d0e2ef63de56f0721552e41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f80c85d447c59c1db786212cd7086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f5151b5453edf24b30dcc88b2b1b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bfd1d0ae9e5e1c2f6994baf62ab30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b433a09565a376883abf21440bc2a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2311b2bd0065690a05ac7fcc7300529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ebefdd9d92ff68c3740e29accd08e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f0de216104a6e701cf3a31200747531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336eb76cd8332b6e2ea9210e069dfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50036630029a993b3653d7a4ae688e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d661015af51a5342d8f3453e16340534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0a0664f071665b0e36380ecde10f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954318d6d4d8cbfaf4958f81c3aa2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd0a1d14839a92a95d4f7e10f87149537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f6fd934ecc7cc0c39ab03c493e9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb72a89b8d265014e19b8a055a229b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369b64c7cb30ec685afead52cd961e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4339a7b7c900415e908ea8183ced541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba91ac6497d8882e9c3bba271acc32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e35f8830347b90d5bc01be91d6dcc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf416a61bd2d97ae0f7b52327c338ddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb114f3da8f6f38f70c20edb565fb2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254d1510a352dafa9a0624c71077202546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1e0bd18be26b32117dc03c0549c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837b28810261435da233d9d3cf470a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61865fb7b6f93dbdf30f44a60eed7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb4a1beea152bd0394700319e414a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bcefb0e92d400a562c5219db8109f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85521b404f3a73878f8c8c9099561552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed78a2d111df6488c2143cd5d1d1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a7b1723d80013d8d7536d829f1e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb4fefa26c647c6d6e9dd076df2d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932aaf31038651c8eb468b659dc74f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f63738a6bdc5a756f63c10e5d5aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3558a4bf8593945d6261857a003fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780cc1924e65b192a8a8e1898483248559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c600ac42f3f2802b57ae5967ff4a2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a196de7185f159ded1819dc9ef1ff3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a8317e27eb6f5286100a1847af40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe41a72b63968d80c9a4bbcf397fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ba7eb6c0970f1a41adb18601b897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dab4f2d63a56e053031ef0d41c94f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b4c1fe265c5e4c2b580851f951c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0ba34ba2542169f388ea5079aa841567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380bc0e1b4aaaed602547eb1a9f9336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513ad636ec4da89847ce0a45ff9613569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb39898570b6776dc1c29368f42af8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6005ae70c950ebda2f38dbb9b0040571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f90224ee4613285cfdf6ee95c2494572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e7c334d31020c70ae42a777fe9512573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764d8985317f14aed72184c32eb872574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d29453348972c252f37c5384da801575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45df3fe4dee1f9e37dd458b7b63a82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3324f8a531cc43eac603007d48617e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d3b0ac94726b93bb372cb4cf94f9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67d73eeea5cdac61c6c4a7a317596e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9a99a0637e736450ffb9a68071960580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78dbbaaa712aef8e5bb207e9d4e39d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b93b35319b2ae407ec5f8d15ffe9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a98b8213231d055cb633d02bbc1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf1117394c04ac9f80368f887f7f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672689d9680641ccc69f235ca94a1f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c16d7850f7e4255d1cbe5d410d9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa745bba4aecad7801e314c8cf55af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f685aa6c46157b930b52b4624624b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc1c821cfb5b3f8219ddc2e6fd5717589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a8414df9488a923a5bf50349a5a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2413785d8d0d286e848a02aad27b70b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da67fc589b46a9b1357fafb90c0cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef8cd04269cdae1cb73b4ed0755a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdbce80833c56bdd7d96415dbef66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836f551b3a6598517fd00723d1a5278595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d680bd2cea8b76d219b92a7c0083596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8db239ed6727a2acb82b5943da5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3a9228cd64b2505a2342ebb09705598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e626840a088b2b58c6e9c35e984353599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34529219a83ee5125faac18333feba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ee26047e1549b084b62284be398a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25afd1df4d05c7aaf551ab20578ef32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee13f7caa0dd345bfee5959ef3cdb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d077967779d1e38c9b3402ff21a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d3e2eaf27c3ab21b51b109b7c1bea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbf579575973c69440df259eba505606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd3b15fc06d2a5a98de1edfb3f95b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1888d4c91590eb1c76cce96524bfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef1606f176a003945a61e410318fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027ac038481d805246417c26d222a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6f1b01291f17c54e3444446e2ad28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b55bbde87ab9a6d0cd95d5d26f2237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319578d96ec3f1d33b86bbb664e524e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf8ef22d3afd3f86c6136e2aadf454614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780f1139d853081cbfb6ed682c2709b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24a7fa59eec91cad9410afe57f178a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0b8399ca9b3b9a856c291d43aea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c6010254ea8d5ff6ff5a62ae4661618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e81894bbc29f83bf0eaea211d465f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a909cb5978904f1fc11feaee30f2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15773a38256ec05f05c653b90af96e4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed18df55acb5c8967968cc7c9f03f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643640ea8eb7e1497b61656e91c7527c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ea13bdfff7ac346c98a00090e3dba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4ab8545d3cd87443003b65665fa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8edb118970a4a31f76e058df40aa7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea00cb4e6e3021da044066e1abaca5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14b6d58efedde5597c2c89c435d83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec909c142b3fe9a799105f542d467e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282760a169fd4f93fadfda241e72a3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6560ca45654fb9e81ffd1f8b4fa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5ec1fc8d3018bba4716d5611f709d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab73a8afa44e134c750bff5564193f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8bfa0512a03f0c2f080486a35b7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494f359e2defc0b40069df4f762a4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0d0aa020f39ab276710995a6b2a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba843d54ae7eea823b652fdf6942270637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac7fd7b98f18c88b385957602a2af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7dc36edbc36982e6eb54c8532ab60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649554a8e8c63e9d7e6272be71f3f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a5b122bb5f562c08a977fab131a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d4698c4957d29eaca94c0e3e726ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b32492e3c13f5af4f386a1043b53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3df94fa4109577cf8d888a966fe7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d147b27bca9e2816d6d35f43cae43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2dcd350f33c26363161c13e6b6f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb80689dd8f2cc3ead1f65c1ce324647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269bdfbf7378b9d097e8ebad152d9a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf75e3be79c534facbaeabe62cf335649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a27b6c960bd05ebac3e11d323619650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed299c8e5a0317e840c42d749f50876651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c598cba8c7ed86a4c9b9e78d19ead6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7759b1b659e9300beff29412224d60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc3f3b552bb3c5baf1fa525305a990654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ac857e680cb3832b530a78fc6d8d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545854143ad4fef77e85d969b24aad8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063feeba4b79c69a43235f8189c86cb9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9115adcee90b7d49ca41fdcc23da78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cb55483daa863c21d1c318bb1d7df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608cbad15f948c9df566f37866bb6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda0905f991eee962c0b7c2a7e42bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f4e065828e7cc206ae08991a69f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85a82b78ad568a0313816d9370835663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54cf6242ab4fdf20794c11f04f57d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b91ad0054bee19148b1af034ecb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e960faf1e47034e576c82ad2377198666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5522a092a546bd940295b460b1a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca8cebfa53d095be84175758b79ef2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fc014e906b678f25edbac4ad73f42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df132dfcc307b3f8d9cbd97e828a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5d9569b292583d9e231e89a7f011671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e5c6fec906476104514ed15166c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0895283a1176c97ed53c1f7933ca30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700b035d1035d273d6c38eefe2813b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed997c59a1849454ae4b5f87ff680675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468999729cacfdcaa93f3de9131aadbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b27ca750858212a65a043a810df2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9644960e5c33b58452aed1cfa401c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1b50280ed688f5ff2e02afa974fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3c708a42e556e44d36b5b57cc342680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b546d9cdbfe06d2e066b5bbfd3d8cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d9a9a255609b0d34b1b507a1d4a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330bc6d25a99d4787c9da146e24734683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7482ff42b8c9d30ea0d0dfb703b59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c08e61baffe958131be33c8a5d7d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e92afc2136526e5cea7d13f3593125686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7318707cebd9da10f2283a692930bcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355647ab6c9de18d4383315fcb996b71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6129501f3ef1cdf76c6ee4a783d44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d637252818447ab62e285c2358094c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ab2cc8425a162f492e9253134442691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3eda1a0592090d5ceca343e6f7850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c6680b6dbb0a509045cce572a983693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f409b77bb7d674b095b8cdc6fa6bdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ffe0a177b5168faaecd10080e8696695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78967a493e498e6d91fd2271c240c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868395cef3e73e8be9b5631cc42eb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224d5713d5f926eb0ebea3b6412c76a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8205950fc77e3c31bee0af703dfdfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aa838a7877255a024746701e6b492700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a0bcec18fd9eb0fc5e4b3868e1f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38a5f5e5cb90042aca9f5584895bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b60c78d5f789943bbd9a81638de5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299006ee2d2327444b6299d22e3edf35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22c12d0c55ebb37bb87262ef5f974705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960fe789865c3f1e3733a1cb4fe6d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4e5d36e8526c12bdeb0a9bad17a4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802069c0bcfc79d8d21e16b237c0fc18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967efcb7a64511d6235ca672aa291229709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2579183ec49a3eb24bf75a60657d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a3406f50e42b9a70766935bfc5aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e8956db96fdb663a5afc6f9e282cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58434fe04221232c06e82bea7e3ea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df7e49c5f499e8fbd3e7ec39beb85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9434ba111a58979a7e3eaad35d340715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3682147b24701801d8c5f73b883483716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05a9956ac4adde335035c73edd30a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6078965a45714957cf60b76eac52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca506c7c6f1d49eb67e42420582080719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc7dd31b6bfe0bf1b0a128f858229c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c91e8b1192c0afab6f871633c934f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d0349ef57041feda50f74029a1207722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269f095101160d0cfa3cdcedf69fbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f80a6ff9bcf0809a2c60d663a5ad6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f8119070d6e19904314994d62ce05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550f0f81799488ca28dbbf7f757308726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201953d2531b05c4c6c0fe00471c120d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9baf94186764338f6c68cc78045a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4543000d9ea91e8262f1b1ae45167729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c9a87f84b3bdf1bdc5004c3523470730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d77102e57e112a79cbbbfe72d9ca0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82b4fe6594adc909dcb9492122dfbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a07074fc364a94a31a7c7d14bff55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573db2ad7f797cf6a23c8690998a7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c33e4ac82856cc7c430c7d58b54d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655158a20f17c5de9642cb8e74df0799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee08820fe8102b33003f67079c7676737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a40e86b2ea74b7d2ca86d867177f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6dd9a8bcb933760a2adcb2b14327739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf75e60cc57bd25c1f9c5d1165b3f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06d154dc5f42c241f5430dec20213741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91e0e6eeed656d7a1f48fefcc6782742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79eb5505b8f1bcc68decc2476b0ad2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47923367e5c4e08567c986cbcbf0a13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba7b5d941c1fdd786dfb1a52b27e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c962f215658a522aee23ff9ef4a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5cb566c72761860495aecf1f7cff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe848c2179cea0abb6c89a4c93a3319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188689c0c39a87df16cd7043bdb44c37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b49284951f91318bcdd7c87b0684b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8733f1dbb94ebe8a4bc1df2ef36d1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3513ef0c741539b161f0ff3e66de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2cf4eeb0694a3568d9e2f861c9ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381983cb50ee694c623c54f428873c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f1570eff10b90682ffc52f86e2266755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d5a0c4cfe1f3fad3a4fa10be2624f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc00446fb525beb42afbef2b0141e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb803720fa93db514f4c316ea1726e52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b50b25996bc0e9c2fce4142febff6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9538ca3006a21314f5f1075656d691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bdbe74081494e6447e833ce1b29022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c5b4bde18b2ae7ddd026601b37d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443023412f1951432348d3fadd150254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e06aeef3573ed225bb32ab6d3ac265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f2e290777b1a4df69a0c86559748c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff370342202d1d6958252e525aee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feafadaa1e377dce2ca83feb98d80018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d100bb7e6b8eb4cb0f8a3942c72f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abdcdf63cc7367f5717b4f4bb2ec8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7920f5ff03d69c77513f41824c22611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3b158fcc8eccaf776779d33e051112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc28d3413111221d672590610ed8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e6ef51df22a6729f2c959cff2a7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298987c325b07d9ba2e2fdc13b3eef4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8fa339158cbd51fe4d7c3605f847216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9a8313eafaa08b1f9b1971cd8995f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc938223087129ba486210c79b76e28a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c1e6e13448686322a47be1e61ada19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96686260b5cf7bccc4092d9f7feba4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943843a8db3b0422da76abe05c8e12121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911741aa738a78e9666767799e176222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2407458fef7ef51dc0ff7fdaf6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0361516f544f3ba84d94c845d4bca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60019110c521aa3f85d78e33445e4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace756f0d18246f61025c9482e51d86f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fe0082225f0733fbd4e77a81f851627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6c41c9781a7e747863252aee47d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cd059534101bfff96d9c225bc92229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb723b64cfb96ec969821de6fa93b4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56fd80682c9922ac00f766806e04131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2acf51e00c8a66a9c7082c2826103332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cace504bfc9bfc61b047184be132c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f570f42675018576f84e1d123fb884a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9ac0d66ae03f00ca436d30ea96d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ee600fb62e8a9604011437c39b0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd4ea86bfcef9a3d1974ba4488b9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38460e385537af950c3701cf9f9d738a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841a59c7aa6927c5345467f1ed365c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190228c79edd0daa0af0e53afb123eae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d782f7d74697138bf904d96961fd10041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614038790a7364f7c8e5a046834004242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683d90367d856697fe086aa9661a1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17213ca1a13a12f2719f2e7f9e004b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac427ea40c624dc8410e7d05b29d30ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc16f8f85c7ea37a14ce792b91dc25946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50230480a6678ccc1b960b87a7fd3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e286078bb68f0c3fa0ddcb5953873948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6d12d95613d955a5c7509a1df2e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf31da5449707054377acc1fe60e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69697b87d23ee73f32a2829e2d9176da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef9531e2419709fd7abd4ee26a4e2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f87c2c54ced863fc751eff8d770953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a3106b0aae45eb07a7455aaa426154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4ef819814a3e10cfea87b103c47d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624934f18c562212b0a087de2aa289856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a7dbd4010152fbf1952b10d6853e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674aca41fc2e753ebff270110a159cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f857947cd27f8b5e89637cde455d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d10679d1bdffa5b6f93910117b5efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b74cade23ca4dcf5d7da3ded436be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e07aedca7b9b413bc4abbea01d0c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15edfb62ef074a1cdf6ef05083ad263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b72cdb2531085bae55421777841c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27bf7362eed62644be9d2b76aef5d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232e76f80c649e4a0b5dd51093febc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa390c0f087166d2b2d3a4be19c8f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8cd177225f6a83f0b1c1566e0344968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499d32061770b6a0d0c80d11afec7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a95de70516b8694bf7c5832df43c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a436f9afeca44269905ce5b89113c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25beda7e5c639819f8df6fe0745c3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de693b6ce96f5129f13bc26bc65ec06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13172cb014cfa5b46cab6c962e39605174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d938b7be9c652f3eabb305179c486675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a13b390df53fb5b712cb02d139f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ba4f80cb439e1085720bbcfddec5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb686fd891a399a6c5eb628bc7e3f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d430100bc6324da53807d1b5d6f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c2f36b29a2d0c461178b6ea838ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72028216da8b5be43b42ca775ab25681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a561c2efc8422cc15cbd0f6e58b0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36993eb65863b6d4ee0e400e24e62483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15e7b48cffc8aa2e799c2bccfaf1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b802b3ba4b23dddecccd2c6006ee4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b24f3dfee1b040890f6dd0f999ab5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abbeb4481636e50323700a035978c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b802a37df567a3f6f9bc837dbe700b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a040a5894e6ab29fb1369d1ab0b4f9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b434f0c7b105e038264a1adb15eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec532be0f848b76458b9695fb497d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ac14496838b7dc56784ee456db9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99d614d3781ffd94972dc75e28c7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d972e0def70f227ca1e02b6250770e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc48fa4eeedcf31d62d7cf61721ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72501a7aa2d853c0848dedd44807a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c894c8c3a0fa7b3c12d333ab3d8f9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302893f8cf4775e4ef942cf2988c3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902cf7672bad0739a880079857f19499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a5fccbb466a9b1f1b394c5470d6f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1cfe1df278ab74714ea95bb4ae8ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b740bb3dbe62eae002de096bcd7d38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028f47f3ad13023cdc913bc4d016b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73ac4eb2eca445391a9bd0dd60a51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8c6647b3b9deb4e1229c8b1fdce26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca81a928f6c3f1990f4064533f708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327360926e1f1d3fd423bfa6575249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859816028283a85b23979667b0857680108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31abf55489bb587ec97fefbef29523109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2fc02a55a3a1d912a176807e8f73b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b49dbb41b773e4b88a9ac60b7aae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4a9f8fcd9bba055a19fe5cfe2da0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134465f32a37a2c42038af0f4514d1bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7c67f51d85b9109fef819c26d08c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af77412ffa71ec9432d92a11739a77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f6626a623a9dd520ad9d1d11d550116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3883cbe32472580cd7f80143b79d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cdb14478b64cdc204a3a961784d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c978ddf8d0416b2bf222773b12013119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb8e6e264dd31181095560807414ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead861822936df979b707649bb2b26e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b39636a66e437eb61db74b531ff87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97fa0d888566f2bd52c501c26f8d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078fb7d5c908e664ad3eecb955b23e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b8bf275bf590ee8e96770e86d695125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbedb2d4efd77b4925413a79b3978d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e000e0e9326b9579f95972b88c835127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed24ec6cfe1a108f7b0f7d5ea84e7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f7227ace45a46fa88a29735fe762a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb065df1248b79438ee3a933932ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0bf3c88921946827afb66f06b3999131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93922847fd2513e63958370b260e4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a96da5017a70cd9a752efc7a882e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84a8145a488fdfc540c0d7fa5ad7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f57f97f8da22398cd3d06cbf50e5eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6efdecb35fde839be5f2a484450eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659324ae20093d254203d91f3e3bf26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3786d71f2636f64048cb383166aacff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb553dfa7aa042aefc2f3786aab3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b373e8b99eae373f4cd70e742ace66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8202362e11c8ecdd42f85a091bf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b0eb4c6631f9f7a9bc7c1c4751965142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9435bf3cd7bc05f72f57dce0179b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08790d1716d955dadc18ae1b3b94185e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c6651d484b9e283d2d2b7582b1bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d356ef15b4315541ab4355171feb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dcd3e414205c4e349af4304decc41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b05ed223f499f8baadda418533c85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb3882ce37e52e5340ecca00c77ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0545426ad4a2ad3d78e047c753bfad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040d3f5a4404f852376fe3043c19da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e20de9806cdfbf4a94b8889a37f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c07ccb52a40aba4578206e085833c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2691294d8f8001de699bbe076fb8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e992ee0dbed18a3952a7c11bd3fc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f48750d976c65529db14620f0fbb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3edef7c571794d1d1e9eb8a3b791157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae75be6663c8adba5407be9e4dd71f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10dad77c00fff55cdeda72f2116806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ea0ab9a30713763093f74cfe7377160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72461f0a7864ff36f93cfe09ef63da5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2a5d537cd7b4de37de7b3052171a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f3318922c5f6ef3b802b8b07a8b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b8a7299f6998446b8f65b043c8bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5997d4f029443daf4a86e93bea7cb5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958177171f1f26b5cd06243599b0a3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271daf1b11ce5d7fca1299fe07c52280167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033bb53bc04a42c66700f7a193c6204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1b36a19d5792f746bbfaf55edd6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0abcf5270255560c3ddd1f8e66cc23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a817e79723b52b40cffb3baa5cad2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c9a08d811533caf77b7386effaa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc69e6640eaf4e973272c14d76558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed1eda211702de5eb3510d7b6814f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767ecd593f66fbb8756bc6debd3c85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fda49aa061cb79eea7d4b6617578fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90473028622a81303586d8f111589646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73f35e5090243511fcacd44254eacf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296537f01feeb83cc75e140edaa1f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500018429ef6ed33420c0f145532f122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e65eca892a7b02d7abbfa6a612b99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb2ba03d5dee20235335be538258a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562666051d173b8d21ccc2f1de1ff24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e58a46f86c7b299d3dfed78376b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7e146454e04b2229237b316ca415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb743d7d522f7de807679d0c8db7c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256463f8aa5a9a8151a7002f191d727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865d364d96b7d6eddbf9275ac1a987188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6025d302b087a54b856e6cba9792189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee233aa121f390d740871508130784190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a3bf2b57d0e92e57eb86427a4012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f154ad7bf784411b69003dc32e7f3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74764ea2bbe7ef36d2094a931ea7e91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d2c7458a08ac191b6b4620c76a29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628521a91abb946a596dbc44fa69fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a18bdaa902933bfc86d8f13bae37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e47cb3283d049bcf7e8f430703c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02559632a7dad421a3be9ade586a23e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3cfc49b11af1e01dab9e24c31b64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348abbd77c713717b48e51631c2bfcfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de89cb3b239e906dd369aa3188367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d0c3cc74c686c95254202e80cbd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b8464a3534de64cc17c700df5725a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284c710811963875cee633dea7600c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced09ac13cab32aab819dbfdf67a12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe427055081995c12da61037e84f36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa90be16e79e7e53bbe2fc53c5bebd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d7f1e40a02913789fc2ea1a184ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7294414cc33e9a96b3fc288e6ac6d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a9312586e8932391f3a9a8859bb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5315307d82b24e67c5e5ea5d1afca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c23068148178e0310096ee4c491c8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c160f0ff5987920aaa34d6ea1a4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda60bd67fb81a994d95adbde11e3cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831b2f5317d7050220bd73ace952a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a649b395a8a2dd37563ba8467f3b87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794cfb5e77bc0a444d9f40a826be6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2280bb17096bd05d3f0758d9f698f69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84663dc22eeccee18349548746c0ba05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef313204923b121c37604f9ca963db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d718e0c01899b3e70bad2e4c19ead0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3430ece63c1997c916642b8bdcd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8257270a5d9fb88b678dac8883b39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e46c16de805cbea44109e8bc5236224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7dab1cae27e34a4a2308e7678eccb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8c53524b63f8d59ae368d12744e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e6393f7d11b37def02e2c0b51754227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b3ae0733028b68c431993a828396228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ffe300bda51bce5575beaf4ea4f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ad64ce47d112f5e18a3d6711a01f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2f19e3a5f07d50b0389256273626231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848919ebc3bee4317d0840d3571ab24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd360e2ed781bed99be4dd74c9aa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e780ab973f892d1d5d455ff410b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed50f31ab215f8343942e53b3af652235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe77943efe98c9f59a31c6e35c754236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7633a8d98906b1ac6b8253dcc8677237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d89c5e29239e4ca2313f016e97d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a270132cc0b38da1032b00c5aaeb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e72835d19fdc9f9726190a405e1c3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87331542de045f469521c32935e5f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f99b28497ec7ea7e1881a26d3731242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624051c183e5d05173ccfafbea57e61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241cfc61f622088d6ada371cf1e4f8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac610d314a8f72d4ed6b837f56a4dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165c2881933c2625bf9f6317d9b64a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578b3fa5135dc3493cf1896cff5a84a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c6214efb791425ff2d5b37f00fe97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ded43a32bb10145bc1f98abb7583c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8549c0d37f3eb85e1450212b5c29cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b042b69da9edae0d95bbe9eaf8f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51eabc4277aeb61bda934496b84b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447624eaae662d0cd493d9bcdeae9407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b197767276460d63c439df1878b4f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ac9201e5b270c0c7ade1f62fad59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6e1e11d9fd74275258a22caf3abd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322ff68d061b6e2b3d7740e90d151c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7c4660df2f5a5fb658a2cd5aa68a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f91e23989177e9bb8d3c6a820bba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee263ccc7413dfd70df5e5c7d7d839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187bd93fa9a8a95b29f4be93390e51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc8219131cae77097a72989b695f01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b6c6d696206bc2b5bb5f7b1f51f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b19eef8c6641112c812ff89d39f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94170fea815fb5cb3c1c40ba03abddf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c669c547d607502452118966024ea03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d132257440ae39f78f677ac88679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49cd9a1322a61da3fb6e0798659662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec9a25585f16aaec17c13391e416aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b03c918240493b2d183ca24d43b31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ea6644979bf48f3ce08acf6e1463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296d5fbaf257b070769b2b803ff69b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e736c49b26dfe292cd76138f2675273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378878be7c5eec91321bcd25e19aff1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aae2b910c5a73a72f2cdb027f3c7ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef21485498bd920ebcecb7024c46e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51f2f7570f52b7d616dc6a8e14aa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b8a2e88408bd934f64eab6389f58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5b12376d5854ccdef57020cbc2a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02722d6984f59e5ebe20b479335f419c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e353a5f4e3df521bc35282da9261b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41aa5feb1461e76b13bac1ee97ce8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a56c045dd19b83d230190872ce9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aecbd5372ff65c407590e86029ee2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b9a8a0aeee996d5158b2c83fdf0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c36d22fdf8781336a2e2a9f2e051c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3cbe8b79f19c477eaa07803ff34ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c2b25ccc4c9592237b19cb76724f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822368ebccbcfeeb0b89f05f9ca922289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327097a5b50d28f7403629cbf8a0dc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4a5b8af478a14861ec4ef4e7f113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e4ee30aea8e4783e45fdc316db80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9464c887b2b57249df9382164e70a29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c6cde926be599fb5ed8311d31edda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d2848ea61b0541093d7104139b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a049b89e7b19b6acf56c7a6716ca0c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27217e89ce1a370a69ed6f6e0c758a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e606f179392be47e1dba08c159c45ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d546a48145c1b52a8e91039512cac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5d411e5cbc1cefd4e1f2ad032b04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10717e69e2d1b6fdb0b5b0e2a9ffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1870200bda41bc076bb9e52a9c16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952c09355e5a9865fdb2679b7657f23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad16d6e48caf51b4de2bd3212c68f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc80faccba3f5e758f8f3bd9d7de54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c441d96da31c13b4963ad6a629831306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c34ad555862c0d85ea3b242cd09e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c7c3534b7bf0d987bc4ba9f2705db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea0b9be767bba5fbbd7b63ae07890309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8d3f09785749f6aad2248ba2d37c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b590f96a258eeae4661589f0da7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aecc9a2745b0809c3e60f7d4423b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52403eb1386a0aa0f9b4a79c31b14477313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c6ba3742e0d7d617c49cf9449d763314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c988ca39617977916e563bd4dc2dd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ddc1e4a10d1d032b893ce98e32e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc645ca119e2fc105b5bacadde8d087317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea55b512513b84a92b0216b15a1a96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669318a7f74ab147d3dab18fde9271b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ddf68e42c2787410aade1ad55fec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030434a3893e5c12a24a4c9c524399c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ef60d3d4158d5acbf226900fb78f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80d3eeb49f1f46938b2a4a655cf9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfbbbe89fa2be4d35306744b00ef5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196447d19005a6d9763cfd1d33d65e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ca195f89939234e0bbe73ae0c263c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe8f5bb9ac1bbfa6bd92d45d9c528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c54b486c63c49f653caa13825a2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ec1339a57f58d058c1fab96660e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b206afa405a2676446a88e4578f942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac135a3738ff655915d480e1d54d12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e078415c52963c1be6eaf5e5ef790332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7e8765e574cb443c1d1bb2fad540333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b85fa3418191a1fabe38c0373ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8143fdeba72c3c6bd19a5ef13a6e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e6d32cc13ebe091c992b6dd43aa7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c7d8382a5055364f100309814fbe4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e72f33634d153de81f1f3a1dea5cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084632663b59d97fd3ed1f24f234b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c404426cf21c08cc44d540ea8a6af1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02238eac807c9c7a67ec76455aaa63ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8151857b5cbaaa93185e8abea448342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813ba6f9b4a98c5d6038c7e9fc74bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8839293f815594d12b0e61b479987344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3aff2b28461534b9e593897dc6a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1d0920417e2679b83a261e3b2e36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce26a1a7953b02dea1040a7d90dfd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b3e416329dc7799e396acfedc1d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd524a90f9ed010888efbe5d614de6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21371329169547ca8840219808dbbc99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb5b96e7ae50192c800519153fd11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3163285f701376fafec06cc27b78ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd18aa48ca71750e0b6cc5bfff2d5a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e4a5a1d493ec539665e8f442f5655354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd84a170283287f2308500bfa40de9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d149953024bb8069d100483fb3dd01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7b065e31566438937bda53a0e129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b486f1178e7ffc6cc9555b2b61c30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01be2fa279e79fa10d53c81803fa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a843b3e9b58695c3577bc91e6d6598360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c627fcd5acc00422f2abb68de1af46f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45be96b2c85612e7c8c0a1903db39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b6d5b1da25e3ca6260d8c2578f64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920f5fd40e5cf56bfd77c1a2f24a636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98235dabe568b38101be3efcb8a36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cd6443e3a276b0a3340d7772ce68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4307f943008bde932764690e9b1ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f7c1675d1627f362aff694c8b8e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b4eb74bd019102834fcaa31bc061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9384245bc064ac1128916affb6b9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e52807fbf3cbffb8e7c0ccd04afda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652aae472ef41a136550e9ab003fd0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c47cff8559c17f1493a6eddf4f6fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21a2356c86ad1479264b42f725f9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887722dd1a13ab43036ed096eae2f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd03345bf4aa2107e879801ffb6db07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224dbb40267c3f5cf8759e56d58d15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573dd5c27e5d3541b93ec8638bb462378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48d457e45bd9dd8c57179a694d9dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01124caa0764e4db8db5c448c8d9f11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c4fba65017c80c4046769dde7439381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c965c857f663e98da37e27bfbf441382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85763faa1f211a1467b4f1ba4d23e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a03c928b3d2ea6c16c6cc0e80caf41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f7c5df43a521d0931711d0ed8fd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01257d9410dba6ef68e3010e1ac603386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a169c13e42fbde080bcbbed89cd03b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451d92f44b9b7b544058972271eea99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832cad3f4ac52ac7e135c9419e05ccc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ada1514b9a6e8dc407721c05e7b074390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f04c2c01efdea6bdd702c2c566f7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67d25ac32d9a1b2cb9d7dd8386095392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50accbb179323d46651efe6b7e15e24b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56006f2f92ab42ecc28a4bcc2cacacfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125b32d6d5d92cadb045d0385f5513395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214cc1c769609daac3d941dd3fbf837396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163d1713fa3384c334d2f5f99ce293397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6964803844334f200f95d027adcbcf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4385bbbc6f502776dba92ef37fa664399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb69b3e0cd07716a1a010e6b10b94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7437ddbc4df9a50cce9ae09418c18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5967293e62008ad73edecbb94ffc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc4fb08f3f13de24a1d00cff12694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b0d33125d3b6faf509daf8f38d0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13aca6e4af2cc8ca4fdd863d6717ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad26620846d3729b9ef6ad3b917af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85893f06931ef7272607e4f9731dab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ba4c823dcd43f2ce31fd156910ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083ca8d345a564abc3fd54ff3b120d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9129e4abf8a37977b085bb8a2c79a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d813db1f16cc390298e21a113ae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e16fe3994306b0f05a9feec5d4624412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e04b6ef9e15cd8b8053a11cfb74aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a720304dc5f1b058aa1777f5af35f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b3f264a4dbbeb80a43326c7b7417415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6cb81467f58e3cfb8f2aed05a0f2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479cdba913420acc116bb2156019ae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c1b4d9e218945ff6282291800b91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec64cdc2ff76515239393114f1b0f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157be7f3ed8acd692d72f4a7bc7f71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5d2f788a3dc4a98738e2ed6c11c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e07d684313ac6c3325190a2d1d7114422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745829c4482d9884bc4416f13d1dc52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cc7c093b291f8c5697333ce14c04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614dc2525c99dc02eba0eae52da8b70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c426d1e6d1030232c959074b181a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115247f33f11b782355ce5f1e9167999427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37dcaf5778e56f42a673077e25f0ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f869e6728c34d00a56ae8d6b0986b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3607afa4e858a56255fac83abafcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879407f6d78cd96917ca1ef8d6b536431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af6fef7e57c414e824686387d425d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce8fd15e301adf4bc09ac022dad867433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b016b3efea0e9b7405b578e6f1458434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aac8a6b509cddebcccc2062bcc763435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f94a3d99f381a203082aa9a48597c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d1e34f3b624bdaf27eae907a19c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada46a7bdf92bb97447270b4397ddd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e844a6e3150e3961bf3317a5731c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ca011d930911caefa85cc4d59315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dbe381bb682a054d907fb6f4f7f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed5aca5e1500bc9ad1155847b51423442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbd458178ba4d7f854e2e6387ea0e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3835477c1b08d127e51a80186d1c9f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677638f400d042a3fbc97d1c0e58193445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a088cb088ecd23dba49ff64ea70d37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ef9f1b1e1cb213eabc07b4fb6bde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba684cbf1c0cc71b23db11bf8664e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b668d920a6625f9322f72b643cb29a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5d499b564a4aac23eae6775b90d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561305f2ade0fc722bd15078b982ab9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec719b0410207cef55b3a909c4f5d23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9f65ee28c619eff7ffabe8a3d8a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f67ce3d8c82e94d25fa69d501d17a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e699b7c46737118ea4cd45488253ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c2a86e46cf6d67e084adf07123734456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b883fd44f4923d2697a9e8038fb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153225f870cbdb4cddab1aa27c6fce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e18bc2d7521c182bcd9fd27ca14e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1a64004a5df78f0bc7ae498f2df2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c006f5b1aab5c9da4cd0454db1bb11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a586f1821a6697bc550f7f556264e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e25ff1fe0875ee4cde5ae29659661e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcbb6c79eedf27d6518341ee51ae7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f387dda0782d6f29fe1bd26096af95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eabac0e5a0e8c17be196285f0fbedb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1592bed8e4101dfcb3e3478cd93391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c48fc8a1d860028f184fbcbf159ef2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57400c24dee68c71ba403be0197e149d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f598fb9fe54615a00d0fcf7214373e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6fc37568e03ba67f453a19de005bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab35c4e639def1188afd67ab90189472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0af788604fd5f11a98f50193774972473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9034aa04c13e2f15ac449604b0e3036474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0002b44c99cc8e99dfd5773d7762df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe5c560089edf0992bb35bb97dfeb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ddb1a7e4fdb6f984bf052b03e24f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c679750fcffb5d9be5d7a9b5931b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d1ba6ee3848cbe51a7767ed1db571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bffdd0fc6475a9c104aadf72e8dc81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e9a6b846ef3f29a9ec9b4eb3841f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e85ede24c2f942fefde00290985be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d0b69ab5fb6338690baef88aaa14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf95f991066d1bbc8a8dfc3aef944484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba17f08ea039b28eee04617222183485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b80281599e4faba6908b9317b16b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fdbd46267063b99be875afc967eed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09cebf76d3e073e74ad362ddc485a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665472dff66ff892a205a6d2180c941d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab805c23ea4f5ae127dbb5dfa54f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc8ab01a95f74774d046fe54d165ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b9f03590a631b045f9c27f10731ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eddd11380cbb17064022d153cdf6c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386a3c9f84d31c6bad5460a55cb22c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a8b28ddc7e58441ebbdc65e47819495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230721465ef1425bf1fd4b3ee93f6114496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db557e8736cad413343660d9a115a279497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56563eb8f68e3d315c7fbc467af74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cecb1a5f37b469ba3736419cd338d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d4d524a05cc884d8e8b399fb7f320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3b7820e411cb0d53c5f0f562b7d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230bcac671107fa973b283a7491ba93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dad8cc1afa355198d416e2734b021503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa56f8f85ac84d21166e2c065ea7c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d62454f001e9250d6300a5b9fd79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1605dd20ca04e5f7ab316f15e0569506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7f0cc9b0cdec061b36ca23afa2483507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a4614b3e4a5946f097a4a478878b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60361dbc6753a969a37eb98690c02e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44285f8721adfc9073c97662ebfca2e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb842b13095e80602eb317cf232ef3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085a503dd4274229755626ea75ea51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cce058e92f7092cf61b72a5052341513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b079c23727464b1387e65af0b47de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacc8a37ff363aa7184128c7c73866515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34743c56c8751d69af519260457d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ebf77fa11d476fd5a8f5b075076b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b617a964213589d84108976f45684518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b538978c86cee8bc35fa2f2e81e236519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67951b7352ccde239f15c19f668cfd96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231cc5b50310eb4c783d1a71f93a117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b16809c65dbd895947a9908d1559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591bca4fddae51210639acc81dc3fd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3567fe5e15c5c2e50867399ea859524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d7a3168fe9ae950535e78af8f0d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0620f5102ca88b23090202c6c631526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947ff2bb92d4af9b6a93761dc5d1f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c22ab23b7e21505e606acf05207d13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9c32caa70f965d7a66294bf52da4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181238346498d270c4b0cefb5196b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938d9d58e2103d78e2d2f35e6f1c65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b211cf37e8a5c506398a082d49a031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40e07f89a9ca8647607acaa3f0008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee18c9e2d40ed833b981bb64a8b15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039e0961eb806a1fb285db66ca01f3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56862d1dfafa9f76c340ddcc5b5469536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af4053e5988d870d9618a02863651537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953635a2859b38d74f8862b96daa71a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8820a166c7c44c254cfebfda8e43a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f63d777afa7b74882b57b89c8138540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972329921b7376fe58433cb776dfecae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373404f39c1d508b860fd541f1c12d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807c74f6a5952fbc40965ef972a126543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260494cf1273dd12efdca4bec226e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab59c9dcc956191f424ec5abecd64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497470b9208e6760f585bfcbf05539fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c615eda53fdb76b5b7bf2da28c2e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23fa03a1b33a605498ad8d85e1281548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d53794f2aab72d2749aa3c8dfa96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa16c27023ac73f11a373fc8e1b49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7547dbf05187d3ec6fb78bf1a673e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e003a059d4cdd5e39d85a6519374552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff9f18b043561ad98968c25a246a3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacba000fb692bec365ec7873d1cfc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818be6034362a2e9edf01c5b47e81e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93156e471e50ef5636ff6c349939a381556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d21dbbcb7912bfb8eee2eee0a07ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b62c716c6ac240aaa156229c6ee40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc38c549640fd88573d0d563b35164559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442447d87fbdd86863a9c0618941e98b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a92c8b50269d5a3f68b07f400c837561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c182c8697e8440f5151601664816562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c46a51a4b35edc75b2870fe77cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b85cd0a30bc9b4e935b7f73f68653564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f287c980a2ae7c31ca002ef496b1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd49fdaaa9bb851752983136b4261d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8bba962fcb50002edfc2f5100c2da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3dce503f55a99d4937156d217b099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738bd344881041e8fd25607f3a4dd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91035d3a8c7cd53048f30ddd7e26e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e5f12341fbf6c7244cc15fbc3cfb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e967018eafdff8449562eb71f1bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fb289a2deeba9d9da113e11f7a591573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc3f773497d64d424b6eea9c52bd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cde7b7b714c831cda5d112fccefb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6214ac089cff33f0d94147bdafc39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1300702016158b09c8fce99dcd4299577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393770555c1c79f9023ebeb956e926ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ffc136d505a0364cd4dce931a684579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a9480706573cd2e0cc72eaab4423580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ac974c1dddb4353407e50a3e5f14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2c8d6bf47613fb9567a26dd6d103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b449a6ea851cea75cf604f0b3d6ca6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa163f0d0fddcb1820c30f0de2802d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3395da35913ee60f6ac1a5ba81ddd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963745905ef718658bd0b300a5231c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b724c145c70ac4d12c19134ada19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22770ffdd1559132159594f5cdd1f22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8585ff0137e48acecf0668dbe182589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcc0d8acbb0e9cd34dd481497b880590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663aceeec84ece0eb623c9c93745122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b217e6a313a5e0defb12bb5f428c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9fd6e9df8670690329322d34e55d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62aaeeff0028dc6368c3e93dd680a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12474c2d934bdfc6ed08185c7ca4a7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec6edaaa6eb29fbb3b6ce90160f8d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0305d66ab535aaed52cdf3e45b398a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceefa3602ae3932469642eca4e97465598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e276e5ab26136441e74184b6306c12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8db2eda3c210ed03ea85986576f2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421974dd8d915f6ef675c760aa4bd182601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a254140f9718f98299de77c8594aba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6196c9d8f2fab54c4a3ce24fa3bc28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b56cc54ef6121de7b7e976e7fe71bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7dd83db38bd0f0f712a66492a7d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717fe3f5341652412d693cf8ba2bdd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd48c3332ede402981b740ca3243b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d5b77e3cba3b77ef75c36fe4b052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e1f69cda0e3f835b1b532ad2e7fd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872ad0ac900a3a0a7c1ca06b6f9615a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5933c359780069fa5f5198b9b99a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250536682f12e0375ad4682383f9d00a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c584e8e0f1a1ed44a5cf579d5d277613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eec37e3d66da869a5e6d84b7d1197614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753119557386a1510755f8931ddf9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecbbbd4f279cf29603642380413568616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715bba35b55c7681d25dc5ba31ca9f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28617dab4225b6d50345262b18a3abe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89696d7a759a9cb023670ab3875c00d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e604f867e247528acc1c94089c8d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffe1aaae0d5de4fa83c4715e1be38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9357f7d4c70805fb7177d2272c535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf20d55db310a6659451bdd64a1a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ae2cddf10d0ce1e87a3ceee4d3fe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd5260b3d5330e59b3c933fd10906625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56065f6326e2688a00463c2383668626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8bbb642169fcbf0e0135b70130dd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3d9f9cf451a3e8ea9fd1d5415e9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc36b166eb3376af0719cb4678947629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94933f5c2ad458ad9216ea07182126630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ecc1658c8f21240a6c119226f668631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52c5e44ad67aad074e9401a774ad0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e2b9cca9a99d708790acc24d7fef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14deafc0c57daee7df8bba35b0af49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd9ccc6849b779eed580515e13078635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ae453333edd2d2780c255d2006b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ff874fcf786e813f1b949dc646071637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c0fed4ca63f36be26cd527fab7aa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f1789a7b1955ee103e398c24d8e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe01608786f1ed71b15fa6450d741640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0545be255621eefc05bbaec9360ad8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2483b620853ee79c7f7b2ccf2e71876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca5509e1e50ece8df04ee05d74344643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cfa24d30bcbd7e07779f8496c9421644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932fa1458daed8b5654df7a6e9016f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eee42021f0fb204364c068e1db901646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13363e86c6993f6b4dcbc0b455c2bc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac67bceb6f7f87191c11425454f4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20074b3fa74526c6c894767905688dad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2712828c8c7301feea0183496416650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff85f604b2a520410f0e9ae0bf29e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1545dfe9c9d118dd4a880c1e908cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c990ab6616f8569f4e1d189cea82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144550320a5532d1164e39860c08279654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf919b0b0548bbd1d387bbbf7f947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6400d9dd3b6e9211569640b4db8f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052f12694dde3a76a8075941dc6aaf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165e4f795eee5468b85640ba6a640a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6dd2ad81ab46849172578092d95e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22268c759fa915584938d96a98a41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131e548c6c16f02d229965f87cc3c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df9827a9860d3bc9bc981ef075f27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209daa7974d39e921474530baa5b7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac2bec8547575cc872881d159f177664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6309a48265fcfc59bbb326528c8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061805810a0ffce3155781aec8c75878666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ba9a11bf9a4de344c9557d036b5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41b19e576a018d1368b03ac4eaa7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147b9c21fe693a355c793d5cd81170669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0cdddc36e6d4be10ba9a05b6373f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5229bc49d3cf37435ce63e879fde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb486c174003e23c2db411c07388b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7701c092454cf597ff6bfee961b11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a6081a9bb62801dd914bf7251996674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69918b930481c28e1327737d9e9f306c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561b6540bd5f85fc5d48218b2e58df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901e5061af3f7a111dc4762d502d2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a97d0fe251888f5f712d91855e1e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a604e880024426244c2768df784a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2711666ebaaf3537aedfed910d2fca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84956515711de2430aaa75a716e9471a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30ee879b78d647f3f034167631c54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f756ef3f8ce39c1fa77dc7239d47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10a97c6ff62854fcde9b7dfde2b81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0fac66e2b1c3e026de8d8eba25a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc154c263de1c7a56f3881e467266f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3a5cb83589abc8f41a14ef95d3fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631c3aecfcb7d9c8512b3ecff3ab86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6f7178734f0a3c8f84b3c814e33c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741a256cb6f46485418f0e05e2c0e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b86ab85b5d95698da6039b6e2f796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496a3af45ce18f69b7d9316baf08d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9969005162c9d313b4f7d7fc804b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbef4215923b449efcf0b448e20e4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a425b8af49c77dbcc83ae4d74bf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568516dc8c3f1f2df9026ccc0dacc00e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232131eb52d3bf07cef9d1d3b6c9ef88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafaf8b0b329f1a7d65bdc2ba36dfec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4b116d90f0c3f22ccdee3839dc92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf97d6b9dc95d947bace747b21294e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18d4c49d2c60c7a609c6ffda14316701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83199feee361aba3276a5660ce2234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574fc66e072e9328986fee66ca1d3cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd5af11feecd1434664e1d110737e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e0428c2ff0ff09dcc14069ba7cd5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433e67a3f442210d9f7fa42cdb77de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a594054fa684057785f62a09be5ed3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd119a01dbaf678f46cb496c2e870c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b3c05d0057114e700599503988ea2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3463ceafecb9bc4f2a13fdbd5575e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5b6d7c872e2d3e36316823589b02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3510d18134616194875c7832885dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf985ed80f597cbbad18f788edb026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9d61a9ed7e1ae08729900adae16d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514ff7295f2c3f67484ceedb08fce5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754f29dc5922cd479cbb22925e1a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef735f9b71f0ca74880d5ffbc877d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90aac068cd353f051bcba1b91f83b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e961765e266e264ddecdafae0f353e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d44a2a3a6baccde9292e870ca195720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7020feea170a2e5944dbea862e61b44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01746e3a3a9ad692830494a43db45e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd2b4b29d32dddacbfd836ddde91e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20afa12a778aca598da1e246b62554724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6cc3ffeb864ab36cfdd43213e0ff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031727a406f8669f4f34cbdf398cacc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29e7d3e10ddf19652ee413dea7491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfc74365a3f1422d9a70456b81a87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973fc3f713251c35b529021ade01e9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e25c6dd69498b9385d917984fd80b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d950fa0602e3e5e4e3e38ddb0b7c69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a7b3df04526b34dbc9f9455f169a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d28cfeef584f828005387a6034580f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222f0c5c17baff3f0db87c516099cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0ca6d8c79846e36869fc32c739412735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99421b02bf5d147efa202819d6198acf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976577b5c0be7a16eaa925a3fe28fd1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee73f80832f6b9242ece5847ef7a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef89d64b338695d184abf50013f596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297718cad68bc50ce49b57594b185c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0d07b754585aba67dd1e700bcf66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bbcdea22428fcbd95df1d214a3322742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473b0234fe4dda183f6661a5abbfbad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e109988947ef0a08f890a4eef7bb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346931f60a3bc894b9b8ebf501fc1e68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012d42317545ea2137db7a76976b7c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff50375c3e5734635b78ef3e77eda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee4c922cfe229cd2b0dde9a6911bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1baae36d67efe12220664f99599fa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a752132b61033362c2319a89eeb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d463ff151b5075326838de525cd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29add6203af6cae04992aaaff36bca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42a90271fd8930e036aeca33d6b94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056063f8f289876862fb7fe24f5d00e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441bfdee46592c5fa369c68f578b27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b3f47c2bf95c7d27bc8dcbaca4ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227cc20a4dd0465455938aa0157e2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5155d90e1f854588bdf504ea8125758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419bd96b42a840bf9f78b221216169759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>