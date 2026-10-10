--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5422da867285510d1826e4769c051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ce0a639ab6900195f993dd9e1a242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6bef4c39cd39b1c592fefa80d11e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9ceeec8424aea45d07c26ac827bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f023b53170aa4a75996303b828f665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55951f5f3022bea8b67d8308c9411ae56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c38666288c79a5090c53329faaafa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd9ccb52cbd9d3cd2dbcb7f9225188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f7cc0af151f8564f8f6b63c74932a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06044406eb1a78374e15e112fc58dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804cb263e883686ef631842dc96a93a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2a60d1f81ed7718bc8688637943612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bbffec892ab0803941bcf2395207213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e9eb98a28d7ef17f9ff377c4c18314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac18eef13291178eb1e59367c6697215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd06dd78e195500e088b82f49d38016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b8f2d3e182d33ce126e866f303e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da503574fb33ddb22d8c036b04c2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b030687c94efc42b0cd2f29d4201d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8aca361dcca75292a028f1b6cc7bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be00e5140fe0bb8bb70ea229fe55d9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d09094b0516f3dba39e48f99bf00522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf457e21fdd50e103983525196f3e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36cf3cdb86481d4e6224ce1d9ece6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e03e30d918eb20da9dd664ac256025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124997e60e89b74170b80e87bf0ba5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47d058cf6ea04537e4de11157452ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb2ef57bd984df5f445195c68f214928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd701d47d4f65da364ff06ac7219129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad4854d691fc48993a44d4991133830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70c2fb8288371a7035ca33f15736231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7de01cf9aaa0c1132269a224e789032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345af6c5ad6aa83799be37e4cd865733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35506fdf9a448f832c751a86c79184434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec2714f60b55373d6bd6f154dc69435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939e83f02cfd32fd9299cc25df23d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38555515c87ad7702aef273af9ee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fae19eb23daacf2d6d4aeefcd06ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673053896cecbada37b5414977d77a0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47ad8038053b761f73dd9a9441b2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733dc58fc53a8f7b553c714d1a6f19a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe8940689a648de07f4661c59f4ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c538098574765350945ffbb15b11343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bc56c57c4e03924af7dfcc744b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bcd78bf9a9887281eb24de69ca9fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2405531a124435545af9fe65e31c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9b4715b4d0221e0e17643e5d015a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f7f026e486074630ade786bc30f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35eb1830ba5c56fa4a6aab2d8502249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4047e80693e00e2ae5bfda83bca1af350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdebe0310178590adf2d5acef4476f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95c66cb649690de3447e5a62b3d1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee972dc3f6626fe2e15f12cf9520e3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4d9891ef810bf7e02e874bd38c8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b051263775745a896dc97d552d21cbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3322f5538c4763d5b539839267ddd1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b84ef14d2c899c5cc56bac707e6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02adec28f28b2fce328e948dcfa04e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4705d68ee94d21d100c5e89bd44059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d9b7ca32de7a697fa1d37716563f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70977847c065dece613bbf9d6a414861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137cf299e0d713009be8bc2dd1d99762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8142f08f6c1cc5604d558f581e0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c392663eab26afe4f7d0c757e9f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7124568c9ff059ef75804d1b2b2d4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2e007106c336693858f2e72012cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61286332d903d74bfdf0632dcff4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17b3916114cd4003780900ab0bd9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06a4fabaa3db3e545698c5346d2ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458afa1972686b9b83ba174ecd9a25970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f932b569bbf08ac90319e407e0c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d7c3b6366c72caba53634f22531272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae7713b671b0095b9c5b3ae925f2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69dd2a37f078446cd35d7c03ff4a7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf670ed57096b9e6b0352beb898cde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ccd4b24eed5ee2746a9d4a25bface76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700102240944c3ad5dd231146b337a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09220e0857df3332469df52f4c8afa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560315a18cfd903d8a4ba63bd90ac879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f109ee7dbd07605b9c90cbe62e9c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c7a2f72d2e15fe31e82b3729ab43081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084f1ff05e380bff297b561f6ec9fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3d42d67fc303268bc74dd383444483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d324ce1906ed1ade5daa5de1465984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5b69776dd16c9b5162f82da2275285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f13ca9dc726be98f64197cdee75c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636baaa25c2bbe1b69102c55276ab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ea44c86d8d76841d0f4645266bb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235ed1a0a97de5ecffb0354d2e457e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69debbbaa420e62dbfa246039de3e4b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b17e6c28c5e83f17501b0cff4cbd9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc314fe67fe2cd8ef8215e4c204d5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677fe3d07988cb9f688be00ebc9dd2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81895c00d920083f9423e2c21f3be0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174224af2cc9b96fc615726ad1d602d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96119ac1559bf196feeba9b90ef5357496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d24400237f06c3c13b4c4f4def9b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae3cb43b51146ccf9438859ca532c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c11114853bc52b2ec3cdb340568bf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddcb2b651bd9f4d796e98ab7b1c540100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2b0c1aaff1df9969806a903071c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c17d7340301891d6a665b1d7943cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5cabdde88290f1303b02a2d9b312103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa13b461d53609121229ca0e098674104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58234c675aeadbdcf4b3e1ecbd54f4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038c2e013113f5d4e8b0286eb595c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6fc0a7a135ddf78ea5dd33f5bca5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12d5a22bb9d3318422b133c9253344108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee90a6483c843603e84ed71e9f996109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a30f44ed7b3ef5d7cfdc7462aecbf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107525abbd7a7d616be411fc4098afb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf2077e798c40ec459dbd5585be7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe067415efc0eed9bb9b2b9928521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca477d66342ba11af32774f3cce5f22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50a2cfb3f63147d1e62f073d5828e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdff2f835a016adccab7a3cae5101116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6692f1c56c2b48ea4cff27f09c1ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761710f936ad8efdc78eb540d2f45ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3da34262da2c39de8d92efc8b477119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba28773b23ae34237b141c3950d6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25dbaffbba4e1379c4e07238fe80f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ea3a87c85a96a909dcf60a631bea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add3a2d6667cbd890f4494d2ea28dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4e1efbf3650ab5ef7484af0f81e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695400a7d9395ac3e0becdede9c7f37c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b2a6eaa5a25453fb6599b7eedc67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e8369ee8230adec7824c890e30488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154984dcab8dbe2c38e7c4fa8f2a42cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ed845947b7eb285a916cb886f3a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf41a5e9e6280d1d80d5ab1f87e09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde62daaa4fa61872582acd752e3a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608e5a086a754ed3d7ccfdd538beaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d20c6e7b464dc7f7287057707f1b6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ce4b1c11c54a0b4d08ae11e89b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f36c5946ebf10c654c61351f0572f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d84ddad1a08b8fe6a81dbee80fc40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e156bb2cd1a701f8b065e5ff47bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d423cf3e01f90569f3e1cf58d544138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5841183cf15d726088d9be4dec4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a2c198b56ed5cc2fe166c856567b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6eee18c2677f96be782fa4475274141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51b8bc47f59b854dfcf31eb2d6772142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3727a981b8fa1f6d1b7fcce2c643d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11c7b8448c7253498e6b8e91d412f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d264c8a9c8831fed5bf6184abe7292f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a0ce09d343ea59995b4eb8316fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03fb1369ff4fa210ed1b17dc57bdea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe68888df9760796f54c019a4f3d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d1cc0885ed281c394e31c7490c49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d72bcf870873d7dc1df08024149899150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590878f117f38538a1d87a24a5a8abd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4a95f9c129b87aed1dfb9fb148cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18efe0c9e7ab860a8a489b670f1919153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b56d88a4b2956d745dc2469e5a537154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea46e63ec9b14510ec03a82292ac71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a4c9afb3574c4dad5e84d2b8fac2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f0e06b3855ecbf84d1295fc85a36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4942ac27b486a81f8ca88b33ab195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d51b956d16b595b4b8a214480a35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309203dda83c1ea036c649baa9f9e97f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c434e226a994068903d26acec5812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b6dec663ff564974273fa6eb593e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b863dd6919bcc3543959f65d170c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513befda799e2b45188c948b3c7e045164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7f9a25423ff65fddadca7bf8780b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a0af1626d37742705d919085c7aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dc0d510709e8a15c013f5a1eb937a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5edbc29626cc0ae55c4ddb1d8afc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a48358a358f66b53d8d71ab9b6a37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407952566a24c6b792be0e28fdc274ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1728f11767dd3289418db1f8f33f35e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd11e3ac9d0737d9aca60d07f7d66d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b10fdd567fc922c0bb5e3632f81a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a285ef96613beb1aff4836aa05b781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d123b8619f90253e4d1eb0ec1d557c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c95e0172efda88ac78131ff9a608c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2820231e67c72b2e3df59809ed3fd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf124bfc9645d8d4561b54cafd48f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d023a8cd2aa78287cb829168f5fdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c258f0553ce3125da02416188eb5538180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da89fedad22d75f5bf4d547781c2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d4f9c48dcf7968936b265a65e21d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f54aa86a86b5106ca68513691fe63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caeb700b22b47b6b6d01bc7a766346184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505d0d694f400b3922989bf2b302d76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8cd1ebe63813766f949219dc5b3fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313e10c242d12bc3c16d8419bd4a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a450333092bec5e2e4175a7e9ea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b153a35c83fd2b5097a5c8f1caf56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787201b9b6f927bab61407d3fa4efc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c327f8858d76bfb2d7b965f768ec66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a02524d43af998a22f51a5f4ff82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4581f7175d2fcd23bee7bd660a65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e5fc603d800c0c53858da8768bca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb1a66fd3f9bad81d6966be23a192195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ed524646479239000a37f4be4a4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b0d097b7ad21ca1002d3c368dd33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe7e9f4c9bd944959cecb7d744045f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa158f7b0a01d496fb9f1e24bf59c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985abdd054c94729e58bc12d4c24e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfda04fd63f9d9a55acd1f462ddece201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578daa64bf0e3d35b638e514f9082b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ebd872e7aab3d9a55ebfb2cd47d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a40725a51006eca9d07b5dc8d0c7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa462d1648b074bd2561fd51e8a60d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89baeca24ff3eb4c0ba8a25a0b8390f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc6c98729d383aaf90b8fb79c24a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5d45296a26b6ba38bd0f29b57ba5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884846947eb02222664af607a135a5d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e5428eb21553a582bae28e75269a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eddcf00fb79880916fd9c8ae37693211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b99ea10328661b7aeee5d7da36c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d97ea6f8efd77cf60ea427fb19fa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bf327df24105e8448ae2fd94d7e03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1978f452ec5ad64af23b65397ff2582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98c4c5c2189299a7f9f0b6a3d6aab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e73e0213d0d37923f724ad02dd2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d27d1a08414bf0ca7e09a5726024c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0627e05e739726a9c6fb7aceb90d8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da97b1289d7ca9ed58a72fbeed2376220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83c6dbab5152384ef019de1131f03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba7641c4db29e3e936cbc5000dfed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810168552603824ed2d2b3a5257aee47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c631441994bedd2662b30114a9c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc264a2acad6e7113979ca16c0e3b0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486db93afce3c319493577ac50ff61a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604556597ed65d5648fb17de40a0771227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b7e962ea647197fe56f11eafe931228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99477771156bb057e4187b8c16275f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ff45680ae1dca4b07a4497f150dc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5302e2f0d2167a1ff73b83152e816b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548062894c59604cc1f48bc06a28a717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61112f702ace9cfe4a54dd53fd7b48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a51d12bee24df3168095ea0e56e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c5ff53816bf7db1bb7c00dc0d05a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f945c6ceb45f742ce72d5b812e7f5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8869a4660a60706ea6e4d4bae269b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f6eb683c689d4eecbdd6fa1ed9ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681c58d763bc54c069d738b61977e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcabda8a7b3014fc059b3a591d5da9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f83531132dc480158e95306a924f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119873906498ead5784921fc5171c191242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c9e735203f34bb8a0a1f300d8d65b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9396a5dcd6a2b43d9921aa66d0a2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f33656a395387d901dcb3ee70e6f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbca40d9699c140c7deef791597b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4145928b4d11d7c754737dfd0d5855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44227a8e0be39f69b194ab73f350fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1ea8543c136865fdcb65dfef20fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc15a5d10224d4386b5a43ca0d54e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f59d55ee5cdd92d00d22d0e5cff5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08852fab8880823eae463e8b3a819a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b3b6185bf4bbd0f0f4d28956cbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84634b857cf99548a0b2dd8ca32e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f402f05d8c7cfe355ee35e3e567a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53c0ebd47c6eaf40c9833e77ed61c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79924cc4e3635f71a8de3317877fcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970511a2f443fae8ed552ce5395f79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca907b547c098e8cc04977d9fa3191259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e506b692982d09965d1c5faf3d4df3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5ded1b633e4759133da4fbd85511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49221a397d408bbdcdc125512b6ca0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b262b7fa23a00e29e5e302877879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac884810f59c3ddf3e8790d998474acc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb05d6ac2b53de113e4de04dda13636265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2c4208681a807210a4d0a361a397266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25ee894a323dad0a0ce246ce49c84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0931a25024525fea1fe69fa1166fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777b1e88359945cdb9e23ec4254e4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9181b29df160bf15398a536862d77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0207587941a373bb83c7bf0aa5b57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee14bcdea2e65498aae3408b8a046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430a6464b90f3ab4bcca7c7201904b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a967fddafbc8f41236acbc93cea9b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbbfe6f2e325d8d3dcf07e33842bff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4efd54ea7e4fea2494df4637b70f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8397738206ce9d0cd97a8522ab7491277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb26298b2e329bc1745157737268780278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b82584ba21c35e617597a391bfad0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9977448f02a8f967ce180a6adff3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe379aba3fedd6bca28780e8e39ecf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27a794d51af4f42fe281cecc3a1547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8b25e72ba5dba74a9db9d41f14a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c83245264722693af165104dbab55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4342528ea3429a2b831681d44f580a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5eb32154dc09872036880b09a2596286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715002daefa3bc4948c02d5ce12e1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd03e77276bc28c56771aa75f6ecc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99bde4114803f18b2ad5955d37c8c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202275ba4e27c671de98108336493031290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a652afb6f469286b0ac3384102356a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb736d1c11c6d4d379c09c202aaaa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82f41a85d806f84a7dc78b2c64aa81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a33c05de96748091e8e11ccc0663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6595cb6f8dbbbd84eacb03e5b6ac50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97caadbac521a1bbf9b0bfff5376a39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba4b5c90fb981e83266bc68e76700297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700adc63f7336a10209c6a7a3a19adf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559201e3919f122785abd8bdf16f96e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c474bf1d60f29f77ff230ed61c6035a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88375b3b11507bc28b3a9f9652b46c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe6fdf8dcd11851f8b1b84ccf4fe3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffa513d3d9d5f875930b8fbdeaa6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f75dfd23c741e2476178c92a1408d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88650713f3a87dfb0eb6a1bf912d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d748f786169eb2a5564d2dc0bca9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af363aac110b5879f9170bf785aaa4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b294e68cc5d7a99b008503b54e1abd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6efe89f9b6aecba740783c0522569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aff68f449153906afaaafcddfd6bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a470d4d877b5b57d7bf7f4c07af8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9707ed2e68d54a29b061e64a1eb8c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e2bfe76cfd3badc4904ce5cf12b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05b4e92d8f920ae92c3df75992d1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a998aa2587ff904279d08f45009ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7bc4ea218fa9fab62c0f336b04d41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ce0c03a185fed60d4296b28edd111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e277db1d7a00f056d09cbe8ee8c31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65997ac7b89ebce7ec66b146b4d836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ef1052dd4148861f40613d1eb346320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf0d16f3e49b8ad3d4314b9e8f201b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf8daf311f08d4268f7c2972e60aa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100add583d48efbd0b72fbdf8ef9c134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353107cc59c3ea8ed0529fe90026296324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4771ad3f375a62831bd3acd7dc4f8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7a657cd6ff49f0627a035d94f9f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7566a98ccd28f05c48dfa2c09c12bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6028de2e4df4807f8370ed417cec2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39ea4f045249065ac4169878b9f012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a0620766825294b6a44c7baff0ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5453aa69e7f2cd6f99f6a15be08ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c400a061c1dbe05138f21e9a31d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e578a478567698d0ba5536e3b61e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133091e313e5d2a1afe89db06e8ad10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94e98e38ccdfb77159e94cfa4b4e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b3a44545e665ad532da0ad87ca82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3cf56c13c4f1c7c47febe8d2e17d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d6ac01ebb81c60b03294c9a87a3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbfd1949490a083fa2343825569e6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eaf5d96859057eaa772f2d8e37d45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94795bcb83690d9daaef333e156b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eebdfeedab54646be1841642ee726342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f51a8c39d0e533668bac5a868aa6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66412dc019d92c5dba4ca0b0804562344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d29936c8ddbd4476e83b9d83c14e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5b60539c7a21e075de9ac11c3c43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74f4f740da236d792af2e64701be4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92209d8aa1cc1d81d54ebcf549c761348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bfd691e0c334cd72cd0355d8823c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379978da4598469feb651b4a4676e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba2a50af3c760860111a832a80455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fd6992abcea507026137e85e97d69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b434058926a672b1d1e245303f57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a85b500480e61ea72167fc6900fbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3259c9e39f5c2b17d2c7a53c5a7ba9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fcf10e7e072568a4a6c711bc4c910356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98885b5b03342713674da9c0f481714357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51b5bfc9806a19640dee2ac7a0e01c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28925461540ab7556ecbcef7b211e7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f770d1edc4e1fcfed38b383c61b7027360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7863733225264e496ebcf612697641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88e2125710df240dc1c7866f9bdbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9fe95f528fdab3d3f5b84e0037450363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585cec1d4555c81ec154a062876b9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112595c87df92d5917a8e45166b29d9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aff8c0be3243e0d7897f59e0085da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302c63b63e2f3bd7583354f80617c1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5084749e54b12c80c0070dfd7b4b6dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebae4e9737629af006077b792c3c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360429c58fc7b8b7f87e3e702be3e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94786636a31460d0ad92bcffc5eea36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec0bf1a86da0c982276b7590de52b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b391fab83762c7b1d10bccf124d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f3cd7679a599ba2ad01b303dcf38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ded9de6b093bd56ccd34aac75b14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b69b7499a840637d8a0b47c5aa542376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0c4cdec2f93bc86381b7afa2edf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410070065c386b6f09dd93c2c6ed4653378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ebd9d1e23b27939adc131df1d4525379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7d6d4e6c49bbb030c4b753c020b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd1584143362f812a103017b072a21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68f548a3ad58cf80ba2b8d9c2af27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73545b3e6777147e7b9e0971c12df3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bccd0f63432a5c5be0fc8de58ead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65f0bb322c719c1b181a51d0f0704385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa5c8645fb400bc07028c549ac670386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5dc49215f0045c1832e6a27a4aa4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d40bccc8bb512e7fb293f474b5661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e48f3bec3786d7f8f95605fcf1fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a846db99faaab80cf142c61d715c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d700f21a311378f44d8e7fed0c81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847d4a1853f30e8021156dfae3047f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9c3eb843d7a68ef745900b09dac4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b18f90ca153a9a18b3b079a9fde1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3115285ba0207e91e17ccbf47ce705395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a0fa6c7dbd7d5dc8bfbdfb562f9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeaa7418d268b27e5772e26ea89b66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ddcddaf347d7bef8f69f741278c96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a804e52f78f7ff976592a3a1fd9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a82f78320ff2dfd0c81141432ec4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a7f5abefbef0ceb47e54d9248839401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab8247cc18a5bcf8c85bd3bcc5e26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30953edd733977c33d6f24af8a185403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76512f510498ec03518e4485735b4905404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae89a703841b7b16e3469b60a30423405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c7d3520aeadef29422e1d6b5933a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394172f3793dce17ea79138b90af608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61244630094fe936b249d472723e31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06f816be3dd1020669efd9d553bf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e5801c314f5aca6c947865065842f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd80f1633059736c0132663f5e925411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb3bb5eae3bf0b2d2fd87ded8300bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04731bc86554b5f4c38bdb592e2f7f36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d79204c45b98cdc481cec5ad538910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d978b5fd21e9e6cfbfd9f2570c4cc22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c0dfd97926087238351461de33c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e01ecf2caadd5a1ea1e0a080b336e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a0ae982c71cc7cac422cdc590da15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985fc25c6d635c7962d72b70734f2d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed3bae9cc8f4474bc81954ea49ed5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4788b6c51421bf08a8007b4e9a2710421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc0340d10c9c1efd34a23fe1879bcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe018fa5246a403481a80ffc8fcc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5819953d404c77e7baed8a321fd6e76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70e991aa73da55e1c723946e6e67d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ca9b29e2cc3671b2d6b2e0a955cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f40115c1da8f14e63eb23e49103c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786a44128a1574f56b7c070e5ed903d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd976b21f3c9207b654617d31aafea9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01b47f7c7ba6a38ddbd0253d37351430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cdb39fa87087c6951d89467b6ddf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a4a7a5f3f6e1ff2192147f0a4b85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfb14c6848a0ce7e2118ef5334851d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fdea4150a7e3bacd405828d81806e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc984ba8d5247c5dd8fa11e4c2c78afc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975554cd406d8713e2d7e8db32bc66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808c48a75ce3945c6a0434bba6e7b16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9978f348c683b0d6024e77ff8a41715438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9786603c49b8ff2599332168ea41dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd469a05a933070e5f3f0f7e2025e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a921c76b2ff2f13c6a58117852d19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98644d184f869087f97b17b991e2f050442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0674b4e27f2dddfc44fc7f5b065cc37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b10ab782f04e3b6f9196566fe133444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf5d1e02767e18ddbcd4e384bf6de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db188cd54aa46140caeeff260228da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5d980f2de70be33e177bb1a22600d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb877b6b437b0600332d171e3c20f384448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea88d95fd90165f6aa1a5caf3dfa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085822161324018ca35556d1cb18659450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7394cf59317909da5d49e3e7f8640fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c69540354b876be6b9c1e814610b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c60c67fbe024b2ffd4b9ccf0d285453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364ba0f034773d9f7effc8913c5352b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceac1a54d9832f0112bb11ef09769d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1b764fc1e74e0d418af9f5d556ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbdfc1fb1fde930f2d1328bbf8c46c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27ef857171e081962eab13c7b4251458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1b17efe8badd0d806d66dc2dfa534459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cd0f90117262172afe0c55e92b60b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e3a8fa94021fd03547871da77a5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cdeeb6eda66a44e07348712c0b32e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c518a04dde09012d6c7a7203de9b2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b933761900a9c98598cf4cc54832a77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bdad4e755e9a25988f08065f5df5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2906e980c459d1bc04c507f268aa6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777618323338ffaeff0862569d6f66e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a055e5c1eb907c15bc167835df15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1857c4b6f8d5a4c0fb2d93acdc432469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378294b13864a612deb2a152aee1bb48470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dced46f815e3d8b908b55e26c7dda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03b0c85193583fea61b93f3a49649472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15eecb35b7bf9765719dc780b7bf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9527141677fd203443642d26b6c96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7d40e103fc1bd6c0e7ded68439ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e3e98930f7ac986e95fb289744729476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb21fd18eadd354a7aa705cb67e5255477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce495bfa6dd265ae40b383f31bded478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb1e89b4bb4a834afd1752d08a803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa5b6ebde73f5a9697c484d167c60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba6ddb28229c24aeea21525d7ed04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf004944206912846f55a09aadb375482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d45ae910dbdcde3d96b31d55ea719483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e157b434650da4db8184b455e7e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d896450278fc66a93e021aa84be86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd6a1be3e831d38e3ad7671b8658a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cb04f48dbc879226f7abe401bb9f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8558b40a45968fa6cacc834a0293488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d350c717cb1b2efcc85d2a17b443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ecd42cf7c5c53255c91b2aa92b1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e828d36e13cc3e64f0d9596b292d821491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cda07e587f1cf39eb2d21f269b8da2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bfceb9e966a92d1f4797673fbadcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951753b4c26466157075e9f628c5162a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8518d784c4b54087f3ef55a4840d89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388efe04c2550d8c2c4169edd8b82b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371d68b61539eb73d189890f006a3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31e9f7db3ff6b76822b409257755c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f5a074e6795ae8b841d2ffec5934499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c65a19ec1a9ec62466f8a2091b07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c120ed78df371080878d4fc674e9b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4876374b05a0c7beeacd8b98f7d49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530cceb4d8ca21caa21d10332d0d3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53887ea89108cecf0a6b307a7de8c355504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0f434ae35a35aada56a9bc8757a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e859f5253bfb5bebf537eea15781a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af942a704b2f55a76380864514b81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff9a5a6c4bbec96243a60475c572b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4e8f1fc1528b0b60900843d74d0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f8a199ed89028c1afb1db3b6a7a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd485cf3cf5c0abfc32179d4da8dbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f751f4e19a27424e4ef7e603fad74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab56fb350bbdc3fbae0fd86c62f1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d0bd5cce81604f4045d0edaddf1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59bd4cd0a33107b86a711b78ba9187515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fff6e3aac215c4665d9b17c55b5ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad302bd6d6192404e83cdd3353aa32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f186538102111cb3e62f4a293790518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5016c4aa6bbf6971627a772503f497519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df446f14899b9385d135b62da05a24e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c16c575b9d38dc68d83a27b6bed6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715632b60f3dbf9fe72736f3a63a9e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d83a570b9e549118d7cc04ee02421523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8dadb717fe0e3b63f920c81d83dc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11cfffb4c7a592afd324a58edfbb0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a7320c074bf08605b3ea905d9259e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbf3d5ffff402d53759815aa3ad1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0acda3b00b08b73fe0e3b03eba7274528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e9b40dce440e3e0ec4f8757dcfb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc89c311b435f08af94e47d9c7f0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd16af81df14f445357037323ce29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8a7bebab25fe0b7268aefc98416e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04bbd016519208941ab4732d2da4ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76925a14e06df218b7fc715f27a9d9b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4254a3696f95ac488207a3275908a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03a300237b7726ba4ae1c0b71c28a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8bb52a99b1ae7b5a10576bdfc2550537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475a4fc484bb2f582fbd4337ad865c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f3aa44f62b125671d33be51feee2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadaa87955ae405108a7569222ebbdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a09d783a70ff5b1757dcda818750541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f31d332c37d4e641c690792d0870542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce41ad4cf7d1bd7ddfc4f32520c95b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ca0cca06ec15a7b6ec5aab5f4db2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fb150a2b1996d2b4514e0aee7a5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51129fff16ed0ba41ea145bb2de6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ad8e4dce139c744ff7edd7fec7708547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc000580067cb9834b35b9c0c2c10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e503efac75fd6bf7db60f906e93f24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa7b4152475f905e2342646b9673b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c9456287c293f897266c466761a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7140a84185aa21a2875584a8ab18c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b74d779bf8a13e4df1e6409bb0937553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cebd04b3d6278fa9b605d5f6b6d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85e66450417f617e2971f21d1d58e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2589f2c65d99786ff8b1446582f13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc008be140557147ea37a7e0d75dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c39c46e64db624e767846792de64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023c889f0bdcb9f2307ecc53a5393c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeebe4eba4748335e1e4d35f1a518e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8dad7e432797975fcff2f5e34967b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0e83bf64304b4c3b85d79b74fc76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5047d9558046d9d2ef38faada4493563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9e45a96f417029b4115c912f3ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74c05b60a2fe3d104f92adaf0b38e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c535d607eff1bbfa866e170b5328b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6bd6e38d7f66065adeedc87ec500567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410e48f56edfde470a8554b81175152568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa91bcba8bb93a6bcc304afbea140569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8590b5676b6abca74560ec9e13f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ea0a7ff99442de02282a2454db74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75de31e26aa330822ef5306b5ccd2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590d6643d5d0ac1d82cc4ce1071b6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf090e55918e99ca1c0f5ddd9c4d86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eca8f506c6489e143c90b2ed3fac6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ac3dfeedf18efc57597a4f1c7616576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fadaf5a35f04f53b8ab3a10a1b4f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560f5e31b32565c756e950568c23a90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da5c571bec4b939a5cfcb76b33cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634cad6f07faa18027253a8e5d072a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a5cf47a7ac2f72eeca9d088dec45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eaa189700e685e126c3cfa7be6844582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251aac1e8ce564a8fd0df3d3749100d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a995c3cd7a68931f1f34cae23a23c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed138cf31eb1790a8fe48876a53aa75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d55c18712fb35eaec3f07143eaa0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da72fbdddafde2eb9db04a334fea1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112836a6fb199d534e0d97130db81a5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1521911d0b766c5b8205b1a77e76b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc575ba5be500e8ef308a49c9cb854590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad11cfb7d6ce3be8c55202717f10a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204669a85701bb924deba825797e10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2cd30c34c581295230140b37e0126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b81fd15cf031c656eb1ed917ba324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708a0e338b7f5aa3592b6e921a930d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f3046a0a2ff3013b2084fd9d896d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034530e804d394050822f5b02008f8b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdae512eb472a464033b3cf128d42f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780056bb5651c42fc2662f65f6453966599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f75b90b2143aba888af48b0320893600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd260eb228f636b65f77b440fb77f816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9098cb100e42d17639ccfc1b860e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef3c410162862ac6b7f36823916dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce9d700acb3b191edd9230a6ebdf5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acebdc66f4b90cb3fa5ef96dd01513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442adc405750d118dd348f99c51b631e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f2390369da0ca28d1c288d0b140de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c914f8bed8c757739c0daabf065e79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797d227368fae5db38a06e1c734b36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11d603f05fc514ba98e30ce4c55ef9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cec527b5683bf5035c55f771cc84f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b32da465e8c684f3f43289c70841a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc485cf2914114a3e26abca96de212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca0ff9c952f29e5ae83ddcd5cf7d61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ded28e0f93da587b7d46699ecc675615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe30c9acb9f92b3d6e95c02f65e631a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11464c73901e1dc03e3fc5f0df984a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a8d50982e7e6478002a8060caf9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932448b087ddf3b10280a487d37712b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a528c37add32223ff9050a9dc91e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2e7c893a2223534bc87ef1c1d10c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8429c01584fd374fd1ed8f5d1ba7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ff176c7257923fec29cdef5f725c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14430bdf34a2352d5024086e6657e494624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4ee0e00955203ca36683b6d018037625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31ab14aa058b52cdd24b8a43c0aab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94103cee1eb40226c1ecd6713651b93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39353a5affafb125aca2ccbbced52956628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca28845dd49f862faa6104f9889f2ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c39efd3b55097ccce76d9afce55da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189944ee3d53e5da105d6c6cff6e5914631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eee9031e61a4986141ac6b15062fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7139a67e1cadd39e74889d6af2d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b3893a86d16700de95bb8bfeef563634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddb457851383a3515dfb834350dd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a6f9287f11f7a3a962240b907d23b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d705d64f0655b9a1be60caec3f130637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4816750a05b41d25f2144fb6417f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16be5fe03434949c3d5b03cf37b95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725a0874956e09f5f1bf988b06b5b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aa94b934907e77c7c88eef17409cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e245465d7d50426658a3c427cfcdd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc87934cf18f2eece27296a3370b88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da249263675fe9103735952f90266a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1662533c1a41a32ef1fe0c705195e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae036cd6cdbf9a7a622ae02a0b8f291646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4459dfec92a7047563a8057fd3670647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2217a0f0647a5acfafafdd8151cd6d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf06a6ddeae146154bdb5183a7c21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0bfea57cdd7bb649564aba0ae03c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359103698423be65ab50e107ccc2999651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea889f93d30f83fa12ba834fbecc97b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50234714e5671f3507efa1da0259494653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9520f0642faaa435d42e2e9182f8f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7533484ea5c34528189869d51f15579655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5767f79eab14fb71fbdc22f2fcad99b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959dcaf5bee300be94d0fc398a4ae9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4b51bbfa3ab4423f7c6f68b7c473658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00444bef4291cd8cb4f0a97d1460dda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb450dae209dd71361ffdc4ba11942660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc8fada195aa0f951d619f76da2ef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f1064c492ba4e3ebb2bc6ee706f1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415816689ef512ab458037d5979bad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e811e93df7c7c88b09b923cafb900664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc492c7502ed28e3f38d144fc87dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843e5686708070b925958a5c735bb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384366e865727732fa597b3eeeb334667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c5059cfa7cb8e72844ad0a0090a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c24195e81fbe5514c9702b988c1a38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9211fa486ae0d3c2a8a17d73d883b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c47d1cfaf3a2895475409027f6fab8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d653e727b6d693ef0c8b9e6b158865672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d3edd657c4488828e1c631c2ce4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbdef2a66d0371771e6b48a0ef6c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d9c2badcbb7f9d0a441e1d469510a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49623c1b622975cc71cc9d90e1eee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3268b2d6c19481310d801f075a2d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca081c5ba78ea1a94cab62770cd468c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b75f8cd7e3ea9d5b542d4568269e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf05394ad98a630def0d2a1d46a1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df30a0e3f209b3deed9321f48ff1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9325207408fc1eb3afdb7110b27890682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8486483ebcfd6a8f87046309ad39c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c03f5af798eac267deea07bc8410684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e8d726e84e06de4287452c782430685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a69958138a4109ed3ee78fec9514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41e531bb53765bec6e863703cbbb9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf2e39b200fc889deee6e01f413287688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860099d8292f836b74a80e123be75cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03fd5d67ba80d42c6b9e93ad2abb2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed73446b107eee5759abe2c796481a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49e1293998f23da0c0eeb89566a7bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29a09364e095f6a10ca64f73e8181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ea79199e5c0259dad0202e1cfee3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba6564bd541d04e277f8509d5e98f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69f373201b99abb71c0a400e7d948696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6bd08514b31887bd0ac00735b0105697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781b59c4d8479a9b78fd3bf80cd7640698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f51218fde8303db74f7dc12934835699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3631e977ac19506746bad5e06d2ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8263b19455e92116d4a11cbb8ad27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0a4ce1b3b70e9ee7392ab30e4cfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed407ba20e73d9ab86cb9852a3a155703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774df3f00c8f5c299b7a6afd03a811704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7efdb0ee3173117ae9c732a21a21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a984c7c581075e0b259a5fd04ec8e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f437d02bd778a122c42727806524a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b4bd239091028d006a3a45d4bdec7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c009a1552b7d4c96a645d11bf206394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89168871ced2f27dbae55b9f8a4bf63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a0ba650f40c5514dec997c922da3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f4d73838340a40204bef187b773a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934efb8baa88b08a6b51e982feafe21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c239d974bef6743b5ff4408fa2e96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68a4584534e7ad33464d067ec5666715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121fe86fc2a1b12764e80e136aafc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ded53a77ba185046bcb06df20236f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea05576c43514d9c3acd2ed90931d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7227cf9c379703e5f88b9b49732bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576597a1063fd0b6e0784a89972cb78b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a010695504963b92db339ac175592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7fad5cbd282b6ff4f580f4ddcae6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99c992e9b4bc93c293dd911df0fe6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b63efe83f2bb9825cde69c699255724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e10a41088e85954ef93f9c7c688cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc9c67e80af69c3497ff0cb01183c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0bc2ffc2809cf153d71223ea2932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f478517c7f190297c3eeadfae49d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d035afa4085543c55472baaf5839c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf05ae34beaa22380481244b5c95a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84466981798d8fe3530829d30b84f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8433ddfd0f21e0eb5df3cc71149d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c11eaed95323f8059425e8b4f154b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2aeaf2190246c8ebe16674cac2fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309bf917dccbe0a386f8f747aa3b684735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf0ff37b9b50353b535731c76efac2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2979834b74027749de281b4a57ff81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e314c6b88b057ca3fc1ebe1a9fa61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff809eb87cb2f212685f9111623464e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a187aafcd621b8db2489c968471857740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e7e0d7b1195ebe3396dc4311b3a6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218824cbbc0d82636b74864c02e59f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c94f6b5b11bfc4d22e9aa81cdb6aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0781f5f7b7aa31e055035d2c3c4e86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f3c128ad49443f377287e989a4bf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee983cddf689800531bdb4ddee741c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178eed68ec491d0c3026f594b9d7e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804f6421684b4c764df202c571cf0f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390afa8012ef325bb53cd3366dd4c48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b391f19fb776edda0c5fa2029de0f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6304d606ed906aa9e27afef4c7582c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da54031191fef84547ff4b7397a34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993ccab50c132eadc6250738ae6101753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5bd73792b2d1e41d7dd3d4e7f74c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44017bd7bcae5d16edee74e9fecd0272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422e4112f6e32d06eb1bb675edf3ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688118feccfff4228afe6c66bfc850314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76656da465fe413a65b63b0d37db6c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690773fe6b58efd93516830b4bb6cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d40f601b4ab4c166e0b6c4f311fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc39163c8aecf04f4986574fc3e1568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202d6dd152165ac33265ea299d53e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f44f4e82b9a9c8f33f7573033373410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0c914bd57804141cb41074a78407611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d873d30c5e77cf2467e84b7be7b37aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1f624e967ce5d9379c43fa0f07a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348899b8111b7ce06d2fc260e1398d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5744c6d4a6ccda3948b178c65ff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccd1204d3794deda36131f6f3bf52c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8e0d93f099ce1cfa8acd93aa9a4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdc3aae9e5de61e7e2858729704f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ae668c924f077989600e6fb37af419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214d6f7f08bea2d1bc10182d6d169320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153db9b340737ea369794619ad0de4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8283fb05e17f8ad4e89a3be1411fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d1fe31bfa96a6a1b8fc963c2fd78123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196668dc7d8ba5ace3ec1803f3b8b6e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaedc3243d3b344ebfa5826893074e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9d61ff69e156575ab062d6f57a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8e04d9618e40b3fe7c43844bd10c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6e1ed05e3ea7fcbfaac1becdfa4d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599459b7834fd7dba3e5d452b4c58729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0be988043e2a861a069a0c6452b2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151aab75f279c90f00c4c909a25683831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffed8aa1f3dec2ec9e08888826a700b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a80560bd06cfaf5f8cb4d2dfeeec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d122101b60bff8ae39ec76102faa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d554f7aac8b3984b12a1ebfc56170a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329436127625636294e27f1d6db32c0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581aef1f2c3393f6763977ea60b0c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6097ca8e127cbe881c309067808cd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80ad57587833e88d8876a8ecefc0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee788686988a7f26461261238fc32e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67de1f131926b2a172a48594b9fa4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08947afc261f2a6bcdea470943b3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb9e189aa548f5bd4b794bf6f537543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa541742d3e7597de6a95b3ba0e4da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ff3ef70052cec1032f0e391a12e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb9c67e669fdb21e68d4c7a0696e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267dfee7585ee71329a283685e6a6bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0d43b76a516b50efdd545d1e433b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a1ec1a4ef6dba17c07901ec169ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e503388e0c2bb45f6dc2c53a79f685050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580033aa03eb7df01826fbaf45323b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273fdc013193376060df497e80820d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaefd34249cba5f9ab339619ff672a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a5ccf03d073cdacb6d9d6341671d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e5d1386117f2f21b23eec035825655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d511b3fce640fb9c6901343b227456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f126bf65fdbd282992cc97200d373e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9240e5a0a32818469194d01374af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f865211396feb7db8356777d1ca159d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0744bb46b1525309b9f4c1f0ca313760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d234b5d398ee386e8f7fbc4a528f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c4f1ad8dd14b6f656c4ccccd7b2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e772bed2a7d7e31912c8b87e064f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a21637a0d36959422205f8406d769564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afec5f9ab490b6dcd933d8738b70b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd311c0271e4635832e61f70e06dfe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845f16ecf23ecfb05f10da70af66c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c8802806c9f8ec61bd16b241db27068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af400c7b7328c709aeea410485c3a2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3cac0db92249fc3f7ece37609333f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2643f4500839aaa2b3696d10bad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2258668fdf7cd8bef9136687a9737972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f041c73551ff89f118672c37f6ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073560d1dcba1d43d585c68e7f5193d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27420e678eee49aeae002bdf6c3f5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fadb3abbccbc3b74a1caef17ac3bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba70f41f7bdd856f8e9c948345d96877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b1409e7e782b28305c1473a3edc9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c137649925f7ebf8ef4b89536a7ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93880379ef42edd4befabc91f4bbc3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2220d1d111949c5ceb28b754612781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3108e40ee030c9904e96953febfc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ccff016a7c5e92e785ec95040935b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db53148d47521e6f1cb1e623ce21bb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3660f5558b63eebf5b6aa75bd421885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70729787ea5a25027d4fb76d5e38886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a13c2b4b49861e875f3f00c2218d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7142afc2ea74270a045057887df0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9d2f4ee0eb51acc4931859d8618089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfbdedc2a40039aefbe9ffe1189cb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599efe734772f7378dde002cbcc24a7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11728eca05d03fa7e3c2d29db4a4b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543020eb736d45fd9fb6cd0a2e171f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b604823bf99ddae78486f1f9356c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254033475ab1af9627b0eb8dd0c70795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a7f01b5660c0b4edf25585d0cac5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9d42c736179a363241acbd7e270a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e77a0d5262b2767afdab70e029ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6647b5c772400a986eb8df987ac97a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed62d5d67e99577640848dc078cfb4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624476b8195b1c8542e2080ce106d3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e28b73ae2defa089342457a2cd0fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77801e8a6b39be08645d23526dd01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc45805cc84990b816b2cd819f7918104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a808d96921f47c304472a0036c4a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd31b647329e4c9e56dcc148af4bfac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662633aa39dd5486ca09b7682c2103107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431e73e722a7a2e7cfc50387ed5927b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67114e346050e60afa731bfed0939109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0804eb6a6b81025e1ecfd4ae97700f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed3a27d91012172d9e61cbbaa3342111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98c9db863a9910d0e9f14d99ebac1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848b8e572b17a6e2c5b0328003c9464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a715bea52d3dab877bca0582fa48432114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe0b78d389b3442909c0f02b1f8df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695be90970fff2b606c4dc62815f67e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909ea64dbba6ebc927914e54a746f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5aeaa1ba203627d8cfa8d89a9afbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69100a52410981ae4b89cdeba52db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cdebe42b13ff67db5fe9563a56ba6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113134d1ca177576e2692e14e38a66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391217887532679b522601473a16fbbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed298836efb4206c951d499dadae9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e019e534a3964b4ac814b7f20c1fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff01e23524615ba3af7151456c4b36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f7245fdf3d3cbf028218c25c992a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bbb020b69cf3d6278c9757b2fea40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb21746e3cfdeb1290c0d20a74a3318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d65443e22f2b30a1bcb8ec766c55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b906a6c84846372594ac536f81cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1b52263c03ac6a478a73c6bde640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1565c73acc0b22db2f27ac3c496bb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72936fb0c52ac2d491368dadbfaf215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe55182ccf460650fd686855c1ed61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3a087b1dbd90870f5fe107286281c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ee202b77c563fbba17419526e636136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30926e9244f234b3a43be2bad8e4447e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af11c7e50e16f834f263a99857c1b1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0616e1146ae38d110a97aefefcd55e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa30f9187f2ebca301cb469146e2fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb192a96c8cef11d41ad4d4454b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c364ac3bfbc8a5cb22578c846d1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44c0efe4ea1a44cd76fb1668bc968143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63e66c3da667f7a32cc7e5b296c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a946ea89d8aeabe509e404b5f18f4e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff468cdc14e38cf13faff59a6ea7b9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0dc634e707739867428025fa9c226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9314efdc627d2e9550a82b0ab93f51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62165a1a2ddacd80672c5300edd3faa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c8762800e8dde1176c02511c1cd56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ba67611f966d67a74492e4e74d41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a21ccbd70b4de6c55c8f79b5dc05e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6ace4f96e864afd2655d4458820b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef870a3d051ad71df6d2a1ed1e3fe857154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb7a319e779d5d6282d1522fe60523155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989b574b297271a56756e6c0b1dd38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f2f4cc49dd1a8f5946c9c8474f5ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ac8e16e987529388572bcaf31ae4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbee307e374bf921b0c406e5210d5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1b015209eab70f2239235fb47073160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6255e1a23c64ed92fed31cd39dcaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651781ec70237dc379076e54ed1f7089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe2aef991399ffd7f14c7a60cb24e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982863d3c789f15f8e2037f98a451b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12e78b2d2e96815e22bfa0fac2a2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e205e1dd59cf443f0fa0ac64c3b823166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27105c72a8551e1a241e04262f313b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47960e42e93fadf94ed55b6bb4d58b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac086bffe8a0a179f3b8a210ddee39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc0e52fe1085c8904570b5231fedf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768ababac710c4a8db37d5ea206b8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b01e9b36204ebcaf60f5648635ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9857d6bc57eba58b6bc28942819ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459461c65be5b8ccd4fa6c957506435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230f5f5cf5828a4681923d5fbd62cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2998d36e96968d6278da8f51a63be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b037129fd27a3ec70f578f1db87d51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8bf08650257e3de6ffc0ba07b68f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466ded304f0be4c59ec7d9836cbe764179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0605682931150507223121a49e19b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a807d1f75fe68f805622928ae88c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26ea8db907cc8abca38ac265d3ed2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025a0488fee20f7c4294c0e10a1f472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990e26956b00f6f212b92940ce13d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9f76e3da3330b13723ec2c07f8c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcef458c04556b40e708e8188210b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570cd9014d0422834d441177d95fa3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a337d41345bec4397a6df40ee3f5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6dbcf4b7eef2eb5ff14d34bf0e4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1c55716e7fbf1cab63a3e6b06b5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b0a13e5a9c9c3f17afb28acc902d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2ca95e0955d7578cada2c6669e14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e62429409928d7763f2326fb5f52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea38d38a412e59bcaaa2204640cfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870265b362b270b07fa54c38f83063b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c45a60c02118fcd9b586b404ed1b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988a6ce895f2ffeb97c0242c582362197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99312d9fd5bd816341c60e53f4763f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1fa114a84a2846eac939803ad30f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7acfc2fb71d38a3b45d1b2625232c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfcefa3ec7b6efae6169f733eadca9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371db380c1b5358f8c68bae7666bf0fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9355d733d77a79d645d5601af7af8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afa9273660392366b75d1f79abf2f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c16cef2a3c2033dd319cbcb26cd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc749e78715cc7db8bc6b7848e656f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8caf5330262762d1b96d197a37634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c47291e14e4e678045e09be355290208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993cc88a11050bee69bddbe3630bbc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb0ecafb90e7169efc5c01ddf549f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3e5b4dc35f511a3280e99fc9a2a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cddf814b835616d5ae34bbbec111b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0e00bb4556e1047b0223ffb141fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac596ea9a31905fb6c8cc4bf3a6ecf20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e680fd59de37889c3396a387ad65e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8325d4d8a756a758552bc338fffe3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c5832c7c41330f410bac48505d2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a8694172e0ea910363108648ebaa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f53d0970cf6f6fe436cd3e6ae6f0ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784415f4ea680ab392814bcbf08f89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5467c661d9a022124b09fcef384a4ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6207fe440635cb912ab5fc4a24a751222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c38246add96387871939157df7237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c177edd414fad017c62269d8fe9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31be7d762250e909235295f90d2aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9818103291bd165dc89058ea954c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96124d465ff7a2c6834ed87893eb2b6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965ec1ffddb42ef152cc006953c85ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7aff5745493df329d5ada097a66ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512c71acf29771a7fcdfd0a69c78e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c74e78a49653cb3255ca016c9cc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f962a9576f9fd6f079ff39f1120688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efb685b7286d9fe1a7184527fd2052233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e722a7e7d90449a585447b0ecbd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9e3ff479c9fe202ecd3a459b6bc3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ca6f374b2f078fb1b75b49c01bc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e0582f2bb43e7094832caa718e06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf16bd422ec8646e8d23d212d0fab9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9360c2a0f242c6cd41029047404d81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6fac2146f7acf02012773761e2807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ba3767e58b33666d775247262a60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89ff5cbb9dcb454fe19ab584d3a481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5528da9a2a2584ee1c5f026a85469c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8622658e337bdbd99b310b7bd99273244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010526ec2865be3b01fdc2f0718c4b4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e48d64d0dbfaf65cb5396c7728fba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52ac43ff7ac5c8986f4b09bfa342d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81c1e2fabbb73e1e6a5aaedbd0f738248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd940cc5e62ebe8be61284723eb1cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ab2aedd1379407c18df5d8586da2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40fceff063727f37743697fccd43cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd2c2200d854c93e46c4875344e3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e027d4ebcf3e5af1b8f2bff3704f2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f77e04e91d781c84b5570be97414254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b89e95b042033c3197c8154a7b31a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2effd657ceedf975f79f26e621d3cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc912f2526f9bb919a7287772c854c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3e8ad75cbd0f38fa397f165d80ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a09528af01e8aa005459ce01f44ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273affe01b034cc11426204d2adf2c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77948c91a3c096c565e9cc5fe111048261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60202ea12b4d4d0f154e85637b627262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69a2dc57c5e2e7db846208ed8503a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46085c530166d488268d305c9920471d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620faff8a2772b12a13cda10feb018265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1f2035ad8847200c14ac4ed37152266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a26b466af54213c159bee628a60eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4049d25f10994c73a313125b0036b08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f047a67111311bdba9527e1dbdecb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbf10e5e8e78f9e545b284b725010270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb157640e52f445c5d117fb31c860644271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d05b6bca0f0a8b7cb5f8c58e3edd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3550d9adb0d4188a48cff9140d3c5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeadfbb4e8a8b90deef355537f2e78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063171934eb75a200137414d0140ddc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e23c27474f9cd81ddb3de16cbd1eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5fbf0561fff8b13d177695a06a78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b20044ea8e82ac725b3da7f0ea12d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8986a4bc819a304fe5ded6d63270279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bdb1e9ce364a0439eb3e75aefb3b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c215def73324b49958427b7afa079281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96dd2f8e430cf8535ebecb54f1c13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd3211bb0e8c29a2e8d8b5a87501d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cacb5f40804a35cc27adf7731a50f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb96006f889c09e7c275af66cb3805285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b857372b0448ee7545b9a21cbf27f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf74b86b3a684ada70d867cd4695d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db82ed4540842dac3130f1f1bd23c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1ab696bb237f7063e9f5c47e92db0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3899b8a815caacd07d52c97e9c4fa49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784430276d6977ba5c5f0d2e4125247c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409495f401cb3851720b7241712ad08a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac20c688e637158198407262a8d59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1891886823ac48cd9fa9f4ff0b221a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce63792bbac15668d62ebe5b5b7042295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5e92f257ea9940e6db679e4dbec0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb25a2f6107a28265ec3ef175d845297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe27c93e2aa6dfeb2a9eadbc902be0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8641d1c161ad2d226200d3a84c17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9047716ed8c2f849c6fe732df2d61b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46407bfab1aa770cbdd101d1dc7169d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42442b74ac94f6282c1691bcbf48bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701cee6ddb12c54b19f701c82c76b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a7a17621043ada4001718f78b6ac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44646a25e2fbb87a1e16db7532b03b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2fc889f5c7986fe0ac5244600d703306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699862fccd4ac7012b80bcfe37b8fd38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abfa703c18c6a78f793f3f8d2246b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ce2237d9336e2393cd7dcae088c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7edc4c4aaa933cc91688ede235b55c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa931a9995be325f6451f5cff6519311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532a74242289ecf8a878840e7bf23a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455548afa9f1f69c65f78e0b3dff14f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f6f0c75b5163810758ee3fdb6910314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f57a7dabe27a14bfb90e1981a10ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ac2652a448643c8a4fee3f238b40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f300b8f9ed9827ce44722821057b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895f5b6f0c6e38fee82ec0378fa3fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671e7fe02f098efb17601c6a9673b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c19b81ba6bfd330c662543707720320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fe97f002389b5214918f96395682321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feceeb980207d9459e5dc72fc689603322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed8ee7bff402edb9c4fde4b766e7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab603065bc38f0d24b64b4520b7d92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2af358f4dbd38170d22f8d4280305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668074efa6338b961b2c7bbf8180451326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be7b3e8c88defc3399278422514c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066a394f5e97dee632ad7a3b4d95f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5068aca6ef3232c01ca8997152538d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7505f5c0e676e1b15d4258f081b82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3dcb3f4107a39b1e7246020a1d91b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65354356e6ac1f809ee10e24cc5387332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5232665be4e655019a03ce9e10f01f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d18e0cdb6f77e358cec61dbab2c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b791eeb808f3c6686564b653cffe2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e875e2cdfa09068ba7ee8200e9c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b633fc11d275a48944f463adf5fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de176a097cab161b90f4a6082beb70a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0da4ee5b08f5254eca8a26f4ed6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e4bea4848c1f07d2d80d2569be91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75485368a36f954524638e80fd52d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0af2a66f72f8be6c712592ff4136342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735c1c5bb9bba8779b12f74469b0f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede4c1fff183331f0468e2ea6eaa0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85478c21a723709557f483e51e7eda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24e58f95e62d89c13cb41848d7961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc3d91d5a27c14f0de055ad37bd1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ccc736c7bec53e872fa1e305623b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74212c7f8d3389251552ea5876e58a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7060c23b1be4a88c3f2f4e8bc3e4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6721aef343f92dc290c62974e93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2328b507d05e940a19db8120be49d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53896c6c8f84a34ba0db2169f1e5130c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a76e1fd6172a73e992a725478c0f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb01187e65d85f76ca5180d2f6ce2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35980541844072c064504711b28847c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02b604ed5178b517b0807b97c763d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd63fe15deff1d2fe8815984b9962358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e565b20a278aff8ba1085c21eb5fb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd75b153ab6bbd07473aaec4df7da1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90544ff2e76443db4def17291f912361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326733d85d0a4737f54c4d29fba82af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c5f23fe4c91165b900a528b9dea84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fe8c8daec2e51e8e1802d5ea7b13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4ff743c429fecb874457b047bd0f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b24647d0fb56b2a586e72a0a2bc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412365288d424e6c55c548694384da7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e43db9dc051a974acf7ccdf838f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c118340fd06cc0ec66daefc50268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da656066415a18c02fde9087b0c3b2ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e07a3dda44a3a4b440fb729603a37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592a5f0b393369dae527fe74717721d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152f86654de2346f7d84e6150cb672b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228131450b074ec1cd3886e1eeea7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c1f789531327d7333f2459d4378d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0636aa5291cad85cde458a56d4b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2fa967ca3a7cf050291b5df09bbc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b646077981b4af61826887400a060b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60289226d5ae1324b5a3f1dae54c5a15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8478ea25648a2110dc02956dc3b4ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d5d64e9d5a36a035c2e85d010c84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b1e0724d32c7e8555a1534ed6649382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68f0e8fed4bbd64b6fc1abdbf3a31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd3fe567ca264d9f5a8203b4bc42b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ccd668b8c9a07aa97ed07d898416e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1dc8e75f3df906329fd377d6f25c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898f6cffee6ce66c19638dff12f7b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e0bd135bdbb952fcf0409e570ebb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339ef4dcfa7c8de72e04a4712079e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb923a25cfd27db28c5200df9bf8a4bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c6982199073ff6f14238673b25df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd6da8d48283270dbe9b479ac701e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567f516267fdd126eb6f93599526827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b6f26ddd973eeb032827ff3fb807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd70cf683fd7222e8443f06e0ae83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de6855962821c815a04d9f806aa90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb51a655066f080c75dfb8785c199397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eaa8b332643170de6d5c8a4e5f8a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304bbae1d30c17c30de54e9996ca13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9d60c1a67f8dfa1ccaa5ab359a15d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d47b1a9bbc4807e816faee5d100666401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d596bd79b13c1c1d809783435bea2bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9e9872fc51c0a94ea1df48d81317f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce89a77a6c1061aea510b48b356f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661389d0244cd30b85a33c4343e1d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64f629adf6b1e6e1e3887df2a45f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dcef286b520464910dfb56b45fbfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da04657882cba6d92a44d508afe80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c196dc2a853f33c6bb5a8b637b7eb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b768be74a2a6d8aa85bdaa105f35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb274e9d64955adb5167a61fb238522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee92300132b85dbd82dacda9312f10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839db55216beeac198eabeab10134e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09b73e48c85e33b6b8d545d302116414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f37e577851a2cb2d02d6daebae73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1abd2a068755ba3fcd2bf380383639416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98627afbc3017150d136d2a54abf63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e222d71b6cea18e20f8dcc69f5089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228795fb6302e9c5059f452d3288e72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0aace07bd536dfa92f1492db629e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6d8d5ec04bc5520409217f48e852421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42efa9e2cf3e74eec83555b112ce2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed1a1d076437ae2525a71c12963b88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4bf33bc7f6d560c0fe916a2f47a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c79e51c3db979fe5936ef7ab0b85a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228ada7c230c4264cd9c8ea083a708426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285fbcfc7735c494c43afa542e4f5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c037a10f568bb77d89de8666a8ff8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199603b0577e943fdff15bc0939dad48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5f4da95746b21a5e4025ebac8d05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43d70e08fa1123d6f38fb13a74f7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b5c4e6146584c685f1774a131923432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c43b88f940ab38cf5294b1eefb63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461bfd20c005246baf666ef2fe5af87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17e3a21b147acf0e462e899063912435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777caef4af5bdfdfa980bbc15c7f4a2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb815cb3b3d0dfd3871a25b04bb69c3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5cd5be16dd3c974a8e4fb3730bf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019dcf9dc7f9c4093b2ec551850f085439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254c6d008242c25f0e54f940718a777440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4530888e0ef22c0a57bc6590d18d58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e2309d818c6d6838e9e86e2a0b84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e003e3d74270b345c0c90b5125f1173443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfaaa0696b8a1bde63894a1f19074f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35d4c135b910d94a8643fb63576d9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469ec9df66bc8abb77d1cb82c94c61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4aa44da0af512d4128e3260c8447c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3345fe110b69751088f7081750766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d591dad026fda15485554dcf79fa44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff90fdf8b11f6ac65898945b6557a7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61cfd6cfe3023e5b046a99a78675ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8add1adf85fd1caee67c56dec7be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b3b683ac673b9166ab18ee8b7ef2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3fb5e04b170388747c1a339e87a09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545562eefbd01ecd59e90ee9769eac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9016180c5ea66c67c3e30f332383c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b7e4dce9d91b04f162f92681ab42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7827366318650d9af0e4d6b27a07f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275b5ae6c6319805ed40f7f6b9ea13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f12567613172b9fc1fa1dd280f5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86197d12b6490d86c082a19cc2cff20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea71d2e9171d9cad0203fc323949dbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e147e1b0d972d81b08618aa89dece463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6ec8ec4897a0e9b10ecde60644c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac82e35beab00444b81988a36878c6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafff1ac1f46aa8ab0d95ff4d2d164a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac76741cc4d2dd7a2360d2640b23dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8760a090410835f58a2e78488dfc08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363a937bd62a9059f495d590452233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1383a6b12ada39460e5554e1a7752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66cc0f45b796eb3df3dec5c4bdfb06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fd315d47a4be216fbe31e39bfe067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45176d252688c26da10a48d9ed2368ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83aca6a5e344f85b66a5599a47500a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424444f343f274f5013f2252365d471475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9286921140e7f80cde858275fae2c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2bdc070a475ea26544debccf9345b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b36cf2f28e54a5623e89447d6b6dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52eb09a9423216eaa5075d86fda5d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df882cc9e08ae591b7e6d92daddbcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc448030fd0ae775fefd4b3bd962f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29af8fd942cd542d6325d19e80a1f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22fec2ad574e83c7d60bf2a58c1992483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69ff779343ee2298633d792df4c1b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a389c041502391e412880e193c2ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53a5009cc2f5fa7dd269488d2c68d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdac760e3b93011a6654f5b429f8ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18024cfe02564a6bdc835edc7982885d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a558fe6ea23439c97477c9168d3562489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd4693e81dbd9d73da8d595c41fd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac2d3cba309ae2bac4a4365bddf6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3443853d4f3889acf9737ba8bef8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fcd58314fff368ddc13b94e7007f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe776ded1e1353713c6df660a55d38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b31a362215f9fc19d24f6ee9a4ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b439a0928c771aef88febd495322496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1cfd5873ef92056456f71affce399497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba6cbacef1f8ce1c78e82e48064a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fd961f30a78efb72538747cdc9a7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf06de4839ab1e88b95619660f9161500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faf0879fa0b2033f86e9ec3af6367d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df96b7c993c83178ea46a66a8de3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8167d7168827585623fd77c3456c6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27533b9c707ac922c9ee6daebf3962504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b263b43e1af725f6e49571fa12ba4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b07f9d452ee02bdbf5fd1a04338318506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca155827065dc68ed7feb617e98255db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e8d82ef5c25ca836979a2fecd4b68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204e4c788865b12cee1d2271cff85f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ae7bb36d6813fd0a60ae05c89fe8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8de42ce1ecec12020b3fd124fe1754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253b38b4670be43008b5138dada64e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5206e6e707329e4250a21ec8a80b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545f4e3c9ea132ae4dd84fcd32030d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d530d20b55238f9f3beb3d5599bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd163113483160b38a3280fc5ab75f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919b59d3e4c12256554565365e1ae0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50850133816654626dd6a2f3f7ef871518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d543a9a8378721662e5649be80d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44467931670c81bdd1c22a00dce6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0fbda50e9dabcd20a3f207fd2fad7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8c9311c27bb66bbaeaddccf3eb6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6be6b4e456795d18d0c70a7c1754a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef4378ee6914b3cf4a56b0286dedd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73fba0f1f5a120a3d040654822e89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080283e297a3f68c7732c1c310fa3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa06bbc54a9e435c49a2273cf32327527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8feaf344fe6b9a5d7706c887c8805c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7d1d8a01d1cc7b41726e75ada46a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1dfe083bfe07fc2203536f8863996530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1c4c567f9b02e91daddbc002b39d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629faa87c869ee5a577e4a34c359401f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45bac491ee7713ef78568819ca3f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4280b03481fa0694943038776b06c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8573429fd4d80dffea553128c2f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bde5774c3b87018ea111148946a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60b5f6f5df4e1ae6e32d81ea7127b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c887a017c79e3081069e9b2e0aed6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f40aaa8705d490ad4c77abc2662a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581603240531b21a421056ee3d49f366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b45bae6365be4a58cf56be52e175c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fea913f04862fd93aee35882ae4e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3eb2385973b35d49f362536e20193543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b80c7d9eed9e287e2dd51628517d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea65d84521e14ea521ff1ad963c77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167607f32dc21aebc4f803e6b251a714546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffd63dee4df54545a0294d3f23d3f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d95b8cd8e129f51cc427f6828beb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef70ce7e4fc8b6945645126b8fb29fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e2e55661b16ffc3950ebce77c275550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370c5627050567f03e5eb8a3f1c744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022478ea618e2d7218e7b507805a144552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875e3194fdcd5a13d8a16012185b46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683e76dd0e3d72fdf8a8819a51b6e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fbf56368b27a31694c593f4861d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee65c9ae6cbe4195aaa507c467bdd2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf5bcc2a3b5ac728a95703a71e65e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85be1c9a73900df9d07bba06fd968e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9d87c3c4ec65955edbfd5c634a07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149fc150e0160197746d1df61fffab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb43ef9f28c632760bb8a1169040354561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2e84eac70147caa33b951eb063eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d181f9ad55a537f42675f7d7a3f1712563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8308f93bfa9ec653634d1c13e7e93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab71bffddeea269f2a0e3928530e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094264fa758cc8410713077a8f5cff45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21e92ac52cdc02f3402ad06f2f89d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872ded3e4f8d2421ada3c7855d2005568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879cfa2995c31a13906e65ee959f45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d6576a73048e319b2d6e38edf446570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11e672c9c55231f7f34832cd596c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef612f7b830dced275e6f278ba583c8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e67794014059d579efe525fde917c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010571528e7b93ebcf7d3512221fefcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d85d1d0bef9ab414ed13201171ac3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3d22d856f612f8c6719816245dfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aff0a46712c0b71b805ef9cca3d03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca59b49035835cffaf7b5ada4c405578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4278dc3ebbff6a6263b264890029f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8f349301a6a5cec80d8107170ca7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d06cd2983718fdb10b492ed06f25e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78ac5342c1f92cf43da73322cb045582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5322b4a04fd027fdd2ec593e87292583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67ff845e08d66a45ba2bee48625be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb8aff18ca90e1da22066df3dbd0c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fade0aba669c87b697eb95e72a3fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db6e60c1edf41b3303d3d729d547e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d144adf58bf8bf767cc25aebe75ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa647cd47745f0bc4e776b2ce9c953a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61760a3736b61a43676d4354a16e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d2aa08b032f95facd0f883fafc4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279b28dd2ba9943bde5089df9d083ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c350bdd56105d974f6fa1d2376fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86fdc476b49b13aed3435b01944ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fe4edf157cc559730eb192fd6e438595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b382372de54307bebfba41343af5c70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe435b80315abe21d2e619ad35d182e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faee5f5ef0b8cbc86c0fa05e9890f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04d28c07c11f624abb19d526c9b038599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831a42c70d6794c5c403cb6ccb1937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2dbc5d247b94cda89674cc7924e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd35629306544c532e1f70bb6f21272602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925ab457edcdbd4c19cd73006a5bed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad838187246470f0d53accf2fe052604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbfb7ba112f9b4c426161a7d7f44c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e979733787b5741917212fdd5d3e9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44781597016d89273915e42584478607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630790eda76988bc6832ef7638feb828608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b533dd1a252fa450d99e87dab8cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c280e139f2eec6f2c8eceb13d69f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd86bbe5bb0c6a9e54094251cd7d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762919d0cc1e07aa24cc9a102ea2d97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe1c8b9c52a5a0bd552203a834531613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894bfe54829fed9bef95a10188bd74b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee4780d3003550c01538a624accdd5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac75e1d6620e692cefb46fda47f337616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c75938097de3d6395400a174807adc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8132ed8423f8cfeff3ac7c1c84074f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353102747b4179d742416e7c172c2798619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59815eb3a54b58747bc01b1dcf0ab2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd4cdbc92ae09684284b4ac4d3d0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea224185dd69a133b8fba9e2c361c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf70087d2aa949f65a647e970b68a94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d953ecb69943f1f9a16bf554c37ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7690bbee3c0de2bce9225149e92b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5d32d4b5b7880b8fed02fc7fb4c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7ed320f121a77bcf2382609150e40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b25ef2a9d01d587d7524ce3754456e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6fc0cc13adfaba8d924d0af09dd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb720ab5d9b5edcf864ca51c6dddda60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5c38ddb36c96a13eabaafab614059631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fcc91fc6033bc09d06dc66775fe19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51711f51e85bb0716b3a541843fc541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8ce52117e627340759dabc3f148a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f30711051f6d96b5142cd1f075849635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97700cd23c574496b55d0ed9614bab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0e8ba5c0899d69314fbae012b0a01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d668a1afa899a62367646771a1ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280829bed080012e35a92e5a270d048639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027ba0f2a6cee5cf8e11c69cb10f14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b4537bb6e73a13c73414c07e28fe6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea55588e39bfb0a27c80078a5057265642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ac4ff2df5166a4e97128949e10dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687fa6259743d8b583d97484dcd902644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd626d3bce309eeda219e14943026c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ab14fbcc15e9e557775f6f20d27b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba734b10a55ab2f125716b7652c744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc61e4d6cc1ab71c0a0a4f486e428648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf981d0c07e30fe8955fe199d22d78c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfff14b3fb2e57fb37bed729fdefe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478604c20fe7cb757674fff78580784651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb8a940c6fba6ae6684aa96413b1ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb460338f770b0886d29aaf2eef4a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c35a04f3dcfe37543a6c3eb857adaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6415caa8aaaaced92e3e11e70e8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec0184d8501c7bec63e729077b494656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0662858581118e476f7d99954cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b989ca82d855fbe82e2901a920f9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc10484958018ae95345428d5027d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a76c3a3cedbf7162aac29cc80821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa71a774ce86efaa7d896c8c338f3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6edd0b2d35706aa78ca9c114edd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c776e30cc2507428014757aa7db8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22f0f9f0182c958472ed36ad520fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783ff107d33bad5f74334a4be5e6d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c101d04d36734aadf9fd7dc1237d95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229dd4d8946820230a02d79bc834d1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52a24a473766de4270c10ae734893668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ab097bf9ff49b2215b6fab68eaa5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f752ff23baa7927f1359f9b7abaa9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e0751f1e315a97bf17f0dab5c38b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc011d7308d754acdb6059b148995b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a9624c1530d499d2330345404d3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9a70299221e5b0e7b41ba7d65da0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5656ece122f94439e5d278a9356a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87b75a2253de2effdc3be760b9aa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad80c4d9bc441d531e9aa7cced8b34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c89a08d01d40071828eda4f96690678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb229582027da9142160010fa3c860679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c61e9512dacc483b2e3f16720ab6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70823a802de3e67060cb204287b1fdd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928357a3c7c6e4434a43f929cb9df9db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8bbfb67f82811e4b2840a42376c05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c1f242e49d57e06ac6591e34f5f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a371123d881f98d555260c44140ce9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf08776989d6850cc66c97ea9856b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689fcba5d9f9b8e2df4e07f21451d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f99fa48d931c95d2f9c7474c85c39d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843387003c93501e55e7de394f4a6d44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821cc777ea99213fe00ad1a907ee7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73987df2b2252b2509aa6f29f3a6dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f97d913ef4d2538ba3c8762b36fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6ab5a15ff83fd43051d76ecc0d25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b29e38b08a5c7caf8d27eedb7bc6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b904208dd82ff9bb752f7eb7491ace695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30384b54596040bd5869bdd7e7d14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de19acfea7de171c76639c0544ad7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0b5cdb84a55ba6b6002022d94ed4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25beb6df71de6f3e643c10399607d9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb48e49401e66cba6799db5ce73169700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15369cf48442ca6ba555bcdf5023ae7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535e7fbdf59f008156281bf15cd60c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b5b8c4f67b887cdbf2cc06f6c476b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d528ca6dd29dce69c09475283995f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c353f2de843e95e99f59dcecb9ddf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eb102c11cb395f739188530d7b7a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f40cb3c33e86de400804063afbdf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d6147e997202dca7eda80531116f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba0d9006277c8587740263482f1a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ffeaf63c366bb608db28401d71f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a4606303438f963f43ac6422c478711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c335213db7bee666a0e25e8c7837edf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59754d55bb03ff185f91b2cd0ed68e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e50299afe2f62fbf75ef3e82838d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629597d0ef98ed652da5fd80f226110e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880262a82cc3ed420cec9daafae9d4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e103441fc914df2f84779531171916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cea527be3a9d4693143363af0adafe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a853cb5e9afb32cd85ff1cde16358d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19583bba78c4508fd88e73d1229cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a54701b269c474a6d3efde264cfc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2c92c04206291afe632fe19d363a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afebdccb9494bd97bb848cdc4d6133723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1854fbaf56108dd5e404b524f99d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c9b54b2f1289985f24617fb0c931725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d21deffb7ac14875b03c06566dd186726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdab6faa79cc1c054afb0fc44cb7f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39b6645059c52432bc7bb000fcb8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869dafd515066a0c617205a0683eb44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e096823b806ab2bbbd7aadfabf122730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a91858578b37abbf4596290ac98c71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e99c8a10542ded0b6b68829e86b55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a8c6492a09084a5b07306b4b358e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f27914fed0f6b3c0958038f531d32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84288dbbd4fd19b7e87de3145a4c5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f36644304108d4c88fbed11cc819736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799856af268eee823c255daa46d253db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe57e0dd2fe2c2ea290631e9db4920738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f27ca0efc80044ba793c9dfeed90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb21504c170dc7dfc83cce0a2ce88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32047aaaa863f312a72b4a032052a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef1f0d5948f5408ece1f781122a9c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9306ccc6c57368717325e5662d9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e540b4fa51f2a5209e54e5dee6b7e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca7ada2b398cfe936e4566c5eaab8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f8be52a00c2836b3aab17a3cde3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69114904caaadaf9327b244c742d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a68a32c96cb660b889cd733a3ade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a11734644176bbe74e30f6db74c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1fb232fcff370e9ce0870624693b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb675995f2b2ac9ec8872ab43378375751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da02d8813f041c843daa170d9cac88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe90d94ca17a442eac78ac1247510753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>