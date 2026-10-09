--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c873657cf5057388ee553018ea45f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc3f34167fab07fe40efbfda56f342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5317a5ab8b2cf5d54e7fdfb77c2ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bba8db5713c290c563b4c17422d3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b2de05cfe57e1f8512131394abb2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db32cccb923a472a9b33bab84cc4766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f53de10555dbba6ce013732d17267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889aefd3c4cd52d446de6f88149daa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800293cf6d5904c7d354554f72481859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717196acd96a5011ffb556d49589778910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f674697d3a09f24dbe7d393c5df21c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb0487d84d17ebc37ae61fdea6d6c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed56c436b24bcd9469cadd63b6365b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ed1560735a668aaab82ca26076f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ad84ff5ed7ad364b5991c53a73ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d1820299645901cf2e48db302a3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92f23701d6482027e134fcbdace3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2fc904006172d4e15be0229f8e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94ab685e1451e8ef651ab935ce85319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e50b48edb62286e5078ecac1e212220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dcbc93950a7783b5fcb35f57f36bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09a838060091cc237e9dacf7122a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c13b4d64f63421cd133e3ebb6c6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108718a21fa66f6b4c0b7200f9c7af324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f9534c9df421eec445cc370ec57b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd35e67cfb2d2e6db00dbdf953b46926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10e56592314d8d6dc62f21227f40627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704caff67c2c47b63f292925ae66ff0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3289bcb3692f920240087f5b9c262029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1c8035518fcf97845d7b1144244b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa496201810747534ef41872e77f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198b0667316986649b4da8279d546732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96178ebd67c1d7302cd5ee1910238a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd5602edfc87b37efec4aab8d5698034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33f7e993a267486a0ecc058315e7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c228edad0dc64321f61aa372162ff336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456dacd641bd355eec8c9c61c2663db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710b37da9baa34d78e1898de60407a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68687bead8e96ef8cc3175c49455e20c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6b625f5c9e9aae9308fff7977de5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e185dde0a90c4b37d810f64bf252041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a330ddd6163d5f7bd77fa93884bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906877dde757c07593155056b87bb9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f3cc9c220a07d68b51e72ea5f474844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313183702ffebda02cc34ba94d5fb5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aff82630d4d64404eeff84763bd1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318532ab1438a27868256efdb741486b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9902a4528fd5bcd85948bcf37292e5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa2a40f5028733d868b9b5c92f489749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a71a8639d6863aaf4cc607c47385d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fdab3a6d94af9fa2f4719b1902d2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c1ec6af56c42614264d945252c8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88b4370c60b4c3dbaf315da04eac7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f131f5f4425930badcb2ea4a712254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505b223af247e573d8d10dec79524c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e2e11da5753bcbf7cbaf78b615c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec53e10ce58c2f45e93badebb21e2ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a4b946e973ec2dc8245534696fc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9fe8e8c505f8a36e91209599bb4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7df1983f2a6e36bf50aeb5204a3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4692d7d2213b5c9188b979f7221f1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d850f2f2675cae54eb9a9f536822862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86141b65f15b818ff22c413fa7cd2f3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c4d192604809223fa47ff172708864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb7b16bd458f1af8450c2028bb511565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fef82a77e304e3c9045d9e9b4c01166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18c9210c1f25cf7eea5daadc6155367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c3e78244dc6f70f3a107ddf3ad3c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1351b73d2c2c4d5921f9299e3f327969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0d361b1691a31d9e3bcb98fcb380c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e981a97d73a8941bf5c308c00023b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a97e02e85b16445fda10a2d3c65a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601b715fe4ae45795511a497dccc1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604110be5ed6bb0bb915da4befe02574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51f94565c14b1d536f83ea4f3806df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd69174c4fc627bcfd8c237e57ef276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e577125d82cd58681f0f3148415099477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ebe728f5fd9d923ae94028b8e75578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec3d21d89fec5c9f4ad8be742da2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf990e47e6ffa76f1226a0aed869d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663858b6556d7ec11d7bb262f3ef6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbe4061244fee157539dc509ef13182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e1be6c4446bfc3932979a4c87838983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c26227f6bcb8ed8152786dcd591084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e983983ab5ca0dbfcd6cbf48b8eb2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a475e0a50d854e29305d324f1e24d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5b6a01fb25b9c7cbacef5c8bf90a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd955d5103b78d0c2071182ac9f93bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c51c7592a366215c8b538963b294789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd85dace003d101f98e7ed3c196d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1890d415e23c07da0abdbdb8e28e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56377e0bdddd01ec7f32abfd37894fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b9845f42a34a2539c0f7564bd0a0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828624256173321d9fd130513b4797f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729792382189b2bcda36750b0dfc15895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e268322cda4055c1eb6398004560e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42c19bf8d5a7c6d75b607aaf2c32d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f9b662d25c04c7f639a95ba178f8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba21477566da74173a0fe0fa4c52d8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65ed9804c6b5ca794334fed05e5d33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db0c52ce277aa493e1a2c39564c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f0a9c5632bfa320e04ab5c01bbdac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd745a03d424274f9330798ce7917103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ba00a47fc8db4fc62bd1b9aaf652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef50995a8fdb0f3a23d0c87c63748105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3cc3cdd92f7aca62eb2e4447ebfe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecda71ec44471f17252dd3fb194435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586654b212aef886b17ea8e6d71adcec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1b04c024fdfa8e3600432dbb3bd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972716e1b55680abea4022c7a3c37ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4bd8f0df9dea0aa0b8a727c9e0fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3eb6062f7d04fbbb2fde450fbc08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db06602b5d9a6c171ff9b31153b40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22db4c4e723d26039a6d7a25d83260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803cb340ed5008f8646d1de30ccbda3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6142e35cfcacd048926b6c6fae9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35f06d36049ed410c125a9d4cee68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ccef41b47704c9928595a3c0c47bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6a328cc6fd409300c888debb0f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039be7698007f9cbcaf94d31f96191c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87887efe8f2b42981b81e03936d2d21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949af676175b51969578769b787386f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dd3b6dcbf66b0cf6ddac295fd2bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3e344726054fa6e66813fc0d5c17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24928d56ee65b65328dc8eb222aa21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a3ebdaeda84ed2d742351d12831b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a9e078510c21f73f0837e16797f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd1f01e9b0866e677e5395c06a21b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95523c63cb4f879304930df824c4b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039657b6da661799665e0e7cfe8d6b3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafc86b9d71981fdccd7290ce6dcd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9ba86f9f573fc97d00274a606b273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c6305e3e4ddbdf410fb195459fc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a815d672aa86d8ee7ee69ac4aae46e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4796d437a95e72b0f3a7116f23ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef81647022ed971f25511805baf6e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b9267b5573a4199feb61347914e74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcb3c5be80d084c37d5266809a69f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff536998f4f3d2d9470fab9776dd77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785e2f33e4336813ec67e08534e3220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694386e5d5bf0db9c8ce28c2c1bdabf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3edc05c34db202026206389e1fa11c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8604996e8db42379ce26159a83734f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258155b07481193173b51a4cb4eabfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae454a0ddecc2d2d271b0c26d5dafb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd6bd2ee651e04cef7695cc00a93a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa75ae934ccf3e0b96651301beb8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc090a9c1d2ba1cd50dbdd9605086a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe3c8cb859ce1a861d9d80777064f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e26a05c9334110a75d0d66a4aa4be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c196e54e6d1ba77af678d0723e63d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc72354f86613fd6e9070c9dd35c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23223513e74fcb500ae0a5b189f43eac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458c0db7f8e09460967bdd15249640154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d180bdb12632a64f1f32490ef700b27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaddcebe13fb770fa593f653349458156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b7508ff1236dc7c1fb53d19ed436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27462e7a0979384b4eec63dc48a28d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a3b90771ec766880c0ae0a757978159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228cb0bd93416a5363a8f4882941035160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5217f10531a908f0f2b5cfa029a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1046365b30567961b2f69a858d49b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c2f056d434c77c15c2ecc2039291163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3d29614bec8ba7c25141fca1117ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288cc6656a518a1d27c8886f49f3bfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7829dcdf76eca7e7aadf9c3b31e70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a2c8443213ede7253ead0f24238a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8744b3291ba99b21fac836aa5f929e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd01f8c6a9a8719e27745cd18292dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ef1af3c025f91d86b1b8505bdf5fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6635e821d48c0164d9c98558b68b403171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49035aa7b2c6f09c06e214e09bc7ae5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1e82d22769ff93c2529a0ca26fae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb6e9afc9be659b654d1cc2128d7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4a490b133dfe08b04711023cc74a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bcaad2b71c27dbc4bdccdc6c853b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d10f1e612f31cc3fda760a712e1310177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ce65cf494327f59b7f8c7dd79b525178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235ffc7fcf646e654307f8a9e97b65c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aff422922e7865ea62f15dc46524d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6d988605abcb54e4e91014611118181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd9fee8aa29bd710448fd49340563e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf58741f5313f04ac4390b00ae43f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449b66b8700ad0d68515c9a3f4dc9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415f32b3099cf7e1bdce1b6c165ca07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99fc1edf5bba95c7fbaccc9e79996186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe3f5c6173c597a34eef3b4c09732187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa3a3e27190fbf2372aaefa5b7e2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a634f9a0e18ac465a433fe48a61b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeebb2dd0e9f48bf8aa371788dbf874190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbc68ff0e3f27e9200b61337e0e1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e7c91fd6a582cff2c4da8656f7a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9348244a4ae6fd09150ddf7dbe195f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a3b6dc0138c59a6ca81d296322b0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0d1a929c17793dad7a0a52cbb4c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b580b4b40ac9c0ad21d0f7c3b1de6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c1b6f248780926ca12ef6b4f4c11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84a33b422bc7b51c39f861370ad34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4a994eecc8e7f0937d1d190f2972f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc27611e75b3aa33402098e0cc81ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7634e61a10525039b6319e3d8f9fc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f5ffb040e04eec087ef940268931202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaa903164da906b86a96302eb4191a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ab78d567dfeccfed6cfbe1a717839204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a5db7275c3de98392bdd46205505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f69282428139c1d78cfbf663963ca8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78761cb0c315a79e212ad5b1fdd4ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa833608a17343ffbc5069e15f800b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141100c0fe3b0424099229def52480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aad1ffa2d3f5c4f54a054a7f340c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3bb7cfa641d019ae21f4355361ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d0c7accb241af20defffcd364c2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c9c6932dd6445a4f7ddc6764e842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ed28435cc63357544168fc1b2c25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73055772b333292a6287e61048f8c08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5204902cf0bfdf2ed1712449d418c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053c94c6411c5fa0f7d7d0b699f1f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d3375b61768b3e31e2b07dddb361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5482f689acd9ec103b220633ca9ad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4325501241aaa2587c7bc6657ea26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626d3886719e9bce9802e9d212989b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ae0464fc0ec3201ebf9074d3624a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69584ad34fffaedab786e740d6d5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b71d7f87118e107b259ca7dd3369224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ef846a208df1453b93b629a6deca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb90311a60284fdec51ddcea0f7258226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b65b1a6aedb5b8b8ee3446c220d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e198cd72bae4bc369375ded7919d9ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63cbe1e9e8e7f94e4e2a31638cce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c554b752de4cf87891e5afcb31c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f6a9e5375d8cf78480fa755db1ed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e7ece0d9857680a4b93c0e4b5e85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ecfed1f79b9a158b6d57ffd48e0af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d285df38519e7a5fefe5c8c8ab00f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd86511ebdbee18b56b4dee3345b1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0027f471a71f378d92064b926cf4aa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c4994675c66932de233b69e5c74a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f44c912db692788cc78ea20c9c489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d97b8e95ac277d5a389feefd2edda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900880928c49e92d7597f5270dcac24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515126d84fb87869f101cf8e1357721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903716ab283ce9a4555838dd64e537e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d82250d05c6b7d6233ef84c36fdb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e71c0286e96a8e6ffe41dc20a18a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8dd94ac3a8f10da4ca50646f28c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068850abac16279a38d5d562d5a33d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c178db06e9fdc5cc022c787287bb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7937f426cc91f280c857f25abb458248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002484e7d3929a757e2acf17512c3998249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43fa5608088a0fcb72b3b489844e89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbe2eccd1863987157d902deedb7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc7302d983f5b7a3b0d17ca560775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd88a06082e5997f48cad85027927253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259654009b9081e9d90b69796b294a81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad75a7f657697f70f936974815660b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc78686b8c1388e75514af52f7cae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5f2360be944726a12731d2e5badc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafb5e1af9785992a74f44fec12e53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f2bd54e77449c72997e8c875127b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cfb9e918263b8533cfec91573901d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072cbd88d3713fbf24ccb6a1f72c34a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cedf9f4e98ecdc58cb151eeca1d151262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00483ddbe58ca0d1308157202ce5b53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19296975c9709c6109d31f32922775264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675827e121f54d7c8c36ad915da7f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eace824bcde07f1917bd44d68f046266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368393196455947bc1e9bccfb2cecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ec2b6669305b88493a2f509d57cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af70b6eb175b0af22a9c554016266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade4a7929f3e50f3b0ad24aa39b7f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba338afaeec016290d888402950058b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bba86fc39dc207f0c51f2f68543bab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801040649cf505bf784f502e19b70a74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd84d988931eb05ba57ab2d1779edf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb06648a170940a356c13fc2370a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2712500059cf56ef4ee8c8cb6c4a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23d055f2a84034fd023c045aa123a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab823a0fdb264c2ed2d2fda836649886278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ffe379802c364bcb4fa1a4678c26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9075527471481d0e2f66e1b341b286280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e3845a7c06bb2a1b474cb92d9a540281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b1f1188f39cdf207f19d6fd4cf24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f195f771310cf975bca3abe61d0dea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180f321e53aa804150e10d16841af1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc963c1fb14b7665dc52b2789e26f62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902518f77648d9621b64dc1383e0feec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dae92c47155968506b7e85beee9240287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54ff29a4d5b435ad1021c3607bcb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60ac986a8758fb0e6c93090d9fdab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7148377d71f66e0deea24efaf0879e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec359564fb1e24fc46ea630dc7f5ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460dc278fc1a3243306138e75f35fb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148624ea5d74d090b73bbd73e30ad405293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503bb67d126621288d4ec2432e672e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e853f8c8d79dcec6ba69a3bc6998c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc2f0785395baf567965361a7af5d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e71dfcde312af3b8c60fa37b8d509297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e12c709a79d33d79094ae60b1c9c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f988991050e84627e21193d0a0b9e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa495b9f235b9dd319ed32d13f4c8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311892f6e006fa73fbac86d1a081e451301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc3db55f38f28488c0feee9c07cf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989e094c9200f049c3a77946eaba76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930017a9c2f3ff24e92d7e5bc30123304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e0f36a73e37ba9cb3f03e8a758914305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b179d19610ef1c668db7558d551ab35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4f58a0f16fa4489d3a0a5c5c8b96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db46920bb7face9de7b41a2e367f08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0df038c97fcf4b4cb2248b9f7665a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624556baa5d27ebc64734ac507db53df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3897d5c340df011948edf88686c1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d79c22dbee366e3acfbec24bddb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ef2697f417efa5da1903068992e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7937ede38c8e42ec98e5c033a0e03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b41fc82041c027e3a473b03700ffb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3f36028808ec83c1855d6a5a5564d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09320ccd70579ebd049a95130608a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c42c51386e5e853f0efecbd03b47c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d1f95564b142de23135021a7037c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a026ba2b7ec7dd9e738fdd95160e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fe343bff8766fb430a011546edea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc2a058732711ca2692c88988bb9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e01e351dd9da2e238e84bff52b109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523806d4a698e06046f885366804f91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1870ad807f0822270d61dda1879595325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679867a11788e60080958fa707c01c5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3e705e0d067b0f12b97358149c7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bac177353f43d3963691cef5c79b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e614929ccd3e9a03166acbed3e60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48971f648495b5f26214631f498ed20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5700e0dffa2f5d725efc2a9ececae1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d77f41f11ee3ddc59b6895f5d7d11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a65bc65051779523410282ab7045333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1d6438d3e0654a6ba444ddd690168334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc186f201bacf96e5f6ea9f88ae7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e76b39d4ce49c18f6d8f82982cdcf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebce6434febcad788778a9125d4676337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5dc87921c8786b86fc3f46654912338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500573133a71e15995138489d4329148339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92fa9c9b8cea740818434e99755a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f28add807544507131f825b7ee1f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d03ccafa24c5f9fe428eb2491b3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a55ad946031a8bc9a1b77776b7ead8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bde33e5648b0df8c48725759eeb68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c0201c52df231531f4dadf7e70f54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3874f27d29c3e90e547bee768c756a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936540586484d8cd03cce11f068061c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806bd80a99fc7b15b73996ef7e994e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b55cf56083fe511aa13476838d02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7ae0269eb6e5a4a54ca10f8fcbe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d23c6ab74779977815eef558c3e3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5e11aadebc229646dd327056a387352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b83fb49e1724df4f1e35ff2c12bf45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd06565abbf5ea6753d58291467f44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219147eaa00120d0641efb6ad97416355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18715f4f5210ca1ff57b45f56246e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e91590407223fa7ee4d25bb25dc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ea18995b2497e3246fe71e8479c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5da1aafd75dab7d740c57e7f83a50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588892606aeed592fd99c1ce44a1f61e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3dc88a28285bef800f9a9c1db3295361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d166e0544ec18efb15fd03b1ac1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f5fc61214e71b3c96f0704fd73837363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7ce67bbc1d3579d2bc387f008621364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6197d7fc57069dd221c52bdb35a6d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a857beddc01098ec5895fea91684ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c3b920b457b7fac2ff46e490be54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9cbaf305356ab67a18a79f2d57dae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a428a6cc0fac9baaf280784acae91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e499dee7707411183888c29dc2ad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a738a576454b8e397495cfec18103e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d011dc98d0a8d442d33f150e417e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1d23f3f882193f5c663dc7c3e84a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cea0b13bc59f70c5b6648b05a64d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adb4d542b4271f87af8ab8ba78635f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25b52d9a4e5f2430b98fcbd8ba156376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fe4f2b164e75e5d0dad3155954064377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c25a55b1756177710e5b8ffb2c839378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a155e0a5df994365680e61d27122d07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dee4cfd11542e5625775b365530a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a7ba0c6fbc33fb586e984b50d68fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073851dd9c5121122dc42524b62b87ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f911f4a1c8e881bcc70241a197da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b73a4010a78e11dcf5315f36c28c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88fa1283539ea3a34b9780e4b64233385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd42bd780ec059fb8384ffd7ee9d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be407a357fe74b9dcc8f670f1e2217d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd0949f694e4775384d24d5b8a2327388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc130af34d23f5211715af6243a7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a180ffb337fd27b389e8281b0405539390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61cc2b03d5f898254768c1a55b2eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34444fda36f4030f150c01d3dbad98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab77a34eb81257ab83fcb3133db922393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad847efc1dbd24e1abf4e4ff8093d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b55c695c99e7893592704841a1af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c020e62c7d1c8e6cc77293af3811a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28d03292d340c45f5185cd82de5f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4388c47d3fd2c0dd8eb8ec1fe059ec4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9802449f0274948f672ddcadeb3c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e9a2ded72d27244eea7001e5ee21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b052b96e579dd59f0688b476948dfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bea2ee09ea58dcf0ce25ace7a4b0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec382303146ad45626a5b026b3762403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c46a6c5e955d931dff0e5697289019404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53b1ac9ee883ae0bf0441da64bcee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110fb4a4d7e0baf3bcbc01af178a3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b79a02ec5e8b994454143326851a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c988857dbd5813bb20d5a6fa9487f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286266ced6a067a560c448ed4dc00d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd109ee7e4a26bf34541e613da892410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529cb9d02f9cb14cf3cea4cdfd8e93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258c1054091f5fe3c539fa74c59c62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f57324d5d9bae40f015b682c8aac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d4d46efb224a9702e1e5cd738030414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a34257d74f4e0060fea06d8a85a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78b490a096d48c237cf1d0bb664e02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dbac0f610ae4302b234531bd42434417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc588e252520af8ca8a55b2e0db329b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e65bafc77a958d2c11bcbf02306fdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a2dc40842871f95fa98a7b1197cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745adcfcab99464eacc841836f937482421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc650bd53998a19fcee67a2129ac7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90948298c1673ec7d27c527bdccd1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634268f7e4aa188923e2e9a17c86adf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd4dac8c4b45b91faa87ccce7dde62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a76333f86ec314893f508ff1e1bee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d45d55c0215e1fcc985c5f3dbb540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7480ab2ad3f223787aca27a984f7d87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3da652dd28616727282b3cd3346f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850dda65bf5796fadd9c6b6da788b33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820c9275271a966442f41e7fcd062a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95df0a17641fe8aad25f5d76a7cf2d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bf4c3721cc4c43f3dab2e018455f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb444ca3d3c8e690be586af3b943315434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0807b401034627a91da99b33891533435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839129f6d7312e4576b75fa86a4bb666436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22e67183e0b45fe9961ed007cc0e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965d0c1a6a33e6a8d3ece4c37aa2c8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742e6ceefffbca32b7937bf763c313439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36514ba6f50db71ae0adf20a7243c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bf908973bdf02d816932fc55ed33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439182642b6ffdf645f05d1b8744dc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5ec77f291e2c63ed79d90bd4b498443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabfea4d39df12fe0b34bbfec8a4e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bb3ababb3fffd2f08744bd992dae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39d5d509d5b61344d3ae95b0f49ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc332caf0c3a4b5686f1d878e5d4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31941a4a2671cf8e149a4321f81c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09cc448e4b35e0cbed2ce25288c93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bffb47756f0f35b36bca865d9eea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81cca8c32dba5480147f90dff367fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7bd642bd27fd8ae9315a1d55c57f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb0e938e00277557ecb96650d70e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945672d1c2ce2fa823a9b518c3b1a3c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740721f94f32b3487fe876f4fef691f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b90ae799e14e98e2e20aaefc4f8b4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77bc511d3e86f3509d318b8228a38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ee1bf20be0905926b4566d3416d3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d95c1acc3189a7a58ae6a79c50e42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffb1676b3536405d43281a5013699460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f164da87d36b1ac3de8d1e51b9ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30bfa9eb292b2a47a0bfe360bb6b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fffb2a4933f8f66db20e7fd6e7f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb7d2631a013a1b5ad19c9feba1c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869dac4e7e10fe6d7b30c2e4330e59c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a9b5a0d43db3c0f3f4c7b027fdfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a86382f43d561ad33f86ff9ec6d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6b4277bfbb9e936dde1a5ef306cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7387e4f1228a42f42ff64216bd84b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571101c187b94282a5fc7e7f7fd024470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050703d686149424cb6bdccb63e322ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa74fb6729ca4ddb373cc6d115e42c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15954284a31bc46fab19089629789473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e0d543aed6482bd173250f5973a9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2884773ccec9a327e2b71e3581730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04fab8e34e8a237a09d24857c28d30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876402335ce864170828439cea92767477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a47d308e47fd8c17d4323389be70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ff817014315c7943e0e026b75820479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f490a5e0ee8642553ed684036488622480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4980f5deb184f3d28822b41085a1c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08280447a2288cda8b3b539450b3ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02908c31a477e7f5d14ae16e73351483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97a51d3f2327be0f75933e771888c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b26a4362618f4e7fcda6fc18a4ec95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6013d680fc17835d995a39c3255cab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a587a0c52a1f3e9e363673680ef2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb683c632fd283ca50bd1b1e6f38e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4c045c6a18511bf572d453597baa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc44026b567a387ee65804964842a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee8b2c087fce1ff6247f465dd77a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2d9b0ce377c16e2d3e0c28e08736492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09254953b689d5bfdcf3038fc2f386f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76b6b7dc291e9690c33e9e2d642d78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b8896e4007c35f88975c4e851fab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c980c37e3ad89893cf1d846c20e23e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3e3db1d2596ffad4abe8d5ac5c6fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c57a4c91a643e852f005c8eaafc34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267ed4704729d840a38b4cbd3c34c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef716e124d567ede05cc449ef4f80e09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccfcf917cdd736e631e63ac536f32d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21847c55a21668cc7bac0d3877869411502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc898dc3fdc2e0e099fb813df49aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069aeebec0085b0e431020f08962f43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a742f1f2d8ffe0588134468b54ec4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49566bee905141d657e3f6fecbd0f1ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f489ffb90f59af98828fb153b043507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab779b4cdc41798ea08aa98bfdea6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064049993a482c1f0885c5ddd6b3ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e088653a8d1b5aa1f4b31e92c49073510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a18d2d8ac661bd0465bc1d39dee2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6fd1ef49a63b37f4c6f0f40f890ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19cf76eba0f9d5ec26d64a8f7dd71f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ecf0ab133c16bd85c2723681efb5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe152c1bcfac474ff62a37577bf65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53ceba67e76b4116efb4d488b4261516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9fa422cfe43ddb870da60a86d7068517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f479399b75dca2835ada5a69bb1a28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d803edb91001bace1695a810f781519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4a4d62180412f6f36fd14bef88ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358e21ee8e1ad38da5cbcbfd072e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5e082f38f806ae18373600eefdf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4eab32e81cc655c6074664438331f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a292f191ce2e27f4f6510d8b4b0b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c69a7ad2349ba62b123090222b3d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb13187d456fc63d36284c0636c5ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14bbdb41807778b7315501e68dd77b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f961a5920173d0c34907acc9b6be12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afeb85703316801bee862cd084a807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01703733a29aec8c2bc2217fa6b14e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b81e2910a37e703a8eccadc869719531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b218463ebea846d8fd1f7dff10016532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bc7f4a131eaeb2fcef1812078f78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717009971a0f1880f701032ba8c43d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b068b1c9ca1943c215206eeac9475c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c8edacfc9d64860a2ada1e33a230a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa74d4d86769b50eb4e4a81320e72a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d420054f0a3b524c63601484ee02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ec0929f102a72858bcaa050aa7dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593566433398dde10dd9256c4cfe472540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b9e9a7402a687f5095916adc25e3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97a88d7f6ce59d07c3e3318f153493542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08bc371268de62a1b6cf2034726e86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1175133820319d7f85fccaed76b4f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8becf8087b3832326262cddf1bd43ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71533f62880829c8cb6ccf5715d84a0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a3e703b6bdb168e6bfe17570ec39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feedd7f8e0789869c52fa950040d41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bbbd3627b955decaecd12c3c6b05c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c482cb8c1b0843c7bb4b3999581f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610aad208c3614ea66d8b9840f51c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0b678cc6201f04095d59fc78317b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c785921bfa10bf3b67f90e023c9425553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59187d0de6dc9d2cb69ffded5b21e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3b0f1daa1ded64b7875b394fca0b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea26043b957f1f96b235d3fca7942556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ab1d374dfda96eeb9c43d151190d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937053d358d1ac6e9e4f9c945bd63e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28854b0ad73a651a92875f4b78fe00e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589c12d28e81f7c12cc1e7cc4ceb91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca5e79f43c9cfede3947f32f95cba3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967268e4a4210e98721b01d87b598e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e69b0067175a64ebecd63c6955fca0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac8743e255a2df8f84f4c06ecc7bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd37e73c37f0ca29ac387615ce2be9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c826403944469c2984ec1b73a805566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299abf0ce9fa3dd1831e00ae425d6ec0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cba278fab728c5c1b9313a82310eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4176f989577ea85ecf3489c5e7111c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2cd448b34a0b80fcd3c9a9848f8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe5cb3301334cd06bd2a7c232bf559571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69132841b0d77ac53c7ce63d54507572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a84943848c80fcc39cfcb8e874fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6b6029e8d375e737b69f9daa006f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658925b285edca979130d8263db793b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd8af9ba701a8ed6dd4d18c59d77f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342efec9dd3c8c9865534f9caa582d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607d8813e6af0a95e12c7d5f996912578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdcfa3549401ffda0c49e586d76bbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9146837780e55e9c5006e87df65c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0c32ad1362786af00a8d4b7700ac1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1507c61d27cdf436a0dfaec432262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5afdd348c95889934a6d8228dfbc5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f862d5f615e95d1ce985a39eae3fa6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b9a88897b3b401481290625df511585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7502cb4ab922a449bab630bc105fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010149ebb23293f3e31ff2703de9dfe8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da774ef41e3a66d87f6bbb9f5c6ef5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a9c1d6a9afafea52494c435bb8854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f46e6b9a583d4b29eea7e96a1f738b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ee9742fbff7aa38296dd952820c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f1d5fcfcde635a6c47ffed73f09b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f2141bdb12147a5c32878fbf2224593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f032236525ec37f823d832d6cbc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1819664a7a4821d93ad609325bbf9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c28b927a153475b46e4e33d6dc44f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2403dd4e47686b35a6beabf31c4915597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8bd404a04f56d9dee07c1e7b67353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f21fe92173b6bea80af5fe70740d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a1bbf0d7036b60c124906ebe7c29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69150f25502e110876110720c720558601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea424a76648380792c75617ac553ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b25a0f7cf911f6447dafd851cb49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f0ab95524cdf04d21a9e5ddf9764604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ef7e0a92166637ef4478dbfd94f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c755cd48ae02cd04210cd0b00b56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc493dbdc7ea07a3a4b41645c3e64f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad9cc8356d75ab2402f0a335f6bd54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772fb18cab7d0cf9e72785bdc171b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1130d60333f629ecc64570bd2f9c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933afb46e9a09eaba64ea2ac32d3520611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bdf52411a4bd713d012328a64ff6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198754dd28217f7590be456caa351b21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2bf0e9215d72436641737442ca86c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96effffb02f584a02f3abcb39805ae62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b01033ef8f0825b9b5a1a8012ae429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e977b916595d4181b90b90d33eee93c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb722095248945b6c851a66f77861618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759d001b906ea2f648a73b114d91f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4840f2c4a9e99b928b7011a596a4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b698c2184f478456abb6fff7ecb26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320910ec0917015da4bbfc9ee7e30a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa895c242f81e89104552d9e03798623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426b2e80122bc83c8ad0680fd8bc40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b1537019483878d1c5e319403d66f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc250927470943001b5e7eaae78bae2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283eaca295488d4eab4a95c8aa2ecff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a497aba747c50fd8d1dfb4ab2f0378628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b991fe3c9a26f0bf0479fc599c9b64d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c13f05b73d04badad46478987823630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c388334ef2305cdef7735868e930e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208537ced3bf7bb74e499ea001e9b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450a7eeabe44e2ecfe404bba487483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b98abd86af1c6300360720e03b0fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c4f947d26bd9f20567bd1d91018e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04d2c05ee71ab27dea3a499e2903c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6d391d4d8cee839e1ee3d5e57c223637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a988c4826428902b727ee0e9f6d8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad14c94689c1fcb0cff392e599289f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc849be581de9e39281022ba15610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb4f19ca18e6fab6edbaa9467b22f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd65e45d649fff5d59bcc41ba6e9dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce562caf6ef13b842b1a190844fb66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d88ac3030aa7b6ee7415214e8ceec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cee6bb210b645a349cf5144f13791b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b35a4038359e3adad618e75e0839646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846c5d3f07501c79c71bd358bf81a82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc818a83acad7fb05315b906245c97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40bd195a344fdefee3cf6ad2741ff0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b17b54d6667dcfe995de145460df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c30f74715d9673a997094c524d71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b31c619e44589ef77713330208e24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9982bc0e9f2a7412caf2cc8668a5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f162d4828b5ca3c4c1c8df4313f0ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08802ca23e94cf1fe9cf5610c629f2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98fb45425242d45c6cc268f9d430ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc638371d658608c09b520a49cd56d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a02e4bbc54c30736275c366bd518f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f59c6d58d50846ad0a809ceb07b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97be5b4407242082997beaf7e691d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac54a8e15154252c41f9fd143a8825661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f67a82808d2a45dee92da48355e663662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5f56ff46269ba4b2f5fbb9346e3f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982e2b6c16729f855a00e8d53ba0110664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f474022b7ad4569db74c8ce7db3aa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941a923f58aa20acfc00bca68037a33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd02bed1345fbfa66152f13b858899667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627115a81a4d2cd75b1b8f5a32f29c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd6bcf86554f4a1d069410ab392544669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf885fa15a9d061dd93aface06a2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af7d8ed6b13e129d16b1b8fed9839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646f13073ddbc26fab8a26e84bcd55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53238909b67346de7ebadb77985e43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e07bd4dce8b1c84042039a84603c7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232aec077c526ac4d7b838848c5922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993559f46bd1f9d7ba503221f381e22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faadeea8d440dd159c6cfda093c0ddf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901b60d90e47ca35b60b128fce2ed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd7c70dc19bf1db896a3359d244e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761db70d5737908ddc2401387e4b395680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811943148024ccf641d480504ebb7081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc2e5b0dfaba678c153b17872f6887682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f52dce8cb995c01bcc6e952cde5d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daba8161c61db4cae090c0e6ca83d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a6028eef41b35d222b370ce27bb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e658f86585965840430456d13d4f5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47899f4913d7df272696d5816ca244f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631052d73b122911b9540f70d8b902c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748111d7de5bab8e7db0f8cb4babc46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd259dbee9aa8943c6c69475eb2121690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa21e27748fe45b0621a4560aad5b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d338b0792bac852c770820a7e04f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8304e13c7be34c0e3f353f2d049c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428c6224042e64012558d7b1bbad60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6e1071ba8d5c55cb0fd1db1d0364695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee07f34de590212214ffad814af9484696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87777050bd32abb074b412b7b77ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0d150fcc47dfc8a741342037b9aba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae63a80ef69eacda731fcd158e2d4ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528f3a9db0eac1dde70a49cb938d16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a81208ad806c37fde574231a10490701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b983422a500f03114d9fd2c68736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9f39c5e3e6fded246155a63ab95e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924371c1495ab49407f7f658e0b3ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d468a95e568b916d2446c04de25781705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e09e9a53ccdf6da7b63447f83fc5b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0cd5f9eee174d5646af3df3ffe4e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6493a342d976fcd87e69ddd5c094af1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc1f03b2fe91c43691d569fcd1789c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48443c926ca9af776f56d84ac954114710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025e460726656b33c44ee06cb47f34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535256e0a4ecffbc7e9ffb7b22755710712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec7ac7f4f579025ba1e7a2b32787e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bedc48af4a6e4874c10ae7e7305ae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6315f4881aee4195b9c977002e93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22208457596b62b23243d656b35b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743a82f9fef6d344e266384a1bb001717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887b88813177cc5a69e652b59c7e98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50c74873fe35842ebeb083d6651ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b7a566dd61fc3f975b3c3e6d60a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522628df614291166870a7ce9e85b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfbf5527fe49024fb108827d30946a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ba14424a8af5ce2893eb5bfdd071723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d58ca649e905c2010b763d1a3ec7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e631ca74acd542ed283908297e5f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ff996d558ee158ac3231efde8d3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5c12f261d09da2711bab5c459962727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b0dbf3d638ea58d8070f7c22439b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb284bc7a3863240d1c6cec7f7ba4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9795d4f7df19404fb86cbe160adf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ae97a6bba7346d7f946f549ffcf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43df568a514c2053a47a749246933b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef1f5a97f90e1986de7510b2e85a9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e323a8103e076f957e7546ed2208734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b88f86b3a6358c889936cde5eb959735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7362acbddd2533fcbb1d21d2231abf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073d7e5985f6906293ab319dfe498a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca60aa4779b254d2d062ce54f4af72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4084b21f78cfed6551da994574631739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf29561f9bf1085a86e0bff2997d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b32d7d1145cf413d742bb5e5ff75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec6b7a66b35d20a3557d6a36dd291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c16912731c12f414e1d27e009944743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a29d15cfb8670c12531f3de60cb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d61d949a2e7d8f0f9701781d25f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e996837310549a72548a11585989746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000d264cfca6d6ff96467bdb777adf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827c6a2bddda8853bed781c6fd12d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7105106eaaac7ed587ba4610eb79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0daa40f6d3e85180a4c9909924c644750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7416e8cdf5aaf0f88b58d47def27ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822275361907f35622ba56a00b18b68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722dbd65567186f57cb34254eb595f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d51c5d55485c3848bb348686efb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dba8e05e090e1fb03403eccbf5064755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4fb72e0ddd14920de7a36867e940d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6bca6b841dbad94cae2bdaab54f03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc11ff2943ec622054db9635afaf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4672767302494199e991e81d049a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cae083020ba90f2114ca5aa35f3e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c6d4fa8709f7b8c8e75b5847504732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cb91ba517ce003710798fa8ddfd5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034b671d7dd622f4e4764928940a5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32c04d250790c01033c0e7aac687e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfcb29e5a7df551f558a7c42bf5f8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5a847715cd4298dd644256de08787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2a063cb9293e2b3fbc4ea1123f518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1f263e36ea68239cf8a9cd52904659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770e990f05e9b13bf49968acb17c0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0406461ac655437ff7c830345092b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8604ee9a95086d6c66b2adc6ddf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c1cf2124233579ff60c81e5546c3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feba7f5ccc5889cbac2058a9bd2e3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687fb856f9c4c5acfcc746600947a1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c802e29b4c29c08ce2be6a93aa98d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29cecf1fb6f2b9a14f450c06866a2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140652f9a5af5bced09fe140d9f396218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4ddf35aaee4d9c90a6a878899a9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98dac642a951c01b3c0b0285cd66c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe40d43284453c3ec9710d12f13a1ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bcbe9c8826cb7a52cedfa8ea1bea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a2269846e2d1ed14da03788be75823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72884d6e17945baa1e6c15a442dd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41087a85a1c08d5c43ea1265541ff7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd6721ec78fd0201bf62906e858ebe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411825d5c93cfdb7c517bdedb675d2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307511c3b2903b2a840c89908d696a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee89b7595363b27b77c860293930f7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c993d8dfbe47cec547c115f7cbe73730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1b78f5074ec41c422a3c1cd541d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b894cb40151e46e32b6f82a4057532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76507386ac810ecd0a1ac01d2eb3b8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986e3206dc8a6ddbc180d71a5926ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7014d22724fafd620e8579eb30ecebf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ecc4f3e1c96d09dfb466b3f26a0f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ed67b88852e79c2dc91aa29fb6ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4e9eb7342cc4f6e3cf29b65e6d9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77cd48e0e7acae1f958bb9b5db9dc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa88b75a273ed9dc0f11c19e0c87240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6cc0e48276d73367b02df2f0b28041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3219ed94c8621e7ac4c0013a3e03c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af72e0ba9ad4827c5fd30f7caefab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84cf498229fc92a9d63a234d18b7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ff4792b026741952b183009a1a5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e9ac653fbe658d9a57336dd865bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f03dc42481aee957cf85bd625ac4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e2e4aa8f035cd41998a7118f7d8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6dd9f4839f138d143d8758b04f7f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32e969ae98743760db8dae6f903a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c355a03040a5a90ebe599ea29e9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3277af153b4057aaac84537e41c08dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d808e1aea7f4dc54a2dc05d20332553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b4dd08a1b13d9af8b44b0319f56554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbee9be6fbf6c6095ad279cb699cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaabee7415d137b9e3eab157e9b5f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9644830e69189f788824d7830efa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cabe83e8aa36bdead184d3b0d216ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f5ef9fa8dfb91be21d41504ca3ad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b59803aa09f69ade8ca6f4c9b5f1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19551f1646b7e0fa8af2640f8e10661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfae40b3af19cef7622eda612caedf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01100df67bfcda529ab79a47c1bf7c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa6f2a125fff0960a95f611c1d0df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cac597889e7a168b6d21fd211876865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a73639ef7dde59e95de0b0ccaa21766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1e5763c5113a349d6b86dd52a4c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c90b4e2dda1d0df842a4ca6f6b77b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619b3565ad5b9a72d1a1300e66914e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ebf6154e9a61ada465396b77c22b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188375099699f00d798bbef1029fd9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad077ea6a69c9bded95cabf94e9c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355b0a796482b94eae4ac36060568e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db494cb35bbb5d571eade6e720d1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4841ccf989f1380ded930f715683575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f321f66006ad64ff9ed7d9d8c6314b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e386e615109dacfcff967c04bfaa01f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe69883695796df350f80cba117b4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389226e8f585cfcefda6d476cc0cb2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f2eb404981e6d115bbda4ee64c1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee494065c07c708cd0dbd9470f37f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298fedf39c3444a16e9fd4fbf8f07a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba423f5bb20a6f63caee4d6d91fc0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a0bf3d6f84ee309016ecc046e818a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e1d212cbb54c34e97196a64ba0c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ef5ed51a0abe7e9bebd1f4a28479986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e0dd82294fbf965051366d9e85da487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda0f3cc05bea6cc254796c390a3c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2239086bd75e7b8ea6e1958c9f28a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929c75d7fcf265455ef07413282ec190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32761e9aa25928eb6b8b85e3f47918591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23afe03f90bb1d41fd2efbfe8c2b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae48c2916232f5ee2810ad57c550793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29328f300410b1c50f552b09e921d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4928d3eac01c720fcf3d36007ad9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965426d30da038684cb11eedebc5eaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce86a388f4fe7a7d342ac24d321b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c454705f490903fbc75482692d49e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cef716825edb97377f54f30e125a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03550cb0172082b1b78097f9abb6d4de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200993add0e9e9d1ceba5180825d7f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f32382898ac6fe7170c8ec20c9fa35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b46cbf43272bec46b3f4430462dcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e6eb2dfe4c5bee6f64b5c25721a9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64576f3fa82c9ae26543104c6619e26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f2e42a14f363a00db93732ae775a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a08bdcaaf0cf4ee9df0448c94f19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af83069ead1048c36032f497137fc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff0ae82e8cc610f5170b8008768d86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b01c210d7f45337f22820ac600934110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5febf8e2df0acc64626202d45b7a3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf5c42f4100b6daa1f829d450eac6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce23190167479d764917f1b7c02aff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfd1fa7c7ba68654d82b186a564786114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e63e4ba59bdf2d5d77e6768a0c7e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803324b33a4e31a28ae17872b6824018116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d2c02a0037ec8a394c7f7ed9c36e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927f1819c0079ae76e7b5d2ad1af5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd59158debd37bd02eaf37eca52fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf3a00be58b9ddeb18ec56c8161a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4324fde8bfcaa9a743389d26b72dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ab5840f64d32b945fd1c3e2732bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188668ab6f8706860d442e2091eed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeade12eed3be672c37e99f51e69dad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b52916e271c1e781af7c7592af1ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8017342bb4b8b184b1b30a6bb040b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d133a4811470b65e294cf79940b64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11d683b713f9725923df560b78c7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1c3aac191cf2bbd874d68780b87a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23ef1f78c09b720eb8fcdf79726efd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc4b15f7606e68891248c43d4ffef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fffd72855108055a8c1fdf20a2d8c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cf418c300cbcf6c45f214803ef52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6478ff48b08f520832ec5d08de24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ffcb7535adf27cd763080ed966dfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d60568d11390f2d1a09bfbe8ae969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc0b6132377b847a3c5e816b60b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb8f163712850eff5497bcc4562a97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf6e584c94fee5cc52d2b4d710700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737878b550246415cb7904a6d5fb27e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b285464a8fb22bb790fe8cd36288141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91ccca509796705576a303c7bd34dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2c03662238a8757dfc74f8341fa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf19739758b39939fdb84d147005f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895391324383184c661dde6313e26f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad03c795466f1282ac17856bccf42b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b585ebe249942b73ad731d6e8556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd86d373aab49d95de6284dd91c24f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14079eb99c648d6aaed7f20f4b2aa2f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d7368d4e7426bffeebb527165c28d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ef75b9f7f085415814b6eeec13bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec06af2bee2340363065127d0f0ce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdc6dd0b2244f589b992c76905c66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80f7a9a0a5906c74a500e402e7147f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315bd3b01bc31c5ad1e3a234371b49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e2b041ae16530eb109ff1335ac3d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b97817554ae60a4f1440a05f9c8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30878d36c09d5eb475261d4aa581fc40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac00da6e046e5badb6f7f34e4408b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f5aa82a9d1861e58eb8b9e2c221f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d686159323cb212c9abba3639a812b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba430a7d365bb20c804e8ea92759cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9c71218b9742140216491ab998ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c6d4e4f1d7f4d3a865e868401fb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca772239d5eab21b7523e1a27ec0c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d63a93e97182fbf55925d042976dcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d59881bb274bbe39a374169a0144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a63ef62ab3f0a24d5114fb691b86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75c2a53ebce6939edd0763946cbff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ab4ce7ab5017f6d4064001e499f87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a90b31a89890f782be7a96bf267658171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe036f20bca7c36c584a529192c304172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c39caf6c03e24ba1107de570db4356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae949c0b82662ee487d2303656ad51cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f7e422766c76ee0198ded9ac7a7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907fadb61e396d7ab80f8c2d44d692176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f0466e63ffcf0ed767f0b767d33c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5867d57fbac8d59e0019cb88db87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa801c8b239757bccf6182922afe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482b81ff76113055fc2d887ac31217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2884368200fd32e5f9d063083e3af2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c422da66b7734c01f7d56add508f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f3b46a5b9732de41a03a1b3ff3b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c133abe59006be3454df8ef655df3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2af527251c3571951188821ac5e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520defbc8bbf42ee2d0253d8a25329186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf58241639267dc652088e7eedcb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8978ed7a6d63fef9872c233197136db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d3ad7c7a06b85fb9082bbe798c7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f39884c359e808e8faaba1e6388a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8750f02f56ced7a38a6bc9a30771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8adf56828735f955718ef667578ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712558af294e6da9159fde0b5f316ff8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab245e94445711a69f045882ffac60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1265b101b83bc39b58693ebc628e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef7c86a9297dd4092cc722fa3fd07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9427d4251ba92eabe02de1ae3be4e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e69652b82c5b5ceda34a7bbd735b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a5c38105b0e1559f60c3c652e883199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea7fd4fa004a91ea963bee210f37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef92947f25ebf228724d2e0274fce0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb7e0bd7b9b0a197a13f3c75de8c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc96a7bc69a1007aae3d63589c940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001919aa30f97fd13e1a93275d764d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700eb0cf457a24d772a477ef4aba2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cfa1fb54b2afeb54a2554c2fb999206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5ed4a49d430a5d3291e4b78df4fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1aa507a2d3d14b07404ba8d601b85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20ec20759c6b4a3ed22d0c1de4a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266b733e156b59f2f15b91e1e745ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0e5397e92707415ede48b1f73ffd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95308ea173a7875b5158005573b8aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755b4adb42af4401bfdc8a85e2e82b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb1128e556bdacb07828c1f4823d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489cd2a337262dcbce1b2ce7f9f9795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bd0e492a6f10f08b44b4f05175fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bc0e79073d39e335987efbbf166d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf7f685bf37cd80c6469bcedfe254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ef31a5fc3bec64105c320d06ce743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca4c2a2f2426e3eeee093a16d0a744220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e21a1abc1739c985a384be44d8dbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137d7d2c528c31371ef024c0196a13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62cc5424a0f9f87978e6b1d1ce6e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f632c184d3377f31f60b7221f82f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726eca0335a2ccfa690d47b7ba127e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a87ad68d086a3992b3041cc017c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04f21e7874ef24dffaff1a0342f79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fe5fa5ef937370f03edc6ff3604b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525459a93c5da588cebab83ec4e032fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f98e4b4995ffe70dec8ce091352f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a5c9c932b8a66fa0872e646bef29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065a242465d0a2ba01215050f92d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d6e7bbaea863f57b242b8e15bae80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ad705c9c99ac8b8f08b9fea0ffcc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc93297394461b50044934567ddf8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a03dd36ec867cbb0eb1978a8d1215236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c1f17d750bd0bccd6586396bc0bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e51ef189029503d92dfafe4bafec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c7b63359df513ed20029bb324546239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29950d1b02fe7b38dbbd1efdb4b56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d69c7d7613c49102e43eee189e26d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128437c5e262aed0878f22078c4f0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc47279e74fba951da5f351e6b8b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a826d26d5c0413675082499fb0626244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5e32b77c124f2fefe6e2f8973802245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc5b21f1421c10216b6616df72b348246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052731273ec07e532562dca2febc7e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f64e2287ad605093d5f39f76b9d05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b262d5dd2da53feb13438311c7834f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c025eea90bd6f0b9ac7aea707427250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6462904de701a101d6f695a0b72a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450f94c9d2d55dd86c7b287d6e8065252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9a7efec1cf66a2022e52e15e1b40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbcddb6a1540a145f4f7072cead63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e776f771037509c2e92ca0fffdf4cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82b1cb415135cd242ae83fb746f240256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed76d3daa8e74ca1733d59aaedc17a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43d325c6ec362929860ab665d7af3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23020b460ca9ada349d7f4158b10ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628242e062cc8ff2a46de79205ce5cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63e7b4efe76f854562c474f5270cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ca745cb5561f4f2419bf31ffaa88d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab8dbd34d1eca443db0651fdf70b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af8c47a71f856ed94c71dc26d25c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227736a6d9c7c0b8749d669b90d0485265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da994f4e308799497d708a9b51c55a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a976caad87805b54d17fed8d0fcaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1ab578b96adcf73523c2908f28ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484237347895957da035065bfbfb5f85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae4bc4d5fa0726859a1f47f2c0932270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc845cb4633b3504cb1d4845eec6a17f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1941a7027b419215d399d618c8d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b7373ee38ac5bfd9e2d4bb9b4da2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb8428bf46ec2fa50c2f316f7b3340274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb414ca3ede2b713281b4670abbc0ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f4e19b67d10d77a65e89a5433a94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a783bcbbbdec04475807aab820de050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5211727f2cc60feddb862b6be2332278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842405cfedba8c2741abc446930812d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c445e82b89f5cfe4e5f37cf67802b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de17ac6ca240a05be9fee2c9a3eca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203cbd694b9e82faa377e8ed008de7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9c2149a5202e75f5984ccdecf880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39cbfd151b6a2427929e94fca23bc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225420a4ea0943cbfbb10586e1d0662285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02ade492a63140778a4d5d8f0fd1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ee83d53052b13d65c6989acae478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18505020580d88fb8fa774b9f19d21c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ad06209ce27036b3f03432d61c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914163b7192c0393ca6e520b2f5e8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039839be9aa90de6954958c43c13ed44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b0272461c44e9208ae78279610b45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321decd69f52f30f676135dc9b33d347293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695ba34d0f5d12eeb4c8894176731a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c45716ccefd34270abe310b7e67ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03bd57b8e281887701649b432e6bb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696cbf3bd9d4c3486c8908949d312e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b32889d1c6b4d18ff7d38fa25610298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084e662ccaaa0c32b166d99c280a57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc25ddb4832acf8cefa0bdbb89015300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc58524e1494fd1bb22cb98e389c44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a4e1a0b66656720f9a0f411e1730e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83e17d8308b62e6248e301a0611982303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa734948df07b50dcf15a98bb25bae7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2832323812a0d6bb87ff807fc4cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd6711b9054f92e3220b88bbdfd0c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685e3edaf1f0b1eb5ef8defc231417307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed913b0b6f65a6bfa85983811c2c361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3c8868b45c7b71d59b41433b3c22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7b01b55e1132258beb56fa1b2e3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e584ec27cf52bc54adacdb907a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e83c7d666b6ee995c0fb402f9e50f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda197a914a619fb082d40dd6dc3c07f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673a808c0b76b71cc3931020c81f3ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025aee16caf15e9016f8a46eec5501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e8ab9d575abbae493b15266789f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9666774f542e30970327123abb39c2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cded2704cfe76d8265d495b82f6f63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b8faef113e11ee6233299a6eed12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580b1ff5f3e369930252bcba2e4b00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efd2b73cf98c6978b2d650511844c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c17474a1e7c7b0f6f5b7321acbd824322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e16cf61f3f212b3b09a2e329470a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d383aa3e7e03f8db77b42d4244ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3b1de1e48aebbf522ae671dd2b01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319d483c9283061a587cbeb7fc8cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dec5ebee072001102f64385845ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce128a43b9b4cbcf42b6d83c5820012328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125896d48cbabdd3bb40da5da824acf1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a78c321e0d42675df44a5ab4ba02c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215dcc89bcb7231d33ddeea8e12574f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0390f541ff0ae9c076ee4212b47965332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd633eb83ea8c2aa779c1eba42393f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e06fa85bebb94642c2164432a5fa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2eb0669f2357a9c2cc312bc9902e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c540a9591c757affe48a50ecb9c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb26f2436fdc0538e1f5795336106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ef05e5c0816051d21e3dc6b1a8743338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6574288822a2877dcc1fa5ff4c16bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21df6f0962118eb780cbd21cac0de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51660991fe8725fc433bd98918ba1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31021703c71f8d120225a36315c0ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dda19556ddcb37293c822b1ec9c08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a8cafa783df7f765d1b2d7064d2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1278e21912803fbd86a82b62f94b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1d13e9d4a40ab87faa143b075137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb5f91a8b49163be0babd02c3e4d0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed26667c22a6d059f0360bed68410348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab3ba43cfc172f57159a584c556ff3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3505895f8911091ea189c6f9379a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ba7b5c2e9dd2b17fb72f94cbe7c09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978e876793683786b48a8490e8a418352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb04d927d56b89ca324df2ea52a5cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb20b41063b5e27d2131edd39e18102354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e052dc7d7383877a4a5a6d553963dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e935bdbe61e999311d0871cd7b085356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688dd94c0bd7317981aa7a2b2debb27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983b6b3b535ff5e4df2cdd61b2d2ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f52d819c4a18bb744760968f09878359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d93b543274cfa3f7f23f9621d8a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf68f3a9d95801df35ff93ba9ddba1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b27dd0110a23ad97b7def2110d520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64094bff37b3afa60ea399389114a93b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d81991b8618e427754eb752d481e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6bbcbdbf795851ec04185ada1570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660600c11e8f6b91b734ddcf220ffe95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69f3a21a05c4445bf02e31fc01a31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca29dda3466d5dc686e3a2d426883f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec89f5b10e033e115b4d8ca51cd60c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded3c388c667b019e4a9a22919070d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8449a91504c4f9c3623374c4d0cf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cffa2477ddb37f0def50d4e14bfd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2ecd19400a616bdc1795749b23fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c10ba91b507e79fc819efc68867b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf2448b908c71ddb73c2b036fd3e5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb00fe67dcbd8f7d2c01e4f4e004ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46e7cd653b86d2d6f3cb3daee943a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d134be9803bab0c6696b9156f62cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba85b21ea2dc24fb6e323af52a516f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49afdc6957f54884e4b37f88f3609f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246122262390d5005e25770c7bb40636381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcacffd9bfbeea5fd5e33f8f09956a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca8b3a90f153c78886082c01826278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e5ff26f6d2b94cd037468ed08218384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e53b482f218320ff14dde2792318c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea384db8bc1984fe137a06f0ad6743386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04cba9f8dfc94d22376a1dc519fd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595ebb51e72bb879f7fe3f94e4728d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56316e5d7ec80daead681c4c83a9c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd9ea70efe3697f3aa9fb0ee128711390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54cd406be2a86b9c5741128171048391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e9df985b4d081cbb6fdd5c3f38d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf003ba6eeacbde0c278e18424d4ed8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e7450d3daf385200f660f36e77b5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a60358698acc95f1789f13fa56f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea598617d924cf826a686cc5a45708396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f949f6cf6c537b7fba725dc28345397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b437454813791b78b5468c08bb498398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16568bc018658c28aa740f99ff51d480399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98f38eac9b592d8a1513d2e4eaf2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7a07f784f7cd3b2fc4849775775d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e997ec3da8e438ba62bca7cc0986b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b9d0622de5dab55842f907e8aa4cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795619cffe66dab01c10de7712872f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da9339adab59081069709b30167d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b7e362c6ba481a566d1d2e994b649406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183c6709bb76fe03608810a6f16104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baadd35475a276660053e35c4a1e85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9d506f110b747a2331b4fcba6111409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72875a1f57c2b929d3ffd40284918ca9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3ec4a87aebe83e83e621fb049457c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630bfb30c009a0fb6b4278f038ecc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1e20e0d0eac71e4744bb08d95600413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d6bbd2c32fcad10d143413e2008f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47628c97c60627c0515c0d499d110f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daeea5c566c79539211fca6f33209a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322309bbcd498075e053a876cfebf9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f47c9eb0421f193a2993e804f53707418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2467a3f2bca12cc60bc7a7126ed6869419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5030b15e3f78e8516cab472e45d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345e27945b28ab73f365bbfba84e1e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80df2cc442ca14fc8e182203527e1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26cc8472f8a070883671e2c9c14202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6bb4bcc28ed2e4c049fe34c95bab0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39aa78f1f5c3e9fb92daee39a5673b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d97e308284cc21f2b21b395bca23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba1ed1b2f75048b88c95775350db2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf039d7f41aa1aeb2aca6fa79feb241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15c5ed410eb74341a06bbeab437d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b00459c552513e43757a2f9d817f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939c9be66b21379a7639853b67d880431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b9150d344807414d6a8c1a7eb4ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202e930f2605604731b077ec1acbdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65158b6f13a12ac7737a907990007434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc08207023617777d0f81302691b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8e2b2b0d39bf08486e998d6ee8a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06728d094c25ed8e9d91d8f830ee62b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc697e30f5b5d1af22696213cca367e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3fae7ae2b00cee9f65876c85d5461439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088519faeb9ead11a940cfec47c7c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322d9d3a3a13b6013228147d7e940a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ebad32835882fd77dbf151b2ceb41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2adb1b24f675acd9c1865171c79fa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507ce5e148f8e8d9a3a07b4cf552ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba808ce39f43111439a1ae32c59c8d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd0ad01394a750357438086046e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb9f16e313a654973b99935a3fa89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a676953569b656990586117de23791448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc76eed55f382d4d99c3e7e1e3ee62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b47f25dd19ac9ed4f854fe5ce764450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d81ee0c8033395518f044e4e35a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877783f0d2d5f8775938fa5ed59f19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ac2ab033357dfee72648b8e79011453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93f883be40ebfbba891470eb5b6f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe368ddec39a6a441222c5d96dfd1175455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893b605245a3517fbfd3b724de15ef3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989edd75a18059a9851603c2c4fd43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b092aed51d844cb61598a8f63fc75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1c51a159ace146ee978a7857e9fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633548498a99ada70b8c2cfd0da1cf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6cad7755dc128558c15c9d6ca75d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b89d85ab74769bd0ff738cb2743fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac45439fab6db011e055a5fc8114f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda78b7538208959f4871a7b53c9a2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe17c005d904ab306c47db9c798c65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026885d9ba749f798b8ea52cc81ff8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87a33cf897611f07a7b2130264e8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc946c25f1c814bc04a47b96dbe2f8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f074bd5037915581cca90838d50a5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb761228ab51dfcc00fac49c54525470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6cca44e40f617aeb6f36d0a2859e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1918d6d551327427c7052e5c4427f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca41164037d81869dd725c44a3ddf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73321d314183e70c9404b10322b2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221dc1917621a8f22c73452379c16d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5d980ea970c0d2706883054896cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d777b931e202699a3e1a2664a76e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6f7541235ba02f102992307ea1ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340014e274bffe4d8f676a421915ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee909dbee097cced3a3acf0a7b89ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84ed9f2d97fe44eaa1655f537189af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14367d8e2e829bf9a883d502c414f42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198cf27050a6a1fc7092bd290b65cfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a5df21bdc5159b0786f5569cb6b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e62b67c891ebee0c54a2dfb82c896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fdadca75318068709fb0700d81708486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f63b535a43651991ebdbf839961a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02988c559d9842926c46da24a52fd3a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88d5b5cf25e5d8af79ba36ea81f50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c56b9e14c5ca0c7812b998c004f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c20a189de3fa2b8028910c67de440491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ac7725efd76df8d85bbb3102da26f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a43283c7b127b574e920a4fcc5cecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a006db916c98416f4d625b7552f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c26527095759fc1aff4dce0384eb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa48eb3b8bbdb9e5f1d7b4d617d7a65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52dc19f1187f879e03f21000286494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498297e9dc475d904555705e35d4a6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978ed46dbe55673d135647f2174533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04573d975a122a87a86ed1de5ef88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8462642b3622417839b8fee136caa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbdf63ea513a1da91a5eaf90d2a9d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ee7f6f9a2ec0b59450424adc886b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5511ba5effcd662ad1bb31d6973af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31475e5ef56435960495cc03aa973f01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c7dbda1be93640223bc67f9ad106b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57c06f7000fc8703061f0915e613a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57a990241ecdd9bdda11e83f8a0072508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9fa448f1439a63c5693f9b6fc80ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b174d2acb1d524eed934bc322c2120510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2613333742de94d0b5bf2b978130d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848a72372cbc9f45c1f7f98a4f2880512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ce0917d8758215905a499935025f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca9cf8e98eefdfbe10db61cc6538d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea871752ac92ab243c076f9564a69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2fa404b5b5d46daaaa4f072bdaa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b189f9892f3121564abbdd7b2e7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49caf8310cc58cdef3e2541e07fe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418391d9dddbf5a33d0264aea5f1db3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57cee46c14f9dc156e3d92193fd35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb49e6d8639ae8e6efe67c73593fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804479de21198928a32bce342030733a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688c54f1222654fd3c714fb679d9bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926b3b8ef8567c5faaa8a00fc8b2d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cf9eff4a27cc06ed8fe699f2ad45f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe93014e0264003b153c20409798d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5c153df005b769f31347ec997b985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e64efff37ef78dede3c446102ec14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627adfbfe153af85d0b99867503344529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea594e2ac3a614c0af8ee653bbbff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddad74890167c244edeccef314064f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d06eb46a42a6463e5ce6bb3b7554e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f2f242ef305013264fd068f86322533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059489801ecc9d2426b38c3e4fc983534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31722a3cb46fd9a25309deeba1fd539535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78655d5a7f0e4e2c50cf7708cf618d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab54d682c6b39277b75cc39199b2b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397d73560d3e982fb45501a629f698538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b1fa281ed638179307de436be5027539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f9da6c96a6d788f4bdfe89a0c610540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87611c93364ae777b074466b96634ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12ec888715d0926ca4bddc733faf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3580154de82b34087c17675cd01283543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668dbb88c5a438e531b26b70e5056b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276908bb14a86549b349adbce71ff2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dac95ca9718fa997318d8eaade68e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961caf6c00d956a846ca5b279c15b35e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a3e3ba0ba8957cc4dd6ab18acc55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeea0809acd90ce3335281ab21bfd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e74fbe42cce5462a812da631c10063550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc911f36c3cfde02d88ad045a9c4ce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f6004c732053631c02f27bc471eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f75642e9fa704b661e1eda09f618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f3b5a651f97f6f661b08e9be7840554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9a31ace46ee4e76d14cbd863a77d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a4a6c46ab2a655d2f7b6f4830db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61b966d92811a6df7dd20f9d43316557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8ab5cec5c91331c9f2ba1d61b5fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1242f91b6d0c54c847b58c42597bd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b3e868d576e459d4e8f71a58f95b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3b724b4a33a5404ae3833708c39a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b2b7b457e9f6f07a02a5fb08854c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbcb213bb4d7317ed4697a22c40539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e13206cdc9808d1dfe9e4c05c91b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce906ece74cf65a71e6c80fa3c8fbc55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258e58092c9b61e0bf4d37be9afabe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409d6d7d52d60815d76d78af954719567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7e9f489f7c7851e9c3558559790c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f237e98fcba8424359deb693d626552569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cfb1779274606063a9c1db0e5667570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc540c188be71b75b07b63422d119571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d11ed706967cf0ddf42fb7b6199b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d35f0b9b70f927a2399af1413922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcdc344b86afa5424c352afd436f41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da9c47dff376cb40ad7362794bd2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013478a02d137ae27cba07119a8d57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e088bd08281346d3027aa706a2c2e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7e27e2140869708f980fccd644f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1f9874e3b473b0b5080638d63681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2c881b40215560197ae138982af0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d7a90565c82e853c08f867484b813581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa4e0bc9dd0f0bde3e36aba63daac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92018e9ddff24f19e19f463f7e60de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a6525ee0034b50f71857156247596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359fe74698a1e2014e73cf944722c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb2f8c608b681e2dcb42c6075bd3ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74df7c9d7de831b50fd32b643f55b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4a40c8733e37e58c524eac3713ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363de1ed54d997c558e2fb497d42e96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce61dbae0d81dc318c7252ed2c530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdeb53c07d83168bd7037ef8086d3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dccf8223e4b8b4ab6473e8302e47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfaaccccfd2ace1302b695c4d98e8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a85518df7a088ab7d6433a5186818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25997a937cb791a1409322405c5b7a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7152effc67267778ab22a60217ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465324060dc51701dfa8a4da94f01a18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deecfb1ecae7d2b6b3dad68489ddc30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97de56f388bde89af3477702337079d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4fe8cd7638f127fe808f0cd749afc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc52343f7ffa4d41d5c5009ceec10f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac9ea3e187b5f4cbc24c166b144631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4f24bd67d2100940a1bd9c6ac536603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f842c34cdfe4493d9e396069c9a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a5650a32d7310c567c815de36b33e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d157b85c69d564898178ee35f2990606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad0e87c60434db382d024dc7a1dad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7b696022c39295a99c2761a2a895608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719017083aeab6de19b35ba8dc688c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973dcabef65b98f940c634b914dd5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecea400426132e2d4ab9df3abde498611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e761cbdaae7006a39d28e4cf6acc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1562bc9456fe156985073e4407b3ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb7959d9f695cf5e0008eb2ce19c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d8764ca79286b04c19c3fc3ebc96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136016a50f5495bac4d1aef6876af9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc748e520400d97a5ba5635619a82b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176c0a6d28e2aa8fa0196e5db00c26b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d102efd2a62832b847bcf3614af2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5354a4238a45f10562001821a0b930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95df881cd55e3afbf7e71a1de26c50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f05f70a963a4f51d4a88a0ba9a6f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed4d93522702f7a86e7915fa4ef43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f524a22477774ff335db631f1fbe0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b179fb68cf5590416848676398d6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf376366403d0cdb80f79be757e830626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682cfffa634288ed5760e58870198a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc002836df86eacbc5482e66735e9ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f81d5e3d8987dea5f5e7b9a8ae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cf9a23fcf0f5ac1c81975359b313630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5612c24f2b32be88309e39a93699631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390dd39d4a9b62ff5f88d8ff0f82d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58d3381cab4ac3df44aca46c33021633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6825edb762d1f7223d3ccb2da0a630634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194af23ea844ec565f763e233725e68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a237b4ba8aa31cd3db010dacad7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc530ea736b0d9a277323d7334d703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482e8faf81888e05abd0f01361fbdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529cd98d23d23351bb9321f1d85ffc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888e2f25ed49b326946b30ae5ccd05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4754c21cc6cb4bc8f7439bf7b3a579641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e592bae8a640d2bf9e7a6230fd8990642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a17c7af783bbbfe2222d362abfdd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89ac73604db3bf0b6f83fdbb7cfae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101a0d9f271f6ba6dde279296e31e25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dcd8905faa55e516376cad03fe8a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a22a2f20f815bff6eb02096ca0af0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb544965610fecbd3a24023a87cfdba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763468311b06a008f8d5d8e72709a17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc2b40e716894cc9c7b0a11d56905c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aeb14dbafccf494d2baeb8f6087f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b43a2931b6339add58427cd37648a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7e9e55d1ca4609852ea77bc98818653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc522c5b317270f7d388810e2d3686654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6ede9c8e943f734c66dce976401c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328d00c25f2403214cbcfe0ec891dbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd95f3280736e2dabd03be54cef53e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231522a3cf83182d155f755e191b8fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd6c7b37ebbb62fffcba997b98a8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b2f1b51a36dbbc2c5216253741233660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e37a86ce413c10f4f839b1621f226c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8651178020893630fb137c5b4ce005662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4092b903b1e3ab32bf78ec78cc7a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f3214754cdcf56279106ba1010e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617512019d02832839fca2b48c3089665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676da860f3a2b055143eaa7db36c7f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2daad1fdc09102e14b69c24c484d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbdc0e1f9aa4cff60f44313cf59c52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46907450b59014ea01056f0764e06a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf9609101f60ddf8a9b6337bef42f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fafe5aeab0d2def802c7823ea9b0a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af9779bd249277e2353f06ca78f90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1fd811d50e21ba4769be3d8b72c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e49c7fa1753124de4e186ed81bdef6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ad98497d61fb53679630a38417f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb045832221cdec86e3a97e9b0572c69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431c9950860abb6f30ae2767cebb6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e07caa0ac065b551320e1ecb6c74a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c324642ab3dc25f734b9817a41e1561679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad57e17a5d2ef95602262b70570c3c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a2059cc06aa05562085ce7bdc2a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283a02777b9b2d084996153b94aefd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad838bc29c2e85fca0de1c311951ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091d873a39013532ee5627fdb883eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951b12a196d6a9b0f2f77bfd56ff0d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864946eb90e0b2476f6149b4eaf760bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be36e0ad08b751cac07bb998336cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb451563931b17eb759f07464ea724a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825296b5578a7ebac3e3cde494e4ae2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9aacc3a0ea915281675780f9446d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105071efa56257d8fd98c2733d6b988691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec575aa8b574a48b5e6a75e6d4751a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e38522cddf7ff8496630f558bab3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5df0ff6ca9068a071a4145f9e92a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91688e503380622381fdadee13bc7d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25802ec9a76c67ae38f129368a09798696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4da92086aa088965e350cbb2fe647697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9fe8d86dd42232831fa3af23f0ce0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d6ca131e295f9f99c1d918baf9b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47efbad57badc2a4096da31f4c661700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713942f149881481a5f661eb4f3d988701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3d93cc21f8f2b054feb973fc3f98b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cbe40d2d58203cfba6086130fef4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043eac05b2c692c9aec2d61e5f8d696704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d678630b132a58fe2fab6310386de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3b384714079ad6a04298ec56fe83f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06e925e0ef9a0b6d764e8610d4ec0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab10dc5abe841204d0e263add5cea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d84e06ce7c8b475893db4cefb38cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34adad7e7d98368f31ad0b3cdaf691710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed499ae9146536ef9b77b2fa6d9b6ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f06e5213fb48ff66995865ea5727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50063458e76b3cfb2a66cb445ff5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c4d04f219c79aee4b29a4bac8f86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc0d6aadd90e664b4383615ee75b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7de4692c23e977bce09de8fbd87cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0063b8a6b01f3f85f2144ad593596e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb74c622fb0e8f082ad8234faab71b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198e8744c883ce7cb44a65f6cb73a41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6b48f534a53967c56e7b4f263e7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ec75b4ec10b7a0085448e859e113721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa754d845a4eaa179870562adaec636722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996a74e8ac57994fcd48d0f91cbf5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75992b25245fbb983134b30186329e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc15316b60af2bda86f74a9ef4f21bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc72cd79f4cc89be20149ba2459668726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32eccdfc0e9acabbda60c65709e5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c24b103e9052c61a7c540cf4d7fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e2acbf317f7208e8236ec5d709b91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7cd0b3f7a7119c0847d10f154386e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff552f309a9568d768e2b8a695f5006731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816ca6616f5329d8e0513c7af94d9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e4edff61507b615fd50397509d2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528424df5d68f6d1c6aaf50c598711734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fdb691275748645ec046351174908735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca632f09faae7ceeb963cdc565c50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b45bfc3868ed86c48014039c39ac7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791feac00c30e6c919838f52c48d90b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b591d7c96773afc6e24c71986a04aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79321807383b3b2d52f13954e13c24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee9e659594b72e4846da090d848437741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e6d9b436b0a4fc2b9ce75de4f632742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694cccd8df18d14d3439d7a17c8878a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bb4ae342da3967da946d46f8f0723744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab78891ef8d692c2350a472761ffa7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26161a58033aaf8222665abeeb499f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc4caec1b9a6f532c1944e559f57d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663f8c4bdc838366d928be4b1f61ed1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b21a19173c5d59afca55aa3ba954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447d6d75b97e6ae6814fbb16a2604e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e88b508568eb3a21d7ce6e5a2adee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded800766c205b2ce0774a6a42eef8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd97c3c2d8199f9a5561ec908d607753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb76642dfedce2fa877306ffd691e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e4380138634beae0344f335d6297755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63bb7cd33d713d0dcf8837f9f7e48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167c3b091f8ddbd7453fb7a2f0453b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbee913f3547de58e296716979212ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e39b11ecbf22bf2232c4a51b2e41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>