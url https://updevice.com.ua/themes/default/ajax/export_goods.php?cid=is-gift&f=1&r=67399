--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7743b56b73fab61e563373735fb01c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecffaa368241cbaa5a511a55457a99f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9410390930e0476e5db905dc1a441b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5bb36ab045325612aa302cd81ea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b643856af468ca68cc69a1a9c0f06485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe466b1fcbb850030229ea13e26f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242cb21e27f7fac6b4620b8e337c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8709f866e5d3460e2b0b2bf37228688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613502d61993210c0c0bdcf2ad41179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f55b84add46549c3c83e8735b79d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf718a72bad1db305e7565ee8906776611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c42843976a5f20370a28196668b0a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb54f55b0860f075a24f923ee9e72513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f36c09d4b78ae7b309f7a2f3508f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a6bbe9f9f5e989ea49eeff0dcb36c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a954922ee249b71c9514e99fbf68116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64744756ca83efb04bca8974bff48f6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b50fceafab3410d014499cd6c4dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d8c8435d01afa18f7e1799938e2d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03110b5aceafdb84033a0de4c434cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe620d57b9a671f82c0939b1f07bb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb4e79b7fd9138c6c4b385a9fec2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b0aca0454be01ca2e859acad542d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48de12d1d10961742945c3f2fd132f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9b3e489ef6cb806e7c328546ba4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6f04cf1c3569bdd478e20ad6832d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77aae3052fb0531f3c34bd2cab50c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d3473af510b502b8b566d4711cc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1208f181816ab92e9684a50051820529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038ad1cd93dc7f665482c69aaa1d0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ace97c6006353da71b55bfbec416b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553d70e64b27789acaed86b2249641c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ac6a3139e1dc8ad2bf802e57ba8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9671f3e6684f337776b88b2bffcd5ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09401579887a724cd7c3fc4fc274b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6733a707e0d0d9194dfe6779cff96736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc4fc89b8810f6c11b574cca55019a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc680665882bb398a6b9e34ea19683638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5aa29ae0808f11eda2e4489d8fcfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9ee62f2f7049c19ce894260c365e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ea88a61197ae1c6b24906e5bdf46441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffed0f50285d0cc2cead9159bae52f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b98f136b0f872847ac7b681e1fc5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cda67b912e9f2384c5e00adc66a2a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee2c8701100e6bbf56a19fc262fab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2101d182dc97ae35b4371f6c7959e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff146ecd301edf5f1f30eb5364e61647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a354dc0bb4bf4b804d223e1cc28a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c54ce73a63ae734c89737957fad8ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704edc132610b85825270533934889350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ae59f96dea96b5170826049ebe3dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7bda9d31976da433ecf85c19cf6c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997b2ff232de121a0d9a8881ba46ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b4daf2f9e5e8b84b306e25c967cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7ea1cecc024ef2ec4dc49598099355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069cbe32bf6799b9f51e04aa009e5e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bd6b7d6e50e4571ec1c0391975d2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e86bbf736504c69b4ff40b62b6ba258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28581cd246e4fc5190841ce7f6bd87de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224efaa57334790395bed8f08fbf62160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65bd016dec152405981b5f308858061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c9a1d6c41bac3136d09f17cd1d6eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac102dec1568cfbfff7ebe390c6e9d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c116162f06536957b810536fe13a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a2318288e0888e1589b5c929da3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161bb13981593211ce81afaf4866ec866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b31d248bf92cb223b38c42a2bc42b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf22c6f4f45bfd5ce4fd2cbb8de54a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54813de32dc4a8963d43600713a2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5a3e72435e4f7d1e243a168c4062670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68e386085ad1d254b39b7a145ccce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc7e335d5f85d37d0ab04058d596072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e210eef800053cbb39f0aaab6c02973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8982a2fd9a2410c962c451ccdfbe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a4949d14ff9605406debd1944cf9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf123148b2e37f3edcdfd76e1ca672db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5319b627546baf151e9b11c4ff3c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074c087ef178ab92f03676c569c4ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b111e7f247260505f20211f7fafc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc570e34c0cdd0fe888cfd7b3eaa18880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523e467a46c0225904e69717dac58c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f96c35ed0a8fccbcf01e788067a9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e22c4da158e88071d5c050e308b16483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd5ab3eb4514bdcd3002605fbdde484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf53dcba06dff0eb0b8792b20f52685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6205b5ef8a4d73242f8b2b58925b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251a7294793c582c65342e7b9f3ba587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3770b0ac681f3b85d95e167df9a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1776fe519078cd46dbab6e79230539489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d6407bc4f76252f6fb863784c8aaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588aea74c067d7c3493f9917f8a633991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1a794328bfd8398de29fbbb50a5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1eb860bc0e274ca2025615bbb5c5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e6156dd222b3910272e58893646e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036647a64d99b1c0f4e39bf251f172f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237479f9a5baadebb757bc11119f0e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f0ce99902fa38d39839047ff576e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a38e429cd0d0eda5b5650ca1b453898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0b349e84cbe2321ca0b7625ee684f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5395b4101cc8bb5378b8cb9cc996b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39fd5b9338e18e70888747985fdb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9eace94c545a78ce3191ff44befa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d906ff4fb6c50e473b13e1870402e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c197cac1f902d35550fd765750cb8d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce67b75015dd5cf8d8b2db94a2143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0d4a17da2dc6ea0d4e6a0b7ee7f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672c6d77286df8b3c874e82799cbf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb69dc0d458dd3d02c029e2dc2ebf60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f754e0bcca1e1097a6f968d3d009eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101417fcee8dad095b8e03c17440aaf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553321dd1e1564a9294fc118bf5468111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3932e23347cf8ceb954abcff4ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1992665811037c7ad02f1734eaf2fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968ba89e640fa5dea911806775886b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2546ea0f5749b40b2109a5eeb04f2b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56a7e6666ef482a747a7c5f815223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315db64407bedda19ab167ba224a81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aebdf16032b8ee40c56498b9ea1a11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbd00558462954a3403015d5b2efe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48ff8c7eed4d0438fa30bb47dfb36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c46be5dee69bfc34db071b72e946121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bac5683498fe2455cc49a988ec77a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec1d7956242c215dfa6e2e5317148123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d45e00ee053dbbddf95ce6dc6481b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91856ea8ecad798e214c9c56e117e298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b4eba358f8e3e24712cda95043c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187baa7196cbe07afe1684034afa1e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12a2cc44634a9e16910dd8f08d687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527888886554d521cb491563f8c8bcda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1ec9061d8a5e9f6c031e7577b64c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825a728e393f2c39ab735947b73392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ce4dfa24dba514e29ff7d95b72f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e17cccff60ae00dd23707c866447133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdc13a91d068ef1708189c42746e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc053a84fdf40ab0eec01fe15bfb49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5ab06fa101fe4e0fce14c4f1071f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b13430642804a28ab8b193a29a2e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b5be2d8abadd7b51c85ca0771849d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cca27b14ef5be403c2607c0fe223139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626886ed453e75d7b15f658538ebb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfcd991edce4cf2a6c9ca1b50996bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5415b2557408a67455f35955c2ed0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161131e050bd0ae4ff30a16e552499e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf84441ea0a09a89db98f20094c24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8956318aac4e5308b4c98752374c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8048cb1c90a4fa49ba7de5cd570eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fda48de455f599128541ca080f09a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e719d508e1bda2346088c9718252fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7c291b5016506f1098e3c785112d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492fe7379a8d15136157ca147d1cf20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65818e81c8dfd700a4afe55b766c6cf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca604a9384803b5d23f6c14bbf092971152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2627c4b50ddb09e077a4cb3c25a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2fe3c6937e55186dfd8d33da2034154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ab6e2c7134c718bcf33b444d168c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a0d85ef785d64c0a007ca28674c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b8a755dcd73542c201555ae4224f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9047428c03c6cbc4415a20b77af9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289efe9c260abd100c6d307a2b364d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb28218ea1274bb17b30aaecf2915b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf6cac74e8734688d4655bb06da85e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ffd056045466916a336ed6bf5448162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96686dacb86fed4d0ef19639dc9f52b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c52ecf42b32b5ab0cc10799bb106c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621fbdb311e6c730cdfa0947d3a09c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967de3020f33e651227f1c7f5b9d9dbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8c25466d2c845f34ea0b1e1d10ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783d1b8efdebd30eb6a0240ec118eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b44021c789420a700e5fd510899a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0d046432ae2143d5533da2188309170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c90b4c513814aa3e9b82fe921ff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ccc0e8ab130421bd7b8da612ab1b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fceda9910c2ebaee9fad9047ab123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44a740556efa8cef7b0b16a44157b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f20cbb8a0ba99ec806b341710b49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100206f3d3ca10bfeff61cb43fa0475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6f0dc31a1eae8366a52c7a60ac98c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4aa78ccfeb62fa31891a85586685178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90826961dcb1c7a8b3ca285e4505f668179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f07f196d8cd140e0f1538d8d37aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf3b41f9a67da912a76cb08886b1b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9eb5469518ba910a4dd8eb583e5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c882cb81faad7cf2a53c8947d1e52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a96c1e73c05efa1c9afcd9f861c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f97cde1f1f35e85a7461f18e6172a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bcd355434bbdb00962d15a0a1d2d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25be3cf6bd50a3949f72a9f59e1bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94dec42804ccc01811dbbeba40b432188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d92d0ea175778ce11644b631d914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ceb500ea1564189e754071749f9fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a495c9c6f641c1db6ded8129be0c3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc14311aabbfad780754021bb19cb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf102b7882af62550a6e5f93ddd527193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e12e62fc2cad37191ed149904ba25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d83b4192967d81eb18c52831bec2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db01661d4aaee9a7ca6056f23a1995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427abefde9f59493af85b009f6fd1984197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d29e8d05366df3a33d6e8cfd94b97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97566d5712f3f23a640f5aa62f692aca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8044903645f4aa4ae3e6132605ab13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab11169927f2d907a78f7bf60ff15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ced59ba40b308b980c51cb07d6c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658591e1b0c645f183d2c66f6f30c6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083c3aa7f9c8636a88635547ed3dd13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d84b9b43f3b68f05724cde9dd519205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604443e25582e5e128ed641858d71183206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a6fe30adca9010674cf02c9d80b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e468435cce75156b520a0e7f890fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493669d7cfd94e9cc8f5678a63fe8895209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d5853c36ed89c1028f7145bb5963210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e930e2dfefd91a0e02691f67d20c11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35dd14d429d9d311ac7b356032cbed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44ee7ab5ea9d5472897a8f24b258ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d397bca0b0df231e771db1a8b92311e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e637993ef706a74e09b3085ea295215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fc662a8d5b9d2764274b95ce8d7d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67da9c8fea05e40c8221babd5b5b46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd25d38fa35e28ae49d28b176f3918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6ed2cbab98387878b9f238593e22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c44231a787948a08a270f03da3ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5034de0117c255f5076c96c395ee7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafb9478a11b5723d2876cea42250f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e09b72b41032c7b8da212f069009223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8c3fdfbcc1e369260d7d1f1af766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a9a1e336026c20ee11732cb5fc2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788dfc5155d819e0e96c2cfbb9edcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d9097e7a88d5c32f8526e115fa1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf6201fd9beaf69ff7c258027a4b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdf77a785dd5b1e63b8e528fbcc30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62db9803aa449e35c9701362759cdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d9c867d9ecaa909e03ecaf7c8b24b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3bbc6d2129056fc19f7e40dfaa7dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ad920d05b39cef67fc04d4a0666a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b61afc850103efa04c4ecd90760d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e94e3e3c229f66c22c652b25816df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b892db568af0d67d141b94e10739f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aac5f140fa236bcfde183d1b2ff97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5724f1854b519f5346f082531b3c6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb232cbd84dc802da257d746ff674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9afca7b9022231e67d5a11f8c6e39b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521ec95f6a2565025fbad5582b3fdbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53b57bcdd93e71f4c77cc6a76ff320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da19db2c3e1b0b84047ea21f1fb79a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f226e8b3b0c572780abe04c868b9f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e54afa4ad3093b11a5ad960afbaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22ac8b97d8da8cc44de173df2fbbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067804b675da94231d186387832b495f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5181127d85a3ae448b7d57660fc6ce1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a2533d93268aa6b7380f14b4c1f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8af1d64c01fa3773a47a7f26e558250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332705ecad9fa3984c6dda9c6ea9513a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294df490aa67f5a181db073505a4b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170986538dba254fee5d11f37236a502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21906421f3f5eb91bb28a7db0fe446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de75ea2c0bc3ce0b7c9ede81d12653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d834750c2588963ff52ba013c5453c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019481bcf2bc8a985af1f464536860b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6050aea16d4122921737497278e8fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd4a78bed09e67ae60aa11fcbf4a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae901d7004f16665633f07186f942e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534eab613b84cbe2c276071c2417a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34efa856a410e29a795602eb9e633a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a200a2358ea235238a1948b2856cc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f5f9e60672ebe80bcc0fab40c7b42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb0ca226820772d98ff43766cc714d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee786a782a78f72e209505fafb607f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8430856fe881ff3f823b0af3bfd702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d4ee0ca5895c18ab88440fd743dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3ae58f55c18f369e55aa27a63476269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dbbf8416a7760b9aa811eaeb3b2fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd10c011346031a95296235c47721271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5601837349960d7f974dd986e795f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700475a314ae6c96bbb5788701e4354273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e234748b8f34f4697486992ebdb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f701cce7c75d332fdd473cb0ef9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113219b864c7d3b10a33c3c9653a09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc197b5163a1f5014e84508411df1e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ae7437b69687ed3a75b87a5c97f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43350858684735928dbdd264eb7a64dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dd8bbf8ba26da72bda80f59b9c3dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66abc04979d7041c1845d7e440bf8f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892467674a71b05e1b631b5a7a9fd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53110352417d3ea8a39d540efc37e39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9afbcc6d454ddb6984501c8a2c41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f10a1d0158442313c919cddb7ab163285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179edacd4f60357d7e952324a6a936286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437594f6363ca06213750c637c91e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1644b74333196d81f6fcc2fa3712b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baed684a6ff81ac236ad5740dfa85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4946460dcb209c439689b3aabb116dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3a75ab0f2974ed663525e5a8e18c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532965f7ad21bbb9ac624ce64c2b0cd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea958a08bb3b8ffdb6863f30102e4f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702b63ec72c0dbcc2df511383cc2cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002417367616f922c3bd7a37ec524c0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b6832c7c34cb625e2b4fca556b01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518dc58bad24a5bceab6398c048c73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11ba457f3ec2144dd87125b7f6155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34075d739746b16b7e144beff058a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c73e1492dc5f82b08d3d1c55060d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7572e513b1c92a2e11c59a2078f1c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212deca5a5dbf665988af168dd3171fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fdf2e910415b024f12166a100a0b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd641bcb75bbc01d6297a96be0aa64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ad568e38df32caa940e64ec72c7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a84cafa25e4ebdb5f9ace0a63e13e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89f23a1ed9dbfccbe23da84856f8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1f8492f7ab1f355e4af8acd3c45b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3719263882c030fca7d4ed5f1ee88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfbc89bc4fa73642808193a4ba268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d353515072d62c1698d6ad9782ae2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34166659041031b0d5d4c3c4b168d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6796dc839d6a1cf482d932aac042b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb6d59a1c8a38dc69fb1a61c7eebaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e82fe13a6b88a72b2dcdbadcb9ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba130a9b672b3f4c68ea5f7d5c8c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c6208c08322724dc73fc9e297a30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e738654699a9f9730a530e54e7fe56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0987e936ed3e0d5af3279e59c0746319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144a0471c4ca418cb7c29e58ab1adc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9b7a3c95f2504c6535c800e34a86e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd5665f7476211e7d5444e9381a83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c94ca9bff337f10b54789b3c5ae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2eee5254f7fcd8164a76b0c07703a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba78b044ca1f517fa2fc84079559cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8bf5836f93c47f5cd703f3d93db1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7be9a0339638e606e85b78853f9b48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75367447eee986621970888cff821c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e25ff0edba05c9af0ac68012d2a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e26ca4f412ac8006820da83da2221330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87454674d002b86768f4da41f6c26e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7876fdae9292f502e0851fb5d8ef46e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884477883355d07bc3342a994e23aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fddcf629475c64ab1c8bff11686826334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b105196cfe04b0c167e771e5d6b2199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a65f4d1aa05e54856561b2c25234336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff3cdf932fa28ab320240bce6ece39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a300e3b7e29295eddc08725b147ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe3f1ff74988a53f54e631067e963339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b7989a43b05c60310f16cb148b2fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51ed58050022b3178be7fdf659641341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c746f1ba3814a260725b4bcd516009342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14953e8bbebde134085d30dd0acb99a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9484359fd427c28a6da6d5b668318e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1741acd5bbff3a2d0354cccb4c26c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb5ef8032f2644dafd91cf5948c5a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8573045edc6cb8a79023b4d0806bfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3388ed9d9f0fb72f344027aa7f7b07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002284925d8c8d26f3442fb381d2d53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a927c96c06c4ecb5204bf3bbb7b5ae1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ffe4cc72225687cff37702d432349351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a819167a911712560806f87a9d6ad5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2a17afe09f3bd063351225a8f7680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e452220c5a6195a42059c4131640ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea623ec0a3c9c8952344cfa4ccbd9895355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee0ad264f8619a0c1778f9b4bfd106356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab24de042408f87a7ba8fa02dce1204357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b72ecdcff8ec8724b81b68e67547358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbb8127f7778cb893b5b8e1ade7d89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68395592f1e21fe6ebb561dedc48b99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5ff9a581ada103beabdbe2ba530d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66599eb74db42aa5cfe1d4bfb235d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79c94992344a0e3a216d7ea48f3de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f3a224dbcf37012d18d3de1b0227364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be26efdb3d12517a654f266406694e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c2830b6a1ce34440b7e22772d455366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcdbbaf8024a502e307e911f5a08e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7147546ff595fec94c546eec45a38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94eddae839f6a4c15917a59e9fb072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a24fc63f0bdc23caba64550c62b77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f30c04b9e65e1d7e935dfb2a21e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee49b1c6d13842cb0addd1c3a5de8fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca15580172453cc03245c1019f2446373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d43e4e7990b39b601ea28e235e790374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17742d4f279a3194c570d3c559d33580375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9463a34cd2de1da4a023246a2a0d4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff9078dec4a3e6113087def92b82c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3449f3290862b2d8d2d8b5ce8038378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf987aaf08f6a28703e0329e53853b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac729b59f1c8ef5b0ef510db19d56f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd173191ab5d9eb423d27003ec54ae2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372825cf679bb454ef8ae659e0313f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e616e9a4261824826076ad3e80f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af35c9368743b167da3d49b8095d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff96e481cd03953485355a71d4335e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daf787aff790d16eaa9048c9ce83ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d6fb27a94f0cc3e6489782c0a1976387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef393297d4c4fbbe1c5d485257dd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a1d0eda1ad2b6d53863b6ff489c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66169a472ad9c2f907e8abc1de83357390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76269be14f9db4f6135c409b5905ee3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ea4bc3b4a21dfc832f98d3f6e4c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0643b326b0f5c977b72778bf71debe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a0d8c890421d39695b3e3fb50e8b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b82f6fa7d736e053f313da238915395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2896ab5df093d5e7b2cbe0339797396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ba7bec21b00c052a4e105a9d1d73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b648decece2ae8bc0db225ec6b45a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693afc744e7be1b1fabf85c913ef68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584cba3cfbd0103e2c48aa346839227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89e55bb50ba91973efe1292e814e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce792fd242c8b2be8d097930ddde5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363583e65c3841d85f57e5a541fa3d12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed0089a5713352cdaf7d21415203c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06accc1132302e76af36ba1ba728b8b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f11d0aaed03b471135d0e4c88945f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da251b6e1b17c84eb741ae200d5e9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993d60b54cd3fd8fb175ad96d757fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b0109ed6410abe5219caf98de0dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc69c51eebe49a52d35704683a019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aae4815db00bd8773cc1fd06e09204411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df29e0244a950925d8792e85a4b39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c13f0e57b51bace41596a97bef65e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cce343ce009f9bce6dd703c842e4c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2874c9ccb5433d232ba8648daa407e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22af10e1e94c35f626ed4370f35a3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d84b15047029dc7b0dbd2805e7af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d8208654a4ab6893cb0301f3e5def418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80805e7b7d41312ebbb9c9bab7936419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c2405136f2f0b38f022e652f2da2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd360f3a2c8420f457f2c42e3d92819421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e409eb97aa2b5067146dc8d92232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03746b0da58293a02f68f0bb974e1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9739349a78c83b5771bd8b9522a597c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb6097caec05e6dfec3c3da9345b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5b8b0d668516c078779128c5fa363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6063378c5bb6987a39e6655b2cfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750a6a93031b16f4287920330fabb0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b039e3c04543b5f895b56d562b082a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0cae0539544fad851a171c1f4c50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283909aa522fa5df3e25cecec7640327431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953210db634cf61f58d9ef7561cb71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39275a309953bd76235c77e92240861433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b7ac9ade0ef8520c9cd7961e6db5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fefb7874783a9e96b1b15f33ded5bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261ab01e37acae66aafaeb39c952b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ad7f50b3ee5c251ca02d27126b5de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98371df0d7e66f530525555988eb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678a9b23946ae3afd6ad5d2eb30631a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ab0335a12b3eb18967749231cbcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373037af925816c440f9213baa3f49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04876ff96548dfdfd62ad8b47fadda5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d4132bcfd396eb869bdc8a738e5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd5dfad8f85493acf087f5850069c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f309789698c9725374a2d1596fed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada24e1748689894923a29063f3760446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b672ebfc330243a836e0d7deb798e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54d1a2de36b8d60c731a2f4974495448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b30e1cff28b1ba0fac6386c46cb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a517c76f63d4f626324c9ba48fc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a55bdf83850cffe08766d738510ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd43eaa0e2db3a175744368917f24f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584d83be7ea5ef1711560076ac58da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78746c28bbe7c8b6db827a19a2fdf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb0ce6d68494b6846e855e9091fb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345ea1d6e16f6dba15831f3761cc00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fcc69601700a94c8aec693d966df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1997f39f38b74ff8a68a47568309f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a40de7d8a57ef31003b3e34db84e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc959db9a7a64439482f7e231e91cc0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676583b85d02963bf0e28bc6b5cd1f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c8bdf0313062ef9286aec74b26a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce569a7e6921f3ba9808a1172af83c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0973cb6d1be0e5677edb348894b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5578614c3f002c5528b4a1ea8863465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd766b88d4a79a1d893b3963411ece466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8ee3370c15e8b99436107127874d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97018f4ce414102960f14ad0bb66de8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ea527c7693b9a8a979bc712d37555469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e36a363210b8e8f7ba932d79573772470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae10cbd4a3bf74b0047a709719569b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ed7dd11856c286fa6fc8adafa954472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45c2ba825e36344c29b0073910c6f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc684c32dd21216db37717175f8c70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2f146c8818611ae142b4c3e971cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36fa467c027566ef26a78beebb677476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0fb7c0915319eed7cf3199002e1dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ff4e8c33ecc1048fcb099b578565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df7c03d1bfc921f3a412d4192f488f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e8f55c0ca6a885a8158e0559fe19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674310395f522a461f6e3d4cd328504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9185d7b6c4fdd886924135eca971f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6157f8d17f44237f24cf0cfcbfc00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f700a22ec5e9f0145179cbeb16c13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5db825af5fe80136bb442500b5d11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decefa8418d1ae7fcc62e4b4dacd13d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9fc812cb404fb63841e466afdddb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d9d6feded647decaf17f79870d50e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f28c3048d4a2754de783d02e9d7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd008af89e5f19939cce87ea22ebc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab689227a782bb5e07e216ab01c0307491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fac084a798605d4797028b6392832492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38908bbffceaf67b316e3b7718272f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da534a817016db70650f0a09f41b1bce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910071c9ff66ef04483b5d61c6a94671495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a5a690f9d9178d753f25f18fc25a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a061c1aecb438000e2e3d7fb69da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a97623489244d8c728786c17d1153498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0a08886118688960b72c283e8c16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a06703f8d2d26a0ce57581bf740b66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a4d13ab0753b008363cefd9dddc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f68ebe053ae2fb1792446ab34b133502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52aa1c3e44c55737abafcedb9410b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c7035ae1163fc8f3445dab67da38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea302b618f1f7564a1b3eee6117db925505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bc0ecac85fefa34954112789a07f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56668b6ec7c7c00f9157fbfbebc57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa792bb0d698d0fae37b74fe3558daf6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82da5a97f60cb8e759a2ee0b107f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89a3536d442521a60cfd8baa89009510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe443b2dbc48b166ca92984c0e1d75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd86824ae6378d277d597cebb1fbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404a3b5271dd17c2d05474f433fed4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a78e959d15041dcab7935acf8e39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ca52f774500b7feb90494721cade515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c05a80a968d926bdeead9a3cdbd8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f5b483314f84d18029371f9d8fc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c1daef64b2cf91dde56f08391ae4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1d88b8d6ac4ccbc398c7bd8d44dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b996dd33b52ff2c1208650c4db90b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0d454d5d82b0d5f43104c1bbabd37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea338a05022bb1cd6d237e9c08c99d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584d0c3aa657cf47b224c0ba0d59e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592570993945d383e321bf2eccad987524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053e39760054de157c0a15e5d5f486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fdb0dab00a25be43ee6250864819526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ef6fd29e99b9e64c74aea3e6e3cc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8dd6107d5c9581105d893f1e9877d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f21fe404703c4a2ab0b33722d7a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227cb94bc3a7f71c7d590541579445b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bcef6c3062fdb3b6e5f92a351b549531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31b699324b1b7835d4f4d9268f47e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e52e3979f3a6c73227731b6942d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4e58f9f7b02f7b98b4f6da0ddfc06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56901c342bb6773e32f81ac1b76262b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebfc589a4fcb768aa3f9151395d599536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf1fa3b88a77b833b02a8af77b19ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379e5c958044eee31f78dfad204013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f9fa39784546cb9dc80463a553062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27529bd9f75b990edc67b73fded3f901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23a5d65ba4da92d84c9d2b8c89b017541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d300bda88deecda7154ecc45c53fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058cdd4de9a00804178c5b9ec102bf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb0a7f788750b24b8c8f732f915411544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a7c99ea0ad3d244d98c8f26fdd9d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eab4652755e2fb6af1d3bdb714296546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3d3edbe415a90aa603896a222543547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413b085152819105fb098354593d53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef51bb5f726eca4cb0d531fe38c61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4302ed49c6a85133556f34678460cf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f04bf7ab3c82f9a908fa4eb7d40fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae3ce3a04c2a0b482adebe1b9ae7cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156a8dcec71bb63d26e156525dfaea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b331ec5941349cd11771827eaa1100554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3eafe2d3847f35d968fb1886ba1a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978855fcabdb127290f2f04ab721c84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deeb8167622100b44486c96b9f6d9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42929120cad6cc37bbfce11320cd69b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3316d3c0d8d1136509c4def6fd6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282ebd992abec6fe8b00523faa32a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45909c6ab9c30413650e805a38a2b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbd19b1a6e5c1db9a4c8962fa30c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a9573efc74351cef791950707466563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d6eac7de392f31e999952546a0ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af9441e5d2a456584c13150468c25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64233ccb0ce3114d2efcf9d6b7b9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77d5b10a38c06a916863e74ef72286567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d33bea3db1fe13445eddf4a0a46d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3e0637ba037dea91ed9501eb9c0ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636f40fc6403e3bc4ba02d4ec69c65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265d6dff78904f6ab0602dd830fbd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456bdb6b6e094751572005f2a76d4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70694aa30826f97c4409a4b16afe04c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e255890b126f1a430b5e67b9637e88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736affe69b1fa2a1fa55b0d6b299548f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2190eb4a0323905be9861bea9adcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da400b35e6f30144d313590301f2c703577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87aad8817941a916a6d510ab4d08f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5714357f1ac760b355ffd8a580be3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be68f2e70569888f6ffa545c419ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd24f7d78a50bdb95746f28e199ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f138c715cb2c2e29fe6dff24e77b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395e8145cf4020e7b9d81db07e7ecd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647219ebd12059b9a34ffcbaade1e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33124fe2e368f8ef6ddd8328b04d1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e189a7d08c81dd3974ab8211c9bf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689566c6907ee66bda6cd6fcce63af2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b693483e45189302da5488167228d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9c1e2cdaa4f4416ca477fd32741c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47054b7ce3a02473063f68a7aa497a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59cf6d60734e470d6ed43b91180f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1466cc0a07ad2e5853638a8827e1d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60168358c93b42bf5950d78d894c540593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9a556a059b4f92f17be6d5afb8f16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133189002ed309f897995b62dfd08ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a70858b48d482b57ff61090335680a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba7586d014a5e13746cadd5360b7c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3fbc376890c858c043fdcd338d75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb81909414ba681cfd7fca39beea72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11436641c76e2caa9f8421df791c630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845cff8a92a71a4e7c14558c7efb5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc8ec0511269ed36fa3a01f1b642fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71be1842b38a50d1c43f7c2cd362639603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a265550c11a4eec9cb2bc69426cd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203ed9fd39d77f97d04a57c6136947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987727268c98e53fb911a05974d7d0bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a6943d453eeeea60e5f8549bc4db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241eb5f98fcac3f923c5df34fd9f695608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4a18953c4d177b6bf05217bbb60dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846fba2c70a838ec824e6702bc2f12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c997ad6378f135803322ed7669ff6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cbcf695b35a63c624d3c2aa7a3d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab7d363b321658a9e93bb68a41cf3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16043d3dad6c2a94ccf3e7660ab62a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38870e7cbca775a3c9cba080ebbdd33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189165196f459fcdc1d89852f422f101616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a025737f973e6dae69a57d02d5422f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db0cb8c70df637d38e08d36577056618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85037ad38cc1d06d85f0b69a62b6a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4e336ab09c30f1eac4d27e44cf44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9950ff088ea07b9bbc49358cbf504d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cf118e44da8180e6dc3767d2e89d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb392f770f1f223dbdd8c7e0fdd45e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e34372de4ff33224445a86aae357624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d6e19badba56090be739a4bd09d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0abeab6576ee469f34b5960b94fb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717157ab8e8c0fd9b1a1614a503df7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636c8ab3d933619a2adcffe4b59ed2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cd53a2d9bfd4478a17bb5a222a8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0785ecd33d6de50a194d9cc39cbe6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa560f01c967d38e05f201e1c136d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b4c5e44c91ea66c1675fbe153e06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a2d25c1adf2016265af022d2f4b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d003242b69446afa0f657b3a55338634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840835582baabd6abe1fb42b577a23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307937a01d6959a6cf7cc665621793d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aade7d892c93add803152e664a5bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c580ae8a367ca36436d161bb14ff6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe97bd575ded836a6949fcc3aadbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802bc85ab61e03ebaaef2818af98f84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9baa2ba7fdc374ab502529a29f932641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455e83ee30c1757a672c131c846dc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29e44def9fc5a516c3322f9700279643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8906ed2faaf901824ef6517e2084c82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b920fc657c248bee87c3b57f2c3e82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecd8f5b7a193da69749a84480fd673646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2b45050cd3d31eb3f6c02e36a59a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcded09eb2cff73760db1f1fdbe6ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27933c897d2093d75abbeaafbd7ec3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05e85b5316ab4f8258536d4460c566650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb257cda941babc3b3eefffcc07941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd51eee0e38d44e2cfed8a50668cc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af22afb94c289d8980de10c5e33abb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09963738922bdb1a229a6e8460c7c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17af97428516810d6f2be07e6b5f59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07e02021cc7736268382608207a7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449b101615e9aace73477ad78c39bd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d8d40cba7ff02f656fd352bb31534658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa16f9b16f2fdc18fb3a34885ba6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa479f7fa3f54564e49918753119273660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcb1c462b3513a5e25fad725cea00b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a8d4b7bfe1194aad2ffc90ee3fe2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e533db4bdd633750220309b9a4746c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf422afaf1add7b0c82f76a461183664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f427e5503d5f12aa2af6f9ec16e9138665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ee0fbf207206e924374a037b9c23c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d0293101d3a537feaf7a76dbb339667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043ab93eb15e7c54003ef00f18be0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce1f841e5b13064289d1099960a18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37485a3e9be02ff300521df5cb522a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d19baf92273d0775c92aa1d817f3b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cedd1053b30b759b85fec74061d6e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107f33b94c38ab2f139843ba005db1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43b5285c194474353ba01c5442ce0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dcdb2499d9e3eabc37d096311ac22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c78f94b4e35d646cf134b8ffd422676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6811660b0c4ccfa9bbf3d1b756c07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb24f0adda437d8abf407b7b56ea9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc2aa082e0f4a61226ea39ce79776679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aaf7086a79d4e4a8cb31dda09fd02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43536c70a55518c6867573150cc690cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fed9de245a877ee7db4a9ebc5f463682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ef43b0dd95e528cf95648b7643ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06146792405cfc0c948e63b13a92c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115234fd547bff05eea0e21dc1a3c1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac78de8af5f85f2426cad91a94873686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28134ed45fe05bfdd3297218e1528756687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e6a94933fb5da756f055fd19b1c88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890cfbe1bee159f92f9ecceb361c8d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7793de6ef64a07086e8adb0251119690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ad4b237a6ac52cdc007704dc09e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bccfdc8fd7dd5ef95ca646e1fd427e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72ec458d55351918d1b518fcd108c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368e3c321e54df82472fde4d982946694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227797c4af73021613525c684d04eec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa89996463a900ffb3ad650665f0e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6bb16d3177ab30146a0af95d0bf49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc385c54b35c05e0319d156e69261ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a8d8a72936bd78b865042e640429e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219f22b8ecf2f569d7b86fb3cbed924700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d8ce2846c4e1e82bbcae651ecb59d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f808b7ec1d91740ae0d6696d416a58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf513696c71f6f53514cf23999f1b92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7c34d818d049ca140d07697348fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490130bac15720f47da16935485cb83b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260513184f57e8e89c063c8194485a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281790772cc528a72a511e25724b9276707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6085e25350d826a81c83227d6ba94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57663e1a3fe207d9fe3500fc88e15c4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8692d6a049c795474897f163704a4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d89239d3267c7282bc952ebde72d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a767a5d0d7edffa852c8b58b25b7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6427cd4fea1a6d3e0701739d41790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e530b0d7a1793525465e5bce14ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674002305cd703bb6d10116e1fef2240715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664216a87d1024184f128decdbc735a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc7ffac11f9b09a0a4d5ee7791479e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0976267ac3661121b7639b8f197442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d33b00369a09bcb5811c141899ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf6a299044cc6a2f7cc7de6ae4f870720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6fe3db945f1decb272a2f1467a48f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135d0824eade76701bca29442181191722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3120be45ed36ca1384080e47a5352723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2ecfe88314a271300d8303e1b732724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6371bf5eb0d03ced0c972398d1256725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7232f5c03e4e6d51d61ed608d37aba4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7bf52d1e456a027d52cde4d917d75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b424f8ad6aeb130971d21954454d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353c61cb807b41a98de0e8ac0be489729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b10da116414631b34b22929d71db1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec7dac7cb98130361038c9af83ef4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b55644c0c72597b1915371207ca4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca99042a6407207c10f31a118e2964f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72150ee1958096a8e69460dfcc3836734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab2329710c20242a2f8569cd314a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d4c58ddb7751caac9f841d847d4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac1758d314d23af60ecb80fb0ec43a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2258035166a246bdd5aed710944ab8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5715a4c4bd0921d94e1db477310b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9350e9a7d1f2c9dcac00bdf514112c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f2d3b8599ccab118023acfa70d5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057905fa92ff0d4515db471fe6345f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b71b24adaebcbf5610ceb0fd440e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97b96169486a9e4fd7e62c787f08b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ebd3a7f8889fa07289973e529565745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ea3c73809cfaaa39c79805ebcd6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640de5cb4e4424c61ce9e5c9302ab74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956a62a270a260fe2e4ac5705dee1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9aef836576ca205fc55ff79c61f35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d9b85f84c395228a21b9ba781ea9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea9262843ca2d8c485c8164d1e612d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c9f77e34d418353eece9007bf03c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6657919a086969c2b5788ff94054753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fda6c749557f10fbb45dbbbf30368754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2291152be14855e60e2aa020e4fad53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd826735c40d9c6b9223cd3832033c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01d8cfa04f7fd8d6e251ea74ddb01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42591cbad8afc9cc46318117fdbe61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c33ff3955114242dc067b634bcc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f35d713493f57027880483b662841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e0950900903d4237b262a57de438f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf60a6ad00723256069d4793dad493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b37b76534881db5bd724347d04a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7516e91c414c907c0782b354a8f14fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc839f21ddde02e2b2e994cf59bc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd88f84816fde18a47cd9da8873977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231a2e9bdce8065db8e50cb652d3858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d55bf9bd1e68184c4d7eceaa9296929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395000967d3142a111e208ee423af7d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477385619f1250fd8305fb388f4489f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea69b93dd1193f4566f14e61a1b8b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6b2cde5b5e4e9a7747b4d9527f7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97ba9070796c8ed460b88e644e35214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d47b1cc70659e4cfcb2abe9ef974515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f64cbc5b28d68577ddf1f5995200216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5f924b10d9f75359bb637c3ab75317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd724b084cb2d5aecfdeb42e98470918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29662573a7de875bd56fd07d97ce385219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e54dd68f3e936fa7e0e7aad791cc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e0d46c0fd6b4fb835e3d46f7fb3f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814bc62ef0a63eedabc91b060280ee122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ac3bc65fa47fbd54c393c782fab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f09814a7c5c7782c8b2e634d9dda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3178b574f976904a1684008a159225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490ce34ada105295073e2c918a40c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138bf8cf71ef52b0a2bd710fbaf9dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24085d4f832c6bd2406fc613d415cee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab894d86a8a6757d8050a816284f1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b27059056b0e032084b0fbe6ac5d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3838442f67b31dad9a8fab18529c3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcf20ae824d572867246082f890a0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186350db88dfcd2892a2bd7b100ce63633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e677e17eeaa3a02e6836786046fe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b4b4e9b4f343008bbde76ce62a7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c4f0518c918f6560e0556621da4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b481ab7314c0ebb084ef4f9e4bd6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628e6b4689a65c95fb99723e3f8e8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b3459bcc2e7d350bd272d0829c5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eec3c08056549aab455d40efd8fad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e0069bcfdc6cd98e5e17ab6b4c7f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a74f559bba324253d5bab72bbb2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7380eab09998bccad750b612d21943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926fd479a8ed0f87b50f76bcb00658244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa942a37c02524775de1c80bc474d5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b5e5c09cba3bbe36f42895732cce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711456a4c7fc50066c097e860ee653247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6df3153fd29ee1b38e852a9a904848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97526661969bd4ebedae5168730d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943f07cf879fc7614e97428ad2ab6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaefed3ea2954a9b07a826100a21e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b6c9bf22a9e91fdec3216a4c21bde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de1cf9ff2d8eb2798feaf66d846cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1932da9408204372fdfc9ea7a330fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba76d787f9783438f0bb37ae92c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a632daace0d66b3379f0ccf733b82456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75c8568f3f7edcc7e7bbba1645a9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc38f6b93476d2fc2cc985e565abd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0df0344b5dbb85be36348f9b4b6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816e6fddf191e90730fe50112c9b3c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da08526379e3db10e8a2ca3af338461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18014cc390a1940319b811f75f5b9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae1e6bb4e001ab89fc55a1ec04fa5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181f046caca48c315d0afc73d84c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32bf4df3b9aca4f24783c631ed16a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8240bfe4d496cb4bdf5cd1bbb4601266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5078f05fd22f0db696e656ad67659f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002d8a59f668bec4c3bb630ff164c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665cea82fa5ab2df3bbdb6076aefc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546c9dd595f72979d257c7b358c44c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c47246393238ce912f51f6b0250df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5604884c102a19dc8a48c4af46a47a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31138b83066733d9fdcdf8cbb3af4cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2389a4d52d140230b33874e2d51d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb184c7f7d619d19c6b68db20700d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dbc8692e96c5841573920a086b3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf465c8c6b722a9892efb25cee5cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e02517f9463a2b1c6f83040ae057778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7ef10b9e061ce9dd76c3f799a73379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec1398c5fe6748bebce15f2de3db180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71728299e3df48cf4f6dc87076f75a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0035b85236bee5fba05d77c9fc8f3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155de3d97a916265cbcdee93bcc1bce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28456cc0da4005994eb8104ef70b4c1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ba30eee201302d888d87df43302785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be8507efdf4abd903cb45451450b7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95ab61cf5bb4dbe51c00bbc81649687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf2c575f2ed8ba95270ab5350f76988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22ac40af498ff9bd0c98e31e8f2be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84cabcdedd4ebc4e89373b50c1818390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d05af8c772aebe38bfdea2b4715491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a90487f55c5a9a491573da1a112d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881518009a27b1dc7d0747a799be83be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79fc8844cf92e683c904a9f9f5359394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911401c3fe8e7652c731b07895f0e8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78641829996aa12cbd1cb704e6f698196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc23fb3fcdf0c0f9e881cbf2c2b62197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31660dc5755054edb3b8b2d6b5853b8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5bbd841dfd16f4b0c87f8e212dbc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e71c30d092241a87e19dc4186d69a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54101486b6f99e6e803a6ecff43d9cb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dae2ba5d1794fb532b9ed7de29ec2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79344228ee4e70012a69c90ff13a574103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12625b8c1e50fcb3d1895b5601e69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27200b18e494f94b5820e04f5354bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0aca84a69877a36678b88125dfab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403c60be8cd1b775019d74e738a5868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1858bcc6d04d428042bccb5f908d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b1acaff971b8d3648017484d89e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371015a08ff136160e397aa0d49d35ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa0a7c1d3964d7150f42abc9d2081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a345e39aa32552e593295f6182dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eccb99a4eaeac38b0352a94cf32d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b1454634cd210b595a561cae911a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71fedda0c2c0c02d91b64589e9011115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2120ae0a5054c483730a27071d10b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948a09c65642b6e5e57776866a260ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812fb040bbc32949d8e670c58ce92cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4ccae3257b8168037e492d4ab09b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aab0ad78ae1ad6863cc41b51835a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f095dfa2f45e87171c1caf5eca1049121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fd76086a0aba7f07be856e0d9fba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c947d4f31d43c9b910ffb703d46ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12bac6fe4989eecf93975e9553895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0340c8795d4c379d4adec76c9b09b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c86cccfd70a5f1b71fad5d260c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63342245e9d76cfee0eb5fbda019d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5baa2bdbabaa07e84894935e8e27c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc64f65a24ce96cb887564f230253e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61b8e0381ac03d77edfc1fb297beb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce63903338ff23f59c6b836cb0969c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070c076b14fedcbcf1eddcaf3e1a81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669766b38324668924f064d3702a7ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc0ad573a6c9abba5c49db761b4a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670407f6fba2510165db6018f98ab16c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363f88b18febbca800187f63a669e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc0fa578d54d61b384a4120b58d95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d523b00779b361f651ff2b3b2730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4ff3da41a507cfbf758a966c0741139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc119d573bfcb23fb12c27db430a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870c22971a486d23978b3dc4f7dd38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef447a10c7e069b41b2f722c2e1fd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e36ab5cc575f4fe176f1cd19a3a6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1104c1faab5bba4c5b0543a729e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa54041963508a422c8de0f94eec9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544e739f90544036d14341e95cb0b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07879ae2dae73c7395a2e0fa1fddfb7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92557677d120bb0cb1d63cea5638206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40b6156e20b79f4269e6f8bd14a82b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86afd94a221bc6d268deac12a54ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b6764f4174cdb9066489e8d6eef6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3fd46eeb40b8f3538e002e326281152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f952273b9dd762da5108cb98fec916153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb632e0798cb41a70bf0d097ec328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f6bb239902edbb9bbe8a33bd1ce3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453a8a0a769614b704326c0949a5bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2427b8e92ee221bbf273f67109985157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b173092c93efd8305a829de4273d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e5d711622e8e170f4b543e55d6b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa68726789bfa1c8ff8d2c655a8ad2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec63b92493593f35b19877c20bbb85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c886f81a483e3b31a00f7e98ca698a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796837be5293a5badf8fde946b41575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5f18042472a86a6cd1195069dda8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c654463086707f6853898edd402b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6618a5bdaff3362ae928b1090ea20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d06ca2a544042f4e7e64a2047ee04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0c0564800f94f9e0535655304dfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d6264d76fbc98a5d70e184f8b1d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113294c81a58833ee14e677afcaeea67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e62f49edc7572745637f1dca89955f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba6ecc37cd92e9f894002cee66afcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2f3ee57613c76c7cd16eaf825f2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be73a21358b0c9ecba89c10f3d4c5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f998c56155a2fe9a27bbd6d3c8b7225175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75665bfad891fe8ee986d547c948261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc15b9855e1961206c7e156734110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f1fbf7dcfd6e134b6a495d16b683178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae49f18dde8de2379fb33a59d7e72d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db03b15bd7ac6175bdd65afd263ffa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68848c2f8196a839cf8f0d7504a330181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2d727375f3a96c6fd3cddbb39609182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d359f1e656fa0b9bfa3b67580ae764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85948f649eda590e2d2044d6d45ea34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8547f74d1df77855143e2ad1d7a6d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61457de0bfab0cb47bf49ecc9ad521e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b31f8225eeac806077cca0d6ea0dc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01726749ced95a42dec1f8734ad13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc7b20b959403c85912f2c45f40f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216afa48b7bd013ee00416f3fac2b09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f044c8cab7f384137c8f1516a80cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd3abfcab0cb1961ed0f186572d17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f10114ad9f153bf9a59137c9a207193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc05339a529fec3e33409c1f6febf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e174e4c4e5f7f264ec216eb777de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17700975fa17f566a25a6f4c85323aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2e8f814a89d674de17f2e75e2138197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef30b690fb25647e421be762a2e6c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823d2048615cf6a1ce190ac34bb663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58a89945cd7b387d789e1c6ca7f0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8578b2b1fdad0c93012ed5eaf9c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a6991c44e0d926ec76206c70d7fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915220e7d5a9a84fa560d06e0683a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32439e95f82d29d3f193088cd066ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff070c3d1192671852e77ce88e224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b244d5ff5d0cc75c8873d12f619915206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834f79502c6c81774e62f02970950c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870eb2fb10b3c3c7893a5ebd7e44df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc13be9b0c24efd23b014e3d25f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eaf72214acd0dc03ff7fecb203925210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64eca32144ba05f6babafa463d12a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca1d7d8b0d745adadbcf534dc51ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c45dd618e961ae9a59c9fbd97b6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63148f9080ec9e6893c8f25427679fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5dd7cc37ca9ddaa2234e9c8e9136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d12fb5ab5cf8608e815e79d95df550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0ed68046f6c28d25a85d3fb0bfbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca166d24fdd5202ab2affbfe431c166218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edadc305086ce929c5f8f4eb22f3cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce43c35aed0361f6ee02cb22cea233220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64a1200fcce288bfbaf3af82b9f48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e5586eda8b83900a892727af6265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa1de9d7c18f426547ae83ea025151223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875522e8de829ce13de5a0d1c49150b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a5c1b156af6a34c287ac1340ce70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948404a85aa1f8cc85427221d2957b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb4cd25e7c2f6c708847e02613e27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0a09b0dee752feb22fa4318f7a25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff773de9276d01607e090d1d513e033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2891477a62938c94aad2b7e2831d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708dab7c9b38e24f8ea4da89f8a9fe2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf10893dffd2ec7d4ed30e98358c2e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435f9f41f5e042a6b86efec3b29ea96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed02ef8dd1107e756484e2640c771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b896fe6e7c78625ac7d8d0b641d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa0e319ebd4d19bac57e64af2f4d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9618502ff641a89f76438498c0188237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351a4e969e8c5db92ae2d77563bc4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef3d612dc030e01f794593c1efcf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e825f430a39b98e5b35d1c770c8b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d7fef51431e424769879c9e2fdbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03982da9deed73ef0172c1a737d8276242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f50db558d595e3b49a1792e3472d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f52387ec8218ac36d374b4718650c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea160249412cc0b4afaabad98a287e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ecd7513f65da5d7a1305c82e9f5e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27abdfc1a0efc4793a75df6c3be1e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774aaf6a41529d540f314926bfe8c8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed82fcbd1b35476fb881114fc1ad07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5875075010afd2b33980e79c1a263250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f1f5ae5924916d80f24fab0ec98f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5085bb971d669b87a1f12cf5b70f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602aba8beb0de8a93a10cb2da9a494253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758994315c1b3b334be98ba1ccf689e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dce503a930f3cc58c45e42f2feefd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31e1fc863972f3505872a2fba659c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62818e8e8eadfa0bf5725fe52841d59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a23f36cbf2de8b8c515a4049bd58ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983e795b07a70b48807bb2cfbf06f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994d6aa4c2e680512e7b5905c3d4526260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368631ac19b9d13351dcb546e1e2ba03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03c16957e925ca729114d30711ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22f1bff0b45110e3f98cd806565cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2db47cc1c3e10f2b6d2e79a680238264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf3c4958a34b5b812cea795704bae7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f314406031131b4d317d5dc4191aed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbbbab68b03f77046cefc8eb079bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08305b63d4b25e6d650352a0c498e6c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266039772fbdbe44f32cfd5fc45497269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5464ef82d22d4baddd337d5ec1302cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea819274dec836aa12013789ac2990271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e767ac7bb8211004f97c5e986cbcc2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7caaa5c13fd5fe095a72ed4fda08f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d02a70489182a9f8c0b0849bf9da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f504c2024926af3aac41b15fc69fd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26b6159a0fe4d96baef96f540adc8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec81a18e3ae56c624a6002beb4a409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522499f8d8da8582d4b46ab06a35acb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd323338139d23659be78793033a92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8371d0b344c7f535609a37eec5c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2fc276622cd32c85e78f6ab214a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabe342915f34c549361ca51e25d5c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e837b94651a546bb4381383832da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e27483501a3da28f803c23847837284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4d7187c3be14be52ea4dd33d70d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8b485c8faaaeedb4c9024aae9e7f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0ed4df472baafd70dbf065990b36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1fad162f26875e5941ffc529bb298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b162a3f9eff1e76f85b77ca32378076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bfd6d62320464ec8edf487a1dd47e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac3174f37cc07e6bd8e27e3f87490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb86b9563ddf94046d307c5b4ff1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c78c37d68f2849d701b6711fc8ec6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead14004308f29ebdca40c12483a67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99390b3e98d63bca754d39601f1cd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183a99e7f57f9cd7c3cc513e3fa721296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a30eaa4740c12a817ff58a7271c78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7542ed9356f81abb789e1a9b83c823298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8121f17ef64e0b04a0fa0df973f6c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1937cafa22a32dc5b0a46f76f423c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75121244fd6607464d2ebb1c2afc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd2639bc0d7ad727655ad86a18071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82b40e92199ced824650ec22890dea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f63dfd5d3edd96ec54e95f75ddb5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3b906a409916105350c17422d67c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a903e771cf476eaa81a58ffc1e3fda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325316932a6a323c68cda8f0d709c10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a94953538eea1be6f48ce297264dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276898a187a9bb2ef8a03eabaee4fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8698b02d30a58f3532e3c00b4dc1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d44222b776a7ad802c7b4d0a3a06c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9804dcd5ec50eee1406ed303cc7911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89578053ec6076b5cee6fd7243a89228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc148c3c8c6fefacdc885297fe6b45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8792646fc62353ad1640eb9c46ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d54c7ca37e4d516000756e35d0abab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64ed71ea0ccab0a1cfeea75cb0824317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43999e41565ea91b92943b94e0015318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd54eae7ad7979e4fc153814e0ac28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60059dc218a43da22a481cd6c76ffc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf03b16846eec1c3e0bd486446853321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c84a1777fca7706c3d40282717351a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aef161acb87a1cee20edde2858dbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92363e08a5da93091a85cb822f7c531324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec072b2e30234cca72491dd48f9470325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b2d3336cdffb206fbf7e25cbaf801326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed5e841e87bbe8fd61c578cf351d9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e40a0585940208db79b4f947ed17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98451e1ba204fb67c99a5409d9549d7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e67a5e53dd35e37c3bd424a12e45a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58a230ce608a2bdb35e24e3743eb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7901ff7214548589d153c7cb78aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca878cd5743db6f77c50964d66d0fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6820accb5a51016ae109ef08ec9e282334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6ae09650c05bcdb3b08c135bed2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ec888f1e799b9948b2a4fe198fd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df827d487204ee2c0fb6e40c534dd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2130890fae743a836ddff3e4b87f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa5cd7a542f0cb4610ec3423c5c25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96efe709f33de0911b7ef9ad24aa4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942ea6ef11a77567dce2940a36a188341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f7b9510ee32dd01df25358a31b61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef526c1d112222133564197a429797343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e335c2f47b800da102acb67dca0a7d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73733a6f59adc798446e3afc8d53ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4df055eba3f107cc47e709ea6b09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92189fef4a4f8fe0d281f27144ed3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68419d16e8f7cca4334307d4eae84a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560da407a05a9bf63cf6f9353932459349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2702dcd99c8ca73d269f951010ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd63957977a4c4a1296aab660ca44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c28c2652e93928e92519e25f9d812352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f2f1c79db3bb3b7d5bf9191ebb2c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fe1cbaf65da52fb88e6df0aaf3fc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182958b4a3b91211ffb8a6bc2d65d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f74b802f5038d3456c580e93aeaa7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc55679c6fa7aa9376f62e2d730d5dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4de7e67d771263b89f17f139d39a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c4e2d0b963763d1238e232fd9faf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591995e21007c85545dbb29f24bb6a84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380917e1ef9b4645a3c52ec396609a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c72d259d417676d268cb6c710db6cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda01b8ca22cf723b193234f7d8e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084771819354510e2b395b27f9adbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12263238dfaed4f5da9419db6d7a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4cbc616de975bc02f255271ba3bae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c997e16acaa3eed540d760d3dc79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcee6f98f7c0afe8d322d972ac24e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5dc98e6aefcd32e69e2af6f2841a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a50739f540a2d75c509f54c18d17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b02e39028142506cae3ebb17ad03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd513ff15cf80b6cf573f363bf8440372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b916d11f4feda4be1f570f8515f229373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c316045c84f0b3b093194956bd9fb5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01d33a6bb241915606fe50041355fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6343e2adefcc8af9a12eb2d3118f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c21adf3b95ba73a239fcd9954d379377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2cd39ad0a9d972e2b5ac1894094f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902db1c73970204d48671d87c846c17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc2705ce6ebafbddbcb4ca33365a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db138bca91a658f6ed703baa4b6914381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9bcc307ca357151fbfdedf72aebe4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa533830ba6c69c9f9a0017b6fc3e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59580c0cc44fa3898ae3894fda53d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f92b28d40421de5442c14ad9b2b4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c3983a7dd56e2880f7230a2414259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e66ab6f0cdd90d6262363f7a9cc02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea255f3ee5a94781eb03de740053795388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c4e75554f78bbddee346ccf7cd95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a966001ab5d549529754983a56b09390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b277d89683bc2d58908e683c6c520b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0218f52a0c6bf9191bcee6d9898f41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064ceb871340a07b0800913bba844b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc903b9f71042f8d6d0fc2927153e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02fe32297a69b6f08f723da2d0341e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f1efecb9bd8245135e4fa9273f40e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daded6b426019c58ae35838ae4374e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fbfff57ab8137c12faaf6fb138da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae527380434b89489b919bcd7dd0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde773d0c23c91fa25aa6719e6190b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1e83b009f9e5e6685f7136b5a4063401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1bd25c5a894193f53d6c5e68ecd6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beef43c496d977f973a588dbd24fab8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f805bf2ceb393e658c718aa19a5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e50d8ba95314d1ea93c1a0509583405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710e68cd1164a6d884accb346cc9ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779b688843a45da3f3ef5888889e8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab8180ebaef12355122951b939652408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9871d26ee1c6a954f709d31995ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931306f8b0e5a8249a434a057d99cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48d55466a34d75e1732a749ba2c42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b231f77ddbc15be03dadcb0df1dcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3e229981e6bd246319c1f1356e38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f415c312eae6ce567c6f67bb4974414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833158826be63808048447ad573a09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5324e3534edd732197b8dbf4a2b713416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8f66bd8b138b5fad854303040b9d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e6e5e537bd621783452ff9a42f1e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927c6b3bfeb55e5cbafb756a5d5f4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c858fd2dc9f095a1166622b343dad0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9c359717a2a0622dfcacafe3a1945421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595aba6b5b13a6fee98373fa2d81cea7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4acefe78c7de9e946ad4f96f08143423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca35bb9df3126e71618bcaf3ec6b634424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab5ad69b5c2be37c5f6bffb0a4ac37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd76d1c8cbb221e978a2395ec119f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b56563949a78999990c552d8f5c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d21130a0ca90c7aefe51b5ccdc13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d6af1b0e6f5f058ce8741a2288db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b145997f3bffa306ab97a0292c98f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603d3cc92db88260ad41881c3d3fe42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa67b391a34fadfbf2a93d1be58578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59231f314fad638d5edbc8dbbfa642433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b578a6f018a96c8b52a54f6cb7a26a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177aaf1a85be784d698f3457eb6fb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1d1574b64252e2631a2dd529bf02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6189160fdd58ebb518eb27c1fb6bd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca0c7769c6029c8ff1a76f1e4b7b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b044a205a8e92cf80054821b9eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543cff01623d9566552e3bb1b3fbb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9484f8d1d1742cafe906041aac0a6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dadfdeba378f8471e0f18d494511d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298dd38ff30ffbe20899f5e376595a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4d68ac16eaf422063aa206a4fd9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e989a1d8b2eb3be1966f4b71dcf0a89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22239517b63a8dcb7fb62049d2b1355a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb1e75f9061b051c2fa7f0ae9b2f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d851678b4aa0dcbd4bb094eaeaf3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b075b5c01fdd13ac5ecb3e04cb1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189355018426f37fa51d22579ec37cbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274636ef569d471e00dc78159c7f8839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a22b6fa636c34a0473f239c744a09a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad4aee3399ffe544ec9a203bd1378453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3b89914fff9f5d985589214ca270454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53be2bcfea8a9c3e45d1187ad1344455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334aaf031ead192ad18d106c444053456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac82c9465f9b7325ff998ee226df360457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f3345677c4f2e53da80afd58476e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332851df7ef38b05f61aa155f8417e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12689cc884e0438d505073904c0a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261fe572bfbfceee68f28a86c3e1ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272b5ca38ba87be2c5cfc939e62b67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d158c00e635c9621bd18a2d0081e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d135ef8ad72022b518e2909379bf99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e963f8a8a32f9d51b652a516835f8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb436aa977a86d040b6b424ac0b08f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b15e4490afe5405a1c0d45e3e195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d51b8d61a3b73326ae191da9edc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22dd2befabc6e22a20efb7d6c6141e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cbf0785ec0fa3d772f323a2112ed6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59f88c8a504b9bb02f3b6f56af34cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75ba3e12f8b82c3dfcb88f4b4a2f42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786faa5eb97e8a0cd93beb91cb6735b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2339d5b60b1bf31cd692b6cd0906cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a518dd61e835cbba93b9a7435f8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020552a0b67d8fee1c71076aeafb1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092df643213f3abfc5b43e45c35f4ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a71a1b2bfe268aba954aa32f003d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80513108c8580541ebde9bd78fcfeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc648334e7baecf9373b210a91744cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df734040248628767e441d1237f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b645dbecbbcc9d8b510984ddcebe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322cc67efe2ec0ab0ba05938e878397483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a81e3049996b96fd66341a4f3ff30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a052d8bdaeea4135d1a4730f974f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b96a4461c0b2e8d88a113190155520486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b9b0d9f02c1b9e2ed3e12d4dbbd19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a21893d813b0ed48daa7ac6ddf3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dba3de2004a53925b89f1ac742da2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f309a2f470ac6dbbd44e20846e6bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750e4fb8a7b4182d82105dd914f843491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a15ce6d5e8bc79b617845065369a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bed9c0448f2a4b7e9409a9d38264d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee17eef3e0c12234f2853552b4ae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b313e25dfded04ccd9f49fa0e23ab8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27333d09dd57a4cd3b1ea2250689a11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e11b57fe848a2cbefbf535fe1ab7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6855045e7322af0d1e9593c5609c3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc342a797d67793c1a425eed0ce13ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf2e51517afbbf78bab013aa0f385500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a480653400c99db9aa988837495cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4c1dc0bfc89b9dee642d5bf604aeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb56729af505e29cb915584fba184a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da390295c51afe99608b202ee1fd7b33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e713410f73bc36c0f1419de0dd67cd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ffa6ea021f7478d30813dc26721b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab12e481133cafd1226d8752948cde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e6c4f6fee0b18311bb3eabe5ebe1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1d56851e8442604402c655ce9054509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e6a3d0b84d4b1404ddc4ff185a92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962b177d33f9372796165c8d43786a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571ba3b9f229f13fc8c80047ea1d5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3085e0cfe300a5c35663fc6ed8a4c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d50c7db6816aca6057951657dd19d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d8bf8b21398f6960a04da0bc3243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fdcb946f6c100eacb6b0a9602c82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a551fd7b5f32664f7aa8e896b1060517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed817037c1c325dfdcb1bb149cd68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea467f713fbfeaa3921f507ed752e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4c6098f8309e9f9296d0d387e6bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef9fd2b9fe0a40a80c7c5fe3ce6aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa438fa1ea8a915272af45b202eee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c21c327f98dbb3bbb533795762e1f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ff5445a3ddf12cb67134c7d064503524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eceb03ba9500241957746406ab5af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf960a8104d1742ba34da911af70a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409ec0ac3b5451727a830d40c4accb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71f02c9f791a28dcbc128115633fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d4cc8e6e23f18fdbed8edae7241c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3846a6f3a5b349f16a9289cde7d93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833332f85305aeb0d41fb5a61fa84a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8891f72155956a3fab8b7c3cb150d3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff6955e281295c85b3f311967990ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007dfc5abb5df40a2f08f82ec6ff8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c6a2d30342c906022dba9ca97e18c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c5d9cc76a13d163ba7402d47e609536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0512d60da6542e5f64d4925679acab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc238b9c5e6c140ad4922ee75be251538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263c2a23e9fca1fa0dabda1f34534c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894ef2e8dea417b36b331ea20203897540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336217efc69e34ea8518d3c45e5f63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51e9331873b3e8e0272474885eb76b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a8617c27c3f98c86c07118bd3f61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d15b140ce7671f49fcf54725f579ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b62b022d139d203a898509e91589545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e718fb490ae9374543c9e47376ac70f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8adc08112bddf64d1d258cb7bc93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04975cf9749751bd0dd9b6260fa82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed0b9c47e77f579ec149df3630e09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161302da51c63a5fe07212b7a138dc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8d4d8e57d7c12ed70c61f18123ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540de4971d9dee52fd53cc509b3c85c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863281ea9ee63cf93ffe0889ba49e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad89bf8241c32ae29c1311b61362d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186014352aa192c6b0c3d4764a5929f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e81ed15ad364eb0d8676d07bcfa63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8698dae31e6905c43f69889599e6074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4585a0e9104d129577e2c1aa22201558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e42164ef58177d845e072cedb2a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb739193a660a7754444a2e71bf9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee97fb21d796cbe56c535580756e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b8e4a279e6318e4297bdeb9217e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556cd9818d6a61e1867f68a57ec6ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd70d1439526571c67b02ed8eb32e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ab8e373c8d5a8f11d8079bf59fcb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea5e4b2870e853df3b1272c91d2088566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d48fcfbb43e6bb2c6341c1f85ea7bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db4a09287c5c050410c8b26cf899c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e0b5e799bcb36ee0bf3cfe9984ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c500fad2643fb3963cf13b5b496733570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b9fb4b011e0748f5e0a235c0a147571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab269c9d4e592f1057d496b6edaa22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b55abfa5d65e582a1fca3db4ff3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a17fa538877780db61fda569e410d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b372418d0a2abc8c57ba49efe7d7815575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422edffa95c3357f7e0bd590bf249e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144ce609ef8ba76fb69082e85619eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469e25bdc04a314161f8f0990fc0f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637fe0f6b869d53b1c014aa77a260a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f494b7859debc787ae499baa43ab67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4584909cb793885d64d2dad7bde0472581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407d90e2da3a46b44aaef6cca761965582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae18a77475c45fcb9eae3f90b950a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e90218ce307202316039c306e074af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211718bb8937f4ff495f1438c42ca339585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cae4ca8d91ffb73b8014118509430586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63077ad89f5eb018eecbac2c8eac407587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d1975525fc0a11412ff5c9d3d8135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b728967d2d3b9383837717404e79f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2252d3304cedcf0be652084f0987590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb30b61368f99f12630b7f4147bce4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f649488cfff778745d566d6990c460592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69c027845e63cd0b6331c24c7827cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267549eee70c771ae3d099ddf76010b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f79e699a2fd00a5d6e6227225b0df7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed373b72e15d33ec698411f109921596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f59a859a698be130f22f6acf37026597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094bb4ca4ef19b321b199b5cafdd28f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ece633e1962b4b59ce1f29c7d034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f20db9fab8e8599b39647c5f61a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8028bc3dd33d320d1f08c2161956f90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8818a6f31a1d4544621b0d750a9dc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef045a435f07ef372ba5b2325cc64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399c18bb26e1101ad7e2e1d50055b97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543529425b05c32430653eb42c76149605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7bc9a41383ec2613b391831dc278606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c4bc309d2b203eb5b3b4fe199696607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f5e44d9783a684767bda59d82091608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f18f4a960ab20089b077504aec360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f564b7aa809a19c70ae933cd16255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab13399969022b11f68de3acbd9f97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94db73c8983e6677103883946602ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bd890a7b0dedda9ffd1340d746bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172bda659ea522d3baf4e733d7e8bc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa01cb61e52433d824846b5817f5806615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac438b55c0e581a1c5b7c3d85aa1076616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4f00e6fa0574ec2d44d527b0e5811617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec00def6d9ae9c7cc68c3ebdbeef74618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1163520ca0238cecb0babe2a1a8a55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f69f0069efde30f6f59b2e26dab3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94498679b8b893a579296f2124969b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ddadf19cb81e75acfd881c4ccfc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b0038d6381bae1fb75221f230c22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb4218f0f515502483fb2c77a2ed3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ecf9bde43e49e6eb5add4f1d9777e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60ab334f90a0cf060813300076df2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644a62e3291ce17f150a4f62726136627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c0fb99adfa41896bf5823ed1c6b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802501e0e4a34c15ea2c006ac9b096629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20447cac83d0d142d4057fcb15c68528630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36dc843e7894b4047dbdb323c5b17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7ff7ac54d2f08ca79a7adac98c71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234cac124dc55517ccb45daee95744633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fda5a24ad439d88f434c7509b0d51c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0aeae3c4f077a80cdc36313659e4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127353e3d720571ff1bde7fe9cf56e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53cb03e295cf8506944d7f7b55ce6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42181662544e7d3b5f77a4561b014e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307217f6a0e789bf9726d5e551581dbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50619e82bfec4e4a3527c258792a5b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c039b7ceb0a217d4962a4beed062641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a65a7b2e9b284fe82e7305de06231642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41f8bdd47547fe8f6be6a456097d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf951b004756b746b8228e11912986644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0fb6b64f0c2d527a5d6858c4dbac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2281ff295b6167c457d7fb6f3430646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06dca6a60f948c0af1d7a2f2b64c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c868808c74d2e57a2fe8d467cda143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154777b72ed6ac5ca6eecff99cd76a05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060df7e210e0bdb69a8a7afae2972d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b04803d9ab21f5423738a6387b3d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731dcea5d99e565a3cb91f2d1d7b351652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a731d38194c63f55e357031fe3d12c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e681db14c2e111af9a328c74bd397a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df6bc563fe3695f3a5743f8b35fbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3aa93a842ad4b15959ade45de6605656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa35091a056b63ebc38d62c45b662c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711fcfd6903a95cce672632b8c7ebc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6c666b21e17bd7143220a69848bfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ce6707d04600ff6cf5368e5d7a55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e7119915bac2bcb04bb1add077672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb3751d555c8074575b78678628a8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc5621457412e68a580d9d525ab4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af136620adfbf0141e1b92ff5c8b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1c6eb92f213b2c6d665b1dde1ed73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d5816ffc527e9f05c22dc290cf7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889473d5ed5d0ec46addfec25e2ceba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae30eee7496eca98d585f142c3ff54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251947bea5cebb812e731814fa5755669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a503776f058d50140afb744731bbcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db473a1b134074a149180fb654f170671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4ff0429af15771aa7d1b16903bdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a320f85f9311b74b8b36680478d6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c847a5b69bfdb8dffa501c9d4979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1458b633794135ca37a50dcdca97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f96868c238681c2aeaa6e321d7360676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f9b325396ba98be169b12b9202b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e532ebccbca98794dfdbe460a4b894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b065d924dcaa94c4453ce1b91bf70a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1acd6daf313a5378feb17d576ca9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e71d02346660400964be13de77d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e90f1b6a40eecde56f42f8380ca3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334e0e406e576808d8808bcf6767ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1c4fcff8929db48dfd91a582af15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92627892d2fd5bc79bc08a1443d2f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce0c7e86d094e1610c2fea77a35af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeae49e76654c9dc56403a00923459687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f226791c183fd49f969934e0b622688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82da1a78ce7d722f60888398ffd61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b08ea8cb9673bf2bac82068a5d08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb6c4cb905e88647381a76eea8474691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699586127819b56d47c2c1047ee81c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8c7c1e3f4b0ca40599efd9a2c137693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d01cda11d08a55f35b73dc34374d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc28217f1fbc889f47fa22120bde7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269453fb8e3f4c8f4376e6c6e5af6619696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ee464ad3d8c0487fcffb313c7332697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f36abca200143452cc2bf852e8e3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c4bfadf0057474901f96c31c61c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cd26826ee9b355698683527765bba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739233c965e6d97868db93b54db76d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bd802cd69cd4f2a3837b13542507702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca532678bd4b031bc3048c79f4c422a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580520273752fa2ddbae63b26c332dd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d51ff121fafe9c0f7f4c0ab6f4a1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c356714d1a522924bf40c04a0595b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1eaf6e57a7be08d109d9ace966bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290ee9a919249ee7522a6b1d9b6a93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4a5fb1e245f441255514900a4c06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47627fa115c9867043ec152ff67658d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffde101c04428e99a068d14e89fd01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cf0c16bad7100fdce574a626db5a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744879c0ae8ff42dea96bf045d686fbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2bde2b77b59de4377589fe167342714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8929917935fa865a0134c4204d5aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac53b4737145220edc652d94c5a964716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37379ad28bbb872a96c63c01b73c180717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe40eaa9a4b4568ac80c9991aad986b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cbb71f34f483654b81ad905f02f5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de5ff2a1b4ab4d4d003ac2190c16c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623222e4781f9551922476bdd18d27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86ae5200a054f44cc76a99bbf0a4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788118e3f2b34fc156e99e7e85f5cc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0fb117f61a5b586450f8ea25d50c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a029928573d9e59ee8a447497464a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114499466b838bf3529204a6253090726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b086952e78f979405763ee17a7cfa3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2679a89fb373024067f0c3c17a09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb62f1081b63521d65ed7963d39437729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34dada09d46304daefd4814236161730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861bb6b7d66a4dfcbd89561890f46d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b8708e624fe7992fb5974e7bf0b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f0d7d249d9c31bd6f34b244501010733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa2b67118a660b41284879f6f9005734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36aa58d2dad8e80dff6c581f352fc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aced1c3f9fca430bca3c7cdec5349736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f59d260b60bb1140b4e2eb2f66a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80323f21c0b60c4da7ba8e73e8d016738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858165799cd126a219e0766d2600b9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aaf277c387285d11cd64cb4341f73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027adafdc8b020a7370e3dfbb5ff6b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b21b4b7095720d4557d06cd7c244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbc7fae7ab4dce465eac29f8ad7125743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8436096cef98b14aa97aec65a4fdfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4b991e814709990b17c248a7ad31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519e2865f6a2ed2e52608f6c762ba7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe2f4a93001f40c547a146919940a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1ad888a870ee934c891cb7a2557b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4fa07cf4969fe8670d299504b018749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5f9598831ca7073caf18987edd9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88cedab4886d060948653d7da8329b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cc32e139d05cd2fee7ed48288f72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da8da48e8945e6c355fdc0c8c7e24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4f9ed0dc3d252c04db8c879b3b0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8fa4781575bfa5507463a4e7eef30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26fbd68c078064a0ee9c66f38fc4f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31642d20a6f030634e4dae3af5f2e84a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068b484bd711da921ad45547e49fd71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd2519216d012353e959e58f6fcc5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>