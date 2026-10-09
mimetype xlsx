--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b2e66e53c98b2027f429c8ffbeaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71a2914c2c8cdb629711c75af479d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc27b7f714097e81f44b94786e4f6093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84b8bf23e3947fc3824fba321bac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6faa2d10b9c76c43b0af81d70dd975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07cbb8b82bcaef497eb97dbdf50e5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accacecc16ee1346b7cf2f026d7e1db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba75c0a4822a54161c08c2a0bac77f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d512a290205f5d4ebac59f6f9ab8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d75f551ab4822e28e430dce10132810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88219c1bcf567e9b93ee4574f6ab0c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1e8ec3f38c46827c5983312c9ca7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e7e7302a8630f76423d4d26e2a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662363f3681c619b82bea10d50eef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332082663b6a1f34b9eda9b3af55ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a9cb3533436a0648e0b86fbf9d3ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a44b1b77525320e6dbe05e5f214abe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6219d3e54d0c38d3c4b099bbbca5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f1bca06a200c52ab71d4774b865119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13941c40ed224138502ee560b1a52520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a10a87b3465a89116a7901cac51c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d65b06e298d76cdba2c5fd0f5dcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5aebb54aa1c9faa953f0badc3340a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f2fdad37b71a07da7c77ef612e9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cb3f6d3ef2c8ac50530bc23030a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e48fabd6d578730d7a0ef3e83b8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db19111f627cb65fb6a985dcbd6c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec67d427fc498dba31ed332b21685028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb0d4b6c341f3d86d7aaf6a9e903d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc258521e0b450be8478c23b8443ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf7d5588365ee1550cd3df8e01b8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb20e14b923c582f7b6527bf8a32c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4edcbb4368ffad3026847fd51df5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d7399b1b0ba23e9d11d3b8c4220ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc7e84fe94b95f5cc99cdcbfb08fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de9703333f5246f1f70de18c2c20e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605ab6e8b56be8d5b9a470cf829825137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddbcaaf1889845ad518f62cba1c00d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509c5f9bcc2e6e44d4601bc629342b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e5f97f8490cafc3edc8eba3efe6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c413eb25935278d52ae55383282cf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be954226c05f84641e05fa3251b0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e6317a3110a6ecd69c4e9688afcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f16460dd42ee096261e0fdbbb0876e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf3326525721160c7d6be3537afa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da062c5934a2eab6c1294d4e84cf6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd8de6badd34248a4cbdc896e27f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38832af5eb2226cd4872f71f47723848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327b0016a77e3443accc51b9ff8b23249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954f03516fdbacae4dd19baf70146c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf94d6864dcf97e00bfea80b2cee3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd05efd1b10096d01d31751fd2b2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a6f467e168b53433da60b3a50a0ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c590dfce16f0e0ffdca1bc36d9bb93054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ac6f71d51c9f2e151c0b29088f78355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac281bd05d356090289608ea4c373d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e2b8499e11b8534798a88eee04d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae40617753ae47cd5461128732681b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc074e155777daf79ec3fe24da09ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9d640f25e27e8ed52b4359a5686060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84cd42b6c4ed25a318fd630cfef28e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646d1b6d746afbc21d4b36c7a12cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c221eae0dd6ed614d23fda1192de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552fa5505a8aa8bf47a5a604fd0600e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d97fa21ef3a372587deb4faf9b6a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b7cab23bc95aef112711bdad64d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3b6d382c8ff28b8668059d807fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33c4f8be4c74a99f4c82ae25ebdf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e4bc32b9bd5d58bba160482ff35569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8117bea59b3920e65dfdd1a6ed8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342a28188340dc31409828950c76c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6880de74cb1f4870877812daa75272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeeaec80348cd48f4d5b4df00676da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ea2eb86988a73b8270a5aebe7acf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02b43588ddd82f4df9f5e125c881d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81604b6f9f0bfeb4f8789017590e3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c6f451764237796cf0cbea1a01f8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d355c8862f7425ee642c42f9f60778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c98ec6dacda4632bcdc439efc06779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11cbb57535b50585a089554c6c5bad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee789950101dffd78f1af8c5337fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f40befe25efb59d484f10f9c3073182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d09d63009ff75cf68b442d7220394583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e01f1cce53238fb2529ac0a9a72a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce366141d473784897d08b01836187c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc538834eea8f134fa8db23fd5f37a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08492cff77491a0f40e07b924a7ac5e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42beff3dfeac44ce28d6f75183aeb2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53401a0e624060cadd6c4803457e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50887aa5ce967165131d508d858b22a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8a7d078ee8221f5cc5a12671c3c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7636bf0b6c8efa1426dd0055978f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ff4d57783e1b18ab2a3257a228fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba3f532f29c986985f180d59f006394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135812f5f651749818de118a4c685fc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e2255a4cbab66b43e857e0814a1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec0e68f48fbde6c823b49772789a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a184ae781618d4af9420ac5feed71998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a9ee2768c70265f0f0a2c3597dd0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635bbff226ac692a7be004c790a3d43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc090e0be88bbcfa7399f5e89410862d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d1a1a58c6c482ec34cd164457ee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1235c71420545043d9e637b7e75810d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e4a46f2f74caa3c310efb441e70f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65873e78cd3fb1e5c74ed815dd8a3c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97098ef2f40990287797cf8b46b0045f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0f072563fbdf006d7ee43dfc95d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19927bcd52fafd17022f6a0abfd53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a037517ef36ef845cfe4f21cb029b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdd7b0e8a3974cffc061ab30b27d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab6e13ba9a3f59f5eb146dcdcdf98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6850931b0fbecbdc0d865b381926fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688d9d99d21e24875b6326016d78e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e3c45133b5434ee6834e8ec2a8d81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b182e7af1908a43dad24ed2afa1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad2d7db6bd69688a026c2854fad39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add95400f30dd572e2ce8231b7b268cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cffd3fb63ca534cdb9ab3e0a2df61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6fbc2f32a66b6fd6716e91f9b04c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456d2b5886a7da0904d21fe5f001f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae93f0d35a90eb0585d8c8be43fa70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74daaff56222f8082902ade33b7e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121b5381f7ce71af2742a1ae05b55db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08cfe58018b81f40304a3412b762a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643bdbcc72f1507716042cd6af409fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28cbcc6c7d5cc8f4503283547c185d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b08560596d9e59430aca916a8bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582bf5120c6664ab3f20cb7846aaea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddab7907fa4c155ca3a770aa23b13d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dc440f685b2c12e81cae988f1552a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e222a211924879bcecc22020753ac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1c8cced7fc0e1e772226e5e5ab4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef3b0b50d1392c9dff7a42e8fade1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4ae575c24befadc1ad7804479cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c4c6e0523a8cff35d47cf5e74f44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c252b3955587dc28f5bb543802771c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc7f738474ad38f17cf22543b25b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ede2546978acec4e477ff74b2f9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa2dc749cd6ad2b9f0665bdcf1252139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71531e13dd04c6045334fb894541bc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415882107a9ab2d780b73a9def6788141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814929a9190723f8d3e9b4fe450af28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514faf4d2ac5804b8a73a9d1b43143143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0909d5274eb3c6de262627a9cf559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5b9af8c2f26cedc746fda1601a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901212177e90152fd118b4545b86ba5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9692fe82b21a4b6b03504a77f3cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204e0405020d61b32e276fded5c3ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f4dc767810e9358e823bbd098bc4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c212f9c7089970519b3a7d398d17242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99cb9a2ce1abc641a2aae3633b9b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3aaf13cb01b20df521c4b3e262b69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeec95aab0ae9748124131d710911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53387d3692518c4dabcbc69f9266ec7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c0081c3cf85ae533daebd08875bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851b02fd2de138aa0b1c31bcbc9fea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56752b0f6689642ec7998dac1132881157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191a9e719039b081628e8275096f92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a6838185c3b461f5de83381399a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be9f2353ecf17ba867de62c877f7e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e4f23e5d41748d4d655282b0c8e63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723061f3ad59b1735511b3808785a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa09363a7406911516c2a8738c39c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558abedeeda59c43cc13ccf22e525a39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d994d679856228ec6b04a103ddf96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b7ebf925fed4a3ca60cf11dec4c9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8429443de097b01ecfe56d37979e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83c0e3f44fe3c82c69e5f50684385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0094e3bf516a3f08b3e34d388342898169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9c9eaf0a677744a3f1b047b0fa2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d05bdcf722279bdc4525e24d2d33c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bdc2cf84732923e7967b72d559b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616d340c69c1ea9c51f6cc528a59f28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd1518c96b1b67bd43418bc643bcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce5c53bb61d28b972ad3330fdfce5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e7fb0bddc1e4a79ba2a9f10ae2e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b5bfd67b820158771a8c14e0a3de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b9ec4399c4d4714cce534e795aa5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de8e57f720ae16c33fafa7254ebbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669c90da45b5252b16c789aeb401b40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf57dc4624b15087032e20ed2fdc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910fbdc53290b57f71983b22798bb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c337de9e3b472ca3f10b17c379df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73f6ec94153794c385dae1989b956184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb95de540d528ae40bb1710ce12097d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac2cd29081929402c3bddb25c7903186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfef8f0a085f16677eb7fdf5f3cde6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7b85f1d423edbe3f474c0c2c40db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36953283ca2329634026b3527b2f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e46d459673b7ae6e140a6a6230c94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c5f98df059ac4d34513650a511441191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a3a5a64432439ed8add4839e0af37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744533f8dddb347857919bd2d1e5a383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0712f786b59f263ef5d739a681e2e37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb7bcb373a20c65a0edd19f9b638c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2564b9329bcd567f4ec10b1849da745196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a41aecc8327577ec7d9a2f392272197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185e91999eb7874e148a924108b6f81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462427f763051aa8cff2557bb1aaf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d425c1b84212c0501b6306e56995e28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ebbf3da93892585a0b316f24f82cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d74e4691a96fa7f75764d22b92a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280fdf2dac5b13882d2226b8925be91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d55f7b60959a019e5e95a02b6465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312354c24d6143841485845bb724c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d836f26bc83c7dc43a7ad8aa5cd7c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ca2118fc9f9018f458344a7528d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daffc9486a39bb12317c943ff4f52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7bb7434e7838894e92b3ba20f62c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc26c2016328a146b491d03ecaf504c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf2a627c6e4fd19fb07726626a2a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d70808073411719983a8a78a6c56f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b634939e9bdf8024257e71777f37e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e7b9ebe3f1b36a9df3fc706c20db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9257f3d3866ca8d6a1932de2184bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff213d2404754024b70244b76f9a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa198463d44b45aae73917b87dda15a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c49575872a25b538704db3aea172218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa1f58224564a1785f04132b006d21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209465e988e6e56bfdac2588350203220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fedde04a8ba0d7a25238a1cea22ddf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8dc3b8a39001e06216f57400e734a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1e7b79363e23c37b6c30345e612a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a05dfe90ca4cd4975fb6a513b647e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60aaf55ce5cdf96bf7ea044f30391225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f6b11d3dac0052426ddd231570ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebd0f5e2d1ba6edc414ea2ac23056227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c9bfa2021c3ef77c46e5820ccf086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d315e0f3feb613a5d8fc33847b142b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1eba67731b782becc8d86c4747edd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2fe29f8c758ccc4c71e2b638dc35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd3940e94dd992b0d627158615fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faa76e27f2207222660fa15df38a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20cae4cf8798df446968d60732dfca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635cff8ce76ff38e163ecacd4bde6b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8257dd3531af60bd24b3feb6dde98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244c2464d3748234b85118c16d95da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0c3c49dda749bbd12d99d6bcef61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c612d9ffb7bf2296e6c494bf297ab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ed69c69eca88ca87c116486e6cb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3bd02e9dd70b06a8f54c991b8985241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25ec1bf6047cfafd45f356b8c014d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7d6152e8d9a21adbacec0b05a327243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d52de8427bf670013ae2e6cc7a285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b615b06fc5ebaa20baec365588244e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1f7a2d46cfeb06daf31f416a7345246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49d6c7197ffd6da37f18d67a22cc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b28ca9f9cbf9835231320ebd7d31e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255f71840b3700299303fed6317542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b337c2c98a6f02e786851ba02aa935b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885f4cf1fd65cc104799915ae94742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0da55ccc8730e9ee0add4614d3a48a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379857f383773b5e3a7952bf620c1d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142e04fce0ba6f06ad541ff62c1dd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ccf6dfdd3e77c962a42a72b30fbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924103a8ca24bdee1730f5980068a56b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ca7c0e00800a900459ae64d03b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfddabf7d9fff24ee920b9db981aa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7fdfee54e92bdbc47edbd349d2524259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761fb777d741f97fbc45d3d39fbbad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197a8bee764bfc3852d8c46cd79f82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cb10640cebc6586d9296a99c9204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434e8e809ea9a99c945adb23c047d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08a05d188b356862dfee1c5dfec409264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55cb13ff881ae2b50c7275df6260eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbfcd4c7b4381974ba973c47c51ece266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055944d0e03b455dd5e7738d8b4f25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25fb5de0e36c3650d2a6c09122dd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ea9766d4cae02e410ff24fc263b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c200b136d69f798d22f7fcfa0fd5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e056d0ca4c18c431743f4f7d292a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ebfd2e9da38296e33883eb575c2ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232b45cb80905fb92a4013c7dd9a87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306152698c73d6aed5cce0a37f020b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a153d6255f3eea47e11369b3bebe60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c491ff727f11d86139d231fa2be4b18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c993f78eb4981d7ec75af65d3c17b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54fd16517105743f621b7c1b17f53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f265648ecce3bbc2326b99bd29acdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e04d1bf8016fd06e5989921f666ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c81dd0c3e7a8666e9c564165392ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688e717afb197bea5f4cd40ceded17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aa14a7cb13b0cc7342dd5a24356b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff4634bfd04b873bf673809b879d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46404d96a30b00d4fb556fd2697bf48f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f85a1508d50cda0534c83e89b5a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b05e73f10ce6cfc5e839a08f00d30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee50ad50655384aa9995b54d172c1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773950e5d1ba188725f2a7b29816d17a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd976d842c2aa25b347371cabcc67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08ea4c6b8d772b29295c22d05bf3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d79875086ae9c2555e30c5ee7dc16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8215751ec0ae594ffaa9ed43c0b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d865d614c4f52b8b1691bf4c772f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2457ec32f6c60940f3d7b30e3348ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ca6a933311b44461a40093bacba6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffef5d6132d3a995ea9fb5092828be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466905c7c3aede65c1b98c337935e8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061161faf9e0c2b05ca155e183eb67d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7647eb8951dac2581b18973df877fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1e50e69a797f79510b28517860e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87c200c34d17482b95c2192d4dd51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176d8366d7c0358e38d70a953933bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741670ff28d07f313f2f11ffcff5a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07af188e7d084b6b7bc3dd5d25e734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b66d2f912f5e218365d495ad9c7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ae36d1033af36261b3713c1ba21f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cae3e4aa887bab5f44ac80597ad8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a9e0005008e8353886663181dee28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905514232bfbf5543c27dbd6210717310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3156e39fad79d48c199bc09182a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5994d2c17e6554c1da33a39b21b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b6cf3b2b42dcae8409273f7ed7d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919240747fe0817512b43c9c3886648314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ca453153d13dfa3daaeb2cd96d3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c6fc507638eca91fe8704748fb6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214831be1ba5b16b41e088dc74abd69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808b5eb454db349ff0cddce710b347318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8249c24eba65200de3855fe1623f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75e6a7afb642a25f01965142e14558320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce00186ce33511499ca5be1d8fccb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d603b767a9891a27e390781b51425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789209b80e3c17a6c8c7e1bbbde410a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc321c58cdc2aa393b3d06adca69b02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65e48daf97a4c2c4d9e1a3fac8089325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee65e0deb802202e75d0b67260ebc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09aed1c9fc2f9fc4c388171526a899327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed671dc31485dab49f70b1cb5333e48e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5337d83c9bd77632469467f2964a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529718fd77624011ea27e581dfdef7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4fb2e7d4cbb73f7e8d74fc85d0bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a5f1a8975490a5cbd6d0108dfd09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69dd172179047c03db6f8323a279a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526431fe5b26ac616dd3ff8a729b04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcefccc95a64a77e1105c892ccd1d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb924cb97e25f6c4674bd7503d6058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6535fd941ecc8fd819395004a393f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c64472031e99e0b13708b71db311338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377337d80a20174548fc5066ccb3da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bfe7a64f3e427d4de0356851b368340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4415849b3c4b512f97c1dc0762a6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd29651173e01721baa512d501f219342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec307c89bd0c85f544791795dcda6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bee6e614f160bd09223144b5e7ca3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d034636f405ba85cc380820972c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2348e927369cbee63c14dc0f95aba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212739d9ce071c714009ecc599f7c7cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61853e5d148c4f54786243ed786148a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ea37691f1d5f06841de4fe5ed538349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd41f15214897792cbe377da004964350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005705c7d67d1ea0237a39ce0424262351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119933ad464253fb77c965e549c85bad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8ed4119c5cde87529c216e7b01e69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba8e9057c0fdfdd93e4e9b42464788354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf7b436573569d4cea02cd1a02d11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613bfa79fee4eab113787cc1a4149f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1afdf560c09f11098e70b3889fc50d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2272aabe06c4a78eb1c61f0730c185358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185ea42029c2bfa43e4a83f5d9b926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f925434a41dc5e54f6611adde33c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655452c3d1a4953810fed42041e4d6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a6f7afb6d7ff64864475c7c3b5d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d9deae5c695916e123159117b6e89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5dd3dde0d63f146dd175f960ac4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113a2a93d663f8b3c9ac0d4dedb217365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf593ba4ee1b83747965edc9765a1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa315430ab57475561b387502493e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ae64a3495b415abba94ceb11c053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c2de96ffe0b1df0181c6f3bbec9e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61d1743612d405a980ce7c326618d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2b065ffb141feaabbcd123509d33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a278f3b0b315ebc72112c2080f59d8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b3a8e003ce6b0779709470ed43b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5980aeb6a65bb15ab3e806030d0b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2157c2aa7ac7761bd7c0c4a10393f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a7b482eb28cbdb98bc58ea73042d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a5bc2ba67915c11517f5965415a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63ae126935a54d3a24ccb9dd869bd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d7520e5b8bff3bf8c5142413816a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2127603d7a213427d3db774822b8bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dcd71376b9791577b2a2473081da8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ae7f2671810c30bc2ec64637f60df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b32b8629269b3dd8d07a708ddb58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cbb6dfd946e66b2f3d90ff6af1ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764753a18ffa0b856028691c3a78798385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696412bc7a44839eb2f2a782eafed27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479889d9387483c7abfa0716b1ed64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf456e395a2f7c3156d9c174022652388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d1dd83e7f8d07417eed0820aa2486389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0a7ede8fceef6895695899e462f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c5377a916419a2ec2abf750853b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c46b007e991fac7a0c2d86972097e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2e0f117fe6a20a52fcd567057b02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358f6ff430fa62b01e47231d134c94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef87823735dbfae65b8b98ef4a1d84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e006729f98f0e0d9ea7567339d4487396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774736c95d21e6ccf09cf791df21787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75050e7921a84cf1a9cdd907688cd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f37660655d1874a9afa2d10703ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5609f7e8175343895adea2b4e728a97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad5de5f153d70da4159f45d9a51d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3203ebe0212ccdf8220cef13759ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835186bab25b44a7f5d23a25ba6d542403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8034bf378ff74920320ac9f77b736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541282b0a40783dc5cd51cb3166756ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965a61ad8b6f0ab4570901c261613a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb438f1fb583497e67d58e7517af7af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0cf73b27bc371917ddb1c36cae3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fc5a4bd72274b5e3a7590a6d1fb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc205963809734edfcde7676070a27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea838e5ac408393987b8cd0bdfcc279411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb31c02716fbd65ec47a1bedf128249412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f86412ff26a33d42a38cc53b8d27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e06d5228cc3b7f460d2cf6d8aee9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b713b30b4aa5af143202b947fea4c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd34136c5d48bbb1d03181050ea1c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97f279abe5e3d7a0f3c40d2ce2271f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ec427d8949dd3021dff08a787a73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866728f033bd1dc29467b5c04bf692419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d82ae2fde2faae9b2b7c3338ce56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee387460169f5ca172a6caa8d034d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332692337b9e91af37a74d31b8ad14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fa48f57e6fae062746124207add8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12a215e03563c07e8d216badb8b0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e71b2841c6508112867baa8da296e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb5c9d5aadd2729dfed19a1965d07f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f4e7fb20910a541df377cb041541427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f6373dc13f57fadb784051b239e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ba6932428f865f6353f0aabdd0eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29535ef27756bd23ee6e6d83054282430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4088e95ffbbea23ca9796de07f931d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e3890b810cc1a8e8d7a57295bff0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f4b5b4e4fe1d50e34795abff40c7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952742e8b15f655f310537ad39de78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1767ec6565544f2e380e41e5dd3bd87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ff3ac577695273628cf988cdb06f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38995022d6a69ba15943ce657e5f34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c453e2c70f54a820e857f42260c52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442c47cfa746780d71bb933630fb94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64a6d74f4742347ff785553798f2cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5c1d0c74101dd4e682760861ce149441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90417b0d2a61ce53b960a84444c60e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5942f9749dada3ce982a2478a10825443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bfbb0f2f0642351e531d4b10b90d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e34f75ff11785b786a4cf75a0ff20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301db419e5f6ec36b16440740273f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893002b9812eacabe1da002926668c23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acde9f62db8b5cd855e0c4a918804d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05b398fb8c489ca8000c67fe92bf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28760f5ba4fb02c549545588d8a8f7b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c134cad38aaf1d4e58d212fc203780451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18b0122c535fe7eb606b7bdfb3683452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa092879b481fe46267599ecbeab0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9081b1a0622983c8eacdb3e4cfba90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288cf5f9a7b426c235ca5db40e0def455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea91dfa6d4f44578eae1598f5bdae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98505aa2a78a92a295d921dad762742457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708210a4a36dbcea2a8cdad007016c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69133b1527529ea7308587aad71b7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835b28f5f27eab672f9dfc11c63263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3dabc0a4d34c4ea67024ef23c5c06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0183f41817c65f57af4e3c89010bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f059080e2ddc0f264f269e6679b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a1412a2fb967259bcccf31fa7cfc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe218e77987caf4ce58332186f78e5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615236f94bf46517be15afd0103046a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62334ff6b645348d2b9695024bd199467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0bbaffcad4d0fd44763aa80d2f703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f230e02af5394390a07db52faf78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d5f9f0e0e15b67f6d25b65a9ac2a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bc5c09cc806f38a8265cabe060d24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d6ebe56c4120d8d7e69728d260d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76824e54fde13e146707e4b1745e5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9263a2ca72f3ec3b213059210b9d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5533335ca197f7d980be642fa3a4cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74ea9a88e0acf6deb7ae4b202b4be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871bf69ef6d2d2fa0b72f746ac8f2aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d339dfdd1eca46014cb95ca7203e40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f893c883ccd2b88c4eabb30bdc1a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2259bd59bf9592d6b7fcb30a7ce249480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533bde2d3af9918b172f3c32141f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b732ff9a94721742461cbd844c1dc62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f5a50c8571b4f1f2616f8d00b7e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15850a53f499ec97641f6af009189484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d2d12aaf36dfa05c1bdbc96df567485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe1d3911fbe97dd4ea77e3f2b1c1b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc0d7569f20d4c39988a570ffcd87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1260b54052aa5740708180e151997488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667674bceba9bcc51e64d38131d48e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809486814b5a98e4a2c4c3954640620a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf59a62f142ddef5f0b3cfeb1e5410491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fca8e284a8aa6a8f70c242d12146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f883f582325e13742ad19f32c04b82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9450a5017f8973f3190eb6eee517f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787385519a63a621ace17476b5dd1e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a4d42c778b853478ef4bfa4fa0a8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa5900092d59bdd7556d34c192842497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487f0ec840d7abdcd3359ba2f1292cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb176ee3ad3c32e3706db63f00cfc66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99eb19c70ecfcda929336400fdebc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3af3b9311765cfc75bd31678b12cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17728ad675c42bb95a44056ae74963502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376699c0b889d5b97b6c04d060fad5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855133f11b21441ca95d60300e4eebe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2309db60e961fbdcb31ef5dd5a979d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c4f83e38f13fc596eab7f05c8d67f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2118505e33f71af969e8afe2cac4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c6d6720f9883e1c5a902742615811508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0331e5919691f3d2128548b94dd28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ecf983812c9200effaf5abbd4bd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97546b505ce57e80dd11092ca9cff86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e47b77358f8929feb96cf512eb821b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0c983803e04fc58c551ae8cac476513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e58b1e80330afa6efaab0586cebb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a42e1da784a1a3f2a8b1448600f89d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a03f32af251e94e4f4783a3fc61a63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5a93aff37d9460fe40dd8adead51c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba17b955d94223f2ddfbbafd9278e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b820ea76c5e872f5bf584a09dc58b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818138726c8425f85579498641107e0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cc273e4c6a3cad0d29160b4341791521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9b76f0661e379c3ef6cf42ad7fe1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e549ab6f2bfe26c62c7e0eae1773dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c14ae1b4752a6f2384d5f0fdaac2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba780a82b4334dd2cc6f3642bcc07d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa6ea737c3a2ce98b9c084e5e1ba33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7670e3be4645e3b71bdc2e6e893dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78912fa926e46353bf2edf4ecb95f06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f790415013288d1d9d1de2c4918d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f47dcc5a6c78aaff3b458c4fef1600530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9760d7dc330764068451edd694aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e69d0a07f7aa56e27bb7e088666d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a1c1b76842d45b044539e4fb7ff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf71d3958959a4ef398f9fb5b1d4f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa2bece253adbc289f9b263687f669535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d868d2d84d4e62ad99a95c59a303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5e2349929ca1c2ffce97c0e55cb5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417150ed5442cf0156ed30ff5cf6391b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ca29d209d1df94ceda10d9939ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a135078162fa3551e846422d33adfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45850301b8b79703aa273b471b936c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343951dde5d76a6f215bdbfbc49c7301542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e3fb61a93b5693c85a8871077a98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f8a24913c9f5f686f32d01c5907d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1a1ec8f46bb7892a6e7b30b448da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c8656b9fd6fab55ba5c9c7fb21ea2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af16ff417f4a23b3c05a5654959dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96d5e9e743c5dc37cb1bd4b7b194f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343fe6a99524df7d0cd404bc021e7c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599d41fb523695cb6bc5608f3fe0f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535925d9dc95d7891d68856bf6f7d12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b9f5c4df077d6a4630a80ebfa54e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f1f9f858e3eeded486d59f820b4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89af80639d46d89d69a03b5a04d957f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a43adf3cdd8b3c9dbdc31eccf4f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7630e761e3ebfaf9bf49382f84f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a309152f7d9d36deb32d067d76521bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d189a8d9a935f5c14bb7aec983aeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6a9e5eb38a0f197ebccd3d669b36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147efc811d787b12df49ee831ddfcc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56ce9611718fa9db7a8d8af8a7578561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b3e35c030cd6111ff0df8467986c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1756fc91d51dceca68053043f61791563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6f63b0192a13554b49ab8491f81d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad31934a741200e5700ef9fb7b0b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e071c1b36db7f06b3aeaa99b9f0f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf402c2c8fe6c3e26cec532b868cf50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485dca7e898e08f72e06c6450a6c42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3eb6261a309783a30acc7b9740110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0a53c653971cfb786cca1bcd7bd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a3ea3f673980491af9a3abeef96d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62b98a6cc5e6ff23f3fce4864256f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526558ff2f5910c2acf34b3bd7db5d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51cad78fb019f046af8acd016d9443574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5756643f8b71922f2729d06f628ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c1f7edd2bbff7d199322e222fcd4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327e8fa24cfd2381289569011cf2be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d316b840662ead48df3c182d59f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407435356d892a54b0a78a2fb44966b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8308ec9370a60f5f4fec1dc4bff8b54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc4fb9df92c071320e41ddb120b0e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a08a3746387b8f1d7271b5049e0a46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae7d534609c814541d1591cfa6c0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab4d834671c5eeeb62b842718c1884584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59256530cb6bba0109c332a6029709c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05155b551060fa254052220d38874f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a2bd20994b56d3737013d76729ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31ebec371ea3a19e839f5732d754fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8d62f590feba7c16fdcce39444ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb3a5fd3a348bbbd86c37ac3ec3492590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b11b6a4e1b9a114cb12bac78fdfe4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2db6e5da106c46205d6d9e54a641dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f3f4dbe0eba50e83e0d38d310fb61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f89ee0261ce897ab70a3f38ec612e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fad33c16831baa084d32ccace2b15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8610a3218e416c6e77afa803c6a92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9437b51adea7940bb2a444c4e2f8aad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a91da795a700f1b27cecef5447b9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa070a571d2e8cb2a8fd0206e88876b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a0de94d25b79fb7acd343c6041e35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d3e9267e451cb601f19428802abf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341360f321a4c8e82b713d261edd12c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd85d22e6619d62d4cbc1b98a45cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5d649f516e8e9acf48adf8a913d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b04a6c20a79017b0be5d40d3ad236605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eefc7aa994099c743dddfdeb3fee03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd20856a3a83c5222be38dca5ac37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefef9132a61cfca7a253e531c99d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b980e888d2d2f1fdb2372f93729179609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c7d05ce10b84d36a8a5575988c60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6456d429ffc1b16ea57f2972ed4e86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3377b13f61bffc173c7f93ff88cc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0077bc761621bcadd8cf10241fb434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7a4398736bcfdfb30c0a4f84672b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4da70d11d77d5c99fd1041abd748615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f2d5cd6ab6bb1146a0db035c1594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9146611dafeb9a4801c0a87e0d27d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cadbc170d63560b0c0ffd0f99489f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa767999a0f24286e5a52e0a3ae844619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef59d12f1be6370a97bbe8f19ba4f89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7130fc71bc45a730722730e47a650621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944622cc95bb3e42d3d0961f1000c81b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f1e34942df1320e5454b7eee1cf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf551c779167abf11a12f93ab4cc59b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489199179d47f2ac266aa89c88f189625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0fe41d5c207dd1654c373c4bd8a2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee8720e17ce1b27ad1dd192fdaf4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94c80562acfea4167f900d48f049ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb2ddfea883acb23f013880bdc8ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb1654f6debbbc539aae6cb47ad808630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3769eb11a25e416811b3890ecdb21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba66f7be287c595baa4789ce2ea86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14e242a2b1a36d7a129dd4a069fea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e2524ac1e7768bfc4749c79359945634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae67c49e715e72fd7bd2e6789d39135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836516542fbbb6a9652a9c952ca501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329103dcacb357dd4de1fd02054aba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80183e5e0c195138849639d2880c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68851c8c47e4783c5742f75d3f2391639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9320bb42663d657f4a46eeba39e6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7c92c5211c4fb69e6fdedaec241f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506cd1b9c408c27ac733a85ee57bfc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aecf559ca40a3210b69b804864ed70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b14876d47b08b5180d336f0048b35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1be6e15d5e65ef434b208b226f32fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dcc43bbca38e79726bab425f6d530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4965ed294203f23e2d158bd43b609c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3351cf18bc925f5bb3436c52ec3e6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76d1edc960dd91833bc5e1a30f2b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88d41f5d40769b68e4f20aa75d261650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc80e825b421f34643cf82f196a59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556b7d1e32e3930c7c18362613ff97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf02be36cc2ece816b3edc64adc23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d3300e6216dae19485181e89637f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6685825a3be5be67b0b708b77ed46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8a59a3e24ebbb92be07d54727734656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383529a9cc5ef09ae1616901af230904657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b3c5095a3406172450eaeac2331a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76729d23ec30872c580029fad59854d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3f00c3a8e95d09f48a0fc7178c3d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618514ed41c478d8817eacdb8bd049661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38593d9f85e5b24a5c84cb96699b1b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed1bd7f4181fdddebdf898e1d52c40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824d8996d608802ed0354c1598d28ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0671df69dfaaf564e05d9a7099ede665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d75dff569ee42ec56cdc916da3137666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a565c6314ef40a49de6bf6c6d0dd3ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3064d0441fc1db4de17e35b0bc130668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0cee3c0edd3b1a63cf50b8d016ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19670340cf75317c2c1b336ac64c9b77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6f06b441248ab7399aa3ada4a700671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a79ad4eef08be86a6061bfda5d90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bea03aae377996581ef983d33e2f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1297e2b52984ad27213e4c0e70a96d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5a4a0df48dfd0c4e99efebe3a35e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896cee9bd3f78b643698af2161f9720676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e8b01c783e2708ee606184fb7cdca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b609ea7be82122a03210bb611130b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038857b7cc6e2be622aa6cebc997ed97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022f4a4ea704de43829e1725db0447680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0bb6589f5bc4eb4ff6b699372752d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4c35d04709931db02f8cd236a16d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65146eb8a647142c8e3c588a3329c2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3031858b4895ea838de3cfbc64cc86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8c0198abd16cc965c687635b3ed3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc20657670ee34bc8819924201c98b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132be494b3a60c2fbdc6102260fbea06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3798e9d3187a088b07c72f79127875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543249f317c66b2d9f30a28b3b694d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8904e77f6276b7f32a33bd988dc9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc808647919e78d04466692ca8947d8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68603c74140ad7f5b93a71b058c0bc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c79c7d40a8a237c0b76c101294b9dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe55ebf9a09c8b0a3ef27cd9b3fdcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710409d573615d88f32645fffafe51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dde4e4048d356e6c9bcaf8612e156696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b28f202e553ef496ebc749b4c9c59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204491f4de1859085a0ef5c9401cf94a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964dbb08f3de6eae56284bb18788d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a0d4875c7faddbf1e988e6caea90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ef5d95345a06e83f24c9fc5691bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3daa1be101d35e2bb5a603cad03c8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f7e51cfa640ab10b0822b575d91d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac9d6f267601714bd4cee7b0952710704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279ec6fbf6621376c8b31fe6bf7481705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee88b8d35c28e9b43e50da318ed7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859879f1082ae08adc6b71bd4c4bdd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381853208eb87fa4ba9e3b113ebebad8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1b25f10403ccb2932af159a40099709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09cfd6bc9c0259226003cafb7e4b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed280362915a680f602551293370fc28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae41970dff08c191bef6ec5c96ea2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403f422b7da4a9f0f5baf54b495c88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a232018c014ecbb012d7fa02fd199714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c34efbf7adcddab5bdcc1133d6a18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6a0e2b8dfed602ac1607803437bb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b366ca8a46c004e3a90619dfc49c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0170279922b0aa072987a34010b3f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7753ed794d09cb17c6774df3ff64d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e77410020e13ac9cecdb2d648952a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0dca585df9605cc21f3408b66203a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444cf4b1870326e7f59d54e0e33db5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972608dc80241288518f2caf12703a87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cbb1e83216961835db538afe52165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba205ae125f2ca595057a0b795aa3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7d926ed4cb3c2fc958e5446692ade726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4a9052cbfca6186698591a2a093e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3a04ef5573bcb34fac89372f13ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc5e1362b112e3fbaf3eee8f16d10d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94af72957bd2cb953773ca083c742b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f7badf5472f0eaf65a36f30c5ad0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb226d1c2c2bbeb20c28b74e68a5f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d50a8f00228dfd5b31f31a34372b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9f72b089481504909a996c930928734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7da9f7ea0cbfea0394ccb89dda3b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875ab00d832018eb6086c85aa9b8dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbca489db6a3fa5b1e35a3bd7dfd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9d38622751517b6c00545e1cf4d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890419c1ef7f160b72c8c44412de64e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81faf0daab97e127465625d8cb3d00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18c77143a20c62321a5c7906b35a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a62e210e529552629095dbe7613a9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bdb01db91b48a44a6120fe75c559f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f7e2dd72a766bb202fca7689c4b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d8c4a8ff86f941ecd67530d7bd592745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c551c0ef6efb9a77ec56bcbc59056746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fa1e30c6e072c96c6b8aec2b6acf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da325b4a6a8db2fd08564b09a761b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f118c0e11a58c5314813be5a5a2e10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492522994ad8c693c0dbf79426713f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9bfef625dc85bbb9b66ad396fcd22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622f7145e05d8b76b727cc6835ebc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a30fa49999ab8585a1f8f0dd95aeb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43225d679cade9829e9e4937d3e69c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3e4c5fd802dd06695e5b6e47e76f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a0eeaa7be7cce4a062212162a6e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6230917b3e69263a47d0b5231cbffda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3634d967508e27514ed3aa6f5c545c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652d164804d8066c8de842f9e2e8e3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d60e02a057b04aa1bab7ea486e67071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee9637ccd4b8442965237df04117d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebaa1c41234e9ffdf25ef95441069d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa558dc561e83b6280bc84cc5b5e7654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7f7f17bb8f1cc7147fb609a5926455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e30fe0de4cbdb7e974bc78b1ade4546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c39ba298c2f8a1d8a6ac14c9f10607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4c998d1500d2cd78bee25deec9738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a056b87dff3d227053808aabb57e489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc482bc97df39c8d3a3140b0ab847f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f1513f1c097eed824656c765f17a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d55fe63bb68e6d7e02567659e2b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c973274ac959b6b51257721c250f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4effc164d89f255984a3f37de4d3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11aa330969b1f374201ddab569da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203952fe7f250a5bd67f109c93678a1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd693ffe48abdee82bfd5da395ed217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ebd9b34b4ac999e2fe4e7ac27bc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4118c181606c1f94e422756d986919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658aa2f8b0ea0ddc7379942f6807bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9438f97d5be951555097b7338bdaa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065ef62c8d5d57e0c10bde10e8d222822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47318e3a544f84449e7e559f468772c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66db98bb77042e3b7ee00b77100a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29e3a18f7e4b2b64434d7fc7b8bc6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f82cd60ac997bbb7d2473fa244e3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7b0e6e0dc15ebd08bc02ffe1842627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c59367c1491db0c7d70754008ad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110447bfa196049f2a99f044611ebc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ef84e6722fcdfc9d7f20f4022f7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fdf598a0b77bf9bc2b7202f3bd9e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132f86b13d2121b89326eddb751a04b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537bb4a9b007f8ab8b86ba8e0e8e3bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc13605544e59a39079a01194163334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb920bfbaf875093fbd992139dbfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eb463868625c3d4dab38907c9cc4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f5fc66a86d15e5f785dd147ca51e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509201594f3c19c1531e936bd5dd2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbd9c0384ef42e5a003441ce91008339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f93bdba7f1407c14ab3dd4e2042640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fabdb3e875ec4cad5944e16f55b5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc4f344e7a00286733ede38b96d3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875eb4e62cce51bd62168632d5afcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8e66fd89f16ba9c891e0fdbb20a8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48140379387a929ddf19433bc6d2fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866c8480139ce2f760d5960a23cfd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae698a13f7f2c6cb1c3c11378d23d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0f7beb0560adb7a09de6389d214348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f2e9e56a55955bed4f464fab1d39349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664604f5e29cecf803c953a1808b34be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30bd7c38c31cb4214e06f9a85804e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319768bcc234f6e9a0b426b05fa902952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f353ff2af3d24c36dc905fd2b4fc24153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f26dac98d6839d5f76d634777cf2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bea71a817693704de55cb9c13a23955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c988772ce2438c29725566796ac556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff59aaad4be715af55e42f1bf4ae457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6293681772a8f8b5fdbbabc22f4c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efd24e53339ee05f69e25463fbf0d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0896286be80d85aac08fce1ffdc9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237d483a5816c1836afd37949355ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e38156a13465404bf4ea9350169a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89e30d8e722793fe631b752429792d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b564be8a9acae16966e3f7475568a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296237e2c2b9f0af01a8bd4dfa7aa8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e23c12f5de1c95fd7f47fe0ff46066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702d344cc6002c305af61b3681941867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3594bc5795cb68254ea7acb244c6c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd39b4f6d2f1e74dadce5ab5b759369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3235047598d6e788506832bb187a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41f8aaaf309991b4a9c045d0d731571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d006282e8cfb0cc8a73342aef89d33f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566db91935ff770e83da3df20ee9c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b614e6070c414f97dbdb2cbd934e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954846d5ff6e931b347b7a7f255283de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5a5364b4497db7f0e82bc1e344fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34412d18c11c57d655be2cf458b05977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a8178bebe111a9363a1cea5fe3f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c864e4242e6c0df667916d273716479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73151828b3cc98653c0053a1154432b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd5ba834a9ad08682e36dde0f3ab9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d1eca0ddd9c5ac261fcf9ff1e13c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592158730f7d75817e180455e734d7cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e9035cabab76b2459ad66ebc7fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af4f9f1cfdcf3536658f57f96f54585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42877f6324b7cb19f2facb1e01e30f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc7da67c8c3474b87bd4b7d312be187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c8f3ec8980cad6ff6f7666f736db488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918f044de97ccecb730b3e86556383889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378741cebbe5537b98c954d5867eb2ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6d004933ba021ff68fd4ed7fe91591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346848ffd8ddb1379124407d154a5b0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a268b6e070ef1026f83f719fa76f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed4ccd52130c420a935fb32a3986794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15f7df287792d28fe0412b1618b09e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913390b936b2645961c30eba27aacc0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1cd0ce2f29ddc4f12fb9232a0ccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc15c5c4788899b9a0fe3a8ba3c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7451ea4cbb5faf03862e2229465e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daa2b8eb86995e21d86334c05524e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd92372d6850a53aa8c7571c366e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40f4513f900ba6dda15713f1d971e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e71f63afbc9b665e37721478d45c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573ed731ecdf959c6ccd65d66a771ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e598287f02045da353dc2512a673105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d79bf9cd22f642b93b12297f454794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5367719128e13457c1263bf2c37c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aa90b2e12d2c5127be3226e3873e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc6990bb45869cc6bdc75e03795348109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b27621043f7b3d2fdd4dcb63f4be9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0ece61b04c9f29796ae6fe803d35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6142de864906963872469d65159eab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea9cc9a045e9cd4b7ba31c30217baf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914584f78801914aeddf3c87d1772a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef58ecc5255e02ac5643e53b7502f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ca6f11f23a22452b53c60fd9de58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b475f6599a5fa075934bc3a5ba19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9222969290188f60106097d08112118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655ba14ef8f5e947e337c254f956f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be4107ca01d6beb2e4cedc4213542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789eaabb9f54378eafb97ea2f78b027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442bebd5b5e445c5d566add1ccef4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012944163d47a070da5933905bcf0085123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e1155b9a5ba018a359762d3ca149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c534c54c41696bdc1a637cc62fe5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639585ce99143e5e39ae5b360e73cadd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb61e9a7e43629fddc39e5b4af09e39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36e3816a152ee20414d4f768ce384128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3471e42fbfc22718c0a7c92dd1296129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8536b60fc0455282367da0a4315f47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ddeb93424d1ef46d4c954923e812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7dbba5b4bd85dc8cac87ff6bea374132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96401533008ee29cd58d2716821308133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac89417da582ff0c92ee480be85bde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a3cd3546d1af93c12c0fcf0a7bfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c6cc89e79647d99fd9bd6bef229f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c11ba949a6f1d7e5effd34c11174f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57adcc457c3ef3c5d6d93a6e76a3467138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb29fd8827a838d1351f12942825e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c2fb26476eb85a2d60868c6fd9ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041ab62de4a907afbffee5f0a87bdf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14b5aa140399c7e3d61c6d904e016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e05e299f757e1d31ea406c3f545d79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7936aabb3d11c9dcb9288103e0fea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff1f18f278296b48945a69d810c9e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0648115b34bff26574c2df3159741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62011b0e772c56b4c4d646bd4ba919a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e442179e823dc67f2826491786856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a793d7ec359560ae20c8b5ccb15b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989d624097e57dfb77c9c7053001a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fdca9a93e53186440db2b7aca1585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae999a5913c9e4b728e0e8d8e2192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf9d1abe212b011e59d9acbce576e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3d42100111090f2c6c72060a14fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde296a56cb7068455d4b884814672e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d39bd2093dd2ad4b12edbb84527a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb1100a5b0a1a6266c80e028cda41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec74f721c694e321d2784331380cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273eb42571784764ae174a7b034bf21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5fe496fb1f2044c909164e625ec4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23678b273b261d232f802b401b2dfcb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae102ce3a7d8d5ffefdcd82f088f7d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64638d2fcf7cb8d7e760b2466f77ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703a5cc54048cee0b6655f677703f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a070901f45f1546ec777e596c959415165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b47f7a0b696b2c83ea06fcc19d40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46abe07c5b35bcd8dd52d39e7e82c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9ec91b7d0e0dea8905cac39bab32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f201abaa8d84f53aa7db0463aa2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5446ec52f04fa93d6e5eeb003766170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ab0dd0779e3cd35137a1bdb52dd88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b4e5c1ad3b46a4c0cd9462e24a4df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0530033fa650456c94109ed358e22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878caf9baf76a3850eca4f92737dd3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e506a0ae09ff49417a58cd04cd1cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f7e30e35545b0a6e0922d8f09157176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72b3d682a989ea6a27c78a3343b198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07ef16fd1855f6a4bb90491df0a45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455080e046a4da0040860306e55140cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbf890bf28c15a0c2faa5bdcd1baa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385fb4499c190a41f025af0ad1ee4c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948ddc253eae257af908f125bfc71d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8666caf4f8472be8ac97bc6a73e2d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5b93366c0ff29298398b529b865b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ce2374b96830e5ab05a2124604f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8b5d17db165bda3f874353fa3cbc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28355530ff6e000dda8053a9578b76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ac57469c2e83835c48355555d264188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673159a8ae60ffdadda687fe504b27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97d1da83af4a21172701966051495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e045a8cbe11a4bc8829c30115ff22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf870db215067e116e6d3862f86ce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048505a31445783e8743fb7bcc6ce5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd66d1ff4f929de4a0032a9906e29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31956f4cadb149bab710d1c0d63e07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326605ebd45b5f67482d232adc521e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ce89890923811ec84dcbd130a9c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb9cdf2f9c35f9faafd2d2326b68e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac89104e2eec5d46abe75e9bb1394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ceb503ab597083f836a3a0de8698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271a84de2af600616597a275424511201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91d34cb66c283cb2f8775a6b078689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c590b7382724f6a163b15b759cf06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5c7308d3522799dcf036ba28ccce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58acb1b789f4d2afe889bea15dea5d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c03beec9694ccabf6da6eec4c63b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca5c5e6627ef968ceaf6b9771d4fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13babda4092191dcc63c4767d265907208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b0f936592e9fa44eeaa2c1056300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040382a0f838c045b723f463820d435210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdee2e0f56c77c3b2344ced5fad0b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724392c99950e2e71a34457310cd3c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72dff13b68796b880c9e6613ac807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b1380747f007e5dbe3037b2b4e636214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5396d479dedd25c6a5e4d1b84cf1c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f708b1bb9dae73a5e96b707820c6b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c972b234b7dcff12fe1c64fe041c59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5111b72b64394221290cee4d5b69e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5a8f649cd28768b5a86ef5028572f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9d955bdb8226e51fe4022e07e8c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b5322267433158ea077e24124787221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc9ba1473f85de1f135441a7e1246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0024474a92f7f279420dbb79d885223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee3060d98da0f2098ac11f00db0022224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f8974a7c31acf63987b08d50dd52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d88d389d7705cfe47f83d0b32973226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558576049c332e44f6ea44b9bccd9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085d26b6733cf543b45e106bff220fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dcb026628c872827bcd337504342d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc110324d72fc690895571f514a57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06371fd46ed17f2e911179ebb9e7aa59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aad5f6d87c0bec3d9dda9f33dad29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29406cf93e927ae358d57f127127fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae37495e57ef93a243e221f00e56e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108770c562c31b32cdf31ea544b8fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf874246fce4383984cc54f7aec41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc74fb3adff4645d162b0c016d7051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20a23d02a9c8fbd85c478bdaa65aee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539099441ab3d052d39a9801e64acd02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dcd2830512e9d3a3309bffc5df918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad38cf5cdda0430ae0c7ac6bc2c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eadec5a8eb9ce1c4c511b6117c78a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d35a8eb53e5dbb21cdb710f6f877243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b617591656ed49a8d53ed76598c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6e99aceee4dbc72060a42d972f84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441946e2729bd391b9f04e5c3332a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f39bc1285f169d00111f04042009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63efd3ce68ecef829d940adc28e13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0abd87c4d0f1e245edb01f7883c23a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf848b630dcc5e4867dda56257eb56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc605e891dded0489e1203145797c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01ab9bc473c9b3171a83f1cc8dee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d5a5c9587c8fc1feb674e2224705253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484379d191c9c0f8364f524475b2e2f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b44ebf911e171c37a7f8a4af8b8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad042d14cd683aba1f2cc9e2c33933be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1642941f12d767f14dbe39782af0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d89c1890307ddbb59425b83a880de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee23362f69d079d014452c819f28f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20531044d6b34beaa5bdc61957f6fe8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7a02bef4e64bf7e266e65a805adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740589a6b3a983c416ae0150d20198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421938e625d1cda931a558f97ca12d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c54e6e116f6d7c07fa56e983429c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e2371e1fe11c65603545061bb2a9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3107393aee062cbcd3c7131771c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157852e58885a52273e43bbb21e1354267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141c9c9f640d5ffe800de31e0fa86de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505944ef15f735089a7c8e28511e12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc91afdfc4bec802793c15010881a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433751068ef04d20859d6d10cbad6328271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5f4e7b26fb630ead3311c72ba915272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1d6e93ebad26d6b19e777dc2ef45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff40d2806a32c5ebc4bd6ac4bdb51d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257471126ceebaf197e30c2ed97dc31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa37fb4df218e7352731ceed5f3b66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f35125703eefc1a51e624f3fdd75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214c44fbee298c4c31b91069afc0bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ecf8533efd7fc2c2f8316bc9eba36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8071d5ff348174626953c6f88d5527e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b15c2e9e6da1886e7f8e27bd7dcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a0cd416238a6570da8eaad93d339a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39374c28b56ceaa92b83106a4f388f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa3fdd93c26b4d771471daf88f2ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f36ef829b6383b88b39f1b3a2052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86dfa9cb0718d3785859f60e94143286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a6403fd2a2e50bfcdf2b589a7bde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4a7a9382bad99f7a72a82fcfcd4eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6dc269db4b3f7b835b585dab6c4b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc27247797f8a12a9f924e4e88e75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04aca8b0bbb27099700f97d8967632291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e06a407a00e249509c4e1694a31b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad867d9ef5df719591e6a845fd25c42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caeb1c3cdac40cf539b780c4c29f53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0597c26573f147739f48d35de0c114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136aa406e55e5b722cc32c02436f86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32128e58fc71e617a7b2ca460fb43f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8617af8708a9feb80e72beb2bbeb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78598e90ebc23b4d65ef0496f9f53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd11408b91c734eacd63e8cff38b435300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d22d5545cd7ee2e17b232069fd690301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee844f074690bff30c37c1177d399a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c944085c27ce6c786f59a72561666303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4e2de319fa569c969c4bc35f9f933304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63358500782f39beed1cc8d73dfd40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2814c772e3261f5ea97db99ad0843306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f7fcc3c98d8e81b62acc3f8240ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eda5bd702798c8c075120c2c37b90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4dcc5b4ca49f12fdf067e0651b3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b20b3ad4e4bf3d70921d80c113728310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe2950c40fe7d5757771a43d59860311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f0dcd0aca4a67b5bc9d6c46302be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa93c821ac572dbc4c0d8ada9f4ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a738e2dfb0dde01f95a8cea52df30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2784f2b5d9a1d3600de02ee69b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a01e6d7bd3ef734cbb0d66fae9c08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c3bb42bdb5d1d98c0e4a508d5b7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73f323184e14455599b77ae72edf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02435d4673c36f8a2f4d7f12736ed842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea9e2893e2d7530895265ed50f7fda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2ceb22dfa3c88395df87a713854f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9e7da7cefe01b11db1af15ba4ab4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b598b412c316ce73ca6ee949c7d0fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d87b459b4a66b914441a7e5c0498324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2144c127c02c794f17160b1f8bfe86d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac593cafbd7fa7f7ab72bba1980f40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411c306e9967803ed9da1bcd4d5eb79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0b2d05d7d2e05bc60ee54b13f1ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c1e0668b57f13ea104ed0dc3fada329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f43f42066ef5d7326f7ae10592028330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520ffe202969dc3cd23acabe43f6d17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141275e45e044620e340de62d1b53e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b985bdf4bf4b17d88f4b76a28ca11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253aa1caa7ced329377c7d1b68eff99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1370858b19f051a72ff4a8801079335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5766eacbd637db8732c312448a2b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fa2e8e7f474ea9b8a6fe31dcd8b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ac459d11da1abf203a4f969f4b9b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5878b0e145f4e602870191f55d838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df419d987e7194d035d7fa9e32d47bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c461f8b43f3d614f86d6c63ed6dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11156c22302766d6763e1be5876a3c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f06339cbeaf6cfb1d20faf65c1dee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950fee94af984d14ff4ff5cb1c0a98e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb5ad011415e8cecdc85bac1e9da2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b831e838848e43b548dacc5c41d11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab3097af53ca8f3f384fab23cfc73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c698e1fb609cbaebd8d7a20149e333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58549a0ecae0ef56f9644a322048167349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05853bc456a4c6c51a3db0b51a2bee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00409dc75cc3655e4ce1948739c658fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5095f0593727e1a9dcb2be6a540e7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae7ea0f0cf67a7e609a0117b1f2ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee431101cbaf4bb7964aaf6004d4e1e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4567629391d5e1cd623ebc07a5ea7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd26439f80a5ca5dbc684e610adbe02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ac8f333e0e498cee09e279db7848357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa4cf587aaccf799f06a59d8076607358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a89c4fadf97e0c91e6bffddb450f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1ac1f4bb4778f104293b720e461e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343c8eca3717c7aeaa4516e7ba12d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7436faee3bf06bfa67e0fce4b7c02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96430cabca59f2969239650b154f1f3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08c56bfe59f1b3078ebf89f880847c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875a678911d5bf3df56263763c1b95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fdd55282fda763a2b8208d926572366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60963b546214d5fb7a27b85b1e2e87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf9e24d100ebb06927747892fc22f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75309374428f1bae209aa091cd45923e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70bd27aae7ebb57ff30108db119c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521045edf47d2622e65a0859010ec365371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fea585afdadbe895f77bfa35394d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8799c859110d62992cae5a603b32ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207d556f1d1290579e8c9fb275d53f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932c46a6c52877e6d1ce235b928c9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8479673fef8bdbf175f1528456fd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc2ccbe752177a854e802bdeaa5500377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c831ce9e0f2c63a75459e51f90eba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47296dc71a617d6287619b2ba4f06b24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62255587f57df0ec7d0bb2ae63e7c200380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a48cc29e851e872111c40b8c5e9d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3775c0bdf7820942d81bc5d7333c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30f67dd2df3098f0a938f8441b9493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ef1f93aea6e1e8f7dab1d2514ce2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1df3f66954450b9918066d39febd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f34f410b43cf936bbaf1f4e4a0cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1f1fbd10dee95088f0220d67eb63d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2adf2622b8350cc3e8eff7efaf94c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b7ccd9b51651d0c8a5617d3301477389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a927a556c9cb7d7d467ec8389bd86d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301133194e4fc85ad021f1e619e0b25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb89a28e186f00dde5ad486033b6ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d69e34b304513e023f93ee89b5b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c5533b2a76a572977fcaa5d406896394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609829a2097f59084bf09ebeced19036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acb29273c717aa40cf7663be1e22de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f130cbe8b31ab6ca0e6fc5b8c2c880397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871523b30a95d7a11f7c085106d98d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4debd828d62d637f77bb97827f05d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91b904d97135e298f18065a68815e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a54f29a9fc81b8e6dc3549c90cfac5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748066a504679b6df95ce0ffc21460d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dbc2f8f2c8ccdc940589379e308ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae801c5982294b54c38404ff5775520404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480bab047430e3f78ad17793f5a82a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61af63446d23c9657edffc5b0c6699406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca00d8ebae2f758e672f7c17b16ec5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb65cfa671d05fd11248ad3bd1d3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406720e4b6aca44dcd4b196c00cd0ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc42d51082fd4a67f3cf013426a655f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2c0a9ff6a5adfc607f5b7309074f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d137ae1e33dd07811d445592117f87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a757a93841cb52aba2f4039f5db2c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea6c15eb4fe378ddabd6b2281f993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77755c88d0c04e4bef318729eefad94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ad65277e194232e8008b462047f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f657fb69f736d12d752ab1c353ee9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b66aa50f03800165c5fb230e6ed7aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123c2d95f18398b9ef2d70edb4b4c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ccab6aa9b577a9f0abd6786ded697420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d33373f7e9575b37ee15a09f2b7a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3608230a799464b14571a91ce310ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da5e66dd52a9f1ac91e6a0ec72369423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970f9f8867198da9b3a54d0833c9cba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac827971b1d081a5b24f48ee6f3622425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe58214dc465f8c5428832a5fb18b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc3d8f2dc17f1a37553e120074b62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161fd402719e89ad84d45b88240a173428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead660daa331e07a86cd4ffa47a80e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd7a118957a6c35931efaad5232e37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e31863ff281e92ba612954757012431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcad5d8343c8acdc63e8f664ee0397432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f842cb173f4c565061d07fbef849433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043818219cd6c85f89234e057439ee7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d10cfe7b2c4bad984e6fd280f99f8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7305855ced3699a0e41860a9b248c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba84413c26f1bdc24111bdbcf46019437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5afcf2522abd6ebe9ee341ff8733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a1e61608339d4506a32aeccdf480439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2711a8ef308acfc3a64c2b610b239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba95855a5185b1b96da7ff4295f227441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd948814904eb4500a52b18ecf0cbcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd748c516de72574685e40038a893443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d7d1ab1bee7928c0fec404ee0648c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553b747195d04e6d2485713f0368629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12c9ffb1788b96e0ce46cc487e0b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a7a7fb31e7a0f5dc91a869aa44d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b320fdfbd8950c2249ae521415760448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166dc7e2f4c1f6ce1d4705caa07341449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690d91321195949accd65a183bc1a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fc1d95f0f04f0657b604110dd5fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44cf204a16bcf2a08e5d5201860d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7675c1f68500bf555abc1da064c0ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc278909fe6b7e92116353b59821814454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cd8eee9d20d62982c541e26111587455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a026d3802745d0455793a6d58d2ad3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f273c8d7be4bc261a725a1493d132457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c2e140d96ffa272abc5fbb399f98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624f115287e2fa6dd50f65e6cc171f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b75e19fe16e4f4e2e3056713060b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc079895a6e1849196d2c02bc99b60a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc274f788f3c0f984a793adc386716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f282f84fbc66f5390db0fcb172f27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0754bbfd7469d62b24e9da7ffb31239464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f7953bf09c8f40f6b6c2f26629e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdad68f486574e35ae79f1d60b4b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab3c25054ffe60f00f870df6d5d10a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef0f705cd66dd1eb437b18fa63506468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba9b7affbd0ee6083d24efc6df345469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91854452ae02be51449fdb173c0e74cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e3c03187864244f1ad5be40ed5b54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973efeddade622193b505b667cefd4b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf0d8b5e7866a3e568cbd36b950efd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d799248ccd62d3f8c6bae4836e96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea216d4ab0eb70a17e2dd7cef7efeca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0879a345c0b22092ad7b2a6b4e3aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b4901b16969f1de1a43cab4b1ad0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd766e1bb14efa1d31eb2674832741b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87550ce38705435c8cd1cfec7987b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01457c6a11f1dfebdaabbd7be2e2f53c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef4e11277b4050f64df3b8a019d7d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe332bb51f25e9c1a2aa2f3e4edc71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959c289d8d89db0b6d816f932d95d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ebdee0863f89b3bf2e96a60e6f737484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8f5b533d1d735f13b5923d4e23e10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f681ceedeaa26341f530899e60cf96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df235e2aeb4b5383e62f3594d35ab2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969718cfe725071e091b4362f156d0e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c053e87cb1c11eb52eb5b3abc5f5dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2672bea7ff22740f053251f9c17e17a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763578b31e2426c6f5a684d5fb26733c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13200e5b5a9e179de9a9847cdc5119492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66d69640881d090ee729ff5ed7804493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce84e839b1d7e108f52c4ec6c01b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80118e17be3e14bfbc5c9e841347b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f759db93b6356c7a7b4fb2c836c9bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f8b0a093beed34877047ac09a71b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d052a10897f96f034af30f91cb3ee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c294bcdfe0e56c9183ab6aa5580280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe3b92e7d9179cca49fbaef3fc5f96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b180145c0b8038ba33cd1672abeb899501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792b6c3effc724410c98901d8a5e78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6397e8b5bacfb45b6187c1ac44629503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49992e16703bc10192f44425e5926ec6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643da7e22be916f3661055ebf3d8de4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b76c292e4da83360102790b16d47c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60051393f77fe573a09680994169c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379ad60b6b48e655ca00597d96cde5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f957a2f1235e396a13c4d7115dbd8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556ecf3ad2469748e9fb6b03bc66cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569944a1faa3bccc55a8bd9ce928410b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae3c2d5f67e9b2db1c73267a1466e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4366136ce4baad112bf65496c9858513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd89244b78f32b461b9e9e1e4739e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374555d07e701640a6827a7b2ba150515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b27b35c49b1d6762c478ce8ffe669516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09f7fbcee88542f0f431df458592e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aad386405c6aa200c20da4de5f379518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442187ac7d7f3e81bb4345418ad80f66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fee8f9bec457f37f6b438c7473645520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61020af7becb4a3dc1b4f2d7c6e4f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f363a377438c31d648298bda0ce6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095b955f0c00f26c176d006aaa754d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee767287038a6b77c9ab0b92cc3a39f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625fd40bf2bcdbe141ec77defe81c6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88abfd6f4c76cf570cbd0536739c5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719bd47c2639bc456c9051b12b13a07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16290b6e07d1707107c295c0894e3b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e853c8341c22997f5978d41bf8a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff521d624a187262e765c7623dfe98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcfa25b2448f5af990cf057bbff847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146339cccd76659af2976c24ba724a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684368e24862450c68e09bae39eb36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeb2ea3f7d140314f886aa965c4405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1dbb9251aa81b1ebbbb2db47f9ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc9373c1618472252abd8628ac334b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef0d1883fa72b1faec5a5b3723fae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba3246c5ecd1a758b3eb2c13085e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d17127d3b1768cfad5d3bee7bda3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f178049a0368883099f9d384489bc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583621e0e3448389bf24c5a1dd89a52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab66f93d3c11b8cdb437ee193813df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30757db098c5c702c51c05643d724103543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8f6921d4862eb4ce7a9a9ad12b5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e86f54e4200c3b323f8f4985178b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963852f9b8d9f2b4b3609048b267f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474910256dc64fa35379917a62db317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b450fbe3394e3c5cc6d3b12cf12b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92fcbb972f7d097ca9fa8d167b516549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c657f23ee189b0d87da4756cd0b51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c3bda52d4a05fa0e998be1a814b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941da543966dceb0ba9e1b1240505d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dec0b3f54cdf7e44a5e522b3eebd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9defd36c10faddd0921523a6a0bd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999e6f2d04e97abce6effae394d6fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d8ca6038519ac50143119c65a620556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcfd07ca7ff985886255dc78d7cc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61f49fd472c41bb4b0fe7b6ad293b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705902eaba2cf071a80d3c7d8de8c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14a962d58f072431f05966c158c3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f795b275008d234410c27e882c7a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258cc66add0e50d393fae8ca119d70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a625c495c3ac1d554f36a0847691a56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b199eb039204eb9f87eeb2b753585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af326add48c5b9edfc5a2fa9e2661e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d753ea9f3c0e55b638ca3ce6c5fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe427a0cbcaf58c086402d0a93cb561567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a26a4f468baf328872cf8fff6df0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b171a24a7851d0400fce6f44bc76ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737579cc29a1512aa97f8aa29217b20a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcdb1accce6c2c9fc37989078c5b27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6b148d8dbf69081fef3c52a700e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2099fe5425959a9eaf82a0c589862573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077920b4d89c2af80d0cf00ea3c4fe8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f5a8e442a63088e2840313d823ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6f47a94896d2f2f66b99c33afd92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c8da23e137a9173579da3f6f9ceb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d48eddbb670bc6704daa5c1c7693a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b878da8b2d3860bafa72c652e377579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f51d4d7629b61707dfc1d853f3c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437b12b2e8e615723dba6b5ed36c07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820fdc08f69a4cee06c31c35c0dbd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed260cd01804e05f613124f4d01e7c59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a70aca9390dfa7987e9bd5fe98299584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d12b897f6c8a3e52105cca1f866d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48fd92f3dbb109d52c95c54c8325af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e6cad20380fc9337cd6854724cdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bce6f24b816dc01f057eeb0725057588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de14a004fe9199de0f6fb8db89699b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850f3491abb77c22440d116b3f16e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aedfc298757ad18ce01d9d3641bf64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e56ad31dbdb41fa2566a1bc4147b1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c935b23df6ff7e5f669f6013f451ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739dfac02695ec8fa3d0008feaa0d27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b55643f6c5ff8521d8bdab98ad129595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d826b27fa2c36e2eec1f570e47a7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1fe443ab6a1b99ad3a8ae6f52426d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e65210de088d74271841688d2bcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22cc66659a473eb6d8e3e63a7bec58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2c5578b36bb37890d5b817f4e484600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06829f365499475ceb57ccc3d30c5f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd17f94a2a4ac6518ff0cc22e84d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed03af15c0b3152f9a59bcf2528f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3ae6fdb69bdd2ae5cc36af2e1e51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f89d24966d5bec86a407dc60aa203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce46b1aaed8f41d37581ce1385b5d0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc19b4d8d9864d0c11c67a9d943b78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f69f3bd6048cf054effc359f3763a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561a74d2d71fed82c3429acf0e1e95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3ba51adfc57ba907a19765297e95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d856ffbe23abcce96547a7ef1268611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d99c63400af739a4514efa768c7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30f525dd8de2cdc4bc34989152491613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b9040a89881dc0361cea1ae70802614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ebec4b307a0af8b3db9c81b55d220615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd5e88977911eace87f59d08a66789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce066a7caee6c3237d709a003ed1ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6fa7a064fc0beb5a58918ee391313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0fb2ed784d3b0c9712e0d8b3073a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc7f2a0223f6edcacccd07bcf29b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94abf39b67df15771e7781fccf70af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb385281a3bf60c2b341ae06c6b23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285618d840eb08d8fa585986af540f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c53ec8093ac1ee3b5f6dc6e5d80a7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81e92cd431929adb2da76ab0fc78a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9827242c2c07ceb2771454880f4662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21231fede84900087a3ea2b858b889a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef9aa7e6ebb901265a95a9c78f16b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1ec0093d8eb3bedb491a3dc52aed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd484bd2ed953cf5d25bd4cbf2260670630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d5ed12ead6b26df25011413ac2adb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a944b631cee84b114b53e253975c9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236b3621f144d21221fb07cd70dae31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd3c18627f70f4411fec915a02ee16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd8d63e8ae96eccc6607fcd9420bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364d3a972d57d615e32835a564a9290636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac74d66740cf81d6a85d213953d76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddcbba56a97f061778d60b16c2fdc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa12246c275972e45ee05d0d3f643e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18e9a5a35d692e2edb91ef068fbaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1b966f348598ded9d28e2be3081a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b9b5d2a16595bd665d91b5aea55f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6338a795583d720667c93b3c9b763d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a527c35813895a14c0a9cc9209989a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f65ecf7ddd829380b1f78a5315137645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071b3794d56929d9af5f1fd9aa3ebfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe579b1103848fa08703da84785e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25ee14f0cf5849133648b698c4455648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d50003cd708e06130cc5489db191649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569017855eb607ab93a1703ed82f023d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c39614b743b0c73078086968c1076651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d7eab289f98dc0797c92061dbd25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bb13d6810637af2ab11a10234c099653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae4abf92f07e700b0f9cac6cac123654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5e4428826e4125268177e2964934655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58649a52d62d8e9e9b0252b04373d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14746b3bbc640b6ce22e2227bac874ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72aff8b14c3d60550113875f99b889658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006ce585b36e5db2b33e93dab513e2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e005431c5277bbddca00ade12ce081660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29175e8efa9a1d1498c12b629201337661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2b72bb219d8c26e71fef459faa769662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654c279768f2d8ed871911499e3938663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1e7c33b61803421447bef9d8680ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46c1c83f150fc3c996b585f5de0e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5bc213f13e940754347a3da33a17e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923799e170e37556722793668e5a8c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3321cc43d06cc10500f77691167f0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f10f4633c614421dd722c40350d968669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819e96e64154e1507761bd1a48449a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3026ca3b58594cfba5777bb69a8a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f549ac74ff662a547e99412a3ca75f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf9bfb94360decb81a115566fccf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3abdebe68e1bfcf9c6e89c4143abc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf5d6c2a30c166e2b37627ea631ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1acc9b552fc3b872e6284e7b8d20c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb240f7261e93531eeec46ca5c141677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3f43158e1f2a07b854b9cde73b18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e45d65a2f53f580ff7997e38df5aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e7476ad5c3050c6079bba317f67a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d534f629ff6de68dfa5bb10852b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ac80c8aa9c15856528129fc0ce66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603214ffbe1cb3381dc93997266cacb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af61dd46215f5052d518d1a7e749ee9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30d99b63a7f85a14dfbdb6a3ed7115685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178641f507a1d809c7ba7bae48890aa5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0414b5fad1eddd9c8d66cf63481fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea26a0eb26c54ede52558361bcdda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728d9065e7ae05040a9d6acae3f0f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f9987a08335441faefacc29e09c77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2b5dd585b4f0c47e3e933e48b0e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788237d896348de501f9eb7da7b8535692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb6c221f479ed43b1ec6e15c69d87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736a683d55914f9b04c5d6396a2332a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa903ed32cf2af6ece19ff3031d6972695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf148bad23f3a7bbf4407d918140cba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51945b7c25f2997ed60a59bbb9b3927e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ea2f5ff8a5f97ec7d2052dff7ced698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f968bef1778e1b4f4131a9ce36e9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993863ce2dc9326a8ca0cce7341ca3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9611efd62b5c537854835a14668d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3acfcc1bb40a2f6b6b68c1f99722bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47fa2de7fdbc94604375f6ec3075c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e4fdeb9e367ec4d28fac4085625d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea460fddde46fd5750d1d3c5ad17c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9f0a57e6ece31d3c1bfa967d8a4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c8bc72ce69e17d4699cf5ffb471d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a144f6fcc819237e61b48a015dcb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1ae2f79da4fd39e22c3d36c9f75a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340a8fca26be5f7547e2000d5df36c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c28e47481a10e1f5dbb8816dfd30d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a134959416b9ff1147c266c10d5364712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82276a99137f56e02dbb307304591e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6380289fce12fe5ca7a13657aea29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898b5057ec40a7ec6c964182ec0abe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40765d2c584e9dacbbd2cb8225cf99a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780489aefeda6d17415d0fbddf5a58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a81a6be5fd974c73110c0e9ae00c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd5d335ea249ebc91376b8f0535aca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1182a46721a3d56f1cbc68b27d80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31bd6f9948a51573686ba91a56a7dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8497299ad9a56e77f201c7b57f9848722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e627adbcff5e3846c76632835b4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fac4f558c8dbb91135be11c197b9f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b6b9a38605bad95e07276156e86b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62bcba8215410e40f9084b98cde03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f066e1f55f8d2be7aff5d44cd3fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273284db89c6fb8ab96e1323515d9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba8b0e021f616d9152cb7e44f02bbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb27028002690134d42004ba1174f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b5dbac3812280ac9d8dfd99ca714c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4ff35118d964e07a2e5abd79aae70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b85de25e1d74a972007a0096e2e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128060b644bf6b75481e33263edc13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce3a8289a42f3df8bd97177171f90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074404762c068556de8713d80192a3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8efbc6e78d21132a96773198d5e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30284ddac824282265b4faa578a6e261738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77756465dfb139ddb6e3aa302c3ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a2993bc379559adb5ce77cdd799f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd26100fd335aaaa144515a0c8a77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba12ec4c571f9c37f6d95ba40d3cd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddbac8221a226b66d54654f4c95bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b5e8eba7c520c6b614fd2a0af933744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b828975f30ffb2ef88ab4414cbfe66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bf2f413704e4624333d6c08231ebd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbcdef0b0cc4230a84220781305ca6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd18658f8db4bfc126a458d9e3e09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51bd937fb4dd90d8e7a09e34325a45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbd2c6c7f4c992bcba58fc2fa8a7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde946fe5c8da4f4f6a8bf88b9ac34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547ef0d1784c84fca6e3768ede1dda1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717778ee6b8173ac29518f6f69a883d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af49ca7978fb5aec67cb9113099427754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6e24c2aab68957eceea35f0c0c75a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41614398e19e82897e6c9e98c5325e57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084afe25169b38ee63eba98966ab58f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ccfa845cfb5b52679c8e57d5e322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a1c74bf7422236e67d41ebb623cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>