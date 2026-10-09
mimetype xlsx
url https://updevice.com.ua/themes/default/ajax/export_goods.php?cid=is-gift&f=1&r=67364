--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384dbb21f474e605aa4e37c38ce3c371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e5592b8dfab2bbf9fd824804c6e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0db2c7bf956dec7ad3a96bf2576d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0ac1082f4b4c2890a7110fcb975c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f11ebde473a235f73c72e4b42b4c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6cfe3f9232b1c9a81ccaba0ce6d796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae04409a15d3a19bf640e382421a037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeccc08ecd3da9d407cc9f2506861a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fecb4fd26705f3cba18a3109b75a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439fd5f616ada5a20984b3877ac61510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb60407b73f2dbaf550b84084944cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9b7b7bdb8e61693d851043a20e9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9b8d9991a4941dda9fb92d3e312413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea6f58c9a39a8ef540321cc20bcb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658f3797e6e550044718215611e5c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ece5e16031297b73b80d38d0c04216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f46227551633575b6eff63e535a6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599b367d2fc8a333bb1ddcd162c00b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3088c218d27741bfc97cc19a9c79ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc9737aea28a5c874e3040139cf49820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a18ad40b7417619987c12f475bea721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b6911f77b38f85da266f6a6ecbaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2effd25f216f8949abeaa8da6e52723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee9c92bfd80a3c47114d5f26f7ced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f17b1bc924f7f21b09f9ff27cc21d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e40111f3b05a8766f23f942fe6cff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d884a04a3564dcc2c5b9179fac3d3d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6551badada10dd4871fbf86f0d7fc3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a265d7683ca9cd99a383eb4af6f2dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacddd2c79c5a5a0c90e2c88d8b27db630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2ab2b640b892f2142ffaa25c0e46b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403089fb87c8b196716c54d14ec44bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72a637e3a98f0c9256069b2bbf22933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb647597239256a678c2fcbc2a0bddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b15e2179d8f72451e5e68e2e2de2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c151f57a2291279d41ee791bffa48036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06e0800b912146f35d7d51fc2e65037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d129f443e9c4064063e4f075e3ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ea451038bd179d0cfa69f1b2cec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41448e802cc04dc1d0f1adf1e37fff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f00947d8771716590b114d67f86541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a85f8fbc6122d5ce7395f59e510b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be015d9f13ac99b8ada8fda0dc56fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50cf34400f1cf0daa6d65246d8df744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a43629f2d6181e98bb2e606c17e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc274e1164a6f2cd612714838a45b8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2f83504f777d19a09bdf247732b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e892b383d71cea768d2d8ca791f52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee65ad70f596cd0b387a9e3d98019549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11307a2d37f280e1e37c562b5fa5e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd344f8bafc5c86ebf6537fdc2fead251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0746f88d74850e70410de0854ee192852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05b67108c27efbb76a582dbfb6c0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeffbaef4fcfdaf522779e3c1e908f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57e3ad8794a9fb0a58b2da82250a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5854fe860fe3c590aa63ac8ab0696f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a21dcdd394da75a901fab1f78fcfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b353f3e28faf7740b7085ad084f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e801a8b17c5b4336ee2f986be4b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eb685753509f431dc5e0ca8d5442060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee58aa4fbbcd7521539c156699be2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb53ab785d36dda0ba04fb600274362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f60f12c8443b8a99dbcc973fa3f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d79204e654734c31a4189ee29072a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395423fd87b08e163b5d2cd025be8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc60e5402c55eaa83c8052fa1fac566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde18d36119030e4e7b1eaec14627567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ad5eec0932f0491ddeaba1acb70068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61f13e73854c9aea8014265a78cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236276858d0f6a2fa27bc4e773de81a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd17720fcbb2c87fd7b77d8db124a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599570f0e377dd53f3148fe997d3e8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef06f87b893746b3791020efd8e14673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374d9e207a3ed8e5467be932c41ff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512708b148f26285acdbf18be5d7666c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1335b777e07ada9cbfe285eadca80eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d84df5100f13f1835b33b543097ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf20da2f6626b3292c16a416dcf16578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026dbc18f4d1ebe3c7765fcd45f49079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca127c571556baab49088aeeac5019380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad5933af58a3508274c43a5aa6e94081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03811db9ec0a77831dc44e8bc2dd49bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfa3c63fb464547a617c104463ef083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837329537a6517815fab1908bd246ba784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7a08b757000cbb247d32207c83c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999710021ec18a1bd172ce1b77b06386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794c1cac9cd6b14bc38731eeb39e3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0eea84323f85687e4716f229f7d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f1f2db12f3dbccfed1ed70b8e640589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57844591b850cb20e6530c42623b56390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f9dbbaa30b66c3e8f615b2beb11d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1e0c34ef1d7c421f52068e79b297c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c87ba4090b239b5739ca8b7bfaf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f5bfe4c65eb7d7f0db2692c42cd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836164a4e69ddd11cac01545dace02a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedfaf4fccae4514bba9c5a30ca031c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13087764fc733456d44d3c487c8429ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6387bcc520e2757620f62b09bfa8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbfd491faf17505ab79e4aaffea3b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24924e693bb12d4be219f177dde220100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87df58050e99aca822ba9d98f73e7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc1f09f63a042e19c5430c6817968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51594b43af076ef1751e9937a15a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff044a4a8829e799889c5bec277acc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde39782cd873161f9399ad808d37f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fa02ac114ced54190acd598f7381106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c02d52268d4817aee050b10d7629107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813c625864193710b7b3d35020c8cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b64ed63d09b2e423dae861ff35124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177006e4b20aca32cf34ab91944a8dc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c77156faa1527124303d3c29475a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eeba9ab600a88d7d6289ed13724db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd5e8c888bd5b45fe14d589777f9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea3b85f8a5d70058fbda72886b7fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521b45f093b9708dd643cdb7f913422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e56e8039cb984278248bcf72884e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b8888e33c1b3b8aacd940d804595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef463d072d614ac5dfc25e230ffb0ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc724446914a77dd8f28f1007ebffc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c9a8f1133534b64e4c2e986acc43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e04f8d200455f722cbbb5d6364d834121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92d7534ee567e45bc5f10c3367a45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b503e21b845237ecc75ea18bb5eb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed6787fcc2ae5577f81e51314b067124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444fcb70bac4fbcaa67ff441c61e8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b339837c889e2f52f3723df3dd016126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52065886f25391173a7121c0c2a20bc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31726fa3647de9a1828930791384d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a2c6a5f234796e2d2a5b635253a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd660642e825412f0f77ed8fd8c5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea8be18fb4e42c8b37f6b81ce9274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b317bf75adc8994d5587745d58b15ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72fb09259438819e7a3dba10535e22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf0024d1fc1dd8cfd83732d34e253134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807626f71190e52b35ace62a8dfc07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb2c343d3b797a308c469c016a36c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5977718eba25a1e96fbc4011f51c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e2358b699eea034ed4db64058912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49b8b4426760ba394843df6badb4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7865be0f5b3f0ae118ab2e24c7fef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab91574131935ab28ef0cfc8ee76df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a011cb4f1825acf103c636aac5547142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326adcfb50b738344078f68d13546d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8411a9b1dcc459bcdbff67ef4122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c82e9f843ff12feb4f474c293b8f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da7d0409593b919311c33fdfcc66b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8333ecacd55fa596f04d6ca437828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd0a098c5b54add21e9b418022cfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa34ec6128feee79a547e3d3beabc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee51595363fe5d4f6732d75bc4ff4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da736af558bc129b1bb9be999a10b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22105492c948ed42a985d5ae6f2fdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277230f0d0318715f29305f1ddce21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb54d46d6a201b4c4aa17b005c450a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c859e6204df3b27570046f28a6a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb79ad5805616dda5f29276d6a02fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c2a072e4533a86f678492dbdc9b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea200af8d9a4c1eb0034750ed48e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d944e1a7f9613522c5a9b96ac42a01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c5ae5585f4e611bcab3cb60bcbe29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeccb027fc9d372eec65a4e3e4d5c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144262732cbda1426d461791928335162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8816f12fc04f68b0df279312f0adf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944ab196a33d20f0a04e46c2106da05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6212e8eccf28725cba36b56bc279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1efef91d82a4a0f716174cb0d2dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ebc0a3b9bcdcb5d7c4a3090c4e0fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f4ec2afbaed690e7a42219c7d4d73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07732df4df0f0bb7912118fdbe96ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afb0721c1d4ea582bba877e9478e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eca1e36e459bc5f61cade9d58918a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39a9343ffb278aff0a8d30c89e5428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b66299f6f7f770bff75e4f0c31956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108fe487d158ec822f61222a4fcf447174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd037215a93ac37a81df12d100289e3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1609f93d97e2f14400b0d5b3c3fd56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad10efb173def7110a6a940b90918c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2bd7b5d343e618b6f889de81b76fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78615efe9183993108567ffa937991a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e856ad244e9145299dddf00adc27a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3583b3a7ad24d9b7545481bfb8092181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ad4685b6a2722e735f90fa24336e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f786587701d8128e63d84285039ae6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23bfd70117f201ee2b0a4ce214704184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453ad2b50ca93961c3ae972f956a3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307030fca08d333337900281bbf7898c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584bfce78afde574c1b36ccf00b260187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a552fda514b3523efe242d5c3b2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec21fcb30063090db2eb0537e4e0e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b711ebb1de147cb22c0bc14fd061190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7f40fdd1bf9d7d591785da094a155191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a31060ed0a763ea86fc6e43847460192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f6bdca39297fe8fad8798e01a0508193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38bb9db8156438d2a7238fee46d161194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f530c46ad821009ee95196254b1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a1eec66bdfa6a9ff490bffc2f3a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1016527d28ac8cec48f78847719080197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39567e1ed753ef015804c51211aca71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52ffcbed1b2c1f5bb4d769d3fc0a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5069cbe48bc230f66d7d16c8cd94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdcde4fec6114882844741e8e86b2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091137e435a88f66453fcf5fa33083202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb4d1ab169c3ca4db4f5af71eabab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176d3c6fe3adc45a1a6ae737d010e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663199cbf486d2524d8f1a7dbc35f98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214903084afba62db7c3aa1aa381cc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fe0603bc7df0dd57c0ddbf173ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988fc507e50ed71bdc41229373ff9b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e259c8b5922d5ee6d5e6ad904b0e8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1810409e3e98e4f86ec54b4ad95ca4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0bebe5a13143fd86dca646959347211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86284464103629b4c20f7f0e521e5905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4236b20286d0b91b7630f06354ce6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf9fb4f2d022645fb918fc50d9110214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586ec7f8bfa07aba807fbd938d55ca4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8f246899a3e6bd82b5d5a3394c5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883501c0e1e0e8c96f2c9d90a8bb3d78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b4cb14427c4d2100ab860299f7857218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85427249ca0d82294ca93e46e62f59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143138e5f741ebf020fea3cf735122fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd981d98f374d59d27976c11766b727b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dade19f9e6b6d70f587711e6c9b55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70477990dca5aa38ef854d5fef7ac4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951508182b1b409f5d6f094e4155f017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34082b345a9fd2e1dff6c53c387da0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dbe587cb70c1df054ce0d0ea39e1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53416869936ba0279b0ef732fdc32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52da9817e6b988f1b5a987083a2119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac1311484750a0c1128bc171bc831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01043d4ef8f4b9ed8858e8aa9a435f66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6b217b5497cbfe522d3aa9d65836231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cbab7ebb0ef4ccec202991b420364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c8c462b06ce290df2083956dee86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02614e1aec3fadb7650fd30e1c535df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847fed34b4eb297d4e8bc527346d03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e8a8cf515b6259e3b41326a06ad9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086850ee3218a2701472838bd99de0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09755e0d7e0dad7657d055751e6df29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fd15cf3912feb875131710d545656239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f3b20f29e670f366e07f4f1760e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595572f0c2d4f7712c52e4f5b118fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7106fdc5fd634d4b8dc2a8324aaed13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f396cc9d415742b3708a31d83ae4fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f07164aa4f6579a696228d68cac44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c325d61e2766c4ab62feab0cd40d75c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60eee72ea2fcbb9f16da74036fb020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7d98cd5baac0f6be9ab0dc2f0f4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7a59bcf5b5cdb6769667f88479a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f210eebd7ad0095727df51ba9166b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79c6a5f76e248bc8a2c66864eef03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0e052ee8d822a208c4b88848e8d44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70030620d8004c6de9aafe3d735a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eecb1c2412c2f7b2eb2bd560cb611e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6661d93ed3214ca154d1b58d36c2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef4ad9cf373278018285d7b3bedc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cf7f5f86c86601b63b093e90c88f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ca83e2220c67c67bd92d41dec0cb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f1c1a24e24671a6175248fdd84ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7976454e40eae758bfd6a079ad65b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c672f4669a86f7245224a0e5f51ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9073d66c5076d91a5c8a446e901f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9e8b500be082047a65d5b407f33e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87097ec315577a01bb6a54df591c0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb76425c9d2e3fb7daee70baf33fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82676b07088c453927e7bef9912b2de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b87cbe6c4b64a947900f8e373a458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb4e0b882cdea90bafd419fd85d1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cfa74fc628e0f185c3c352625f391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434ddd7478c20e5768035661aef0ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a75e69c2bfe2abcd849d2c066f0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab74d716772ef463352b9b2ecc281f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af495955f9087c06b02f13172419c59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e732df2e3a59d9f6f351b175d4d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520661592f5a4b96f5cfe368205a203a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753cc4e64e8b62c3f55884d3b69e0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f604c8ca44dc30b9933be2d6776459d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c96bfdeb3dfe6accbb28ac35c2e29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd98c7ebae4c042b48cb48c2bb2b823278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8795d62d272619a33de614e0adecf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7abb19a735e70ca89f251c6e8512280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dacf51cfd754865470693c5e1fe4d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8dfa67a0d38450667c26b910171f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df291cf8652854aab3fd58cdae6b093f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd694f7be5c2083fe7b8c328fcd8cc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45562e3b7f7ce34bc3b5f4c9793dd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca7342f79c3a15283e22b7fe62852286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c187ae15081380d3c36998b67034b0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eed72b43c4b1e97b34f5f3b6d260e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fac284adbf0abd96ae7af49fe6871289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449ad26fc53f770679d84f89902056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ccd75d94865087af86d9b25ceba2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724baf1f18b15efbb36b8d738407503292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f1d06db4dbf93946d648d5b6ff2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d0c44d248f0964d9b619f4c50fd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601bbcddca2ef7ae4ecc228a3b05f25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7878eb2d5e0b57033cc1c521733e85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb710976bbc499382b4d9c15ccbb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee335cbff650b97d8ba2b333668d5a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25fe8a954a0fcc767ba3cccfe57072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896d0c4854322a7e711c824fb23346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb9a4d7472d2d58e4bae4460cca40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f34a62d345c5ccf9e5bbff448143302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4f25a8b0f18e71e6b3b48eba476e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cbf16e4141edf4550260ba27ca487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5de0099dadb416860850b4d33183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ea6b06141bd7025571906f8917c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71ff544169748ee33613323387ba3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507de5e5700715e1419b895b181e0a3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed58832f5d6cff862c7420b058c601309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487c9a0f268746fe96abef8bd4a4902310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030199dde6c7dfaa6651eb1ed2be7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376315eaa89e8c721d7db828f2d2fb0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac92e7d7ef92c38494466570f1cb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac194a37782a76c066dfc7b4e998482314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187eabb733b5bc688f0b42c6205d7c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62b45bda0565a2f75babc3798ff4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7816d67af8106ce96cf27586ef2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f8f55488d7d6f8519bb45d62467c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552663b6e2cae5b448beb7786b30cde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5802405ccae4eb0a5a52d4b30f0446320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544394ca5a7adb56705dcb30aa98030e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0788fa3bc766bfc46b611fde2b58d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd87d56e8eda02e4f048623709d51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d628116fcf35d7497d1608d99f5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82864df6234dda8c9f0add1401e4dcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3477ad4966a40873620729ec0620426326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c62d8d2ca8cc2558b8fbbfb45257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb10aefe23fe25502834d023ecad44b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb889ef8617f8e430f461ca9e8b5d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65064561ab5b08ef0aee91d6843c7f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea649c8d9073133be6e26e5910b9721331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca314805156b68dea16c79c7ef65537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311c1d6b9931d36c6793c1ab2f01e48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32722c6920e57def5bbf457046749a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd00633acc2481423f28b064b8d2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056db1903aca7ca03fc129a61a2bb6d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00e81f30ebf61bf58700ad615211f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b74ea6791c29449fbe81dad7a44b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994ed595cd745982091a599e6a4cfba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da9999167fc8e23d31b915bad0752340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff7a631de302df93f921cc282fd7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb71de12f7160a81c59845970ca0203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f94bac8143dbac9d042ef84571f59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b96cf625faa1c2497342f3defa92a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd07e7c43925282c730e776bca8213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb726f32afb286929d7bb6e9fd515346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f48cb17d138404f4900f7d9c3f895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9410b4a806a802135ee192a3fc14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081f3e11b030d65c023aad5cfeac7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82df65e8262c3c3b56f16ec76eea7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4337817ea9a6daa2ee33577f4954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1ea48a9481925d559aaa468d5904352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5361332831fef86d4173b5467498353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68337f56a60501e458139fe6c988861354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc7a83ad916d9f3658ec1e726941d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2ef91363df6911f88aa439c620b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d19586c9e9c2d50fb8f09f4f1a66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61056dca2a51f3a672cc1b9c7a3dfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec505d13bfc27bfa58be15f6721edd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf104e7e5aefcd61d10b59610ac6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163cb7e7819fc0d7417d07af39df462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02f44f65274090473d532c26ff6ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c718fadd1550dfa55260e78e3f0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896b41299932cf16841afd91415263364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cf963d4386d165cecf3681a57f32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99413afd3377ce1c42bb16d9df36afd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84973dfe47804301006c1ad68aca3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485764b45c69ce6074fa45cb1e8113368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca8f62f421447c421a6346f63ce01b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2936997a8580c82eef14672895dc498370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa2b9591541d223f1e870df781c0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ad937ebe97684142d94786bfa14b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d2836e5f2cd090262684b0e2f914373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a913ca6863d0ebf5889edbb304785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048df8e3946c901592fd80bf2b4785375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bcb3f6146e89a032abb155d93ff92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34ee98431022d19e7789d400313362377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd94d3ed9bfe0f8ae93a3c972c466b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2a05472e2e802560e372050d148a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0025cc03476cd59a4ce59713691a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad7e60874f4f24703767545ffd864b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8f4b80331d2a035271782fb37e529382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34620cba029cdf632badd90efb6117b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dda513bca05af3419b0d5df80150384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be61057417f3526a7cf3b0b3ebfc24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1b4c165dbf84a303c0e233448c4e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345674df2fa0e8a0dc1e077bdd2dcb83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2981ee7b57eab3beb67faa155da1a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a4ed909b6230ae3df32417e22a493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ea27891765865ed3173ecc2ea3e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee43c27d4e8e96b8fe94818cc3536391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3863bf8df5fd23fddf6364a7f07f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e5668a6e815141e2fea11780fa14f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef49776b3f004ff67817fce6fc120394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520934cc2ceedd328ea17d3b2f1f5d28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e503fc61710361391660311a008f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329944d9af2fc55c8781db08c69ce022397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeca410a1572fc8cf9a7ab511cea3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e014ecf96d08d0a8b1664bf07a97ddb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5420d0d7d0fa38c6d33720a2242431f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea9a3c3ad4cd6f7f630ee8f533672401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b86cd8815009b58c5296b0a67f2fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f6c63720074fa34cd101c9bcec5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddba3e780cfecc5b2e32b7a604053404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a3df2edbeba709b9d6970117b8bf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca5490c83525b0f89fd56c7b75b2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd21c831d3bb315f0e21c21d6a1f67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e1a5c6357be2c2360fd099edf2bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b497519003d780a8630af977ea99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bb333c79a2d0cae09b840f4b7a24a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9519884d9359dbacfc728a9666af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b87108383d9c51311c847a06d2f4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be56bcae303af2cc681da14763dcd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2df1a4cdac9216332c3a477e2937e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347df605b29865c0524dc8fba95c97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910380391d041b3c01926762166ee002416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c366ac10788a97708f73745bab61d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3ac4be00a15bcb2b8d2e1fa662bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82d9ed78344c237a3395aee9d719a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3088c50aebf5ae9b0d8afbf08f3c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1bcc06ea9fa99ecb18d66f68d5df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ba8b6681a7423e3683b4d9bc7c0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ea2617ece7dc327ef06afadac0db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc317aa126841b590fd28ef1c3e2957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84cb451ea4a2480355525c9277091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44bb6ef75f76606e99bd70e33c6b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e568a3173cdf34677a7c82d6567b83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766d5fb67a5e84be9f3765cc958b882428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7b4aa196237e267e2e090a4f046f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc8ecd921fcaafab71a210c849468430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c620a99fe53c8578ac3b8e8bf2985431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f3592ed6c213e1ffcd82511c4d791432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c2bd61f7583a2dfdc1c934ef1fc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0953e7147c9e647840f06f60175ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f2b60af9199494bc544a388e999f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56dba177f773bbdc3dcf1aac400a3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecebc84e5381c268824426388349ab3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ece35ec9bd15a97ea002e47053a04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111e61f013260a8e8b7e502ccf4466439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2119f89671e2b23ce4c1c6bc9abb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb3dcc9eae475a984fcd5522bb69f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52923768c87701f75cfaef2fd9305442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2f2daeb7e33df4cac57381666e872443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a184b77b6c7b01a39426c6ec65960b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757d33ac3e4244a18ed883a0f8636f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086361cc522b326f1fb4add1e36b365b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a23797363d6763fff101dd1e96d4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd931e97390972ebf334cb65c31c4f73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8f71f648c0bb09d0d42a5cdc1e97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05e6b60f0511a2c180c391abc11e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265aad7cebc72526a4b3ea6dd89cd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174fa6ef9d9f5d25d7f4264d03523d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaccef7f98921dd3adec03a34dbfe2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a23db8e38a7abbfb3b5eca6141708454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558ea70054de81a788315605997c61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423367d264e9611b917cda75ccfd1e22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a05eb883a0fecb4ed3d52b5bd222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b227ba9fa09b3564bedf7acd94a8005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dd16aa38e5452917195186c56e6c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70552a93256a8c91a2068431aa218460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489dea85f7df381f1d5d558b897d73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49442516ab34ce8b06078f7437b02fcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c8ee5be5d379d25e4d402479ddcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5fbcaa98108f91ee102fb0c18588a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f54a94356c1ac8797b8954621880465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a5997aeda4c5e08de97a2ca1977e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f0d8c68eb907c7b897effdb777892467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5279e6a7732e9083c916628b24c6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948887c114c62dc977d90b9b1f075c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b2d082172a16a156762f9a5314e2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f4c6c32527b5d43d59b78a22cc402471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46e90c4307c5a6b8de1d5628394e26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211e40d558df03faa0622395166f874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8228402f82352a07731e158f53b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72919f99fb353d2993cbb3c558038475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15753dae67c3db3d0765118da166bfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db19fbc7b79742155c391102034ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a50716e123aeb7eb4b079bc41348478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0670b0c60aae9c2a9a53b35a8f4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457b26fa82fa32ebe0099015919973480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed618ec1bd4bf0a8ae453ff865afd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed9942ecdb41363c20f9ef1bb39017482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acefc7e66e0c6b34c2ba3426173096483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7b99c90e509246e9e13e0eb2582f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418b52e51ce3f08ca3364182548e23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52bd2c766454576e0263f463caf4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea324cdc1abcd1dd2cd045231af4f0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0363872ace1e629466e23e5c8870c2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024d32e921518c248854fdd48fd920489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb189ae86beb0bf06055272ba38c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40ee45197fd706841ee2861e016a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a0d3715f2afebe41e8d8a294529c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29106e13169e9985acecd6ba1b1c47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc944864436d519fe4d635ecf0eea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb465ca747556ead3b5ec4c1fabcbdcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1d700a620dd2eb9dcd6a9afac4b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046f4fc777699beacea6e4063dbace497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db238a117822b708b9ab6b2c81a20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cbcafcc29dab8277fecadbc7c5455499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a4b1b572ee00233124adae54d035500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434122a2687c019f2c5b34f301c9eed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8465c6eb9aad89110518bcbda7b28f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d147ec919412877c4423a76cb0ac3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6c7c9319337910d21145a489e74d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8868de1c1209c720099d8ea111c8b8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7fe5db181cd1193217f6b5409f0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa393d0a77dfa67f73bfcd19141432507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b219b4602eefbf4668c720770dd0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7b7bf3a6e24eb43119601cd93968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bf68d0573ca2cd246b416031720cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125268ea1bdef4bad00f30f5da2b9f28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f5dc0160b1a5cb4d4da0448d052d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd5d4d79a02f2c0f4727b3d3b7714513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb61f3240cf9b17c366f2e3f75d22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff9fb54409e6c1acb6ca1f9b8d6be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a0bf04feb182e6581e296455b118516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36528ad7348db35aea0a10a3d8b8af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374562479923367456b2cf42743970518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57bc3f2df3bf99e23569276aa281a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44acf1d1c7cc07f8e2c05c7b3f1fcb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227738ba585cba25a2160c98de13e22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f807add17b6291182954a30898c32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8c7a690446c21da18dbe5bd080e40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf829cc32e5f4face9dd2c0951446a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35168423bc4b3d4904a9a695252f574525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ad0346d3482392568533284f26a69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc11a9fe15c42942dd7f41d314a8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581d2b55126d316c86269d334d8d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5f2f040cae5cd3e0693052467afe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2ef3b858cdc0e872fc9add2db7d68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364190df1df1e5b23fff55f522ee91e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741889d3bae64bf29909c3512e1f4570532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d397f8819023a75d28c54ee7b57f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4839f5a9de89c7d6e538f811c3b55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8167891771262f08d8ae3a5234187535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd4913674fcbb1f6ef1e3f71f86c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313514b92f6ddd68891da9d080505c94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cfb19da6f719740377c9d947e144d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd244c894d15b3e1f691a61c3bb57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d4e9e5f5fe617be1b6068b271baf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4619044fb8294f61fa3c6e2dc62455f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f496d1a6e0af50811d60c9a1c3d19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652e42d6be0c1482fcc143997c7d91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de41166400c9def239bc493380f5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0523f14f25acaa664dce7866399b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff42c308d351ca3e268471e2685326546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed87dd9a2c47ad60d9a353ac397360547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62544c887eefbd17835e08c428df0de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd742f1086670a79b9fbbfd21c1d37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab60655699952c0d90e383ad30b6db4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae1ad5ee1c975f4ab15a1111363ef3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04ef987523d630d9311252751f2aa6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520ecf922f7015f9544d7ce445de7ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbb4d50be32b48a5e202eb9de4e5ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f691adeba493b5096ade4f02ba5e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196d42b0add43523f74e887ad48082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870d8dcb541c5ff95ac2d39933034c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f4c64c375652cefcc58216be41b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bbb6723d84194a1a7f7a684dd6d40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13890804bb9fe3ba57a1ae1d1d9a60a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c38e327afa5c7eac4744ae17ae02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333949dea832000c0e674110db115468562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014cb9e625dc647cf9c8806cfd2e81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d974947bd89e32bd24d58208b67fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a25702bf9ad699564a5f365d24609565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f6a4128f21eef4489b285ba0ac968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3d9c27ad97ffe9e27eafab474ae25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4c1a88921dead27c9410fdc50ad0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd88630c391d66bddbd1837eafefcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cbc71e9f3d6c7430562e6358e255570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865936b1ea4f866816ea37a73693b1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524260c7a328b7f4bdbbc46de9a9b05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c256b52b978104329ad406c2bf9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdabc4ce6a16fb3b6c93add52cc700574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef5ddac6636f079904a22cf06b6471575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe405783d5ee1e59069b7d4111d5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619ec04b480521e2be731a8dacc061577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2c0a688bd60161773af2d1406141b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4765e7a0be399e064394126f4af55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69719eebe6eea823337a3a9f4546f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326453aa785aaf0f0360ab827b0449581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ea512bce114bc5f2b8fceb514bae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec804770e28d254215158ba5f8bd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bec1689f7dc6862fbda42d99c020c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400215afd856284a45476ee49a290e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e284e2b960d8e1dc7924bd46d875586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167081f2d5b2ba1a879280925c75cbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6babd088579c707ded420149ddfef72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043549534747e258683ce304987414589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc3c037e9d36a6ced6c1bdf78c1de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea60de8a8ba34e4186e8c40de96057e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132d9d964c889c332b502c7ffa06d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e3c5b551d554e7cab3a1defbfb4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd7275ac4ce0c3f3bb34e96aff191594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad68e0f2ea86c83ac7d25fd864484595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f59e5cc2540dde0a69928121e05f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa62c496647e0b4cf86e763f7b01fc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711757ff382d74823e55d8364da181e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cdbb5e73e62a8bb2d3496364bc326599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739cb4cfecd6004dca84030a532be54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303d88af7056799dc263577b10fbf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12363ac5a13741f8634c9afb7b667602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d225a035f09f41b775d9dd7c4e12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d64c03a61a8dfaf3358ae8ea7bfea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f1b29757003e1ba9bf26cf5ef6aa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b93e0899edf73d2666f8a3c42fccc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3864e4bc9cc616d99e8066e11668607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e091ac0bea04b441466a76c3d813f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30296273bfe2e4039e26470b95e5baf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423969f7f43785a7035004a23ddc54e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b03897d23c25fa6f8e4e16f0e58df3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed5b7dbae70786679dff56fef02d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266d1c8b43f5301c7dedcd1b950620613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d001ca5873ee9936c830c1946484b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f055498cf4e9eaf8f2464a1beb8be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7b407a275950e826135f08d1419b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1ed543c0ecc100ba3ea87e5c9288d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d3ae8d676fecbe42b64df20f2676618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23192c28f918a89a6e94460acea10b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d24bb3a742a817c0c70d69bb64be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062faa0a9289c337cc4515a54e6654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe902c64d9ddb1b0e71ddab702672622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d03d997a0274a7c4a49a3644f028d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b2490b1b0a296b799c54a3450328624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2022efcfe099a38c6395b164f4274625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96044eea99f066d5789c5407b24ad60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96799aceb626a0d9359f357fe0ee3d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b689fda6689cd9666baac4cf6ffab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4498e2d56c3ff428771bfeff4b99f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61414d5c0b187820ce3cc567bf7f277630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e227f12fe08f614620c976a1f6028631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988094615ac1092e262a243e3fcad18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53b5cb2f91565678ebe961028d041633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e243ff750102448c64aba93b361e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6536dee3ac5aa0103e704745b5bb03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db0849e7ad48e0c104989cb3ad874636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ba66340881838f6af0448d864572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9716083fbb32743a5f344935e909638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b547a0501d59ad909dabc81455d48b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d8ca81b032bf60539a8afa9e4a36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8444a5851f228e5fb277af18fa742641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69d9ffc0058fcce5d2a58d0dcdf2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1d5f26cecda3e99906068e94347f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4a77b8bbb8ba1d079893e63e25df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0be9449bb74bcddb85df7c8629d15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6692f3e97942a760805d70506f574b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7464ed0cedc179edb8149505d7c8be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1261bc8c37daecac904f5955e59af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1dda660e6523f3a9d20b4e1062fc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b4434936077ba34361710cb0ecdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3fcf30d1509e9f4dee05d97f9df6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a486fad3460c1647fb015faea498409652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fb0e618447b2764697facfb5d744653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2681bc5fd5854e2311b3347cc1dca1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e75c2d8868745f067954d7260aaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91e96bd2029141359fb92c4ff14050656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5f56597b27e961fbb0fef55bb201657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8149dd699c4e9991b816c611e4984658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7749e79d870a2ec83de900073218659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63755370c3508b9268e20dc3a09b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ca5a2e6b5984e1c81dec2b6e7853661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910158645031b01d5028e888f189b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4af71b8dbfd5e7d1de590f88447c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d266b1be38826e6f206ee9976021664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c5209234126bbba2cc972e74d8a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9be263618a212437bf7b7a99e174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ff22a2da52bbd655ed5d3d4890b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508fcf23d01df8eb6862532a76526af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8541dc1f847c8611ed352e9943c812669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d5a5f404839e72ed7f5c4aa0170b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf6844a4da772e37ac61b903dc0a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2680374c1376553a86b0002b993fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2193f683a3c89ea8a412659dc7e3bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8b3ef976c0ec4cd2e782cf93fca72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43c05cc27aa0d6881f990c0791c38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a8fe1d560599a4ea453607412f54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05af43b5706134f90e4f1ccc2eb1bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ef626bc016d39fd7b3419e202060a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94967ed3b80b8dd55cddea68be92f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b64fa060a354b250f76e17707544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db48b65720dca04299a7a47c75885e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30d7fb82b4b79be0739746214eab46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c7f1381795640a6db0e333e70a1ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232591103a873aa5bd0045702aeab74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9821c699dddbe446552705514e5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d20be1f9a75a64d0bc55af35f798686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be6f86ffa5aed0ee5386ea440ce79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9754db0284cab732aa727e1600a8999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764d2a52256da18bec368464e60e16b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26e29b2e6b462d33fe3a66f0b364ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd303babd09d2be59374a7783d508e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcbb600cdcdcc40cd4a64e0f53483692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412039f27c9023756414c72ec3b5e8a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0c40487d616edca397a8f4c12e9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883cb85b63adefa9c7ac9c01a27f1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc54f778ad27ff9445108ae9db16e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70b061b182108b7dd32b4eec4062dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed1859ea6da526098e08e2680bf041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb399f66edf5dc94d64b09c4e40eb3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae421a999756d9c39eea3505de86a03f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e34f90871559dcf787815e0ca47b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071fee004c5d7c1cccbb224a1bd3da1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36022a39881cef8af6387861842f210d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bdb33073512db1f51964f165594a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace8a8bfff5eaebf18d0a59b9e78aa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52defa17613b148bfa6a63e818336fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551fc21f93f6efcf322b82d8722f7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c02c94139df662c265bb9a9b8828e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d92afbd7c1277c2d57c97c67201d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c476f4d6581c1b887b939716a9d376710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83b6d3b29c7841e7c73bc4ac9c651711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76401aaa01bbc30c48d9b4bc9493cd5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06970b32f166a07957a3d137abd84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a24595300024c5c3344de3d94df77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dbeae30a2c836ec1791f4a501d4d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573c2499056d40fd5ed7532be2ec21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8f0c12f1053fde36b44cc8c2ab12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f379febc69683086a214a3dcc7af4c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f33d2c5ccb075c1b50bde36d636505719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cbdd0c77fb919e2a7c9950d96dcb6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e8a4a35eb62bc5d78578a9524f50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f25282f1982b1615cd7c0963a248722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd2d18dbde0fe9c025bf6ae956b27e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d77fa14bb65191cdf6d5ad88ecb93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f4b91935a0a8dce8415ae1df69513725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43cbd4e3e5a1be7e11a8bf3a5fc8e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21c449c9fae1af3b7ce836912ca59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8562f6c4e967de4221f2733e20e33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c00d8200ba59b7f787d53f38e498729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b53e4049e3760f5f0ffbf5505c9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6ee1242b42a6dd87f9b6079a1765731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5f648986c1d9ee82ab712b3436ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0711107ba3418a99035981c60489ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025796b9c4d0cbd99799e478164aae8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9beb350799772311d78aac5c816a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66518529ea0c5b818a6c025b09d85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394761ae562750e99623f05412ff2316737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae79a88626b9ba2ef6b4b21dab94ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a24c03dc379c1f4a4cfec893c8955739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa9c595f58ed31ab9b558ab104efc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3145eba322cce2d3e6e9d1f532028a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0a5c209e67f830cc493568af0ffb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744218f10d93c5a0375cef6f2227bd7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254375d539efc9c1f3e87f0273adf6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe691acb9f1be11f555b5ff572d02818745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba49d102f2668fd3c61378f71aec21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3da10aec93d5a25f968abbb84735747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46039cea5e6015356a65abfbd3664a35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a597d692fb8d35b04ae3bc0bd039ec1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b72847c4a01bea65013eba65ce90bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f283f0e09fc390c14be8cf4a81ecc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a27a8b3f4f508936c48aae879fbdf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4e7e61d2f04ac66cfcbaae2b9df5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab083b8ca960c786c36d61eae0642a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e322570c6f5f30fa1929b99e45fa1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d111d5ef3a17596a1a2226e0622ec6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92857bbeee55e3b2002f5d754caa79a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eded45c06ff49023529c5e5a89c795758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661cabd14dd2798292b2aff70adb97759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0385679bd1ef0a20f4eb3637f1991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be5e2f73c5ecbc986468cd66039b842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c3a9e9435597e8983d58ae9d40b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd61040068efc63b495593526222de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bcdc5526eff85496e0befd491fe175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc7e05927b6e1f485565fc9cb0e6896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4dd18961f90dfcdf5eb6ca4d8e797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a35b70a6301e79ded2e7666427b9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eed57080a2a95600f2457eedac4fec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28dccf3b0df190ccd9680b6e277f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0b1094ab87c00a91ac8b6be35a3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ba402fbe9d6870e14e29d9500c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b25bc03fc498814d5fc1a600da9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992553f8e834ae70fc1fca23a8dc4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc97c3798bd433512ceaf1ceafda64415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1773fe03700a88af6247f3f5d937316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91553a3ad4420d761215d22b30bdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb9626211be0a456e9d51e9d5666b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6069d60af30e42b332a1b2988c9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd24cd77b24b1d2b7510cb19d68db620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981be8904b1a70c27de07b3d5682f9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdf3013041295c68caa2411e8478aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de1e2aa32d78c8f6f728dfb4b3700c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58f71a3d2ac47dc36a06fdceaea2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2debc62ddfdaadc5937641b111a7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c47c692169dcfc72b4ad8006e5401626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185000012f17f0e3e0a1c0ff920aa59127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56fdbd7b2a368bb68af45598e941ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227a56c0a4054b9b02fd571fb92488a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4f2d916bf4aa32989067fa65775a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858abf46d041435ba4bf49fdb172c4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1df0a0bc28a6ec1bd3806c0df0de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3fdb61472c827b65f0662a3f101ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a37ceddd7fe26c8f436e84b8edde6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e13de067ab45d613aa36f9e7bf30ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027328639e8bc305000f30e9daf620f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fca85ab4764a2b1185dada0e7d6e6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74d7acd72b0f13a4e3f838644bfcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b154080912f1ba6563c54ab2c37369339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8440582313688dbc75a82b3fa02883040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb44b8a4334815f37a34553e57421d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce193d311653e903f2da7f6645b48142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be464a5ce6c1d8a8c0370124bc0f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3045d90bfd2329a6d61d7417d836f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0967e9eee929e92a13c85bbcba7ce845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f0f2536d2dc5c90daaffbf583966246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c1795867241a31a88f896df9f18647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0987a03c9ba62097f4fcebb3cb5129648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58e334e5ed45cae0955d1e2ad3dfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492156c5b03a4607fd56ee4814ce4f6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc7eca3aadd9686c40c2c95f5c71551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128100ebe1d3163706177056b7714e9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d292a11d44abbc80385e137d6c1b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b759725e9bbc8f5e4e410a4d7a2238954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84491be6b57774c77eade793083fb8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f805254706d1fdff91060ef9b561c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00b06c75d4ccddb6cedac1ce44bba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9197d35980f760a138ed70c730b9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36545a84cbfda7412fb3f463989bde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb686af7bf3319fc64ab15f6ed9e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc634b27dd171e68df603a96d3fc8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9b56ac81bd13245fd878cf990d57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894e1bc3589ae2f27d28ebcd4b3e4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edda494166f6e2a73f5adc2d15e38e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f5273323ea92b1af5057f335152765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88d4413812cca7f2140fde63701e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3731fe83de57e4c1617232628db74b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe916b2a1c526c525f21da83b5a196e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6d876a3315b860dbe22ff3f1f4e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d298e6be12f78f274bb97262a0e4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8dcfa036c0407a3c0ffb0036df1f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900466d161d88b3d2dde0ca72c715e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60fbb3d9c17079885434474ad923773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599f7e6287d58b2ef5df9258fffb2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32cd67f3ca25ed6c5fc01b07fe9c6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b7f50532b207957988159d545d19376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d4834d40a8064f1344d3d6fafc36577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16974ccdba2581ec00e8090d25c5ce578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92cb8a81e233b3167ccb0f10684fc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b7097218f94b63f0ad06a9f36fab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b597ed3e5102f7ef44673c47678b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a3a72f2be70d32c790a59c5fd01882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e216b0f97d4cee0b089c26ef75f1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87bc9753682e6a69bb0329e33ecbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d2185301597492fb84a2794560ec285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8647890a8a69d08accd73e92f32693886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20115b80af635f25bc2a6b453dd2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8d4b1ec3471a792775a5369bf41888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d252fbbf113d1f0c40f53db0ea1c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccf36a3fe2d15629362de66b2079290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f09ee5221b4dfa6d847f3f7ffffbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe74441b1d97792f5f2be4b60379d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3530841d718cb01601047b78692d9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37854e2931b8764292fafab887f0f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7ab3e82452fab120a506cc4486a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7056f822c16544fad85a86646bde9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034dd297d48c272a8cb9fec663f66c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b82936027f837a003b1109fa640d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa32a86269486c34cf92c1001b2e5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2504dcf7959da28fa03a3026755f58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d6ccdd6d7fdf9c137aed68a362fa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0825d4e28050f1ae5593ec3c44140102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca88720fcf0f12fa7bf1dadeecc67d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ba7ebaa01b09a2e296b90b47f6c91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d1771272aa39cca4042ac4bdd131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c81784a0b7309654a4b5e1ef5a84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15b97720eba1d7da90939f9aac5d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b232a9b609dca1b450867d8659d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922608632d75271e2ff33a05c25e198d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab5ccaf6bd26c9d17a5a6014cf10ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b79c77443b343e2c0e073747db2d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6363d5efc775b89e9f59871235d17d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eabd45ee390857abe59b9e885b4ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3974ca8e1ed56aace4c7963659fc23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1237682f273ddf2e51c277c48f4c660115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6b6d48485d3cc8b60e4f3c1eef1cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7384b9f9ddd63afe18ef03f10d2c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d86007cc2bcee9ede63456c49a3bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08215b27a52c16cb5bd0f3f661d4a06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae82f63ef3e3903ca3d367d8e7711120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fee48a3da2ee716fb143b5ad6690aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dfd2ed1098c51a7a89c891ea50b8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601a8d9556b9dfd91818432b8abbdac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae6ee6bbc7ae394f4f608e05be3ff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d2081e7cd587acb7a6da023b7885125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66577ae8d372a5b7b4ab448aff2b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e1d491b2640e9e7128bf7a6d61d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c16da14c446bfa9047472c7ac62db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d76b08ca6c7bcc7b2df27600b22d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d1721814f2aac2f6325426619914f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73151468a5ba0da50345ee1b2c81166a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b4bc472d19de1db93ce5874890aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead4596b72bbcb091bbf377da6e219d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52623eb512abe4c9431f624b52fefc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e533290b3bc3746a42374d8015b12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f890aa796f782920056b3fe236e50f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1514cdf358bcceaa320046f8ff9df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c912f879af46a6c3349d825748c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066e8661370f30c1563fe1fee8e53a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe67084faf5dde6a2d87c903537a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b76e6ebb46b3accab965aa255544141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce30e6cf353b4111f1ef543dc31c26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7fcf1b058f853a6735e17b7525db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734938b4ab790c8a0cb792088b5297f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54aafdb41916f140a8a6b9fd8ac43b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14238898f60d56ec22d840495c1c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff71d0ac021a0b78dfdc3470b68242147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c006cc22848e701c914f7274f2ffad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e71f95baa1c1cb8d7ed8f87f8ffa3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af31be9affbaaf0699f3b614d7a3ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec7aaeb88caf083577c8055ade2bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9352bc1948615f6044e70d0b1c50084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e795c55a6b996460eca9fe0d8e1cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b222c7aac4c48aa273887a9cd8f518154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc935e73b972f70761a42f76693a2468155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372afeb66d8459cca10085b80406e92c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c997d038c5dc3f0d606427b59f8a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa19c17e924effd5d76c43ef003b4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4531c5ae0f1c9c43a0bbf6ab32df7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e510b963a973552ccc32a9311bc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf4e4573dc4092529c88107c81e846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca4fc4b98ffc8c7409281b523c6790162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd2cab960e8bd92d93536278eaee6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71001e6438ab5b8d2249f867f582841164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a57a13ab24957294e3bb090b0575165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b04b06d4eb19b27d016171e896ba7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafc6771982b8886ef5d00a7c93cd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748bb4b07d53952695e7f43efce980168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2fb02a584ea49ee46d85d9ab14f88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed81a4150f297d3fb35aebd8aab534170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0598d26aeb300496f78694b5d63f40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77113ae859c3148a8e2060048f487b22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df820194d7c7e3d1a7cc1b7689a17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74050de3038930b27faa7434f1aecd93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cac8566e58aa5e9e5b1462a0176ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a891f4e212fecc0118f7d812f2d11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1fc710f76e0f716fabfc35cac068b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd35e340e1a5000edb3c675cc0f8f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55192cf7605a090112bc94dacdb5a382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8391f6b2292aef813507a56abfe2c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04a367c1a8521243e228362b3215f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531bc3e9ab919312e23a680ebd0dad3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceade600c2dbe73b7818f54de5247f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90358298c48fbc52f3af83c0e1955a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b01e2e52f5c7e38a87dc88f5a1c23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0c3a6eee9ceb2563b67a07d94869c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb3262a11c93eeeea1c2d420b23024187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35a3dba117b0a3d0929a385282314188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f465f28c54a28858cf670daf4ec88f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cecde4cbfe30ab4ba7e77ad8012d25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a201ea1b4af46bb6ffb539ccfe0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6510478d588869d5d088369fd515fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd798d413f999f29027c6ab43ddba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424410dce82ffcbd55b22004dec6710194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe58a0137cd96386b58eb6869fda7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc304d2cfca21a922236027e33dc673196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66422e134402228d0c7f2480ec3b68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adfbbfe55637c42928f092e0363405198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b5fdeef1753161338d4273e31caa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb09b83415d1c42aae81b89324d6797200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195b34dadc9d6ca5cd77abe67bdf4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655374bf3dbeccf9f1e5e879a3ed7bdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b73f3ad83d3691f1e6ff642177ff1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d14f3636fb5284c01e2110964dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79fcec2012adaf720b5b3896ecd861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9c3b22950425a356732de57bcbac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65dffa0b6900a4d335ed8cccddb9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1fa3d5ed0e79227a594b72262ffb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426139079a453a35106c9bad83ef2a95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069054a9289e7ecc388a11b04025ac45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114e44d84d7db35cc8841242e7095d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb3b9cb6319a0ea1caee1ff1d2d79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acbd5b8619a2a56b61b3a265d12a25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab9e168b173b41567383fdee0ad7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04552864b55f5c70dc6122c99150a6b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964acb9f8918a81a1e1a61a3d47d4b91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1d053647e745113c0aa09d0c3d7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c19269df260f8c7fb4b59f26820e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8b9ef37fae98a73e889b5db78f5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25733fd6b832d423692bbda0dc458eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d21ae3a82b100c5186bff3061fb1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf9f56637e3ae3416a429b8303bd8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87a1e4ac507f676c99b9639362f34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62272ccd55ce01731ddb554e616132b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8cd78869955119e72b3cea896d87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbf29484a2fbfb6f9786138c380b72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b335c6e4125ce54961a41551aa29d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ec1dc4b4edf76c5ee9ff410b602f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc535290eda3f6ddf969319cfe5439229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec2c88f6c9e0981254f4fedc46a87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dff58c414becde03eb05063e18742231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e69ca7e274433606196dab27cdac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de879b004c3d2996acdfa292eb21d72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539d614b31d9cf5c61aa6092ab26e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb862ad421c8e797babecb245017f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d383ba654427af0d13d63b6e5a40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0770fbc7f3e1adc646c3025c3c20a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc86120386659aa273767f111a0e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf42caf507a99dcf4db80456a9296c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793bae7d5dc55cb4c94e80b041b2361240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bf2c0ce058530fcc8c503954634f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf5e3eac85c36482b0663026105ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefda2dd2e23724144646d0d15a8327243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62954fa5898c3814554f78bd5713f52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfbae6e6547f031e6d9aa81e33a13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3b4a4c853dfa782638bd57ecf8d78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ff7fcaf8850272c4220b9e16d836247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2abf9d370b5da5e46a83dbc7796ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b908f9281c09ad5de7d998c344589249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416c03e7bef099f20b3137b2e153e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bca08d1036479c3b9bfd6792267c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d29fd5b3ad719f1b9a161afa69c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb990254e0f294efce50a406ee764965253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649fe343a0b6682d47df4dc33ea20d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d323591f8bc9c4bdfb3e95427a3c021255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345e491564cdfcbeb175bb52fa95ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687732c69d472490751608dfc4c5e20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4605ae71ff338e1996a4452a62bad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9263b65b3253c79e2c1adadea5a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0a8cd3e3855052014845aa57cd31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea6d4356b5e1e121cf3092853f3f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148302ca8ff4c4e8c2db7e4a2003f307262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44369051b44041d6055925558879306b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceed14cdfcdd84860c90f565f16aac3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c499402c5d144a278f8351416d97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730f6037e50805a130586a94a1b2bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff3ad7ae8c96c664d492131114e01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321485825365c6a4e0b96e5438c18e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bcccd0c5e557f714b9da035f6db27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384f2e360fdd450230cfb140874a9fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b800feae4112edbb525ee60c92b784271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee7f8d1af189bae91e70a0918a31a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b345241ae2d08a5466ef63fd1e7c4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7045b9617c53d7b588a777a246ca67a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30d416aa572a55b235ffa8af0de13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e9acea57af298ed75a8317ea74ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae07fae7f02fc04c06755664e0588277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b0f6f33b4a860af828b31b5d649d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1fa2e8222fdc4982b97d8987b4393279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7b000e6942c0f9499a118bf98680280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744343265a2fccade2da15f19de438f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0556734e5f274d870e1067f7f77baa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe75d8f0b175081af766a5b8206ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a19889d698bba8aaa2aefccee66a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7301cc1cb165585499257f80252c0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8323f5052c1c74c5661018263b3ee6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0abf92dd7f2e8ac04f46b524ad5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd727a21a29d7a9f84cf8e52f4b50f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91431aedfd9c8f4fdf0eb49f13542a06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2767e562dd892f63f40fcc07312e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c298c08d5e8b49c5c83643866229291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76173c5389560b861fc65db452dba65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6db2130018d5fbf1ee4e4206d0602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8c153958e68aec100ff661d27f34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ca374c6c9165af30b78c7f639cfe7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c38b35928da3ac0a8228df9c920c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09cea1b8786d4e4bea3fee0a045f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff330c71eaf6a37a186325b750337298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5d14331bf71b3e3f6b93b72d9e99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872772237619aff94e011d9b97b64fb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f68eb90e8833176f97d96e84302e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664e404d39da35b3035194f9046049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1d62ae213a443ecac057be54fa9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e6fbbdc5e91c1ca1daf3eee96e9c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d14ffc9478aba7b24e26ca8ceabf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5472e7740fc09ffedc828269d582306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7e3a266d10bbbc0516ac6bd143aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aedb1809c90d487fb027108c570c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2908d71a8ddbbe7627aaf51c2f48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150ce2205dafc3a4b36c449fa80c2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8babec9b0edc9b67e5fc13fb009099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d443d7cf813c478b949acc07f010312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dc07e0c95868a44461c45272dd66c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815723ddfaf5e4c7291fea66b3033e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d050ef003385c000453a6e4a8c1e181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb5245403c5b198e39ed8a3de7d9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b7be518f4a4fb714c66bec6b3cf90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8aa13f8a105d8620b7099f7829bbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea569b52d46f2fb94cb18debba6e16b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad922c420e84ecc9c8574983195a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51c6202bcfbdef2de610895aa0e3c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b1f4e2d2b1232df8046ceb50e82ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b702376a9d1107ff0e35a0e5027f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bcc3a6498cdd5cb704537edcec7e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c22fc89eaf92303b82d11790a6c9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035674bc0bb5f2a240e2ae4f51339b0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec136831c43cbac5ba0a4235f7ab0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0b7f0ee76d8aff3eef6c680dc1b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef5bc31f6ae51f0a000b93ecbdc0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16409459d710c48763a1ed431b6cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791532965091dc3e1b2bca72c64ba753331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee19012f796c67e461e2d525185613332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17962bf157d93889ab3f4ff567a336333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f9a83ef913b2d49da3e1e1636427334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccec92459851076e2883503eb8bd74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251c241ce3df383f81df77319de7e00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682a8c64a3526224d550aecfb2305c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a74abc72a7083368541db0a9114599338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c6016c362319d814461e9701e070339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd2d0362ff322afd05a687ef64b49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833176ff9897d1228b890a5c113c7286341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ddae7fc1884a1d3c3ddde32397505342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de17b6044541ea2c865a38d646e34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3253a0edad57e3412a14aed7af94d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d2c9d26fee9d8888ddea915cc073345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e4ee0bde35e1d0be25f7b7e1f0473346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ada4e200e2a411f75308190f653a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a842fc7348317e6f705c4805c73a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d8a8fef4bf716e1c08a8e0b6d6d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a433845a0c43d4309cca51520f0cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35fda9a7b2309a1c9097ea856445f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1467c7be8ff84bdfc021b69cc1a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a977971e1c2d9becf354ab95e521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a96ac29296df46c6b248566fa4aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42344db6f84b002e116d7dc2bf1a1695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba74c0e736fa5fe9de3eab7e547f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa4efbd91929bf5b60e42a5be67d4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6fd1f7975b106889fe5fa5e05a88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa3e70b3d68fe080bbc0499fff1945359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698019fea76153bdbc3dbbed0457d09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c54d6444cf53697b9d386c68f455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c4dad4a8bcf86c451ad52c832b18c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaaddb7f4451b6a2fad6fa35cffdb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a3286c893112ce82a6e65d6051fd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304e6d567626bd00399ff4ba0daea0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e63893cfe3928658670b6ae4d3f01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61817587593b492104d74058d076edc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab251ec28027c1f37bd71775f843de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c27564512c3d445e9af36748b90f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92312b47b02f13fa7223d1a3eb519370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9220a8906b835b254acc86f2e2f2e3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8847b6189b5d264e16e7dfe7378e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da3f56fa3adefbbf92617f08d27e6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0d4f49e30bc6fd6c34654ee11d01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d75bff3e34c6e046cfd372464531b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a88ce53260ff523d0ad45449f4061f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496d84b0fa393aea38a5f1491b6489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b1721695fec23aac2a96163d7cf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d16338533180decd99870bf8803a57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f24ef8979daf8891da2c8f6f76cce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5afbccd1dcaf8c65dd8182768d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766033d4c9aecf4420c31a2b4dd2efd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965d812d3673e95387bd0321f7f00c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde993656705edf88a166d35c33bc89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbf4a55be7e52b8ce895c2840ff93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55095f421077792e8d61473e024a53b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887759c405087f564495e506349ad3d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a950f655ef51dab1c21deffa56a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa416eef13deb9a8f8a397238cf0e5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707125fa0ca13b2204b385f8d871f44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1b84bc1932f49f9176dce5efe35e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110f8931e81c76e1850f3839a0e759392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4c7b323a53cc4cd92bc750a0d0a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61ca7ae778688efb878faaf223d18a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e0399fcce70535f43605305fdbf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b2e8410bbd0bbc9cb518f0a179ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fab25e2fc03c17dc181c1eab94d11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4593a642727f79c08fba59421ea8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295ec01170df2156b6982328a468a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214b5137dd71d3c79a81e1fb7f0890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8576e23d75cdd8d83dd21f98be9357401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dabe19d6332ef5059c077f926e59e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13665fbc08aa5134a7a984917ebf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850af7c50c59a2a509b3e4f8da2a45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e16d15b8bf406cbbe25c8b29f9df00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf459dce649d62431905d3b94d5ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548f93da309faf3c874a6f356b8ea3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843a50a34f402f482de4bad0d39eac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750991c4a81d962a09f931c99e97a588409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7816ff2ed18ad536e7561162b703b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f548d0bd5b41ce2a71a0dd2114908411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8dcfd889eb889e184a059039f6b6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd975c178246b66586fb06cd22c54381413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a44e360d77648fe0450b8832f8a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532cbf4d13b9f2bbd3d7c5718f25a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed39e6b315c921a9116d96a0be6a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ac10c410a0ab07c4fc5dc4816cb3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae942e88dbb73c0976d0e6ff8e106418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f766ba0b4f735d500e278f8ee2816f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc59b93de81fa02d6024792c20826420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82c4e13b5c4411c16788984a97eae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d62b1125eaab967d5967aed7accb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660b70c5f53d3f59a3ad3e9f9a41a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa2fcba7c4894ca5d75f183495527424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86ee490907eb8eff301962f5e9843425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996827fafc681e226c40a4a7a45811b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870790d4218200c749462557b774e94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd330365947d6a11e4f4adde381e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e67523e5bffcaac90e3e310c7b5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9262872067e8b995fe0f24116877b46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6fcebf9da51af793d443f749b908431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f944e1cbef2d3a573f13435a7bfac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7829ae8e6c828fe1f0f19018027f76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc9353cb6477ef305bc7281d1e1ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235de4edb6713aad838b93cbffe550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64fc622ee04ca4c6331fd89eddc45d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262043ef5f072bc0eb0d33190ffa4e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad133731d5e6319d5587dd4d6439b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd99fea4b76abd1504eb4dc389fa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c37dce04d65a3aa4a63d60c0db45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd8829de6b690ba3a1daa5543c685441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e7d5658d8c2131583e9035f502b7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc269ffc9fbdd8c0007208f00aefed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60f00f501f2ff89f56c39cc9c2fdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb662c900d60c6e8ecc639d4b7b3fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03dc2343a418f0621a72ea3ed7ac86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70821d41ebd1592bcd4dc93e63433447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded6ea8b7251d0ef0c5ac51d7eb4f08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407bcf2c2bdc121b2bbfdc0e4ebc132449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4401b0993e6a2d2d28f8dfbdd22e13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c19dcf0a8042a404d4f45c8639657e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc215ce45618eb459b1f4d2d0eb87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd760af9248e26041c5c543ec6fd47f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41ab05add7f803d2bf1328a109eda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a19c5679600c35e7320df2c38cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6654721f42b92afdb91f4eb313cad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501273d15a2c6e17266765fa4bf98a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb747537cbf354803f9186393b1d1a40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c293dbe0d33fd1cbc6c7a9a3345683d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a97f799f1aaad599b49a171c4a75e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca16720ca8869237758222628503c1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc32d26cb803695577c31db0d898e25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be48a95bb4afc137bfca6ecf0e373463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e488ba301d6ab382597585d1fe6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74749f85acaf6154e055fbcf90f40f7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212ed11f91e43b3fb873bcbf0d0074466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739026b491cbe9a74c23acfcc4fabfe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d15a6d4a8d96464c92830f77d9ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab19f5453dd8f6c5c9ab903a55a3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae1b250996190486e1df72e67b460b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7813a77742e6520c40528a8fcbcb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa519478a1b09b353223403f89a4c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517118bb1acc55e3f9949aff424c80ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b8f0f0ce48d3d7cd1f72ad15f640474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1889530eeee2e4b1972104209b8fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a09e89b7a4589d3f68e2f1ddf8fe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd666c002673aef5c1d80d920c2c5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf4e6fd7603d3067cda60f6e494631478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0bb910c735a94e1bc6a025292490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f12de6af4a5d77bfb91405cb6ff4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6557709bc68413b8e258c3185f902b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f354a2d77621f5fee90fb329648d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57fabfe4d8f94dbd81c91657649201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8b674a58a634f139d82065282dcc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c658ffb1733e06f8d859d6f55576485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1dbe74713832599c8ad90c974a2ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4cc6ebd15b3cca348d6f40398ca6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd7b47e7394891958432e493bfaaed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005787a4e27208cddd1f0f41c0e6930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf7e32410506a14f41c2faee7e6ffc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140fc438cfdb202176dbf349214b7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f57d74a075c74ebc1c7f00441652a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed8efb49f33122b09f87d1c5e1591c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302775e5510b8935112d559cb7d1129c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04f75f35619a5538172181ac4bf6f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaca4635a9df44f5223c60a74d8f1f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee9ec80ba9ca8d5aff5ac1ae53148a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937277401b92e68201dcd455513385fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62599f82aa84253e79cfd61a8ed745b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e118e84137e2f11d590ed6c32b9cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35310c58901b3837f17ef96b5aa8a2ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a74331b024550dd4e6a9299639bae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fc9b856d0a31c21b9c0259dd0246503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4925aed4fef41b6ad6fb6854cd473504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768aa6550bc40d2450131e8240a358505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9697107899b99205e27fa6e581e68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95856143b7195673d9f2416995903b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ed567fbae87b24970e6455a297d61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17143854f2bfbf39045a2c3d3906461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa7b99540cd08024ee541bd3c06ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb29446abb88695eb797489844d87f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfbfdc58182f40ad2d15dd128269b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81560a8c6aab788f2e87ae154d1f1f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb240b14d629b0daaaf74dc075953d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2e411e9eceb9340b7f1f886c3e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af70c50ea1da21430f463393069fae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce655200f74c91736aeb4b2189cf85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aba99ba2e8a68d711c6e59c274ac3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e461e09691dd0cde19d100a99978519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b87428415ef7542f239d4c3d32a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e46e5f9176bbd0b14ff723091ddd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61051010af7849fb9868b500a05bd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a64a9e9582880d3e9d738818353a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2907033e771e6809a6f95260bedb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde418d43c699093c2e2cf8093b11c18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314bb781f430803fe68fc578fe78ff7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c1a22dadf2b9d3695076b3f48f27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dbeb4132140c65813d4903568cba4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9c0d8011aba311902590e6148673529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1248470a46a9f4d427b28c672243530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159a619f0400aa7634933765fafd228531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbbd5f193d0bf970db057b5951ddc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0fff9ad3bab362bff218688ba680e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80fc189daee1403b25a05f31019f73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133639f5b2e8a4653a550a1ff6ab3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875059eb7d6a76235db6612873ce0ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc135261a9da9d6a7d7d9da7580d7c20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b800671d4e5c0ed6c95ce8a1d17c1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf328b6e014e6c1b0d2d32f8030e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bd6951236cb3e7c74af59d3b2d69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de71c074a6ea813c1c9de1885b98e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd63d23b29a07b61cf0a09bc85a5bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ebb54cdb351af9856dcb50386d88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a2fba4309923009c5c92fc894101d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad62b48867ad6bb0a2a54155202176e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f79b4440b9b1743fcb6949c2b0de4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3e8d0279d5e5a30996aaf0110b85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc5ae3ff5d7ed5677951b379592bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba50b598517efb73c42013fad6c2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0360b8fe68794483575362b571dae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972974a61d1c32d530dbca28e2b11f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0b49b5354f7230a5fa672df2f52b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2413745b05004940e1eccc4e1d295b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1186485a585161bc00a1864a53deac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9138d6fc0747a595a942af015597555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eaed31122696eb53b9cf7a79c2b45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950c27e548e0db8b1a9a1b1694a11b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ef689d03f554f7c1c5277dbd5544a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b44eceada48f2b3c564d6807bf2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c12ef3535a557723f0ebf09db86302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dbe8a8597e1cf39527a72f198f156561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ceac4590bbc848674171fe42a775562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5737eb4cf7aab210ed03105d6334a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c61e1b194c88dfb8f850ebbaa184b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbcc476b32b550678481be9668982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9a93b1d581cb87bc11792054f1b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ecaa3ed5ae4e2fb18b66f7f4bb0f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc60953a02efa700a0493b468483bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a7b4878880fd9934d24dde2acaf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2a399d71412b98a9c6b47df39797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462dca53a646442f51496879829148571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87295eccb3225e7fb0fe1d3fe195c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86facd8dfbee35ab1b3ff1c9e565057b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c9a945a8d320490d402f1327c605574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5ebc63e419dcb5519924d665e9b16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef1e10034d8e09c1d29afb3cc1d449576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005ee703e26c909ed7bc2adcd2a4d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8374b8b05b2e4c1d251572c56cbac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe08746813c565de25de38b22efabc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef5ea4e3fe5010c7a6ed70ff741542580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac82f8952b691831617e830cdae0c91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ce09d81fc90a67669f034e4b6a58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d5acb6e87ce7cae9b507a922ab1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579770632e5b2f9342ec6462f5058c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b252715107bd0b96635122a5a83d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c760ca4bdb4b6548af8d33ffa0049586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e327c02ae02e156611eda7e67acdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60148879a2e1de8f7af78d36d9fcd58f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34cfc1d2b1efb09dc438c339428c70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15bbf7789b3e628cc9add404972ccb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97540876b5c057763ad884ffff3cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e267d1b3ec3c50bc3bd908d97e3e52a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3f239cd818140aa0fd15e593e415593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ec27602560b60fab00d10172ca3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff45c351cd6a924664aa6b62e9f17a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b617b6601a1c5ba0fcf8a047a38b63f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a155aebfe923c527caf58fca245d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab4d1e4f4af152f536c9ee83dde22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4d16af5b695fc3339569bd64af41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0c96cc2b0d552c6aa51fb0c75b38b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a7b5871a8db85c8825428b128ef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78669c525e9c0799b4c3bbb3efe05b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e73dac1379753571e241a9f3b71d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9375303302c6f0cf3671bda2ddbdad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959bb245da86c09c0ba1acd03f22e3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8bbae2678480026324e6882153f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e0c99a30dccaad1dfc30cac78906607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178335d19da6f417f0bd8a19d5c733d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9c07915598d06b586a32ee349c00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a216d37167f20eff24febc6f301ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a04e35f965f2984b1ddccd3040aa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e9cf8916a521911729dbef32a06a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9137c5d346234917774e0423764c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5605053bd2aa204c763ab21bd06bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d78e45dda908989e6951af965bfe5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc7c8f8958b4f8581fff1ebc690fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f52a256648dd2c7ea30e616d0e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905eb44d47cbb0d30441456256715ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f8fdf4fc50bfd5a0188d950ea6dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc78cf094330b8c1a84b10ebefd3f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08132af656804028faeb832ca86b869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df558fba88e67be118944ddd3a215913622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e423c1b7375123e93666495809c71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d13b56afeee746e007721d64fc772624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a513a775aa05bb20425e33da56e58a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b022ecb166f39e6e9ef7353bb3d594626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beedd617a80cf7995251b2c7a90dc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5735206e8f6ecc9c656c845bd61830628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb76f0c9d1175b01ddbb1c39542d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ac8440f4875e7aa5a0f137efae02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26d61c7b07745419822fd13df3e4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840e7463a48068c38475c290da52987632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd42edb2b4da6149d005a939c2f10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0922213d2fb20e9778514ac86ee184634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb053e7120694c73da0f851a3e00241635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a47165604afdb3737c80c9e90e14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c10aed365d2c3d58eb91e123425ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fb9c00fcc5e97a40cb6dfeba7cfdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5acc8fda9379661c5c59e1ac7d7885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4ccf44cc462b8602c1e0c6b86c88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8850e715da4a9f6cf6ce7d2ff598ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c638581874b501a40a53dc2fb39edf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739cd4d6e00bb22f4fc21f5102f444643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b69d10236e9377547bfd0765ad92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3eed952ff0f34fa75d28a698a56a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a6854b5c6c66936d7668c1a2ec0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f9814ef38c1766c48e6655267d3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de43a8bb0a1a2cce9523972da04ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec3b8c1444231e2de621b340aa914f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339eadafd2cf049de1961b648125dd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9ccc0560925bf7d731b93b6c848e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8546f748a75bfb500d8ef59ceba5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d3fb59ba0330f1e0484bfc2108be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfef40ace6a9bc4531082d6dd2d99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592840baa643e5769c705325c7f6b52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada05a15dea5f154792f9707e25e3f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd5ad9de19b188dd94043eba8b3c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ddd24ab0707ee118b37dafef1606e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583accee994376e60b1d46c73bbfe99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ccd31d9f446d9f9ebdaa67e19cd7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d9a4f55f896684feb8128f78620b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fae2fdd1020530c591ea6b59559b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c45845df89cfc83de5bc8bcd69fe3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c20dd4e3d9b45081c95407ed66cda1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d655bb4abc8b556c45f651286c8d30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57a307acc246e9e9058adc1e8e17c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247a58e153676c8c165c5998317afc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129731780a43cdebb168aa095907f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cea3457f568c0576c38268041dd00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9e344f04d0bf5be2e8a1fd8db40b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8762437bcb0eb842c6beefda55de4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a825e81bbc54f84c6e1b50f39f5bfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2336d277dd563b99a5f5472fc5eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f533448c132631353e4624ae2fef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0d0c5f19fc51b31dcb4ff5eb7a3dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd74c0cd98685abe71306595460bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c70655712a81b826446522591a3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697c83fd076e4b26f15225a6f926cc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08011d29e1832d099334b3e9d8cbf645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a51b2ca94f67423fbbbcf77553db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea82b49d699fb3f54f1bb1048a8b9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4645033f4ff940224c108ddd0ceb3a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff3d4dc5ea7dc18dbae00d62fb41f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db1ffea4d7161cae5e431796749028684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a10de05a33be90624ccf082fe23edd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff5c928d897251a04e2ce38c64609686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e2875b1a1b7499ad312e9f6bb2d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c59f3b2736c323c87b5c2a4d86c40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075adc21c14ce85bc8b599432e0457be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d1cafbd386449d62b76e36ba49083690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5f95b5de8c0d527e4b101ad275c91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa25db858cd6daceee95b7cba8575cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4826e721a90f0193fc7e9a35ea3e02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f964d55768c7e4522bd89fea26201694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c6263803e893ff5fd651750d84dcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25112ed7e01bc8e1264b93a27edb9ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6ff46d3dce40c321cd980881f5480697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6037c0a7a2663c778f6a898d444735698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d29326011be2d1b976faa189bf2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d109a115c9f893d510a64fbe7b15803700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4387ec3f96b135e01522ca3d6f69b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1aae68758405b3f0df4fdb9cce22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69704fd43877a6edd713da79b79e1bbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8258ed4835768ff519762ca0d8fd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba23329441b2d125643107b28a6cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb38b8f4392885e4d3ddbd8d38174706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6745b53d58b51f9d74ddcf292529f95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeae4535b7b0466df0c24c909653ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052d66954b844ab402fc954c519778709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fd3c59689b225394c779d8524205710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709f902fac4eb621912073d01962774711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a251e278132aebaa4ce9b879c7aad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd1d088601733b576576ae132fe264713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5554fe4e33b9086fd97613296b5482e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95031e443bbce2104bbe8f99c62633715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88539acbe38bed201df3b5868a94d08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55580e443077f6aa84468b8c592588a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aace859e511a05ec9d8027c59da27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf5e95a01e3f721f3136a831dc497b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c540c4fc8b985d38ab15b3d12505720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b96bf13bec2ad005fdbbc592cd8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d4392bd69575ea26468c738e73c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed01bbdd890f97149032c3e55a384c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9db08c89319b1727966917c029e3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa114126085b824ada745cf4257968725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae32f3cd2e8e4758104290262d5b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217d18f605202476013bd0af990969727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc72dac54bd23e31d081138c36aad3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c7499c29278aabfecf947f5d049a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6698342404eefc3407e20c989558aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed757cedf33fa978da636ab793e20f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060b1fd3eb8b985c7e57e517c56821a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9111219cd3ed8633cd428898d29c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd13153784bd19993b37a9e04a3fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42779d48687008fbb3c3de1e4809d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb506de830441bf9f4560e8787113736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08523643cec2869998ad3959a4232737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f822c1930400e2f5e0fc167c02aa27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67dc077e8974d14cc96f7ad09ca5fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eeccc4d08ff5fff59edf7a1df0819740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfbff49cf6962006578ae49f76de5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d0a9ef25867c1bc76884c7b91315c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc463a45ca6e4eb8777aef68957c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5da20c78f26f0d80f8b12bc5a759744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fefed3222d973412ab288e9de483cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5d04957106f9a85d44fe37acecb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846a9b0febfe16c983ce79a5575a30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c588299e34441422a7c6359c29df8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9bef573d6af222bd2dd150b2c0211749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac342df3156d2541d30ed81afa416750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa21bad019b80a03d1fc652992526751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88da46efa49d0478e4c1cba733bbe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9541707bf936d7d66b5943eed210753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a7949e49207abb5d681cb793c230754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16f730025d0f6d3be4a935c7ef703755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f42d10c7d356fe6dc513fecc436c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc353b78f751bd93f08b25af3bae22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73799bbf355f6828821097ad733b2730758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69816900b963ce030b4c64b2a0825bd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>