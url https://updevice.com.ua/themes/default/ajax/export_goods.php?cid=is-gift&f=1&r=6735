--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a927d39c294fef3a1882279ad35d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a813a31d4d2a01e6343f2b014c242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9babf527a656c16496363a60623d513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748387adce2849547f02a46a8c26f3de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8da892e0bd4047e4f1e8509d58f795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c358c11f5349d2d47242a7e724c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf56292b4f40560e97b4084eea4c5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427ab3587227ad692f0d0a03de03a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb398538fcbe32f1ba9cb07f8820179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f94cf665ca2d683113a765d353a9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe0a2b4a475b996a7642b818db80711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898133fdb482f2e56701f31c71270e3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249542eb95149eb6382fea87910654d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fda0cc43ae546ded409582b2ec7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352262111c9249fa129eb742c3d46615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dd3915eea3f6b9dbf8fc5ea32372216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0e330bdee034ead8fb36fa2ae2ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09384ddbdccf185f95e32554931ac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac16e11ce33f4e8dad9452510979f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88e029df0a084936e5348202bebf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8adafdaef33760c3d6f84522c6ef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc548504ecd5f73e1f07012c98d1a98f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba6c858e05414f97e2fab80bbcec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a823e9eb08779f60940cd20ce7e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af296b11a9d1d518aef28a77eca94d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c599a798accc29f3238c42fa6ad593526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7c347255768ec7d111afa446372a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6fb5b879ae3c6e56653ba9a5da50328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a873aec251d1b627f455438d8a6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96355a013b976d2e1b5f808c0be119930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8fee9261cd0dd57fccf1c51ace04b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc37cd851948750bea15c0d87b73f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfaf82ae67d7ab65b1f94a32be48433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bbd740389132eaf02b5bd8c2101d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf05e2c9d231a4699b7315a271542935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eee234d4e2a247e08c86897f8e76cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb5fcbb648b4df2a36005f97db35f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6cbd10fad760e4017b2d141050b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4753791bccbfd99d0c180824bd16dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92d39be3d09111150bde2563a017e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf647b0f833840ca1821d88da0973c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295a328ed6615613f81d3aee6a03e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab93dd475bcbe7e93758f74375e86443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b079c30ab344d3b2009034c4882085144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b3eaecd67554173b7bc68dcd7bfe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1be7956107877cb8bd921e1c627d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fba8eedcf2a77344858a21b7107ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef5257375b376e9488751c27a7b78348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e4bef5a5885de5654da7c0b02aaba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337bb0429cbdb3ced98307764d568a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1a6d30e477b1eabb2f5c3b75bd5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b10322bdaaad758330e8a77e64ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497de1cd820ebd52ba22ea28ef7de7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817a4fbf19598418fdcc4120323c1e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b742bd897d872544ed36fc1fb410c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca1dddcb055adbcd4734172f92a51a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac5f4d11feed677c3daee0e8eb66757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a2d83239a6b04587a5b9c06ef81bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbca59d7bb94dcf280266803d8de3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80c5882deb8cf967709a6bffb5db860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f64512c6bcd795b92a90626b05665a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c10ee1f0418f1da2b84ed01345b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaef0ecdf5788e49e98603b442d74963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc3c99d81a3c9b37ff7048f4a0ef0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50055fd75cae09646bb58fb2531c44a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b521851735e62b097fbffb234378a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeb87e354d0b642acf32a778a474b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8cc552fa280808bdb7007532cf46168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b92ad8a70efdf52c8cbf29bca6af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ee2a818d88a7528845445b778aa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0809060a65f44990caa8bc6da1ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643afc5e8b4f262c0b64b7b9ddbef2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577a70fe230412561a2f5288d3dcb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc155c69912020815ee7aab50f8247274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528ad274dc1c9572f26509b5a2c55b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cdbdb30d5bea9d4dcc538a49a7b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ff9c7ae89d3cfc669686d51a716377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887af77bc467bbc45ae224fd490f86378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4e20f178aaa903cd88e7817446f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae45eeeda54144b42751531e97bdba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7475487e2e65ca04378bae79e720281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7044877c643e2fe481d3faa0d4630a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a75c0c4ba59623200914585b25420883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8b72b011bcda6e8bbd127f730f04084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee480b9ac97b1ae3ee9565149fb944c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acceccf3533728f218a3230507a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029cb16c8bb0bfd3ccca4602f8123dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb36790a2ff4912fabbecbf38b61588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d52ae30464921cdd447c8cd0454589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf9b1d6f2fcc0c6b8d8fe9d1123efa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a73140588722d771a218feef82a7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271503b69cbfdd5773e150f3d844c1ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7590c454a7fc8f3abaabc7bb5b226293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107079263ed4a75cb07703b16410eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431a66243b9968b266bf5695e7d40d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c082477590df562bdda4119c5613a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9cd6e7662cfa4815e481feb3e122e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e36d3694f28df6e5b9709aab6fff3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb709445c6665f465dd521c9e192c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbce87d3ca36a4d696c43b1434bf28c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254e24a40986a1aa808028a7dada2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abad74f33441915b5b23b23e18a7e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39d61862ec0cb3aa8f732c74f6fe58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee5972e6f3383a84398b6612fbd61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6103435c152065d3dd433ec15f269e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fc1f1de44e1e3b9544df9aa3d3771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f03e5f5b273d0a84d77b27b616ca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f324ac76667a78597b6ef67e7531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c368e13f047aa63d35d5f35e04b0d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b652e6c21eaa97ef89efcfaeea466110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9297294cd788142ab00c7df85e6985e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae86059e48167f3207106eba645de0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6608620747977628b674e3d5e9da864113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fdab8cab2dfec369d4f2d2b5ab1a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637780a5d3d9d59027e692b7d9c8ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879927e5646a5a3e629fe18aea18cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f1dcec92af57b3aa42e0f0d0db0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25f9ff2547da73b0c98252aa08e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1465a0c6dfe96d60cb1c8500a9f7a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2daa86824ea776dd0383a60829e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a9ced7c903ff109514e1246276cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fdb8d61a8874250ab428373183b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabce4f429fd734ab75e978ab67a8e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6714cbfb6cdb1c74fb08665af8db6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417e1b701bbc642c2b6a5137b3ff97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab43d2eeb3de6e281f3a8370558fe64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e73f2884ef14287ae39ed3ea8a5a50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b031485d6ea299fecd9d35a521ce4c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b504994fd095564af87968ef50cbbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c4df672c0bf388dfda7c006ba2f60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ad727fcf5717daa85d4f89a8f2ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b71f10b1a02b92802c298ee68f9a18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72557beebd3ad5d29f9e1d6d6b06ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d06ec6c496fba721fd579ec78e69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f29055c0b9f04fd1f521f580add9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd948cadece3fecd5ee428efac3ddc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2a86372af70948c043474a2d585c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91aec47fc96534c9dbbe64edabb1cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476faecf084778cdd5189be4402f4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea445ba74409b6385225335709a1b05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66259827c95decd04ad28c2978b289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ec705ca78e6f6467b97bdeaee5b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa115339a55034c3ff4bff3916ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a9cfa39f8bdedb727546a3ecb11c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fdb82bbc205dcba3e0e911a4bea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4106b757be4bb93de5423c0579f98e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5f82465cf3d39b9a2930921cdcb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc6df7e0dd0caeca69d8a77cbf989d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc58dba0f3d46e7c989a00eafac714c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e3cd26a6363155ae9d735a5d8709150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495052d95c6037752929d9208288ca3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4aa28a5f396dc44a65ab884f953c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7dff997f679bfdfd885b545a6b333153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50951fbe269934d242fcf767799a592154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead1ebeaa229412faccfa52925c912155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc1de223f52067aa51d3ee73164432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154cad7a66cb8a152519280c249172157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72690b77a9d250f196bbe7152a4e66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b2b9d486c01948963831c14af7bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1e4238dd4a092722891aa2573d4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e144aaebfd1988b871e32e8ad24c96b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53e5a8d072f1b90c9e64885237753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6637e6affdff972d92d5f8c1ff5d4e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd254f5be1caae71defd92ccd0b2ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d091fb3cf768336d8befc03cc67720165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760506ae3ef87162dcf9e72ddc2b339166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6acf84333bee3deb5186e0c4faa25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af11189f7f1249d62252b21e7f729168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ef69227a483e97e96da9b9c7a35e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011123d6f75a0eb151e12c28636b18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b6e8eba4dfeac17acde2e380e227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173877610ccafe37cdc4b6c591e3634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9fc945eed17e6152a91f6046b28d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a478902c85f6722d3febc4d56c85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68933ed96bc5b2dbfb561651f5ef4e78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343551c8a9d3446d3e50a3d51e44392c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde81c22cf0178d979246b894b62c44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b2e2fc77306ef1ede122fd09fa7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb1b884df262c90a3b254ba988790179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1f12456d1a0b9526a55bcddf3ce9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc7a53b54c2933d7118c402963f0c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466582649fc2fd1c4b042726e7a956182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affced1c9f9f419568cbde75c74f2ca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5ca40ea5f1b31958fe7d3f3350ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5790d319bd8120902e4a29a356bc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095525628234f368feda92ad0da0cfa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b48a5b5d1b2c833ba24b0de337ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36c8ae8acb068d210f4f1edc0431f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447741a7e3a7f0d4d16ba9dbc74e5e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c036df534054758d5ee7f276a991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3024c8a8268881a7a3c133fae0e0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19140cc7e360dd056997efbbab39f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd85a88b771a5174c672c108ececf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd12536d03670b6a1bbe825cf1101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27efcb50dfaa3f2f5ba5c70f1c5a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8406587ed570af2f5bd715140cf367196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc91665d0dc1cea7cf4900fbe1bb77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a351f6252d7821999fa5b6d4e1259e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5fa738a345345543b2383aa97dcad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88e654803e74a7af6c45b4d87f87f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a08c7c41d671902f1b3d0fb9217c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4993ea230e465031f8779d5f33ecc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529131980994a652c5f13280fe7af54f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb9cc26f9e5b40f1d9cc9fb8d89f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3b2c6485597f86368ff23c25729e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d89cf3420f0de1c0a63c87ff3e5988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757cb9308de0d54afc01fe7f1cdbb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08656388a87535e09b1cc87f2add0ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26cd07e9e56b1593ced9a5b8344c0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c2da96bd3d915fcc9b4a1645b7c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c866cf947f45fd86cea21e95f149c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2a077639d894ca2303a9c48d3b38d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7870f2899427a85294c263d48ba2fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11d3d16838e6335ce01fa603e8e9e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b9779bc9af479bc53a7a797c2aa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91b8aa5fa7e615234ab60d981081b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d65e3fbab12b7558be7ede404a6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c5facc6fd5178fbb3980239250454218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774b0ca96dfe695bdae8f633814d9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aaedf7e513ceb1fc697266edfb843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee31cffd968f8c931f687e5a787dc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd9c67f4b4e591cdcb3c83fe4c4f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71512862738e1f70acfda1d0de46bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05beb3109df23fd08502ec3efc331a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a8ce49f677468d0092bbb6ae2b31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191defbe7b220c6101fe41995356f900226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c6ecdd41718ea5c3199185d461753227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fb8362eb6b2f2cdfea279eac3e7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3bf4d4c653d277e0d3f8bdaf91f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156a13e8aa52656c98ed1e4a8f7cda7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202889f186c4a7f5c03e52b21c29bd89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb42169d466abf6bc5eadfb2bd0e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ff56ad39296bcccf1ee0a00b67c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb80144abc3438fe9fcb70b4024b0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f76c5fc74535782da9b6966dddcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb1b7393cdfb5b3cb470c0a02fa9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec811d9c9aaadf333d26c9fb730844c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e54a5a88cb7380fe52ab524732e71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845bb4d44c7c0cf2d92d7ac7adede83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee530afb4c2f64316b219f1ef782141240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c852ad383cf9a35ad87cc2164cb6341241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d791beafa6fde806f6c47c444635242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6d7d8f1cb3b1aaa1503737738cdf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b3dec3e26e643adb5b262d6790e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97827b890aaf3304e397bb94ba55c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb883497b19e8a884bbe2bd34f4751246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044f0cce5addaa5ad6dde0032196b65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd4b8b74aebaf47d3092396d44c06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136034e7aed9d5a8cfeed7c644495e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d460b6008a8c190d1abee8e007e41e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f3c00aee8de6f2df16f229016f01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c1c123ec61c1e931da2a4e8eebf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc59a09a9c069a0064a167a1b3b11e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6dbd7a2200dc2b7f658c7fcdb5f06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625eb83fe8294d0a5c5e274642e004a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccafb13e197734260aed0d0898dfad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738787463ab45d005a8ac909cb1a8729257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789684a65d5950a6f3e695b83cb1bce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae979c328373cd4db56466e2354a78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175f4fe8fa99dd970c5d5e64e7dfe1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f1b3cd3bd7c58c76d6d60be7a439261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeabc9ad26f35a15f700887e2343d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd306f889ec6f27171e2f3e1b408d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b64b9e18c2a0a50eb2b0de384ab0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718d92d7606635608b2eed99b94762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ebb6524e642045477a369cae9da9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f670136e0358d9744f0ab867633647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d83a4175950e36b0295e1061f395268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38017c04ba6f20a18e0275a347e048269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322bebb1912dd3c9c9eaabbbb9da3b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d395d72a1f87ced8ff97f60ee72194e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156faae6f4e6201e2b88a3ea35da92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8287f431f2e668ce87d46161525155273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951450651f7ed2da055d197c9bd21f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95006f0f1723fa6dba178206d2d839ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67adffb069936530f0bd2cd6b9c85c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b123696aa690661b81dc4c4e525130277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234ea7dd6d32e647752001161ba4b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e07f5397d089c6ecff48a1bce02f81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d38b731c5d4c4357c0d7add7156ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f24bfb3060504fd1662469d55c2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8893b7a3e76eb22b31646a020adb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24c1da32e3580ce33944baff74e77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89912477ebe9b21161a48f1e24b2c1e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74a79caa818f90aaca66f0649312d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faeaacdfd0c7f3f652f50a949ef677286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b120c720a46d99581ec112ce7d93c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93329982a435aa829f120978ae64fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9151dc8b8fc12b7c95fac1d66c5ae8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018b1c4d342b8dd3683f90b44e6848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167bbd8f5866689dd89a6ec531bbce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a413b4923999dc5819fe35678b2fe4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1cdc45658fd0bd90fd1e34720de28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095c82e46de6b276d79d62dbc58890294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac49cf7ca58a678ec46feea6f85b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6f461d7e1ba0ac675a13b41f02e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1eb0f58f9130a2e13a55a3b2c3443297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb63a8345e0c69e0458e7441b0310a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8be6895c878b2d9c4b944150174a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85588a863c339e91ee2c92759d543300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1a47277cdca177806c293e7ec35ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c44138d45de8f878e414b40f20bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7a39b857e2e37f0956e3498392317303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc0213ec08fc4cb130193a358ddea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009aeb4713ffeb677313d7d00e14387305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bc8cf2d6c06334fc14e276820ff1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92fad407d71f4aa22ae4455c0b04e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557bd403d2bff21f2d81e9fc3bfbf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd61bfa322738da0daa6e93f05bb955309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf26e47fca12efee3cce32d1c8ecb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4814f1073943a24a173937134ad5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc70dea3bca6b7db02aff5aca3244312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565967eefe69af510736daf017cb6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8258bcb2a98f287d073879d504eea3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a878a2513a200983e6c497dc99cfa67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b75bdc89344fef0fbaaf2f53a9ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c8d981c378bd245da333f952e69c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e060e175464b8952fc82eea0d9c544318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171589d35a00d57a900e108e630aaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc89a00b621dee6006682ef9ff33e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffcef0ab301a32429000bbf73dfe7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062a4e505133345e3f3ecba9a53a98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821cc5aad15b9fb256dc0ac59c99fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc652775e056d9fc9b58f958719eaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454daa3b018908d6d2085c2d457ba7b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a99522699c6d0da6adb294fb6c05f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e039d301ffe0928c4768885c938037b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881775748394ef0f02f117ca153a65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f832bb7ce567723988bff290207b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a35ef03c36fe2670f8b0ce9dda3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e022255c299773a030c9382d77ea0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731e597d832ba9e157e8450f24a85b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1de11667505442125d676cb0d9dd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d37a5825ce229f25cd704e37dafbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d6b83924290d9bb950050c4fd900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248efe2118813b02b2a8c29ce12a6e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab7de10d1a1cf1a32c74c88fb5845337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0786090a5bec6dca361fe63888c1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d66810976877c58bf02662ff2fe6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ada4971ed7bc42f21a3425ec4b670340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17186e6d31d954535fc6b44e615f57e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b1e5010c342a276b690f0e4dd84b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef9fe29467b997583f093fe87f058343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d6460739d4d3ac7ab052a98756e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87d15d93a8b69d7d258d705e9ae494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6c5985f5186fa1a5ff99ef983e53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86810ba7e051a0720ae19cadc96993b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b4873825bc100f01ffc2e4d60911d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6efb2dee6f376f4c664a42fe429cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2638f80577ac945cb52b3f126d6f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c46dc1040dfecdc5415a594948d33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3f391fd856693ebf4485fd8eeb97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc7ce49b8b345f19eb5383f17f0ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94473848db30573d45d75cb0a4a50c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65b118f2c73b2b22414516cc79366355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494bc7712bf8254640f1f58a519f9f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a30882351be9cdc82654801ee63b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8d73e41f7cf665e0aead0138b55d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26ab81801bebf957fe8d7ffa22ee5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a584d377c1ce650203518663f972c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f1042306359866552f1b65f86e75c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c701651de93c6b2c80192fd31e3fbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9fe2547c2492c2ec242dd0a3f8047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c59426264cb7a7b59208f892b07e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a503e9297c0d8a56a5aec092823824b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffa6738b0039768b5a8a997aaaa2e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89440bf432c762090d72e2e97f79ee0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4e18fe2fd7aef1360b122af3daed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db0f2475af81c63e423e13345a20a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb88f097d4180e146b129f93bb2f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617fdd60018dc676d8b78d799084273371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc60ce47a47351746d133320a2d831372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6d938c30f35fc5266ded170a4a73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528fb5b62ca8f2ea916f1aae723eead374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3e868f1b14639f506876709db01e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b56da9d0e99ea6ec7b6b234cbe76a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076da124d0004778d93d91e5099f20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd54c4308d0848e6a43667a4f954b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f661ef36607786dcf4d5f9300d3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d83d15acd2b1dbd3e71410414216380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce98d33354996a7fde017c06e5a31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a22c111066c7e0582924657fd061b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9430924c0a511799e8b2db92f8bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dacd1baee84b105a1868bc2c069ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e231566d486efae9b464234034d130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751ef6b92f7f470eb718ef7967ecf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2935108bd0d54e3bf74818ea1d008387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d41a81ed4f79a95f75782fbf013e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b5a73dc2b246faf081d66a77d4ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270900b037f369746eb804ce8e39911390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b9ace2e16b03cc29ffb2570c33ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b50bf5153b47b5d2d9a18c2abe4cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32013b53b9be22c8e52fbedadeb9e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10c95d7df9a1ad57eee01bf7992bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0b0bb54dbffee5cad5e811e311c90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197177c07a0fd20f6eb9146352076494396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130345bc68eebedca25b9a4ac6286ddf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23afa4919e43b37b36d9da6bb2f722398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547e3d6ce491e494bb02f1abd9b8fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f3f963280129fbe35ccb1f487a94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cb35bf976603e41eb625d1af0b316401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad48f6db27767a8e8c09eec279eea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920b4aa2f12ff7f1bbfa0f8a3e6afea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff65985edd695b1d2acc540e2b3a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a11c4456dd91cc7ed2c00ca46b92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3306533beb31af4ee5aed0385b9c7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e8071dd77d05681ad30e130b138d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a13677bb267e86d98c74543aa23c3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492a7335e0dc42cb9b5ddac415738e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9d69b50ff02a072e06089f7e483b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e002fea18b29da7de75cd8ffb3579411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca5df2ee2392e2b7bd15a145f920e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854f99cd092290c313839eec43d18a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ce2e2658093ff666a9c877356159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c81e0ac19618daee587d05506da2cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9eee4d344b3af87cf46a68c73a3c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66126dff283865b793ce6c0dc915a5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841293d49ab98f223394c94bdbcee85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6461314654da79da9a75cde18c1531419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44c2786b63514a4b539c4fce76bb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1ceb01d636963a89be468cd34977421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731604e0eaa64b1272a2d2269837c95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb336421ef810cb595474db3083ad936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568b2f93dac36fde2417db6d28272d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8674b6d6ac419b2c84bef2d707eabb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2474a4e049c460f20f33f8a3ff506e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35ec64649425c31a25ad6020e4d43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257e75307443fed3ffb0ad0f07b08d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4ae6956dce1045e5980eeb39d96f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbab203917841afc06d5fcb20088d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769afa4132cd849edbc3c2f409e26996431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b1df24f75a69a46077399a5613999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff930883142ba3b68071aa79da950433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e01a9de3919b0f36047dd696e1ea0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be290cf40c594452c4f6b57cdd656435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6261b4789ae8905edd0b7de004b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e91ba49ff0ea4a2f2351990d1ead437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53395af50ba5cfa79aa5fdc59a6c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911992e3dc959112f93eb8db8c457e52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a64143d34ee3f8a6852f94ea0065d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb600713a191216c42dd71c042204a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6a3d966ad6b8bba630222d8958845442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78838fcb501629d408e0b47185330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a70276628459c6fcf8b9c5bea8006444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d42778ba60c994fd5e81a5fe25a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff8a380d2dd606315f431e04c9e8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b8a4d30ba3fe84575d18e34a8a323447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe871acfa7bf72e0e1ff64af3cf2a06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a9a4d12f512b6ce6bbb06bb6ef56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328fb6926c965ad3d58ff42692ebd70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0cf1b19f2dae841952f6b9e1dacd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b6335c893e4d91a51f92663e82993452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571fca53f50713133119b34fdde20ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8194aa83d983f4fb553a15b52a7a7ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aede2fb4b0477d4161ebeb4967ee1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb0f9baa8a62c678c81dd12c25981456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef937b2d189654e82d78557e65d744a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c96faeaefd614520b45b43f7dc086458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b96e4663304d1e68ecfda987b04f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cc19cd7f1f1efb2577dd25ffac0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529571e4f83a6d87e44eeb0407254bd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eda39ab1a76fa62c7e6e42dd4eee1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc3ccb6845ee953d78e88dfa5346ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb65b116b66c808fe1324667cd20e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7662ccd2e1f0f1ebf40fdd7b6875465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d19aaea863e4ca44d9709ca39aca2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73008862c92cd9a18afe02e426acd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8455682460a1e380b0b838598404468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213ef10316510ab7c39d05492a8f90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffddb0fc1303ae13d8b1fafa7dee36d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ccd39a97a3f6d19794b5697db8fef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fcf99a0e49852ef7c627f855f98e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9e528980b9d5bafb4a02dd663806473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a73f63d511580c75fb5d1297514b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eeb193623bf3277dc20c1ed311d23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd663186cc035444f30a0694417417d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641a76bb23b3d258747af0f0dae465d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4bd12e14df6b346eb3a9c033bccf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686f3bd83de85c3dfd92e02d383238479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f8db2a68beaecae162e3ce0834c36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739b8b0ad896db08c2437e7c9a1694c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86125fda118c811f43668a80d673144482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b4a18e99486003b7bce81204990ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599eb7be72c77d385fe2d9cb0913162484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156c662a14a4122c9c37d124f78836485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd74faa82f4af56a780da45f1af32e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b381d25510119816c2900f9b5597487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc205bc34d49f3a3d0f8060836806488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb338189e102a230544fb41986d58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb6a33cb6e7b1fedfab601c4ff547490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ccddf3ab1a91dd52eaaacb79e5f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e4b78a46e1db6ad485523828fc6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0d234b3cf70a8b7382e420e15c594493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d08b2d710145110fe3ea995fa2339494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c217b9ef85f93108c94b818b237b10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f0a336cc1ebb2bf4ef3c06d8bf3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8932b9b2f4f5a212afada62e8260abb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6336ffaf842ac83953239446797ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a88b24c5abadc25b14c0abfad04bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f74558935a76af661e00cc11a98f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0659de8cb84ab29d0a76f9a6440a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41647a08e21d1300340b67a5cdcfd204502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b7cb92ac73eae5d11f1b3264aba5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29dcffcabb691dd8272d5e3a91fb88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646175efd6201d0532150e55d07c7679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52920df44de95a151fcc098be0fd921506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e3a2301024f10ea79aa2891835c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526774b38bce33799233c45c277d89a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107861833fda571b0ca34041b79635e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655485ab9facdbf5c3f6f2bbf94d4de4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28979087741a267d401cd2e9be30b14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390da4b33ef9c7da2558c6a91691e9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f536233054cce1f2f979c95261dcd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc397b0b405427f1cf5f743c84759a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c67e8a6b438ec918f36cfb9b2f43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba964af05c29388c40a921bba3c94b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507984ceb2585d62894814b0fd7ec91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34aa747d099a014e832f2008adfb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2af5a9e129eb2e36e04edbcf8ec7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283030537a4cfa50d3c3b8184452af3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5793bb92b77afa424dc05c532d6c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3225d7cee7792592781c9a783c4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a8f1ddd5313eb5890505fc4325d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ebcebf836d69dff3ef7e2228b1a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ed64a58e1ae23946993552089e46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b627ce1747ddceee865bffe926ad0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa79e766a699db8c40e79353771ca1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48455ddfd1e446a7040a1a75051a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd165c3bc6c804041b1af8f942bc58e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae718f2b3ffcb7e3c6b72b2b7351f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e397f5411971bd29a73f43a461b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0266fb6d7e6a36eaa2ea66d4f9a956532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cc5903963deecf9d4423a956eeac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c12effbd505133dfb2219f223d2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4969387d334c78ec297cf32e331ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c80f509eb2d21b68ae8de1c6f9cbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343cce212b63b45d8b9f2165e30a8d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c7ecd8c87a0adc490ef1b81be179538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2561a280e2e256d226d0da14ae0ddc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e276c9fe5d81feea7bfa27f47fb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5410dbc8bf3f631ecd14df15c36d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011eace9260987abbd5a3ce22f2e7d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3f87b7760bf8150318da353b08c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beeeb2713ffafdb350353663fc091c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b876b8367b88c992f8653574a314f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace558e4523bfe7951808bce7571ae7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf7e2315f99bee8c75eed5280a4c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8a22c2916816aa15e82d71757f6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24e3f9a4a9d5d8fd8cc1613415f93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc49ddd732072590bcd17538adab146550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d4aabdc825778693d482aa4fe2cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163862cf111baa477a263329956a3e3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a27b948ff60daf3d72ff5b80ef5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b443b5e8e373bd46b353037d7ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cd2c6b3dfbbba839c85e135a1353555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34eb438b8bc51e2c4ff6f662dccf91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83cd29754dce9601ea07b1011d351c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f8fb3df223a3e6c47f21654feb44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c1490c16ab7610d7898dbccbdcb79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47669f50b8768e3f879d9602d076b0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25e8af4c8981525857e3249723bc2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49182bf4d39d4b75c48f7a6be9b01d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b471596c3660e59ed4b9d5f216561563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6e09a79bb47fa6ee045057e8080bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7fa57bb7199783e659eaa122d652c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0536f8913968759461dc3c5e5d238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343bdb67adc699b8316e28e51d3f0ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c19d9d5eaaacec099330d3662b812568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd77a474a0cb27e127b1a348d160a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28a6c3d6510af9991aabe21e94230570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcfbad2ac10eaaeb2650ecf17ea2f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7a95c5a53375d72a4aaf36f2cfa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6fecbf65c6d5c64bd0094bd296c45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e722ffca4070a735ec171400b438bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7170fe6efe6a7025dc126dee681fa1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19b823d69cf7316a39a66d6ca9d9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac8d5178b42d62838bd812efad443577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9262dca9624ee7285fc295284d3cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1bbfffb3ad02f9df3cb6d75d75e74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6a636a74144d0c87619caa268053580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbbaf7aa7d8989d8396308f2310fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f902f771be066a92ecece01888fdd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa40b155796bfe40538e7711e0216583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c68e7060eefa29870ac4bf79439c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2832f572ef20a9dc71c4b4e02b26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f165bff9ae6c8a3212c56c952d83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b754224da15c1af0aa86e8a9f54f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d57a314a868ef2235a6dfd12603c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd63915e06d4a04ccf10c6e4ed89dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524c2462533ab73bdb7c4fe05d8200590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5311782bbb69d975156980aad8b85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674bd2dad0ae73afd25f81d62aa6056592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184019eae7df7038307edfe9d5bc5dfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600242eefd5bc25927ef9065449c948594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825186d625eab4b37595651e4922bd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c17765448490bc4c533690ed3089596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a553bc6c8ca91fe4dd0989e2bb2396f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc518b045fb07d6de62421ad20091366598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e0362e278a6078536bfc3ce33f00d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513afc20ab4059ae518d78698ca8053600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8426cbdeef3f8f9d41703ece1f694d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82826fb0affc179d62afade0f8964bc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01041c56a3564e6bd09ce5127b9a6a21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea986266896c90449f45dfcea49679604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199717ec67470385418f0411a57e89f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275caad04d3e5e4c6174dd87d2d2a55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318286d414403a50e29e8267c4e85d20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb8b485ec020eddd3b3bd0bb298c6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b821ce1ed3179f2644676e4df1144609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7e5a30633e58853faa7be9e330e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929e649b98ef7c1e6d7ee8eb0158e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e45dae1c802b320123d07b680d583612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085a7073267679dc29ae6d6ba7d6974613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5594ccfe4190d6b47e77489d0fe37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220522ee608c562fe9d5efedb94c0d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ffae475539d6407d979b23c74c0b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e109a52ea7da5e9f3d81ffc0e58e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6426be922718e28baa9ef209f651e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f774f683d6d31cbb1a6942a0f0962de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b7cf5ccaa1ae2560f9c33f15bd35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9987d9aaef5b8ce6a4f979548d0f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ea6b8f929a3e7662babaecc2b5ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d2913dd4d24bb9b31b84561ca93b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f68cca360045d227c6b0d6eb46f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516beffc6712fa23699714419884ca1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c32543bf578394d59fb250746d214b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c744a93a5a01b58b6899a7150551f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbb1a29dcb8aa5c811d141fd061516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e50a21a89560d0cf1590193204e43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388bd2a76a6b5114822383e39de55b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436222e4f6adc7a00073c58f59d0c34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e671c87ec93f31be25b244289ead99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24260db8a7cbf5c529e891492757f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567a45cb1f4bd43acfe1688b14e779634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede007df86a6d854a461700b3de864635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60046467566d1998b5d5c26a1197f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbc281aabb142499ef14af3264289637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956110a77b791b99095b6078a598e043638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b2fa9fb8be7ad9c77fe9ef521e74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6abcf63b873c1e379c19fa7fcb2d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699217676374487ccfd44ea317b2083641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97e0712479c11741449cd9808858f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79f50a82f62504c014b031990f68a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3345b1ce5412c2709a10bb671b44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5f3a2fddec2d3e2ddf6969c247cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4e554456e8f4c4fe64758fdcb5a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202be27d4709e3cd98a6357911f62ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422d74a8999bf3f9d6c3839b96b1b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d58a92ab966816c832c028c0d2399649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ea4fb6bbd6396e2be08c38a8f21f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac574130e42bf07e28fb7bbc21d5e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae4ee3490e96305cf6f6f39ce72eba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e6ea6de18a81e16a49ff30763806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0776f6cd4a6898cdbb38731fd00e3ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71cacb93700ca7b37204649b73e87d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca17c76b7a0aa04a89b1205381eb424656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6b67d2fbce19c7088c3d4dde78c19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed85f762bbe06cb1cfff318d75f65f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953bdd20858361c9294c475b880aa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85672b64e16f8dbecf5c1498230c121660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ed4f8a7b9a2cd3c70a951a2799a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb46f846e834fd0e28ffda852f825662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55633e0c7737ef5bb797841caed80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116d9f3cacc54b8418fe9b4b2f2e7de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a701ed6a4995257f86599a5ce1505b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f87744f1b1a8b1a6253939f6f3d71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480643546ab003fc2f8d50d141a5b2aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c91c2c2cca734cc244ae879ba533668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4437da6ea91c94dd1e1b1ad1cb1e09e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f051c6124fc89d2e00e20f566ecb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131ba6b604780ede2656abf1883159671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f0c4ffd1343755c23e341ce55ac1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00722ee5eaae074d5dfa848aa0039da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9894ec5489ca65d680c755e1f5a09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ac9c3d526d40753c7e309d73a71f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b24a79fafeeec8240a9eec6cfae76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b7f6f4bbb7cbbaf68e7e58e2d9ed2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbfc03c7bda8e5931368fb9163da71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6002a0d8a4e73ea969eaac9669f0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24e56186d59576a3f3bb89142b3cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68faf8dffd9d9b3bf1f2da5e24ec8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2da57d33f573af33bb7ee4c944c77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b9e65bebbf9df1baf291b2af6e81b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e7570b23dcdaabbcac677ce1a30e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad19a0412dfc2b62252f60a4fb279a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ae213db724f9f8235f13a3694e8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a5756e1975e05e776f4888eaf2cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0355526e3d2400b89e3a32ca120358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ba0d5d1d483591d993e2ee8e3b3b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f20d0837e71cd9b7beb193d24e813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e4a361dcb96e6d380b21ff75df84c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de9c09e10209a6ef75dd0214d1270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639391aeb4813f4cee61431a6f6eb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb232e4425113f84f2ac43ae0c8450694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227995dc61aa9709edf7e4da745b6be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251ac6390a2d73e7d27d02cb44bfda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5185bfba2a2618b12096eade9e3e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2cdcd262612ac9dca2a5e62658c17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d0751b24e221f3350e72ee48f64c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dbc2bbfc7b9bc0c9821cde97d8655700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafe537fe85893a18f216f5abb38ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae05a22ea92a4e57c3043c56dba993702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15010ae736e1cd4121c7e739e720d35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf47df0aa0bb09a97f7540f9144063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1359bb18201435c69458c161c017705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0955dd906ea5d7a3c824abb6112b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69066c920f77e74e1c539f1957fc92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf89ebcd30d015ce139157ea3384a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92990d7df002e07e4622c122889f16c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539687447c9f87654e5c2701206919f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590023af4b8dbd495289c2b72e1dc53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8be1ea8cbc15ecca934a7f610fc3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea85f62dc6ba2cc9d6bbb5d4116af3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d618c9d1b2ec7eb9c44e1acdc3cf0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827631ddb16d236cc8ef301a6aa8a7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bcd07d0fc9bcaa0bce6c175a0297a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c3da049403eb24317ee6cfc67693717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58ead00930f31c61d11b7650ebdd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc71084e3a2c54862005f9f459ae1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4500bb7ba40b7dbff484db0fd9686720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f694bc64bc9c0eaaeeaf95f4e6184721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7770cf6781e3d30540e4ca907a9ced722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b63687ee1a281c1c725115ceffcce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38955cedec5ee55fd4fd6f7db4a890c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894002a82ea69ea44ecff3f66e30af41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff13dafd54888c1707e17fbd320979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cca53f4386aae59b95aaae5eb2a7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57265db60d27538a8e10656438a48e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7a18a5151b750de779f92864f32b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ef1124e9697143110f6113ca7eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364831a998114ac7ee000ad0a8699325731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b908d8a29e7730062500d52e55bd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef2ad4c2af25690d8c457c54c0fa1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350250814ee6c940f5bbd830de74359734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d65471e5ba0ac3f7c6ce44f806c4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034c289e550d146d59a3f868cb79b3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae543f299d377f70483e3e7a11f71b9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e99ffa5fb6a03b48b9a25468c811738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcbbef67f17a98d3870776a698cb3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f500353e872a3c2c872366c03fd33d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12c56dcaf8a7896034d868f92ffae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067fcb70fa459bec07f3b9478fb2b2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0073685b7a336ee50532f70c09a4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c8544ab50a9a7ac9565e1edd6f45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9ee8f40a603093b76e55cfea20d76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da292022c3391772bf00442696cc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4575ef603437952871ae51e24c80e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7e2a464f366d507f1d508e2e8513748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1904148ee36c3c6a5093f070ba81f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff746b13b33279de32a1f149d309b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e1e5ba6337be376b5a2fcf0a6f31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8f23b7a3e49dbbfdf05c856835d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da394ff9f75e4153a534b6eec5c2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f6c8eed2a10a59afea9b0cf0891a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5a64e1965b10ffeadb4d2144fd3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114498539a6308e5b9e8784fc1b0f66d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249e04efd8b6187e26002baa199a51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f34fd74557e90874d8aacf8cf45f79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e91bca4d1d0a3f2953a7255b88ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeea7484f3433d01cf8864a20b5d871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad826877c78fb48bf21ee732a00a0a712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee0053d775ddccedf361e507e37843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6fd9188a1e36b3307e21aa0eec9ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74648a58532fe1af140c4fed0191c5245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc22567245294b70c7e256b71069ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8b6343059a236bd74c0e1917caa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ff982ebbf61045aaea242735f86a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85903a43cd4c9bff057b2449a2b3f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85200f0de6201be4fd7da9a624605ab910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa47aac66f0b3aec7654e0574e2c0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62078bd52d83ee45a9bc417b99db05c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fbd8c54a2b8db06e28e0874c663db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce230d7889a38d01902a176899f2c5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fff66a3be2d881268edf9d18a0a2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dceff9c7d7c30dc276b93ee29ce1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec3797ebf689e116607a985a1863817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf10ac69850bacbcb1e2c4ff319331218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931c12cf30a8df2f84157eed92e108919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41915bb0c15629be4c0e4addc21de520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dd893eb0eb7453c80ab5a8ccb6e3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe4a271a5095ca711332a015862e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1222e71830bba448dfc28e00a1b8bc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b019288755beaa8e5376629a811a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8c90c1d474915edc3864468e99cfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd9a14e2cfdbc15ba2762ccde17b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3cf427b9d58e371e6d2ce50d681927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e7e55086144ce86e661f4d7209cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a66fecd812c5462d1e65c8b4436f0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f53fcaebb2445190f50e1cb3e5d5e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b79b24c901357e2cb8dd116bee4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57025d31f80bb2c3a2952e5d0f0d2cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3b797b3d59c6d80cbbe0dc4a56c2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a427f602ea82b4c15ad00a118aca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000b27a37275b54c4a7ef6131ae06635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58339173cf42203c7fcaf7772e0d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b477f28b0d6bbc44f45e37b2b04237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad072aedbf9124e11d02f684e46657c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da49f66f0617b652a7a45659435de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddba095356795253a2d6173f2874340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30698aa033dcb297572f36ace11a4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9459f2978f42ab25c79af5defdaee442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a9341a591d381397f3d4ef87dc2cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989bcd06b05d5f0b29184ab5013929144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba79c6bf9e4da9c3398d151d90d28045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e2242dee844eb092cbdfc5cd59cdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef883e20d77fecbf1915e33d7d7f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4d7bda4b59be88f96e938461c47848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371ceed3d324cb1ce89226b61203c9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9a3dd353d9bf77edd0d2c713b53150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4f2a8fda829fa28bb0a4fc53dda9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596abf4e86d144a90ab28a50f8aa40752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559527ac11a83d9978a80a139c0703d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b88aceb1a6eb8a23e94dfe84b183c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48e1707b667f704a36e3ed349c1f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a072ed0416997dc05c5645cff4a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2670b61ce874e4cafe1c4012b3594d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a94766a69d7d67888acf49d2811dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912fbc713f99a40eb3b11b12eb5a1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55c2fe2042cdbb7b4f66f083b9b1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7944c5ae339e149d69efe4911a3b89261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227bffb497791b2f6d33f1ea7a31e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc457eaa6d0054dd5d3f0738cd407d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22caa97275e363cc9679032a4b2180e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f824ce923c9459c23a2c4a967d15d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2081b61b6c2122bbfd481acfc640f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b5ae0aee75203306bdf9b25b263e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4f80503a9667674898c65c5a727968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9c73747e260fcf26816a6e78316169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f61aed6b2a7ea5081dcf3ade9819f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece236d3cd6c2127f7cd27bb2f100d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ede496cd0cc6f5c5889db150247472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091473b1ebb6dde110b5227d53d39f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404cc7ae08f8daf7ee1895fbf4b159274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf971295ea3abcf47a435e110d1cf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c588545c65fab246550f0aa6eb8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870737eb00b6c037481162c55f38fb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565798fb6766af165a2a52e2f0a9af678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06141d55a46823d385318a7916f361879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e2163fe1bb25cc77ef2450368fa5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf0adf025a1a50cdd1e62f32a8c5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7253afc13c86a62bb94abe416679a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d32d967d933dbe23b121d66aa1ffb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9df84419f57c14d161762aeed70a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c61ee8138922ef8a17f667b2ee7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307155fac24e3bcce01f2871741443a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6fd3e1e994a19173f7503a16c6bc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520f46f3e5396cdded6672b29e33b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3373b561fba734c1a17932de3f6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d74b6469d5c6972b15913dc6103d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e52296da4d52f1beaa201078313491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9ea5bc8e9d37e5702a1d9dface3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce04d986db507ebc46bbe4fc56eb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2483e33a26f789ecf640d441d5ec3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd668a1f22c2da9078038c6770052e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b20f05a35a49d9b99a728ab3d08196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb6861c2a2172b0f4599f8cb9ad0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7b972225d214e304ca01e87d891a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c5e31a2372c530274db5e8764901d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0727ceed49491a805d7f165401d24e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d648bad673ab4bf81bb9bbacfc98464101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263e6124d35fe1c4d8c39f03943f2c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114be8f184b6eee9591ec5ba9bae32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3c3654774493de9052580fbb297b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e900ea2a29cd08e629807b19ac5954105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc80a4bfccfc9c42fa264d7ab4f36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c8ee52df087b1f8207fcd8293373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0f06c8297d2a23e4f04b4c9caaf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40144964967e25b79e3db008ce2425a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15679162fd27b0eeccda7c74ed4ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf17efd6d1c00e2d6d6f38e47a663c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045ce6aacf29db56ec8155660cb192f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b19c4f156f8f4adc0d16e92eadd30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce739bcfc6418a25f6293770b481c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58602fdb61c911961fd5b248d27b193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eb2252bad73cea66aef3a1650f4c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1ed7409f479fb608c5ea2f91f670a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f936e6d8f369a33f323b20f3c7264a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730668dcf2f094e8dff09f8899d707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed75454051db419dc8599bbaaf8cc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cecbaaae27286c347b6d1ebb47d237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648e474f55a12ee0b14bd1fe67e9ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ce149f9c0422aef507f212982da1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be3b1390c0da30c57f3f617173899b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511556710cb7a7be66909951f580505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154f4a4c0e7a858385c8a5036ffc4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7580fee68c11fc7cb38cceaefb940127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ec0a6eef923e12807dead3cb9bfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e65232a33d8dc7fb5d3792676f9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302abe535532004430295579f442418130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1dd93ce795b04cefc9d7c4f34c5c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721dca1696c07517508f96307e85d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba551f5ab11d6567da2b7dd3f0917b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cc071c85c35b16c855a40b51e216a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4443bcc61443951d064161ce27b79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5146f457a25cd97b7204e6e5016572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d56bdc1938fdadf583541de178471137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f4d327fb2b155f8c655b54ae7bb6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f915362328cb58be5febaabb6ef098139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a99e5169160aff15c782d4fac7dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6cfbabc2012846650b3d037b581db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb8fe4677de6b6eb3dc1796996ac7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cdd3cce0a8dc1fb482cefbba8e49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588e539e687fab1326ebf7fb35b813144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b77cf787101dc0efa0c48d6b2c8c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a85ba5856941dfa3cfa0a9d8b7424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8fce4f8d0836b2a4ee8c8c52bb070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ddaaf10c8fc4bd15d8024e2e28d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19646af5994f4e72c9e89cecce90b53a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66981cbb07963f0cf4464154de6fef00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc8a6fbacb3805369f877a2ec3772a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b68c943721932cfe8b3d7a28ded8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30a55be6e9f312c10b562e661e82d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2d28a32169f77ca2216c96b258cc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0152140943427309a28fd9259de4d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81892ffad92817c7bb83f11a840922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5641840051895523cd9c52f7c10ab5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe1fe5cfd7d90cce9fb08dcec1c60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59223e4d6510183ad42491ff4e21a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70453a96053d8fc4b7c09772e2f88f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff8ad33e9818210daab27d8c64fa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7fc4903338dbc635d5da4537f7f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4246d7f7b205c0b04552929c79a05a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d5f692d7b20dae062b37a0e23b79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746808f9e8654dcc45840b2f1a0611165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66378ee5d56d5954c208466db78e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fb89917dd5b2fbbb701cc88f92aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925794e5ffb43a147dab1f408aa8fd8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a570a2d7c912590dc2c30e531e69516169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6233bb562301fa50200b8e69bbd2194170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0570f61ae8de5704fdc90dcaef9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917a728bee413c8b1f825c515f877bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7a7297bb0160a6e1b08cc5628489173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf6fd43d409082f3e09486e61d664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0f52315edcef0a9c4664ee2abf7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697caa6745b1d1e56a9c25e97015d75f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c70dcf61f88c9a7cdb2095aa8c4a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87d6864f48b6b0a3073e3cd503d98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad08b8d6881e63f2af0ce54398d9e79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711defb23d043366fd3e822ba656477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14a07413e7badd943bca9a56d5dc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685638bf9bc7239f1d27b2abae4342182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b921c78bd6f9e9ac56b8b5417666183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899caa707636de1a05c630998c268def184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4601a99cfe3e08e325d42f5855418185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95953cf8cc550b18a25ad1324bca87b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0618bac52ef4613998b2d62a26a949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002612a9595c633bd82d631a96eeee6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0217cbbb6765ebbdff98a9fe00e8be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5775b5814bdb3631706fb5a711c93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bac25f06aa313a9507869e12c70b0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821bc60b2947c1dc9f7413960d0f32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d931b81e8e3a546f7988610fe833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e3882ded9285647478c3f8cbd2dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8181172bd5dfd888b56f3483e82b2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac665e11cc97c84a05f4edb604148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df2f1697d769882f955eb562aca80f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd67ebcaf6066abb029735bcc60964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf60b037401f9d57f235da0c4c3c82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44aa696b591cfab32a43a683eff6d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931ca680f5745e91b2cd895c64aa53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c8f82c861b812fd1909a60040a6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657aeb7fc5c850d147e639fcc1d0a9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367216ba0b172adb6f0e6bb7c162c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3889956b350c4645be2ddb8006300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71848bd942e798a5d750a5a70be8ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045f7b241d6fdee0fc68b12bfb58a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40efceeef6dad1801bb9467a280af36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40081d3851338af70bbc32e4e8e589d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6268ceb61a60b78f9a8e3c639fe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5152319440625d575a3a0929ae6f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0538d3693e03313ffddec0f4f5331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1baaccaf1da4ebff158bf162eefca9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb746d487a94c4e3c0f4d23ccc58a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69640c138064d43b72c303b5fd32cc5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31df1393de07ec8621e298299fb8df3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf612df5e57c667a4db8cfd3356404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5bef8e59942a74703764aff760f94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6490ff0f7a7de390380648d9ecf41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b6a4c6ee59aa9817328f876c94d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035f0546fcaa5747e713456988a89c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114775d4da396f4bad567a1c2698f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc37794739cf7126650e6a454e7b44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c925da37c17dd51952f4d31f8b919224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596192b58744e4dfafbbead8deb78e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7cd1a926fff0bbfd457d5b0944e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e1953d48b7234a28aba31352596c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9709ad32fc1da486c51687774a0da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d72c091e8044efd2a6929a56673d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68790959d8270276013e31218058cae4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa92b6969e61cd0fb3b27317039534d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e0ff14c97a25290e8e2be14c6e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a0e6397de8a0f7883caef99aa499233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d64a35a6b8c45e926303d5cd44d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaad70704b8220e30388358667c3ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b60e1b76f278c3262d9e310cf272d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c9c3a4620bb4c7ee21942051a8d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b041eba4ab9745dec78747804aaf72e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078b4b5d48cb0142ef40ecdceab23b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40186ed7c42eec8f4075cf8c2d157c77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d7775a2c4a31e610ba4649e03851241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f8241a00d3237075ea7d896ad25e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebbd7f0f911e3bc2f1743ad24ae01a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852f0425b8b3080c9b64a59706c293244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43af6201e164d59b52d4601d82b6dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cd0b0cef3acbb14a6b7da91e8b0e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d9ce0ee7a2b93c809771510143c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774aac9c1c476fa0c12f0e49b1f1526248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13139ed7a12d0050000216fa62e88a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43eef303094684cb05c5d251b66b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efbf55d06d896573eeea8b087b06f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5503af9fb3754729b6995ca026f9d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3f8e6fc9b659ff768f66a0a9516a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053233610b8a84ac72edc0389627dbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966f642e51c8c4fcc260b13adbe77c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593a6218bd18297884ee7cd1ac8554256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42047fc489b33dca0d41f1223e093e6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb99226f2c603b1af469636be8ee5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32d116ed3b1d57d7958af2f63d7ae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ec1424ae860672bd03d9348bb086260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55263a7974a38c8878818ac40b1c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144120ea513b6f65982935ceda72560262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22eb4012bbe93155a582479b5f900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ebbda35eebe80e5234814726d515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ceefa5500c5ca746779f5819a81a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c617b724c03b3f08d259315ad13501266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff2f59bfd4308e7d562cded4d9410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434f6649177282e83ac8028b44e8a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e308a9e239e7aa19819e41d9e2ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e82699bebcfd5e0603381626178091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaac3f0ef27ebb9e67fd163a0e191a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3048a78000295af05d832a73ad019272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d4dbc40251e83b32fd5a3ad0747c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6e16c3f51e4624a6345e209dc5bf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09577e02ff8dc85066c48e59639126b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556dd085f06af791ca8f5c97b191c06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a224a420e13ff67536246fed85ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa502cb7326febad830ef103ba558aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4be062d46480e5fb357fdbecd8bca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b5f7bbad13b55509705f4c3db5a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0fa263bc520001135336845bb99e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f43c3524a3c8e6fae894ba3f8b4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e5e272a4b416709036b5e34d583f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cbd1c000daf8df78557b9bc09510b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e737fc09de73be469ac254c943979285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995f6e3974fb5b5ca00b7b39d269cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a2d320722487b756b56054bab66e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b6595bd6d9aff7cf2c3ed565c42d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679914a8c356342f0ff235a2c983fd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0df421122a9b4f9e7cea5a736f294290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be50acb8d849a780fb8dbbc4d9e44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1ae476536720ba2c478dbf7c5d170292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8912e83628a256a57fbe967eca1de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b8fe9f0644ace5d8b3b70c0105645294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec7eda6ddd001b22ca8424331eef3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6685682d5eeced2b28c9d35fd33601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354a51288701c963510b5bc5a91805f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e3547cc8cbe55737dccb9ebfdcc67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230010fef3e3d29a7efcac07143dde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da6182486ebef58e27eff6d6b72fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7361395e82a0a881b984d833d111ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d138704557aa359e3339f08d31be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549f259d7b13d628423a06d9ea00a9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4263bdb8fe19b26502e1c60ce3f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32fe78624db04e21e22b2288c5a82b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327560d96816413b65ba246a399442306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823174676f166a1c9ab33e9ddcd7bf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf808e3d90a6c5c7861f1cd7c2469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45dda35e9a1a170d8ee76d3b80b35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05ab33b0f46222d0c8b3695094031310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa4d512da2b91559b1816e0b577364311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166bf727c7dd26ffbeb1581cd6a849312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58bcecdcb67fda6a52f6fe3f4dd45c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84316ee0a895e6ead105f3ce81f4832314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2619feca741b293762454cf9238ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a234945dcaa0c73836515250689e2a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5651acc260deefeabfea2e9175ea35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692af55605d0f01259cb38c76b1eb2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00392d6c5fd8d297f50bcb48d1003319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a69c6fd5b89e49d64100695584a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d0ed43d761174d9011e0f5db1123d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f81ed767a0b227810250521b868718322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ea1fe9958ad22b9ba75cfcf4d255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc7292c99ac2cb9660049cc1e4835a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca65959532ec5313bee783441b2e6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e07952ac342641454af3d30224447326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74dcd214b91a22255862c3b035e39e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c8648716aa8b17097360820376bbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344118283870106ef815c4183da0c4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0807c087d8b18947e252b34142ebf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0f5278810922ac104cb123c9211b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ca180d28bc1c3002e44198652a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1969397ca97557db84ee3bae48cadf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e06929d9526f5dd4074d7f0c1fe621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c442c3178838dcf2316f7b66845594335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b4f4e48f2d02c45580b62a93f1c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a42ae5e660162f4f0f79ddca3b1f8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec807f1565ad5c97fd59a9c5a7ac7ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573343357a96a9de15920876ae14ad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fee1a05f6f0dcce5a73f1ef9dca4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03587682deacf75a8f32d92acc64c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebde445011f8b7354845a910f459fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ec2c0a0ff355bd350d4568a6d819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720643ab2999450284dbf3311a8843344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a373031c46a83d0390dcc0cbab382345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eed79dd3070ebffda6b6313a0c4f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0449c9d868d04810e0f6ef217b8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f1c3879346e96888019be6a1038e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37412e567c5d2fb50a6f2e8aa6a180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047bb581e18939385e9b5cea55e225350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239518d6930c68918669d961b71d4c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c6a578d7bedfac2d1aba03da41f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c00b9aa439fed177a4c15b6d75ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f64ccd837c5002f70b64763d2359a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698dad2a6e496da37290395cec13cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2dafcb9565dbd10317ce213b7030c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6308e17d39aa3726767ab250c0fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d577c23a456400e4f8dd0b1c14901f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6b6123f2bab7e2a855bb20acdeab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911566d6d114acaa099d8566838ae20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e03cb784c5e2e9ec060457db126cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da486d984d40d5c36ae17f522f902eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491fd442013781b41b7f03f0f8a60e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac4a2b19b651cc38c4056c671de79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d554f1d512332203a03a9c8ffb1f93f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70a488a266b20eb3fb05e2d4273b20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08669ac72e75f31b5f52116ae06b2f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb565b658b714393d88a1fada225383368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664187104c07e19af53938cbfe9566369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808f907e766e83e57a9f8ecaa8c196370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7324934039bbcf79fc6a23dcf6eb0b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6bdb90cb75a3862ff5b7e149f397372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc82f6819e6db4dbf65abc54c411568373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f0d5bdcb90f259b9ba2c5bf97f63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa21f4767f0f1f64c3922010b02b8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f20f9bc748b9a41ec3afb6889d658376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918991802ef79cdb013b38011931183377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f48b9b49ac8894a0ae480a1ac4ffc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea4a304af5baf0dd6a8d7bdfc37d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7010795cf2d6650e8d5e0ed5f2e5a38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b289139ec6100c2e2179238555be48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8dcbcb397c16e53241269ba1ac887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58026da3eb3a398bccc9fc701b743cd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d64a4b4910c0c0e30098ec49e025384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73926819f8dba0b85c9344a921aa29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c75320274ecb96cb996e6d10d01147386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a2243e65b1914cc6aede5b9e3a922387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d38c01e49755b8490ae2f49fc35d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ccdcc6c015ac1077d46e9f9fc94a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e331f0f14496a2f475f42bc9367684390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c1190ee631617d01d401b58ba382391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011285ac6f930d9e4256030af317945f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f453254d1912ee40bd98cd129028049393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915573232c0063e94b204106bb97838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106179a5f7bfc202d109061e810fd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21882ca74817c0f07c512738d9b174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f5cd768fb6bea81e41c23bcea42b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717632031211d6cca1df85971cc113ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ed70eb8499fc24c8b692eb7650a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eadd2ebc557fe987f197f7c1c4e9b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074bf05cc2366918138545d17de286d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2ba15e8cb11657233d8ebf19cf4ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109695dc7d8013b8cdfdea0c55563564403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e336e63cbc6462ce9beccf5bbd2f48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbc264926dd06a11fae21650cf485405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e1d5b4847aac4f7c5ead0925aa3bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6465e1aa5d378240928882378e351407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ecff3ea6708429fdac976308c8a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b13b9a712c70f64a82c18ac737d2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6da9709a2937555aa1c694ef2f861410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda8ec8bfdca02670c0629ffbb3ab4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc8d34d09df932ecf3f47ad3a3fa7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c05ee1012e35033b6f3a7a903d84e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8256104cc721e9adaf995e5c1a45d83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f45315c380b4dfc2a2b22eb444c4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6230669e441abe89277de41af740f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b8dea5cdbe5a71ba017351f8020d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12985b65e20a6b946ad04991df80c7dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac508d5bb11d90381e94f406e55d589419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed9da1e9b27aaa8d844bcbf20ea9b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed39116d3fd38fbbc8f03902a4e84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504395045bfbff6c0aad1e27d125c9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356e7695dade3f7db0f295c7180bcaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d8feb4f521b1d8618e659a0bc2943424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf234e59e75f6faded71405a144cf28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ab74a7ed27d438ded28cd77035f41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16882cd6930d728a389a981f7cb17103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393c4a65e590ad991d7fc96e021fa5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64458cbfb0ce84d774a8757fd60542a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc813f44669c3d22ad1e5371d3c293430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155a1b4987fc36f4a998c6f058d374431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512afa2759025f29a349d629227672fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7319e38585812c226603fc4396442433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d693f6bec63632a9450c68f47570f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad849ff310e09fe6839b28f34c8f7392435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ffb15b81b49fc1be9c736f69daa7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ac9401b495b7176098cd851b58e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefc7fa4811feb7a3f270187f3366b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c29b5bbf57a44620168c29aaea599439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80b0ccc6d9d42310238344412ab15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db0b7137bcee741d8e0b363b05cf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905468430fa575472695eb8484421c9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e01c836c5caa9c40106902ef13f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f0fdb3109c945f92a4a2103b7447444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f0b7f31421c8385a1b898a1a67d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5e7bff87ce23a1416f8a508dc810446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4caf98a1f0b43b9698c0bce2c776f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e24096c545fbc32972976e16466b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41166dc6d163389770a8cdf3f66c3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ea5de3b9df073d4fb5dc4b5ca1eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a159cea2d4a844acef94d5642675ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c4e1890c1cf4896a1ff7d9c05070b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e118b4a5507d1da5a09b6e57f1ab6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a74a7bac6c62203e5b4f481b884f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54c269d6ba2f61e93513c813cee4af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046c0529e55f34ba2109bdec8460336456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d325ff20d2ce6262489bee74c8b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e5c8dec7e1c81861d5759fed2243458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcbeeefa99309d0f5ef66e3e6d18d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f414f9c9604403989d41646ed3343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacad50bf4a58334d177c080ec23c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153a222fda0a800647e6d2a2288a73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee563107a9ce09d6b86eb3fed53db991463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b541575094810d2362f3c6ecb064c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1580b107209960d363df88862495465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3074ce3888b559e8bfd37c5e8025a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ba6deff448e726e637d41ffdb6121467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f73ae7f7b78cd864556d2fc402ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003588d4f18bbc502c63b5d9d303746469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668fd03337477618b138b184bce7d8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad6663e0425909689eca8d57ed42f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8f70d308c8bb72a26ccc3c023821472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d894be7166b25cae75b07657fbd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace07f039ab15ad3ac775e50b9f1d903474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f98958a0185c66e65d403dad5fb8f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406ede77679ad23937f76abc071404e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31473161b0de30686a912c2dc2d9e58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3035a6df42a2893888f672d7ac129478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1209bb2cb7040eb13669340cd63b54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a8e2eebb19ca6915377e902fa389c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f002778ebf4fb0b99249b72c15eba1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71323eb945d200633e73eedf193b6ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abf287e60144b825f744dd789aab0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffab754bd58b192dd64e9e2689f010b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccaa503344eb511e1f89093e500d8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cce4670d016ac8004502fa2e7460f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bdc9e96dbd6d7eaa29ed1254f677487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021423cd5c93c1bfcd59d59761a2817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f49aa801df7a95a3bc7a5c7d707b48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbea9916cbf5c4b9273806cb757999490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d3b9398ebb5a3e0c37e426517147a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6b43ddff019613e473c9f578de2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d90c92f8c8df8c295919687ee34b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af992330f0d978024e4d2842f4d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474c2743bcd5eac03e5e42ffda9d82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492950632bfda602507f94045f856a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c35be653453ba2a9ed1a6151562a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97620c36fbbca78d0c0c128a6fe49e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf89b16875fff5231ee0a7cae8aa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b63f678910c0855bb88147ecbe4f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1be210cce7174ecd69c2c947594a54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c623c06ab7561979998c91c3bbce2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7678246c2bd08d4c73d53c83aea73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0693ee64ad72b085bb19a8aa21ded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab5495d37564249d4366ccf7f4f17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff3148fa87fbc893b20b97cf970541506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462bb0c67ce657e76a8b407923b77d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0657a035bd8f9333f473ed3fb4683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90e32bfb51d2efdc281030945c3af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5fb5042074f61ad29b1b9fefca8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffffadd5a6ff671832723f08b74211511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b74f00dab43aa2b377f4f46927fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9282d2487f00e61f93367d6a6113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc97a525b7a99fa8521ec686a8c4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06280e17eae7cb75d7d6f1c1ca353e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae099521b14df2348116d7d1b0a41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e4ce0145db0a2a9048d44d827fa65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb622e3cc965a1022b573524a103a23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47751dc47f44f12ecdab6a0f231c071519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d49d6fb108e3c58cf7b5ca5be7a1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f07e2320cda872641f37b8a3f01e85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0bfc1277d81bb2b5d78eee1c6f98b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ff5be237b7ac426e41230cb4c101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa65c8eefd0c83bf29d61e051b8f60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350083dd26b9d18ed0360cf5f90b5f68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2add61bcb351673198d3c9d297a31f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d053501558fd79c69081733f78e8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6db7949ec10a2208368de76862aeb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5ae45e8348c1d30c2a41de4644b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e49ef15e3bc11ff5bd50d039d197a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40799ff75d6cc4b77c8944e7bd88a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c2b2f282f56567c3e555644a52f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc196967ec93c64cfb87ccb49b1c34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c64fa030a996d1b6556e6ffc5b9ba8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f913859d25a2228fe777f7f8c7d8dd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398807dfd37d2a5eb5340e72eaa61012536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22819a3cad60b71e48aaf8edec10944537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36764430858ad0df8573eeeb882a87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0275737242329e2faa69c5381608446539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf480c92063907bd68724b509cb1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2c49d6b3de0fba48ca0ff45873063541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dec0981899581fc0dad7e9b2a6636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ac7613b5ea308ad80dff192d992b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4832060dd39a92e671ae1ba8e630544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944f55c1e3377e32092100530bd6c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb84a5332b0e0e2386727896da43a47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed07bf7018135ac7360ba9fc15ca8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf661fee35cbc9f58c052501d0fb3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff285566e2220eb1f1a1dc0304f79c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ada6e18b105546af7b4cb4f75c734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b207c6affbcfb8bf54c83d3703fd05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebcdc17bba3f75e3bd1fe57fc6e1ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b2fa4cbc96ddd1e17c0e6613f275553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d175d18d7799b83601946313cc7c11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31398b16ecbe0418d399a6bff9c085d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6153ffde1d296bd0579caf540f6c22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62903794824454ba024ef4accff4c68d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4ca924cba5d7b11bb23b196d4d78c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a45be6160f26acdae018366b7df79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1987563420f8c289b792c501064120560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b34cd2ec42a868ef35bfc662d7dd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1b0a114cd7f34c19b2b9ecf9325ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2771c07d189a0c2e028394331c89b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede423418c4ea65de70800abe9cd6594564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4950a52a7d9db5fdb4766896ad01fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e5992775db2c0c6a4a04ded3ae854566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83385a48b02b62f30a831d3c5aeef6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f0fcdf36044cb4237f35265e5b71a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f37f7e7e0ab7db5c157d840482f0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0053442343ece084882694afd41da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f6d29f2e628087d5e67995bbe77f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd67935ab5fe4a9b6d37d212584b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8217acb34f961ee512cfefe609ea7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120efc975c73e3008cb1d244b08e5ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51154f10bf09b1716c46c004f74e8be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a0650744a69ffd4658300e82c7e88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b2bb78e417062059860c786f61f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a100b3a409cae082856f48d32d04ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb4e570e49a8c9a6150e0c6cd15bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c47465c7a071a0a4cc9a16ce06b9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0648c7f817075d5d57c1d8f7631aec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04be55be9aab62aa0d63e19eb5884c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707393c96890453a3cda379bb5fa46e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465fed69795f5fe737d629d857a5bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776f584df49206448ace7688697afb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02787fcbf93d5d9ed08879b0f67f68d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667314f0fdacd1a1a52cb1c4678e5ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d8350dc3691ada25d6b3fd4437fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efed3834443dbef3cea612fa3ec323c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c42f145d47dc32fb37e849eaccbbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc7c95d36e3672e03c10a4b99d0b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a8c83bf9818d7e6c5b219bb24044592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1feca2893ee05d03e96c061f409b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb6b6c67a84de4b0134c4e999d8e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436072f0e88e10d831b36a4174a104c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b25ca6ff11d97324a00152bfa98b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f5adf27afe0310edf763351697ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24336a60561a7b6dd17fae1f86acaca6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556a360a1f80361156bb9fe52bb85c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeeedbf7f5fc795eee31f3f494a232600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06633911864a6389f046c22d82b9f44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6b85375c883998f009c76aeff520b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905eae4e2f40c06dc855eb3fc939ee8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da287edd5cc0189477d7d4a5de571604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee03dfa5bca875e78c0b4231015ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b96c9b033847c4574622a715a676606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d19b4f3ea18b9608fc74e8a4f94c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8181935c3b8e8e355b8ff7fdfb79591608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c71800032062fb6e64f5e7d2da21b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde99a7a5a38d3e84447bf2b175cec3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129f05bf6a080ca21a8863ce750387611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0a82d3afc848ac87c78b8ed3923fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ce926eb9295cd15e037a7e2d7cc83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e23a8753d713620afc79e1eeea392c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03461ad49ebf5b0572b6ebd1888f9f57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6a88020bf4d4e5ea019b6ed436b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63d361f99d14a142b1c4a011c92e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ecf421c04fd0db3192b4a7f606eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba97b9bda4709880096d217cd6705c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a6e6d8940157b2dee71061d22471620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680864b9406444b1cdac94a69ff780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1952fc01dce61ce1b553c6c3386c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a9ee366ca8a3a6e5a57ab3f731fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71f368538e5b2881751ee1aa822b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733a4dbd4b611da6ed0dd3e966d272625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02efdd33c29ef60d3cf1f883dd039626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51fb5eb16cdce0eb0740a42b462002627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a5da829d72c03ea123e06b030b46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd383f81d9aec9bc9327db13f07db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602848f21f0ccc26f44c072de1159be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eec7ddd2de039262e842b21bfd700b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e8681f522ef80f52f805c980d4828632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8d5c92b4ee67c7af0ebdcb5b0926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59b27d3ca03758a59238462bdf180e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e1549506961d936e4c3d2a434238635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de87a6935b141eaa1c3114fa85b405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e027454383b6457b76649d2986c1e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17c266a391a4d5573245f481a3a783638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7eba2784d260b838c188db6d7b182639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9869e8e4726a86f2541f2fdb52cd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec31c5a5d50d4f17e1c00a540a26765641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bd92ea86d134aa436010e1531e281642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40619f6b9d9ffbe881e01910b8a847b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec92a90cedd98646b70648f6ccb3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6a71b009b644f2d1214666166b59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89086af8dd523a891f0bd8dd2bb8eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec7d1cafada95fdceb4c1d4040b63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868efab84e02d2fdd0c25985c9fbf91e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f5149cfa05ac49a4cda1c286421e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8eee9b8618cf11fcdb77286d34e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244bdcb3d432ba013ff7b0ef7fdde06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904c30777a8e59f849f1f6a743b70b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a140b9dca424b029a020e6413df56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9ae837096ba2d724af7a88c64f84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa8484a1ca073cc7cf7a9bb6e9bcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22393ea49cdd5114b368c5454ca69be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09de7ef7d19cb73162d9c7a282c47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085a47df548f2b22026ea09f4174d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa45d286fc7705e7ccffb23da42bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7e0bb3a76687a512629d9e49d9bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d84f9613d60597835531c949f96a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6fcc0d446db524dd25a548835f0e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c009421081291b5d2deff8ec216db3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071122501bd1c9a5f73e1a7783be8f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610456cd25dc33d8d07a5fa5947396a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d7e9a6fc669c97a2164e9e17b4f3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6fae0163acb0147cd711819ed31d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e579bfd0409b7b44e630585a2aed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704712b37f9ae3fb5981900b514a3ece669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd856cffa98d1bae65159b49ba2b01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861218fdf50e4edd0301540b73fec85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425a34492a3c8af50c988c99673310672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0697447b47ec6b32865f3dd0a73c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615bc360465bd9fe568fe62260c8ff6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91bed03fd83335a05db734484e8934675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aac4cbc150fcd110d1736016edba7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f919e5fce78f4b6604784372acb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccecc4da54fcaac28c6987e1280f6b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5128afc5175267d3759769698cd77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b66791d77b6c78c824b7f0a3ac014680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc523bcf6283118cc0953f05a1eec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb25aabc58b1ad8611378db7bb3be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a579d29aa30431f49966ad4308117683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ef4108d748efd1ff4a10d00a662db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e14adb53d88077659a2d5b6b3326f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17879f92f3ea92c6f94663ea0cc053686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d569b9da7ab5e1eda137e355486be3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafe43746a1fdf6393567a20ee1448688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff14af478fa071a70e9e41c537ada7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680e0aa100bb81f9a0a643c7075e84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e560092f3a94993352fa538a5f3757691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30669890091188ae50f0f7d3c409aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c20eb4d82098c25566cdfda3ecea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc23dd02fc5a778351b6d2026f84702694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48bedceea686bfc2030adb93ab8b2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b114435a1c400c7b8874b13597e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb987405264cb26d2a69fbef62a3b3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d501d37d47ebb5d36051e5da35081698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d566b58ff37c86b87fe99089fe90270699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ef78f2e143a1671d6d0d15b3fc53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a3601e96092a3d4d02800327b444701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c83247c44e5088faf1513eb0eca3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087068446fe42cf7188db07ca5816c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501b651f6b608d39a5f7c6e10bc34ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf05c8ed38b71e76f4f4ac5f0fd8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd28fd5916c44c73c97e9175be33b2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86858e87741cf3a4843c4bdb8ce788707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb48636554803ddba35271baef8d94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec00c1144b380c93f1748f846fe493709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cba6312a964e66cebdfe7c16e20d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda942834e0be50eb6e93258e93415711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22cab4ddb52f48b4b0fdb876f38313712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d1f5544edc05a93a8a6cadd4a2d03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b57c8d993b313b8955cb147421f2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611067d6b6e4041b96d05506368c3722715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcdffd0f0a97ff1fe341260325b05b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537a9631782e8828925908b95bb919717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae11c154f6db331416cda2329a0cc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4bf52092fddd1c7016d8b2dbf90b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9391996225072217e0d0bc8a2d18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0bba82d2c9ad37ee663aba9bef23c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829b5a62ed5ecd56436460b7add314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05031ea6978153a9ebc7b2d5bfcb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123cd40e15b5a02e2e1a4ac11ab4f1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa9aa29fe2f17c203814f36185a6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cb5581cd611fd2b5143935cc67b4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89171a2c58bedf267ac945809aa857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998bd5ab42dfd8f425d227d6656ec0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f768b49407b7621fc233474bc29e79a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae734476227d4f054c3822f0aa06650730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223edafb4893637d616144ed7c452f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16a5ad3c65a6a4b022b1e3c7de6e97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afde3c2d199b4d9522a8d41dd5fdc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec94f4e9883a0ef3696056e6386be2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b5c97599050efcf39f11faf1174de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1022a1622bfcce0744da77f1ae9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608bf7ca54de4c6c483964e950657d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbe70ed0850dfcd26da835566db49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c1d4dc0ccad5f1a39dda94dfb58c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb43bdea359dc1119dc7427c019ec2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff93798f55b009e470b6f93651d0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cec3b3b3e635290e4f66c058ff2a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683614fa2cab4a5cb0fb8acd7c41b26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d61c0fc52d656fb06104054e37c89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17f77d870a2506aa6c0831adab7b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da7f2ec59d1a3b7e8c88fb000edfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a198e0778c59545fbfcb0a75e585415747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e970c3ae3fe8cd0837fe4592d29452748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb023a264483deb0fbeb0b4e76df220a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ccf160402203ea9f5a33fdcbc4d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb15f089dab020ae94cf1fd5577e162751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aa5165028b9645b6f79f2b2f0f003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de806d9e61ac924169c8ab4b6b07b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f95e150e6b99e51532f8c70a6ddd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30414afcf71b8cdd400b48d62642b6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa765d3559d148ace3fdcbba7eee1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd8246fe7da4386274ab9d20b2c014757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150687486a9beff054098414ab4e380758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7f80304335e511c31b11258f23db2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>