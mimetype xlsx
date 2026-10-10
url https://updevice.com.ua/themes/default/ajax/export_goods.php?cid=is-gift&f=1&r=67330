--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f567f223eb0af960ae0cad89054421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965c0d436eeedf200c1763797eda172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff9f09cc44380214e9bf18d9c5c1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f32e9462565b85b6145b8dd6009004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f329993b0704c1c64cf847a793612a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013709606f330d5d9a5da91ab86dac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd81baeb950695acf545be07e89d3f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415eec3b3b9478d0f201719fd3e92b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc662ba1bf95ac888147520bd60a409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ff649f84b78dff44a577e214fbc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895b83f8d71df786bbf9c6cc2f367a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ff2faa3bf7643b2f1328c1da228f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922064403ec816ea8513616093283913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5cbed117f7c810512cc4b0e6efcdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729ae220c1e109b8dffdf326932b0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0eeb341537d54c004510be0c52d3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a344a184340be12ffef3797f378117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e2773e96356549d7fb300dd6e1a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1850dac8d9e0eb5c4be85ae3ac25c2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098872a53474a79a478896bee0360fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0f7dba82892dfa6cff98d133be1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8febb2502bdbf6bdf7d1eb7cc787022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659380f47db314eb3d64018316b99fef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb9c28c63ef1b29920daf7f1402cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32007df1ce3cc8fb82ffd44555e6a8bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce65a313859309fb460cd4c915aeab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8884e0b4f7fc9b88a399fe43b298e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206854e6e02116fb9b218afd9096e3a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c0aa77e2ab7950b7bb36fe9e3c8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba830cb8b17866e8610bb709b5569b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c5dc588da4597d7a1a931a4f5b3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8388ae03464ad28a9a071d9643d6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d52e94dfe1385297a3e34c889a7b3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aecb339bcffcf120c48faada89b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398df9053bff485384e1c16a97af9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9966eae97ef11963ae42c442ab1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69e5fa817fefa589890095352b6d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f2c7fd122e06e01d13bdf808ec2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1827d2dc5e3a5d210de6ec33c8ce9c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7bce084ae3ca689be1f1135db232140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a954a72264075b64f3aea4fed543d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714816a841dea2a2902966c19bbba6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbdb0b7a85964cb34a65506f98fff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab84ab8f2380328f5eff5c618858d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc28620cdd794c2ba57add03ac836d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c625395663e7ec2d1cac4e5df1c53746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752786f60d9a699acbeb729c4969268947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ab17b36e86e610d63741c3f0854f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d353988cfa32ecb5d6fa48614e83f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe948051d2ee3098ef73ba4304f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0de04599d1282c6e5f88575cc688951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df6b134c50901785caa9a7e1544d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838d8ccd8b946cf2c1d8478fe27e0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665932bce5975fe7318e69aa40f53b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54cdbd21cbd5a2338eb35ae7da5d9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b101bbe80cff829e714756644ca92956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89f070ef2b52d5125c587a5c1cfda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde040899418803a24bd76e35e9865a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad5fac4400e7ac092a4c794377de159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e42ba6a0be7e36f5cc353fe9a35e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda7f9b3b7a24399338b4e837f46fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb7c32de43ab1f5f90db3fb27cb8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0881d87d21a4f398606f64ecee59363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98e951453cf6f96fb177e375b1aabe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0ededd86618264e417a4c90cf1f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d848246e6fda12a1d2a0223137946f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d82eb7ad58940442dabcf871ba4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6c598c9e22fbc0564bd673e3849068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309235a51a75bdb5eeefc617cac6b1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44138a7901ecf133042b65ecb4a3e7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28e4a4cd30391eb2a754e73b7de2b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61277405d0940e65ccc46ae0c1612b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886bd7bc469408688a7de8b43a83d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5be1b3ab353c5c9d95739ddef31074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034703d9977e60ec2b0988941d0d560175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708e1a583767689b1d269d1fbd319c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df5f72895cc00719d9dda13c4e9e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42fa094f0baa867a4f7541d208855078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c78022f100cea4d6b56b15b432b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c863676b28f1ccd16de43a8cda722980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb2323688d57a08c117ec7831359981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea2ead671ee3a9c0d8e854d4c74f7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132ebba547e4f1f91ef86001c8b2e8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994e746f66937ad1423929fdd8ec0b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef7e793fa3b067085eddb5e92bd2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e9d5b4943f6c7dcd8df74ecb5446986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abd907820cf845557056c27fb2f3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d2e844a07e0c87188888f0505d0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26458041ddf1d36e7098d802ee3ff8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708e2991fa2f68cc595b67339d4c4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5c0ad257ffa20b0312ed52ba1f4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af9faaed31fe40b919932066ed46192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c613522b458dcb2aace7ec2c15f0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2784bb13151bb22ceaf25f59596e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679caf685b9f2b8ee5492d56322795b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b53e86dafa39edf7a97eaf9bdea296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22b731d9fe9fd93b969be0928c2ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d57d306c69b5cde5f840af76dd4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6083695d233e3f1bb27cf847345a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd4e29eeeb6fe0981abbb783332fd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7371696334c75db6cc49f20daa8b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33045607b3a631d191d2e3a6e68491102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3ea5abd3825a030b7605a978f988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c909cedfa441904f644fe8bf62a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccde6552295bacfad139ee611b9ba30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399f1d5d41833d21d9def282ffb912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d260fd8ebedd8c712b63351a831d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5003b847524bee902bec7cc2b709b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fd09f506221bedc017d72ff10890109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904936478b049ef0b88944d6587cf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c727293fc6ab139ddb27b11d51390e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc5a99d9bc56556e00795ba6fda0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f269ac0d44f2a3996b44db1fdc5ef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51ade5c3fc17b4bbeb0272e3e32bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a34b6035de694e31e92d4fda9649115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e370ffbd2a8e8d989faa659f1bafd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b6a74ea53d4bace011fa4e7412d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61166cdd9adf223d84d941a30d11f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b1e2c453958773f498f670527515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805479c702e875452fe614fb17a10a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a0f03b76803f03082f0bf36985a40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03bea565b8d95913d22ec89b3f7bb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231a417cd910bd2c6882a098c42cd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0173ee7bca99affe1f0a5436f5b4234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59eae61707bde7ed60133464ca906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e370580ad8e5857552a29cfe6b890126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc32412ad9a312398b55030bcd1e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174258573d1f2ff890175ee260b73b4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135ef237f3cb50ea2f17d00d21dd06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd2b9f7b5bba668fd664adde85fe07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd7f034554ddbb65f98e3c0e87765131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dabb03a5dd478b12cc0821a3d1333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597550993dcb83add51517d243755a29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60ed41e4bbe2e4088d2fd0816c67b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0edc401c825403bf6367c3d45c3f8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834132e88eb430b89547528e7099b397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba8866881aa87a7d22e9502e94e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7232d817ce3d3855e383a8c97a3c82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965361f5a97243ca1485b45a11d0bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6826b3784f08c340cae57efc9c50f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e40820316467e663b126b04bd8ab6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c3dd668afe2f906cf6e2c0b64e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e727e41d0342ee7f596e500ed9db239143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405b1719fb1f8e1b50a2729749f9af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093deb6013d0a6f68f2982141b4c019e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206ccfd7b0139bd84b14621735f63a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf849569c7c53b056222f5125819cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456ee90a1ebdfe6c7f5766289a34983148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c7fa6d077ce4a2a1fe509ba29664149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56cd400dbe66a404d3b1c670aade72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a3326033eba84c1f75ed748d4253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb9b6f2d5b37ba27a1461c9442af7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d1ac9c853953ada3ad82bbb93aa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df59e565876ee218f839c47dc97ac4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89030abc3826420918498ee531805a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9dabd6222626bf23168d9eb68baf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df2bfb7d745831f9f833d5539bdfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab94b211ae52281bf2e5da8b619629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517624b46d3f9884fc21684c978993c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fc554b57120ff615b669863fabd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e38599e83029d38d9691880b829a61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6ab152b081752181e879c76757cee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eae4356b18457542f555864976fb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914621395d9bc3d93607abdee9b2fc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133021a8b80cca6430193fa47af086d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302eb074c14e854a5480b716bcf042166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a84cad49e808d36c6b98cb4b5f34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710b734b6d345cfae4b3bb1c8237856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f097a05a3403695ea6fee86cd6277c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff55060187f2a3b5de25c9d0b3b4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9717f47523e3b76d754cd2d2f11f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da5a00ba022dd3faa0a036300d234172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f732f5b4e868381ff87192008130173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94b0c0c4181d4b85a53e8183bae6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f4eb2acd0124e775c25b32adc2ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506be5360ccb1f18d4ea270840995c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358a31d184740db5163eb7fd1024f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0920b979632c58a10c995d0e34b52fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1cd9c78f80eb75da6e4e72eda9b7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91910d7257644d145221d07f3ce1493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d991c072ac08f26d96f6c9c02819181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81f71fd098740dd3e0115abedb2be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce34629db44abe3c70aeab2a98b9bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f2a0c4b174d6be0360735763143c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cdece59477665c06abc34c4d598ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbdeafce2b8ebb78ae32c5b60a8a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b67eae54600b87ffe238e6572af0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceade1720d8fa281653bfc4a1fbd74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0831453ecd074e36c219fb593d4020c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c6a62da38be0a746284e2b44544b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76f77aca6cec7bb4570d7a8400e00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee99c75446a35b7e67868b4c30c9bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14699d04fedcfe14cc86ca7a82bf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991146a465c1939b44675f35eefe8b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6501a02854de8b2a45fae385a611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d97fa3d734183dfbd621375c4479d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d3821e778556196596db64a9c2471197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24ea6d127f1115ad7aed8fbe7325f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181297c6780f92c1b4b1d738fc1b3061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829197e5a9f713a23bf9c3d2217bd888200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96189d42271eafcadeecd07c3c8fc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b52a5c338ff464f67c4a197c9cc59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec1d418da10b92101dae8fa4e7660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab60b7da3940c82c91216b1321a560e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f3bc461ec67e2688a442e6779af2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa53a9a0f966c2231bf872c191153d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be0100fe2de64afd1b1160805ebb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327177ee4bdcfad18178fbdb4113e8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93b0c8be0d246ab6c0796c167039c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed494f422b8577669e11bec896135db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b568acb2e173915109882e52f18a7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef619ebf8c478a0410f73d65b3f349212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0dd2806a7fe89134eabc6a2a024f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd65241e4cd1081580c78e976458ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fed9bbb7a4182a77b5da60b2d293ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe6e1ce5b70acb789d7c033f4a080216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93272a546a5fea5a5c77f08b8d7cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28de34efd549de8663939bf41dd413218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a947fc3b1ab3a2ba4a4ce6c8c3bb5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb739979e0e9c5c9094e4df0b030f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74774441a1c038cb40eeb41b68b9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0e66c904a18fe4b5415cfc8fc70a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294069f48bd7d13e621a6d797c20f1c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2de5e3b9022570f794e4cf4fceff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966eab15e9b3c5b4f07e4654f091b49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba74132cf2bd20f5205b67e0bc456e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9abba8ee6d24342ac8a3dd86f5e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8071a166e46e4462cf7ad66a7ee27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962b1932232b1d506a034d5a673e3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8fed2cdd04307d6acd47970b6718230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b721042ed6ec3ad6f2f6e379be6410231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30de7fcf834cc3d026822bb7204545232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d497b4b05bc0ee99f69ce4132d0011a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aff83500fb9c4d37252a5cec8b703234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dfea9e6717048b30828c93f65dca3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f06e1699701047e1956a48e371633236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb340c7be746e982e03c93684bf95b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abffb4278a31bcbe3a2484540f003238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f17a6bb6afb34bb56a9276957d470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4131beca1a8fe68cc08c24e23096a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb448715679893b5d364179e2d113a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d48853e5acf906c606cacf038011aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b16dfa4c4a9ca99c8e62d44c159f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5e678cb1de928963db4587b7cce8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e2057061f31d18f06a5bf52a1bf8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768ecb41a9bf5309cefbea7f2c4b3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d7f51c829975f839dbd5157812738247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a6bbb16dc7c6d7a25e90141aab941248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8bb981d87917fd37b694d39bdcf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf40da839e6191bfa69d5dfc39742250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b622ec70ff33ca0263812340f25903251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a69b383f3e15cc115af2b4783eb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f456f5c33d1101567239334f448423253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8f571105b73765b2f73628911c2dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317066c0916fe3b780d778883da126255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da82e8146649658ee30ae9b9908a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85c3eec63b7ee71d00e25d91ca4c6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e344b26d79d1789aabe8e66050b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450a19aea2fa412118c5deecd64130259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a5c88e58df1492769d9ac0fc9789f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcbacd209d12c4c58ef70d8aea46c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadca9efdba70d532b4f6aea7df77ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465761b75ec041b4492150706f07e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386f7b3a8169ef15cbb6b258cc70fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0747cbf6be8df5d359e744e10f4e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d37ea26f2b494a24f4bfca940f26a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72efd7821a1ddffb680250b7c533f74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8ad5b946de136831bc97ed8e7c7bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecd3a37463bcd6a245676dfb5b622269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3408f0885a6c44a8e805f2c00b0b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6f9f4b40ba8da5e21a6d10298823271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e851e2ab109556d75f5a6bf5b558272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3c75a12acb32dfaee10124f08684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fcbdd14318afe4910407f17e823d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e20288a57be9448029b67b945901275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae1dfa968a8d939162287379aaede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c012bb15354ebee1a3ef652bba9b44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d92714fc46f017030831345a1cfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480880c2ed574faa6c1e8645862703c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36fd7f6c6957539f4db13031413b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4bbf844cd93cdd80d052f8afaa47f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aaa8889bd09c5d98584b91872d3b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0dd5e0b48531fb4a02cf10746a73b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a8c69e102f3b9f2f4a95e6d667d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed2c3b07f5edf59b3f19a47d81529285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c332b1dda108af034d5d41c825057286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78da5c74d359cb63155af2cdc25a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97d2cd2558f51a0359408c58cbdc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e446d56588fc149f0aba0e7dbe026f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67afdbb3b243ec1f04d9818318ff97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258013a884a78103e2391bbeb04f8753291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2ec8e950f159cd5568cb65a0f846292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0663999daa971ad60d24075eecec9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5695eda7e76217e8ff1dd58e6b4c1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5dc9834cc330893a116b24aaf45d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d63bd46e91a01dd165c5e52000f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148483230b93ab78628ee268b1500db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216300a89d3d4cdf0c2a2d6b0f8ee6bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c28fec7c7898d11b91f578c4bd64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcf027c54bad5985a2a1f946433c52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0680679a8f98cffb8532c41cde6d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a573b2a4238952d7fef51a817d991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf60b442a4b841c13b017882bfcaeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665dc1e9982b50d237efa1376a23fbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d4b2ab689585cc663e466dd3fab1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33d78226e71ad52348bd581e745e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf24cb08fd6146fc87e52c57b3f73f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c22b90b5eb9ceeefccbf929bcf3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9fdd151369096d477def097a18a47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30d775d3d7d0ee3daf7017b5299a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab6f63182c9b46dbc5571a7f4f86c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e07a4b2c8a19331faa8c7ea89f0e06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8aaca96e6b98e9d570ce5abd96a29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4aff3499709a6165f16d4c2fdc23b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e541ade42ef6b2939c36cb1aead6ee2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392689d7d4009b6d028e0f643e1a66aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59313546a71edccd8cb2957d5131fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e5a3db44d448d4653ccf1274e3710318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c78237ee70d7c78c037aaa67301e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633488450b54d8e262784ddefa8c9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e043ec0e1f4d7778f769a94a5f06d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aa61901bca19bcc9bc6d9139cf3ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30093be65bc3da8e68a44dc0e36c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f89fa90731c72e8b208fefec59be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a03cabfeea607844d9451f7604683325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9b7c71c3891be8fcb905cf083596326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d24ebf95862e5739090ce64f91176327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068c4f6e75f4201178c4a3445f9838328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb92e1ddefb7261284701fa007559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52c322c78f48a5cbc514e3add507e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ce5e0e76978d4ff996e05fed05c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359cfec2eb5d0dc5b1b750a5398534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2db09d4fc0b78139a77e2c7dcb42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df3c23fc9448b1de2d3d8246ca446334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28bbfc4627339ef2169d9e2971d8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50684b8cb7f4a753bc8518dcc136e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ead8199051bdefef66cd1f408b71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f74e8d100f4957a11472e7f0770b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9972ff977b4e2c8c81d969c7f8f21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd213030591eb2fb2e2912c3cd074061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935132b7a88d6510d8cf357d243fe1d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4587f78b8fd529f4d699f55baf87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ed7c352b13b55945da763a96b7d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a677f775d8aed8e568054ee120229c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a5022cf5b366980946dbeb62d303e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c376189dcbd371f0da0e03521117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0d45c656533e7012f8f880af65c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9799fbcf5151169e2a7be2d38e0e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44538e2922012bb62d1fd6d428469c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2033239887a4590b545af13934db7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8466b550090bfdf4d7ea261a72341351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd19e7b6b63a1ddd82b7977cd126f41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c7126fa8acdc0555765e2bd175d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9924cd5ac9f830ef2df4b8a564148f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bdec0f0f2cdd2050c12e248a752b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234835fd90012c2cc077e62ad48820356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6664a7b12c641cf73b6a195014f775357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aaa6025f9aa987624f38180babdad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5503a479a69bbba84a104f0d2504359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339e419c5a4682d38ab75351182f4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8017cf20367087298aab3e49e6726361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd1abc6fd0a06db9af993315795ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55d928fce50de1ced52192ef5ab698363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb65ccdf3852f1dd0371db21c888ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95471b310acb493d92c283f69ec99fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd6bc73431ffdf74135d89a2ac59c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12a8a74d3225c14f5b07f07e8a44ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db27a7dd84ee13c40628b46c6e360368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4cef38eec9e5410b412bff4738164369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1282690f57e654c40867b75c9ef88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4438609a818b2e1831990619c7e32d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db585bfecd723b77754fa06a527d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89b01e7cae4acf30d2819cf2d5541b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed561f887f5dbb4d77c786221c67993374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3730981748777701d19f1e6cce661375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c56e246dab4f7d4ea5a76ebba7be1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e793682515b4088baec937673c2cd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af4a1dc77f4879d84ea445f01c5ab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778882dd2631c49f0769d0cc5a376c56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e20713a13a051beafe496d90206c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac04eb5710d22707f1d8682fa02df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a08b8bb528fd56e736f2f31121b0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960e3aeb4509a22737633fd398c862383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489fd0112fbc8b11d748e4fb969532b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab11f3b113d58d2c0431d2548885b88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528926a20c6ec5b56f14dea9754c83f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f5296743e2cb9d2b1c63b514864d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdcd2e118dfd92331a98c57d0edbd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cee8aeae65b855ec9e6b37f223335389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491e7d38e0de129b397f6515e58ef72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204487430c5663839e3fc64fc95527a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977bb03ef000fc89fe59ee5a66cb81e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d7090d68c14b98bff827ddd94cb41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf12e409ffb4a7757428d1aab37cbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae217c5d0e9d89c5fc2cd47d96b4a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ab88ebaad3e6c4b42985244dc00e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3359a9a3efbe6e4e9570edcd64e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6507a2d93d4a5285f33a7524e76cd4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e17fcb1d5bfddfeaf9961bc4611028399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b34dc0f2bd1cdd577f4d932437fb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5902f9440d2d369761acee41f80cdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c53f16864a45ad5d6dbea7635a756402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4aa01725a98df9499ae4a4bf7df8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59656c97d1f3d27705dfd0bfbff16d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee6768c486b0bf917cae1179882024405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17dde40a128593d999c40ba859cc5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d66e1af1cb9ab41ddf9178af17ee9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92098b7f18c9f321caa171c0cdb14a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaadc253e7a6a60e093761afca21a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7cfe73333717e4e5249acda1043c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce8b39f337b0ea3488f901603fbd0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842895edc7b6f8466f6cb311297366bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685f87fcb36b85ef15df9d978e49339413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c692ec29290945c69dd8c019a6fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a60643c1c477356d2d62a6458d0fda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a7fb0cfa0289dd1abf7834cb3ed2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697b516889f369de9b635c8ad926fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d33941a84ad8e61a9b6304cc9edf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d510dfd24be303a898433c6a1186419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded230c9a23e77f5ee0d5290ee94aaa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810cd8486f950deaaab231fcfa20620421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb85125ed4c205f8e2ed1bc5fef338422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949f9d81f4196c46c6841490128fb39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005348e1373bb60c16a55a7c6fc49b60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc75aa5d3adcf9e4bda3fc41155814425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64b755b04750cf39b418c69486968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c9371dd6616fddb1cff5f09a649a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1506b0abf8c4256f216f09f5d00d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d3bc9941e8f920ab52e13aec2d5c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a26d5dde7e34a6f282e70337d5800430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a72bf7f205dc00ba639be98d387d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc531440c3db7902a58f7c80006cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f75d23075ab47bfc2d765a484cd099433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9d55343de6ab1306ca8c7feb01cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05574601b8a37c1021d710d69e241da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e253986abd5cd989cdbd1ca7e5dcac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932785fd6b7e599e109bd7366dfc848437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4da3a94208e9ae9f3ca2778ccc953438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce286892d7b26a24ca2dac319db0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13ac14e6c61a19bf6024eade3017e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3ea890a24933da555a3153d2997d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad8e2cf27a0eccdf0d91d2fcc15f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fdd6624b7b753ba213473c44f194a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86db9cac40dd833b4e927d6f3c6b58b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be47d0d2c489cb45f51117fd870d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0c48f0d9c5988e4fa466b27a555e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0c4aadc4ed821d30e140876020f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c70454b246ed69afd3a285f6b3de3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0425ee15cc049a999b31cc087487449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b54682a388ae4a81b65a48bf8293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd424711e9a0edf3f8fa88b01723b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09610c2a52c7e0db1622851d0c399b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f256085e4c0391f6a72cfdcfa2d679453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144e26054229ffd651ba0a1077f5d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcad620177d396cdaf7fa1d40a2eed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb562c1d4d28e615d398e4919b7780456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb6a32d9132bc458f9c5bf9c415806457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b1861b04477dbd8c53e3ce16e5cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845799271baa860bbf83f7453e1cce0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b41054fda66bce736d05a5ed79cc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d197b86d141817932dbe098e6dbb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d706c5a03fd42014ce8f3bfb4b95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826e203811bc8826b247f96b765faa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb266be9d6a187aff32517b27e3d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5dbab10e7e993b903f742bb99b485465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d58670d4cd60653ee43b66571d8e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7553080cf03b0330b807e658208d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec8a0135e6b133fda7e1ab6ff393fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4d13d9c4653d1c7ba3a7a6f7405f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f713b1f1ac69ed638d2029ec54eb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e04af40ba5782b4b83e4e5470876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18f106a7be1327da263de9a5dc918a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d316580b41c5e129d78731dc3b26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0320d73cb71d16e1b1c797092e961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550859591e98e37ef56057aa654a394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d56076a4a86b2e04b27b9aa7b05019476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4707334bd03aa4711c70ec7cf3ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae698581ac2b1037575c363ef47eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eeddffa77adda0c5cc11b72418c69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f1634bb398b4a1065e2655810b5ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf359ff1092eeb8282aab73b2f229481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213c7c25bfddcfb3e31243be3cf612482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4914cbaa2c0d978ac7ff4f81dc00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43a1bc72b88f7591b4fbcd558788c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758761c6b4d56c3fd7031e4d3771c6b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d938e7161946ab8a0df3b57486dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349c52dfce65556054ea61921daedb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c477fcceb2fe1e782ae7e3996580488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79e5264bf4a0866f51ef37a803fed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d2c05fb974ba58ebcc2ab5b86269490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb987116c8afc56b3daada493973bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40271d96e1568c913ebe5ec1ee8634492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179e8d58ac2a187acf49491a5dcdf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073486f098cb7e825318b185bb63a53b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b447911d451613ae94a9c7b1975625d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c85617ea04b900d4f370bd901c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4d9224d8345171c842adc0e32d22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bebfb7643a905c0f04b13e82e8622498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200832b63a35cf48a71caf4b63520fe9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182267abd4d68bd3c54ee2fa8d14b99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b85b9d255ebccb6dd00e8567eb5c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393cfca0c65939b66cb45eae337dde1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd82f49eff0466196c0188ea25168d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5486b9773136cf03e88dd12f6b956504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557506cdccc8b100ee2439bbf0c74c22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc0e7ec1022aad8a1cfd8c44c42db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc5a64746d3ba396a49b4b1004cb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5ad28edc640004c9f912cd966d765508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6174da8d8a2661670bafaec9247b58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9375da7cae0be0a8d9645cfbd73c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903dba74815cf271d481944d28ea6d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7c3b71fa9f8d2c7e0c427105e5b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6425c31faee352b56e455b3e8622e6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a96446e33ae446049339051d4528514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969621b80391ad963570590c9c72dede515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123d461cf2b4316587fa14bf3d31f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce3b439de929eafb82d12e99150f12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e278a1ebc081b8cd02e3e60dddd67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b8fb4d42faebd0447fb43c232c71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb96ce30de1a1ff257ec22f7d947cc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18214584e1953fbea3821dc2247c4c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959fe67eb48d0ac1cd6aff9ed9abe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36355157e31d6fb41b1d4e6e380129e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98aebe41fbf89f34a5e8244669ae0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09e01cdd8b6feaeed7790044308e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17eaf155d375b1899addc0313204f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4dae76293a5955f57793dc758391d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37027e3f92b3280aa5e66867b5ff894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5fa7f8de36355cf37aabac5b751f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d63c48510ebc44e42634454838c3cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a0e450fb9194dcc50729061586aa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e14125835cf13b02e83fb74347183a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac59d64343c8bd6d00824d8bd29343533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317afc4e2bc4a0596d19734307a74d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abe145aa0dc6bcd6485dee470a073f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98aae79537180408391ff05fa628e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f3a18f37e253f3dd1a23dfe80fe90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf597213bbbf0c39299ee7714ec749a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9554681209ae0e3145c308c72c24ca5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f20bd66ef5a32d9e804e7de0aa55c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971db35e6f19aaee9f1144f708bab23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d9b658c73d0ddf2cd2ec2e42acfa6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb01687b897100b1f00d3038365255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475368d78cee45e8adda7378310b57f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8ddc57c0ed124442955cfd6dc99c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf407a6e08ac2b2b0453254e1dfb49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c4a1db357eb7d50c4d7b26ca26955547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196eee40486485767b6039b55531d5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4813dde171b6ef65ce163e469b7c147549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabaadabe7aed45ca3f020ddd8a0353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebe80b9bc549828ba5cc82f5de8c43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe28ae070fb1d95cd9018225a72220552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592a47c9668f0c12d17e4c4d3e9ac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702ff1475fb13df4a7f6695065653c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052737a993ebf49b466338001868d59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268021acde6dc256b574664121df8095556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39a04eb14a6b9cde68a6e48a19ac47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd1655e180135208acbf2271132b46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2622948fbc4d49c826160c1cf2b5ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b60213aa9e00391d9e23d12b065a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c5b244b377ef4858e91ca8158dd1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c07357d673942e2fe5dc3ed3b8259c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ed12a932562ee9a81216c194725ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda413d45a125bb7cd87f97e1597891c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ba368e1dd263bf80a3699a8f5e44c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896db4e79077e43809825a6fce4451f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f2b496c97fd3779a99a1563af89b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0e6f33caf27cb0f5ec5a1e1a4cc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e5ecca761940bf2f92c07b2bafdbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc64c2845d996b975924aa79bd43c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f782a95228749a7826458ac0bd8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83914a2d187bc8473bf7f7406e4a53c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec546e8e8d81a1dd6f3ea253a75ca65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708008466f450991e829b31e01d2952574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a187c2df9ccfb6c427604aab8a39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f79d0d5a049daffb171a75e9abf758576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c38e640c5065841fc1018359c2aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfada7d21dbd2581f94e59b07b3a22b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788278665fe4a61a51c54b11f9d976f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517daa8418483cdd8c772a54c0e3d0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a486e29544283c5118001bd755c53d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f4ea84e17b0315c94fdd46efb8d76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9344f77d7d2f2ef471f9b638c1fe8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b3b48358be5d99898c607e3afe4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d9700089f7b2cf294c9dbef0342d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12492293dca242dc7531e23fe9a74bc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb9ba5a980a495d4a6b92bde53c1a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33b53b666e18f7bee87193d38d6a72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b02b486c0c1e00df569aeeaf43ae5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efde848f077feb2694bf1ac8994b4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe30eecb8e73ee5c13fba565e9c4ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f072702fabdcc9f95826314e5fb89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db81279265ac6e076c606e0c50f69b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b0aee08cc0fa0f20928f133a1978594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce6b5194f813735977bf305634205595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a89622ca8c74e4be3cc08ee8f0015596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a91411062caa5596462f2843e64fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bfa1c925c11b7119c3c94d4545ba0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd8de2ecc98a0e4ff2b4992f5bd341599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f367dc9e3986601c1eeec7c54925600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18020b61bafca26501066720f7bf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70476d39a84eaf20bf97248cfae6c31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b6608c5b46372647280b5a878a76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea17d69aad98ab1692ea4cf74d3a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b47e09f723edf26dda232cd5c2d73e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5b4c0345f87a9f96b2c430b24df3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbe12a5a0da14e022fb2e7c2aad81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49048de7d84417fb8aa609eea54d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb10464f8be2ff074e9de9a7f116e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140dc009cadee3674a18cf84bde0cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c652143d6b6cf29b45c04b3c59b86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3c8ef102bc7fae9e718776f08f4d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116113ec946bbfaab8d30372592e2af8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0bf56cb870d0228a9c8f6ebd5dc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186e4e204cafcf7fa9c10327e84a1f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0bda904bd3f050a795fe97ff98dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf0e1d8fe768f58060b886c1f35a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfd8a5668e2dafcc6ff240f1a085e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afa94fec8fa443093877578def01c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c8be3aa2f83b32f44474b103ac6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d5ff44cd014ae59d5d13465c3b37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006bddd044037d49a6ea22fdc8dd48b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901628fbec0faebce6bb3aa9b03359b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f81b885747e3ec61e2d5b4a837c92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b05f790deecef7e8891aa179d959625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d62315a9acf9d81ae4500f8fe1f56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4fda8a20258a893f74eef0d70000c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75997a832e3c411eff55277f559823628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b01f47c816f404b0e4204fcccbec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd272f769f47a3eb3e699f9f6dc1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382409b9d2c5931d24a9371f3651821631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2047ece0a6cd928f5a90ace75463e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13958607fcf91c7ba5996dbffc78c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75718393f1d4a14cd0c797ba8960b0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a770e6dd59cee14f6d6d92f522573a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a7de738b8ba9d30ee71e29b6c720636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0323ee6a8fa28e0e0c313663dabcae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc7ebec90ecf694a2ec92d443078a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7de8435d64e18ee1dfe492da8410c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46384cf52fae83b0addc3cc8800fdc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1643c1f7dd0ccef321f14cf620539c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289adf2e306569b838c96a0c704d2198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a36723e55531664f769f3f7fd192643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70ed0b1520e1dcd44a6fea35b3b93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76acea9b210f67be95a0e2de84fe13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e927d4960b1896d09950ed3a3c457c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197d54db1140af610be13f4d50319b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03eb6e8b403a7d9570df0245b827b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d880895f545a5b3e7acd3fd9355191649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020391507e4699b22c7cab2cb5ea38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e9be6b68911c3eceede50b32c526b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3eb5ed17886ba2b30b184833787f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511e582608425e7f5fdffccf3171b40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a44b2794ed16ae7e146596dd31190a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb5c6d253ab261592693713d015de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855dae88c4c00fa10d5cb7ce79c226656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837254849bb8a44d9fe99efc2ba1543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efbbdbd1f59358432790f9efaeff79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15815e7677a3558d6e1fd7e3c3ad5bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93a89281b5f72c04a460ce38d19e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd75f01f9abb10d333680ab9c5393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7699bbd19fa3e5817ae3fff5dcd74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ff9131ab0c06b1d7d35d72402cb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c09b0b0a021e12d790e1cbba548431664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f6f1b115a9ab9d940096da675dcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8423d13bc31c8b75570dcaad1d2fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bec3e670cc71dfdd9399fbfba0a83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ff4a4ae40552f0ec96e145ce0d6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585c9e0fa03f361368522258e01f59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8565ad267232bdc25822f2f293cda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297123101c24ee25c243b569780f7e32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc845eb908dcb297ae694e3e6b9e2fcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9380d682ce0573e1b0cc367f47332b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f900fcbd7bdb68d4d9f48f3f202c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa50e4738001e66733290884a83c2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ad0e09d32671df4cb62a7e02c077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338a71075d09c389e3069bafee136ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef24c3076ffdac104a36ecd655a2cbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aeedd49e4f99ae998386d8186ec2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7176d0f408a4be6b9786e5559d5a30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2046bb07e3e8331626862cdde69bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb148e610dccf30bdf7fadf0feaad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c57524bc76ce1c2dbbbf4b8c84bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2eb2fb0835cbc2708984fb2ca4ea9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8dabbbd23f4387e24c561c9727809685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37a256aea789133ac950c7d9cd110686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ced32097e288a5a71690d3869f989687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c6d53cec4ee6ce13b58c6686893c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa304a4d46179ede22a7b8b2af374ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f099a46f48523887e3e39a8b77741690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dc45af4da5f5f0a4e51fcb5b468c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e3b572947170aee0390ada5762ba4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03637f07eb8b17eef7eb533bac7595693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a9a7e5f83a851ec567b44ee3d631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582cbd12c439b97386dd693541ce87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f26f642e6152bf792f738d6cde832696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59316d6bebe5d11a4ce3e4f60e7ba20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ba32e041366cad2eb73b1191568e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbfb4e5177434e94a74867a65cf2cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0aa9f9b2881ea7399e7a74666569f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90535af6d8d02a5feb20a7f397d6bb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707837b10bcd99e1dfd1b5c1cb85f4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960f2527ddd3b9b996e2e7fea20922703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec1e9739da759a9987259f20cd070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602bdf95a73c2831f88a331e71b92d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9cd729a960ffb077dd5f58ed9ce22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d3e390b1b8ba54e0f2507c14f532707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac341ab2a0c214610526d5a2c8eaef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f551c16602921e423802a56e2bbea8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cfebd408ebccbee32a952a7a51087710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dae412d1cd3319aeaefeb74b8d914711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b8d8e136fb07e52671741c14b80d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03a8f6d3b91fa9fb4e7f2108c2918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464b5c2576e938d104698cf14c171e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4774669d03cd2c05739ddebea5e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd796e47733727c6b6e9512d744a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48175cc4bed39554374a922657b8dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f5483d5e61197630f2bb3a31a6697718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650300c7262e359afbee1fe0b9b87f6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ad6ed217db1032654be436a73264720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba986031eb12509b6a9f834de61e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10feaf2644a63c0e7dbd1b1fb87518722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecaf1da4dd01f7e6b1b5881c4072d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ad9dddcb362e59c226cf99c0134f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8a16fb172816985ced97797cf352725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e67501336ee6104357a9bc35b128726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae751e13d7dfaa4def9597304468b25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a498409f23fa92708999efa7b3f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5ad0a3a44782a9d3b93bf25a56b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d9fdcd759c87c03a7b6a88a114e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e018751863784c2cc5f2a09cc9146c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a34be8607cbdd6a5ef187758462c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea64cc05e2dae99207975edf453302733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9aea58fbf4194de5bcb67921e0de5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc1a438fae3d5afad24886cf55f9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcc635930d2df61dc7b62b7f1f7893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086387b16c0590db6fe5ff9ba284f4bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90302f4d616dfa46154cf88d3eff670a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad05fa97c96119085b7b07d220be4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c273264ffdb85c7cabd7b2b7dca1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ce9e7b9b73075a1c9284184ef538e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd8f52dc4df7dc9427d2ed2adcdf86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ac3a354b81a5b25a74f3216b1ae6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184d2593c81e78c1c1048be15ec27c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42831d4f3dddaf89a3f4cad0c71ae7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77d42026f76539aaeb4565f8475f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f331f3648c74e97a24c0afd0feffa92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cefb22e4dbff4a4423495b4bb21d89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d409713378da4f77b7ecbe1de098749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e6531b52959836590542767b0ce6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767cf96b42cb2fed186cf46ebbef57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca24c3ea6a50e47a563da145bcd97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42c8cffdc62082ae1a5a35c7d0462753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d958fa6a41cfa074bb7fe89634394754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f5e8e99eef699dca7c11a9602e580755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31df3297ccc6493ef3bd49828cabc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3de4f7c8ae0f7a033fc1e9f8c8739757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427deb1d20e02111a422c2d053af07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df858ef495deab906d08817f3e4ff32d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148caf9c1b306158fed6266a050da5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da0fda77f5a2d22212aacf9e8f711d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc7655a4a5b623cb0a3e23ebfe4113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a09a37f482b25eaa36896d4388e1b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e311c6691d4124b5ad65632aa5c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f8a182536ea250a3a19cce5085936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f61c2329b8f4204dac39c120fcbb107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2533222e4b5265c12a80d57ce1b028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a98b990b16bbb0464b3e03ea850b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7d8b09e59f9d44e766bcecbd7ed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ff2551d1f9d1ac0c33c74798cdce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f677b2fb89c001dc0a8847569ce9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598eeb0239ac0b7c39abc9d9dc41c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022febc878ffc33e1a4003f744132a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd680068a99c199ab5593a027966a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0a9da13ea62a27aa8301d647a97016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e04bba3c52f0fce0e4128f59181f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad88d29338f3f691602304ed1600cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a38781ad0c134c9c5f2ac59cf8bc3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98faa3bc28878082e690f6f8d0ba7d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5c9b036bbb5705a8cc975d315c7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e84e57e9197c900c4d78fbe80c54c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b044bfe9ce9d35184b44bd9e822cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238e7bc8393d8ff67563a07f52c2d0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff4df35305a6b850b13a5cb6adf5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a890381cc6483ae97efc50698e0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038bf7fcef4f6b48e924691d070400c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a85de38c4f0b99cfd044745c030428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4773710b6b7bd827928b1e091f563629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61d3792f8585dce5d6e657fce05b1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554116ce2ff604b2b095119a791ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a649d00b7a46a0f0ae74e4f0516d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424e9bf8911695a7326b28b34a7f8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c129b7b9c22ce8b78b77a726f39834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0c3a71742476ff93d468e9b9c05835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09103d1917a30d37c10303488cbc06a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e38df9c3dc0e2a591f6ffbd2658c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1875800e987bb5a1465339b7edb51b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94146b861ba08ba4e4031c8cdaa2f0a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5768ddf3d36b859347e891352a3f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79fedf0d478d9ffa085f295d9c735741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229669a271f587cdf5bc1dbac1eaa20842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0839bdc8465090c028d29584c324a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024082718075be41adf355d3308a70144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df636b893ef2094f44677179ca3595845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88c5a64695343e54f753bf688a18d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bad11562946f710b650d25fdd4e95247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168d40bcbc76f49f78a6bee280aeff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2967a55fe56809ba8d670d9c27dc7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545efcb56ebbe3a186af55ca1a0ddbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c7e023fdb9be370035593c527f15751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a605ff2f013799072802284cf0dbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382514652a665820b6e71f10aadb3d2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178d1ab6d6c1b7ad53da70b7bb175954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d334665cf37206d7b6c3b7965049f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7a896b7aa35957a8a1bda11e0c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fda354bc37547cbd4daa772eff61f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6e7563e38dd083e2a9756c5b65b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79691e162c03fd433f1ef0d8cdc3aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31c0cc6959cd53c1f67e2453aaeee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833c5b202c2801ecbec4eda169262461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b628c3fa467041e90eb53b40f4171062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf105af777a378db0202377d764ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141068fb45182d1ec20a63ef9c01315e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2fd2ab40c680289abd74bc9552c4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034633b4116a364d5c94e02045e16fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607b1d6792703a7d2e3a35189b29a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6738e50a8909668b8a08c48c5d1b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573389d8b2823e3b9d68e418c2b20569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a812d55eadc094e338ff5079ca4b3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1babe82b4c91215cba07d257c04c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5e3eb099bac9f1eddf7d02d0b4e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102eab111ac7fa279333e8b02c7756f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d2c90cd689c7d38c23a725ff2d1db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4949893cdda2b609785be3de73af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d158daaa3235f1191c221ae1bb2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524530f4508bc494c4d87e577ec91ce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d4bf3ac5ea619d9be86d6011f03e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d699966a3a0e82edb8e0eac89da78579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb2ea20dc0908f1e02987b4a0467680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff034a5bf3341fd047e072b06d47f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d859588ec38d9a634e7042f65ce8b9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5939aaa03875d6e47e91a26df47f9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbfbea7f3c934703468e5e4da26cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef7cb8092d4733a2c9765e417387b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bcbab698542c73e39046d7cb279186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd9fd2d717d79b4ca06aac9cfc0bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d355012bf7964b6ec9fdadc70a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144ff9c22290e2c2eefafbd49563fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa98a2ad305efdcdd605bb2a5d379390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093abb452d7a358f34d144be11ac8bb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8da07bde8c77024c7af0fba11507e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e31b99d83d5d49cddc8cb8a5b2a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9dddeb8c7714221865eec51d66aae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9527c5aecb1bf7355d866f022680e6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485eb9287e6e4ecc20f8cda68523bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7db04f0dc992ab2cee3a85c5e0666097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0d21f475dfc226d91f1845baf8a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aea70197a877985e1cf38d852794e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb116b6809ea7027aee531a84301bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840ac8dab475581ab5b9dd9f29d8659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb96f16f8a3a990a9dac6e1100b186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619374a1353ecaeb585242280e51558a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cecffe666edd9367002e5b63dfea25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c2d2ae604a660a27014ce9c7abf78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c4336273d4813cbaab85a417aca4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cdf134676b3e65ab9d9dda8567db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6e7cd1ce7d257450b38a2dd2cd6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917cadb2e7bd568f2c26eaf3b47f5f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9633131eb34d2a7d9b2c8e3feceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1c54260adc5192984869d5a591eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd73265d5bc4b9ff6c4ca5b206404112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b26f4126d01d15ae9fe3f9f06e6fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876cf8463411c4e790a66c8e9f0207c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a485ce32f8672d5ec2cfc2fd3fc15c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83e6f9a66754435f7b6b628b25e65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bae55c38d6b46fc4122aa9f216c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f0be5b7f8ef305d35e7458d1e012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926ba05be64cf7b16cf75d30bd22b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43db0e56dcdd554ec99b07d8a9aaa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0e0fbb315fa5887a90dbc790a6ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0df1b9bcd3f60dba000b946fbedc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f71b7c0a2e7957ee942e1cafce68c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a0dbf400b3c9c92b986da0c9c82c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db77a850d725b80539ed99e45b1b37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3ecb0c8e00f989c39d4f3fe8845b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2897419d4563b98d4763e343422ce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188dc9985af19d9503277a55bf6d53c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5210151929cb5c18a02ec2ded134a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a4b4c140d2f31f21d8b9a10a55420130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f171e47e0fbcf631c15d34bb5780131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2838142b562809ea6fd2e659a98139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fcb889b1417a067154206b06966b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce199afa380786a69c2e9866c516c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac49172680766718b92e8d3e6f42902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e5f4041317694b67994b61a75f5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b14d85c5209c0c73b97fca6d1c14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3221afe58b55bb5af9aa990a98ab06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d13932a829f657c6e9040e5e69b9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c1e013ab263cc5ddca2148f039d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780bad94d3ddac0dec386c89de6ddb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2c59d9a8472e5f9236b62c53fe40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4e01ffb2470dc78a00859397a6ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136e329e92a34a009d6dde4cad9b34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c3bc67889ff5e60c19251126f70b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ebcdcf0bbb01c1522646e28cdc93f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121e21e5f6216b0b64a5040882469d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9599848b930c2c15041cbf72912590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df8f7464341e25c31c2fdef39757a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b60c7bb7c7f3cbdda1e3e513a7669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d70b708ecb86b67d809ebd42cc703151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c457cab15b569c702dcd32696641e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd836a74dfdc0a039c861ebe3724f97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f504a27968bd0609e3d4ecc5f06fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c79e43001b219bbb77d4e3c69e39e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9707187bd9d48635c49f2cbccd4b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e757f512c0e1245e557b5a83de9de8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8289efd13a18772db894dbb906596158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c16b3d8ec0f90444c144b9cf19348159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7068fcbf04fc25fd41d900a89c9d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f67abaddb84768be366fd9fb1fd3a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733abeaf6aec39acfa99f0c7a24965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e9fa47adc75fe1b02a16d6f4d6aed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b002d39896cea355bf32c9dd94f54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e4c57fb9c2c1de2593985b9dc99a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc740b13cce06b2c493b897852420210166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8514ba57a49d97a8ef70233cc79731167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fdb07d8f58584d3cae727b6ed701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9c7c763efb4799430be1236046fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbcf264a81b3defe77739914f513b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cc7beaa44b5ac564061532cf5c542171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd180715ed0852c3e813adbbc33211e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f027f52c48f00f44f86d62bafc6718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653ea4b06764dfbed80ac709ee5a7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bf1cf4f73a7da7bf053411f04f861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729b6d44f99d4a8ac2b7d55022d0e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa7a323a3407bc1cedc911f44c58b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaebc42f2b376084e70a410d4f16fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d7adf1d9210e41cbe61a560e2bfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a3c2ea3fb1dd0c826686a422232e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae13de06e956b31e455cd618d782c4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e48267ecd9e22f46b45a1f4b30bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd5e61967126bced88c7dc4cbfbca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8db375ba59e3dc16779d179b29ae6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa22f232e9bb27991519f0b39f7e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de682b7b0238414da8b919e65efa353186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2510dc8fa9822dd831c658d61bc28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90790ba6ee9588a4ad8f280e40640188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea395102aa51e007f1b4452c54b86c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9132dcbbeadd471831e0d896d05e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368dfa221cf6de694fedd5257e9018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec328673dea1311b041b31b4013155192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb3cc76105ed43a592283269dcb84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080afd76e705ba0945507f8238a43ee9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d250b75ae7eef380762e5be7dc3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4a76a70c4349478a6bedf26f6d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38593bdd76f02deedbd06ca29790be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45caf3475162057deb858519849d6e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142f80b3bd2f4dc4a17a0adbb9cbc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8d34f7390517c21d920550acd4c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530443607ad4daa6f1b282a0211242201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c88a63b5421d520ff067b36c37e78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c0c8afa04e503e84a738d32fa3fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa08e4e3f07ad878f10d62bd61a657204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233f5ac86ae796678e7e928baa1d040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdea9d5ec3df529bed51720e71217206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528410793f84a2d2918bec76d84de465207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3f393633d2f6a5c8c2bd44325fb44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e242292d4ab0c583e7b99e61ce7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c203cfa8b08d0232a1ec718d811c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd473e94194f50ecc502946c3c43d0ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa71001dcd8cb609098d799e7535ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ba148e6751ebd69712af898d261d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534011b34b361ef2ef074ea675e83c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7117378c1adec9a795e1c1179e0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c23565f4cd325d1a0e23f631a106f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8796acea895f1a48a28567899421217217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417825c355d08f33eb82441337b11d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de17c6e1fa603de6e4e4ae9f62a4c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072059342f9e47afaca175c71579ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d5b9ad75ab94dc9ccad29768d214221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba852ee6d569642f93cf24980f025c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5050fffec07248015efb478660db752223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e041e1b9887af1445b03ba9f2403b7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2279e6358656b2a7db0d0d738471225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75407a473d7379c7b289a4d7db6ff2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf5484d29fa8287aec3988b799e4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4e76cca878b90c8df4ccfec4df893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9061af6bf8c9c0c76dcd8283fd3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2db1115b82d9ee0a27394b6dff8ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af74aa6c534c1d05c05dfaa2ab5251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9316ca1d86703ec4708b49abd78b8f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b584994f8355f2cf78f36d69d1a22e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154200a633b19fc3ac9dffa3929d296a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf5d85ee03bbee2b52316c1293bbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a5e34e91c83ebc648b39980935549236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4554d48d1b42c7f6adc0f384d203237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653294f3f38bab4c4590ee1b564ec5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb39123dd2ed7824b266368879104e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239081390e80277231cc955b5ef7054f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4afd13cab0cafdcac290e6e40dd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153323772d07842e1dc211e0b33b1f30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc326ebcb661c0f0dd623485e6a73c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9aa33537def572991f5ac6fddf07b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e0c7b56ce0cd29f9026af1642f96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858061e6cab8910ee684da4f9825b4eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af8e45cf08f05709b853d7aa1a0647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d0f1f670877e66785c2767042578248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49db694df24764ec9d557b296c72ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28d268b9f49d5d68730a5a9d2db8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a01addfa80e03ce0ed158c1416475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0b5cb633ecc735c5638a5952e3b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252bc4c6f22363cc8b68d87af7eaa5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5132707be441bb3403c84d33a1909254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bcf58f9ccb1fb1a56c3090621552b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263bd53098fe54944334f1e18e87ece256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f677c38286f3c29f361fb87c019491257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9692afc5332ad5822cb71546bf0f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a7faf27fb7f28adcbca7c6c1f209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043965444bb2c0238e079a8afeb624f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870467bea228d0a6f31cea3bde9a5cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76049919f3db832c3f185967eca26e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fccfd56d931d9250369b8be4b26d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e761e6719113ec8c0017b2eb12ec0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d81264e724c5e74862aa5af0af3fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1c206012d040c7024534d0fa96e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c4a97c9c04ecf6bdcde0daa92ca5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28835efe4e105890633aa81eca3210a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d746de2a46db5fd2285fd556afb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b954506cd166258e24ee926ce1ad54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31fbfe49087da667b4da7570dcea1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f12eaa19e1e540a10cce686c6fcda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a58d061f70878d284c3dd48348dab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931834f7829a6ba3fcb36b342d63dd1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bcd81de75a4707ff6d1df283aee0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4195223f2d004f95e5a821339c2acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cac126fb2f5ef4f06ee5fa871e643277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625c7ec4f9252fd3ca753ad85d5de55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800361fe34f9ff25b49d32c77f197d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a992bf6f2400c800225c933935393d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2cca6a71b90d27782b098df86f42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947ab38eee0a9f94b7b1abc57567d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf719f48402f0df9d7d6193c6ef5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51672b3e186d8fc40d5c8a494b242cff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12571709d9bf0960f156bde49764ce3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d5a71d8dd86e4d8ac05ad45cd45c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f7dc5da1b0bf79904351c342c404287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420488878570dbae290ea340cdb1cef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca376f3937dbb7b2ee957d1e48405289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884f0fa9f5dc893e81511a4fd801c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be851b72da782e9a711037e2a51ada6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dd91ec48dd8567d810be7570c87ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ac3ba3b66261e78fe8d260949281293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a848a2d3ded57f8eab158bd226b72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a8d53450600b2572119888595c03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884ef234807a9e73bdcb2612952d04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb007e753db2b7bc7ec19b4fe38dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c4e4202e9799aee740e1061c31a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcabc73a35ba86fd73dbc19bda55c01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c3a646a97727bbba54cbdc6d7624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b7260f5c56b6c949663337569a1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d427762391577490e5d9636ee0490e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab2bab61c29dde5b9eb047ddfed4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42cc28222b54ae007659044478bb37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4db9c34dadc1aef630f8fe5c4765305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e164b00dd4d88d2dea634fa6c8f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93749cf77e7e99e09c2a5fcfc3262307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760be886e3a20a5d84c06d6ee4c1af2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305462e37c267b553e937c87c66628309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190ba0272d65b6f78e37468c334ef2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27732c9d47b4820680ffa6d6c486bef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49345b7403e24a817a88dc218579e14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224857237b6a43a355bde77161fb3898313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25347278afd6718889ea2bd90defcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf0babcd2940007af501eed2b3d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900a3a58af8f0052cf954ca51e32f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d169a70faa843c06bb703c744d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ece62fc425e7cf6f8cbb6b22e5e7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cdd20cd504af6596ee29c4a2fcc5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae2e5d10d8c6410301dbf9149242f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf0a40f27a0dd0a6bcfc98774ce1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c76c46ffc0bb7dd01f28a144e917d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20571df5c284de35deb8315f18263d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748452c8d4169647535c689d62af4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf3d1c34f8b214b70d423d220a26e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8ee87d71419cd60829a21cadfef6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2349d4bf72dc94c712160b58d26a005327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9810ea38b6885f338a5aed2fed9fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be291f1019716d311ab2f7b77cc53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c64d13634a30f56bdf356e6131a56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabedf4e5fbeee8908b90167c348232f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c58c1cbabebc463c476e445b2c10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e04972165465744ee5c4c04e351ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f477821cb34baf94418fe718e3b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab033cf3ad5253a39f36a81d7d598335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453418c1e6a1d26f7edd464086f106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4c82d4430ecab6de3a4b0905df480337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de0bdd07755edf0c273aae4473bc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962686ae84d8244de20d7de770453c53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf4cda0b7c6535965665625b611a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95846737b6059dee82efe264d6ca3fcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed691a9e618b76d841d8b48f362dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa065ea534f894549132490cfe178c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a6a11af03648a951e1978bcef8b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b20d98de0742252a70949ea5e4f7c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfad6569c117997c5555eb8058f49e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448300b50be1be057c8c9b7d0412c061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabd82f651279703de8e42ff8d8a78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e86b641a76f452d9c6b8f78b0ed4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ec660fb1f5f41a9c0ca639f1cfad0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a5521f976b6f267216acce8280ef7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea513b8f6f4e46c41429a2783d399cac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc0879e599925f6d1bedca993af4db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2531e37352bb0f538cf8d1c0fefce1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287514f210d6445ae5a2f6caa72e76a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e616873efa759dd804c06d8d15b30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddee129a3fe8fb3823f162984c0d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd40cb0ae77accdd0950f126a5bf834358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db12f5e137fa172fc7382a10557bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbbcc6bfe4516095b6ced858c9f8a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781714430c1238716f17e5cb8ac029ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ee39330b3fdcd1f771acff7a271d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51309e06506b5424fb932627c068a1b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e9a00840add40d1fe11d4af08d76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdd1d9646bfcf459b8d16b18d47f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a1f6b5b743a9a0ef7231fa705b204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5bc6bd597868fffa34086e12d58af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd16de3b73881a7a6e71b96928294368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fde9a9629aefb0264fb6678d5d382369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97912422f7076eeaaa98a154904bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e4d81af9aac67603c7bf81fc670d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd38690615844d8bb9a9462b3618f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0feccfbb22ea03f3d747eedc9164373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3af3a7cbdafdc721659e81dcbd2fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363f9713afdf916c5bf149e7026473375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9a48426474173cd1079ebc8d693d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0fcbe4374bc354fd5f0b4cf391c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675cc0e138794a321dc62fe75dc6ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8a7b1b33aede431a61d0fd49bfdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131468cb029ed7750bb0a4d5f6aa6b29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda026d52460c06fac6f96ab8b4f2c76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b27541f5b8e3e58cad7296db06f94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544480a02057b4c0d7df65b701ac7a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e157add00392371489847dcf70cd6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d32ce549cc918bd2ad3b06a3ecdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde916aa45292e2eb942132d730811386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c427b879d1c097edc59fb221f6d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29eac45c7911a22181f27a0b2022f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93818912dc7c604ca1c93f8fb4ffbc5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719235bbfd215737865640bf46c865390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784a76fc42d742ce83f5e33c08bd4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291090bb9bcd67edf755f942bd809f60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d8a37cb688acb116ed72a1488189393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a559b121d94eeb68b43666a7b2eab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337001a686d6b6d28401dae913ec991395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e81a4514feb3e24fd45979d473db2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cb64a71f4fdd4c7b6aa1899bcc96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d35e4098af2cf98538ce1110cea7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b786547dd2a28b39796a510d39eaa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e824f2b4db622fe6157d2253d48efa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d84db5bedded9ebbf63b0460e1c998401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082076ac84d885503072b106718d0153402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e12c7246604dacab90e2378312c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80fb270086301609538e04b25e67b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573ec0da70d54a52f78c153472e119405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964734306ec1942d1fba484454f53f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500502fac396b5899ab48c93563d19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee309a0e471dfba21995603df2cf76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94dbf6cf56f5e55b9a6d44ef40142c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89407b94f1865d95225039f6f6078191410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbccc7614f12cb8e976288ffc98f04e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017c7a9025519f0fe0688d64a98408412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f4381235f9df2df739adf125fb028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f4f5708190a06315d320d80529d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c789099d8bec020b7cbeb82062c16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863bb49cfca6f32d01014a10cf254e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e6bfc442c6c0f52a570449ddbbd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243df476742006b00cd92473b388d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afebfebef742e27484fa8d3c7d0dd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f9e6fd94b863fda5951841a84ed2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c303ffb01eb6d5cc791e9ad9cd0134b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d3205c90f13cb2d79e37e0c73560422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492294688803751b60a7388e572db23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16050cc3f7a41fe505866ae5fad2d97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ea5449979d523c7bff10e882d74b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78f69d4cc567e7f9673adc61f2e10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149f5d57160aa6a5a1a102c75e82a44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d0a2f671ee85f65a83b0fec0b75d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f420206c144a92d70471f48ab57715a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111ac24dfafd9309d0fa79bf11fafe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973dd83dd0a9266c4cdde8c41780f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0ca6fe127ca6d6775cc2568f455d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aa8debb5c7fedc344fd69636e9ed0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbabe1beae42f2469f14bb3af8a582434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c33608f11e4acc0e9cc4e2a8c24f34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e0cdf9d023485f19d3bcd1d3f53b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb683fe0fa50e0d3cfac9bf077250d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73814a9076b6643cd24abccc15800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1acaae768fea31fe792b86cde0ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ef58d5c844774a0d15b4ecff8a32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cabce1508aed479f540184530982b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec3e6e332b89b96a7174d211540ba6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f72e4515b0d02bd255c292e95f92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136f5dcd239fe86726a8ca5110653b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138d92f588c6cd2ce85d6f3eb43a0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba26feac9396f12714a8ac61fa676c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feac8486165d229775f84514573056447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982198f02e670cb6ce13b92d07c229448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9e8183e74f58140496cd0ad22d976449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00fa520f5c8556bb5fb94e86fa889450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e291173bcd1b58b1053b79a03537a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9076b26123af7fbc188c1a039bb49a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b76923937f2b18416ec17ca261522453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f6affb4976e1c0c359080ba897bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac485e9b53ff4b50ba5a8ef1bec6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa74499059d8198f5fa968c8da27a0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4eb7bb98a6f7c8c1f188a7bfaa93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a26b2a62cc12a98ba55dc6c9f1267b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282076dacfa368e38ddcfedffe674ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bdeacdc6ce416a5954556e2f2cfa6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50492acb1ee0e169e8f8b5a6eb434461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c2b4792b4232989b94daa0efc567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92cbfb705dfd1ab2a40132e479efe4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991d594b8de229d221df4d3bc9aa01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c0769378472a064b3e5b530d473c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14573ce8f9654fffacce9fd08fe2953466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1e317a9c2eb0116d669273df1551467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00ae92e72351ebb59b07eff4b9420468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa1290b9af6c6e013c0722144067d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeaa53010d2f5e23c29622d43a7d1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe7c3f60b7231db1c24330c913bf1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa62dc2e2c861f0a642e1bf46f0a59a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2a166aec1887b947d04a3997a9d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673166aa3278ce8fd34803058d48cf41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb319bf063959e11c5feeaa76a64ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8fad7ed17764bdb2874edbebf3f0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa7738d302ff5466cca491a7e9d16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ad896494dc66f55d7b815e872ce7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03159ea02bf61fbb42f56922de92c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9771232db968d07ebb11dbb51228b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ad5ca5b922ff393bd5af6685b75a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372efd2035a53a1bc47f730f14633731482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ba8072be6b988cf52b5c4f80e17d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37390c824fdc9e501ff3417b4885ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72255c794d668de4d5b2839174bc11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c21c467c1776cff485c7b4285024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e27ea4c7a0373ecbb3b7036921ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c59021f89cd0043bd35fb67f40621488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0324a9325af005e8b895fd2fa27fcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d1fddee7486097cf2a7baebaf478490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cad50a97dce5cfcbb4d10a55b23ee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7874139bf715abb629555165d5a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023bc3b762977bb6404bc0d495d3c0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c2a50b0760580cae54a9e55ef573494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e922ed7d9565f61bf1ec2e8aeefa139495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e01d4ebe5cb4b210bb2b254e02d5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab1a9cb21453475b1596de008eb85c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571715fb78ef8cd9c55f1af3ff14f255498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4713fac77da3115fd280e0a458e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea071dbb854d2b3d331faba8c4d63368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c92c7af5445c0600d6da6fccf6f3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a102cb7b6e461c592240771175e11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7bafbc6ef51cd7c0ea0954f35c068503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fbbb1735db8eca063352d353d2cae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa61e9ecf9b9d7dd1fe9fe6b651a84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce73d50502c783be111a4559aab2fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf9e1dd5c0e51fd79a891e4013bc38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da880c6214e75e3113acc76c999882a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925ae43fd7b0a615c95cc09be99936509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee5dc28e1bc0e7f9ed4cab85f1cc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd9b08a35cc26a3f6f6261fc0bdf4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362d7be854140ad0886bf6297ad903512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c3dfb6a3c5f8ef2b08dc9ce134c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5707b4ce443a50858df4ba3ea096c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208291f3f644792cdbcb225209dce9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405644b30059eff9a1cf409d99da3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fbe36b134580ecdd72ca2b5e12ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad76e78c4bc9d42d26bb1abab9911518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c843ac16faa404990ecb46664f54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380911d89f0bc37da231ecceb04a84f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5358a9373afc1c9d05a22e2729e8c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6c5a16d1b66d0ea13abee7a5d6bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be0e8f738b35066ffe02acd3ea97e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625494fe2b0f290e59446e19017283524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce249a0e77aa0f37906077bfd8c96665525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9105ca8d718b6bccef20c5601037526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fe9b7d9ddc1faa13a355e9672a010527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db709585f74221004f703772c051f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6b45c2a397b3cb8d7ba1bd5b30b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deab0811ec7ad3603b91f36416dbfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf97a2c1c168b34bf884a74e95332531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1abeca1de36a64ad68904bf91c6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c696944795eaddf7e7eced039aa95f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467ad613654ef6042f5fc938bb1380534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc768514da54176c7339600fa3683ffc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62af5b93584265dfc1efd7768334fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146cd437e54e1c62b3fd04c2220f9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee1cb080a803310617ff0d324e11d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e7410c2425b01a7a57bd28990b7d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6d356c2a3b4d8e82714dbdfa2912540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70a612773d9b293f0678c533bf853541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abe887784e2b90caf779e3f04b327542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca48607fb12a8988126ff2a4b5441bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2dbb3f009d52561df23b7e85f7e24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d690c678674ea58ee9fdd5ab1c5c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38660857c1aea6ac70e77341b75af69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24523d536f30303e1413d46b0928c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58644369be166ef4f8f0bc15281a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6c16daa7725e1fa9654232233967549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca3ab076274b13de33c5613cb6274550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88acfe705608d4e2c0d28449e6200af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240832ff49e722ef9d6ffebfd3c02f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b383e86f4142de9d27c086177a2a25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0d2d1f84c6d7db302ef46850c5b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b7cc224d5c04f20a7a59f11b637a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805bc6dea46ead48ceb93458dc3f2e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd0d93cd1be098ee31c4d95123dea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ec8df037793fe449cf23c2d510c33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c2699beed1f3b25e3f0668df2b7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ecbc997e688b030cab0e21ae8f01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c620695455a4a9137a58535be6630e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1d8539fa253ab30d8787852832192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b60daeb50aa9c6284726afa27183e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c7dc8e01d3c951f36941e0e97497564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfac404c14b21685a9a3db0a5733b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecdf99ac34ce327f7b3547267d334a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be83493ce53ec732a213630a2160504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d156ee1cebbe88369fca2a8c1e14a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda8542860a8f56f464c207c84ac3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defb56219672872c809f156fe0999a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e005a8385ce536b5d74c0c7632db6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae016c02652c072c6847e951edf0b75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d54e2ae238b66fba57586b081392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e11251f36f0b479b325358d495e34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ec62c38d50e347dbe242a8b0d745575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943db59339dbbd058993373196662a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a031dafff4c89fc7c158029fb8b12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbd8e59b39834d9b8a98880fc9425d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545fa5ec8ea395aa97aa72f0758cb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a126d2ad85e59530391b5a412b21b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb8b0ea41dafb5d7ad876da026ed8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430106a521de904b155f4125561ca143582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dc917e640a04ace2dfd002c3bc18f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7108b6e8c1317221d533b06cee226584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9788dd39392201379fc6089538f36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c9070ce60cf34745ef49171b64ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef62571cfe5d023c57a1692f9ed34c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff727fe95850751a3d8622edeb02263588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b540bfde5d3d16241d6132b4a74426589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba07f5d43ad1bb50c106e037e74a2da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a08bbc209876d26aa4aab3734a88e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6d95c195729bb663df561ff26daf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a96673a701ef12fea496306fadd17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee549ea16ee242fab25e216787ebd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936963cd94ebce7794237e3f4f58d8c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a3a8ff7df795b72aab1e5087df23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d7e26f7a8bf55b049a2c41dcb544597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab666353f415e801f94326d564bc2c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35db1d8275ea28f980a1737bac901599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693afbb704b4ff4f6d04f972260e1cb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f11bd8144f869720aeb1f5c3eb17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe9f4aa58323162654a33b44e58731602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12d3b90ef9a1725565fb850337fdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f1a144c07ede9fef916f0545513f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ab77b741b01d1262d72e9808500d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951500281858cbb5abb1dd248b2f4b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef669da2fdb1f0933fd39d54a7189607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78227293ed644821413405b55d5c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe379e4364fa2a32c5dada20b19641b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb568a69264344f9040a32d34ddcd14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47ca36ed429a1e1c28aad083c46cca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e9cfe42d381a78bfbe7d6dc857a3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f330e2dcf4184d457ce5b1502b28fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e84717992e53c4193adc1d80cd9ca3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ab8c4b28df6b27fc713748b897b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe222215b3ef21d40a94529cb8946616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ffa0c2262600624c88690d285e45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f2fc36c19700200dddcf7f28475d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9733ce4f8e1b1c403239b765378eacf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea336af20e35d52c65ff946a64027e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5a6e35b083a9757d055d92590352621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66673fa3bbaeb91e67a74d9b5477e177622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23305c01a7d8f8f7754b9b1b9ec3fc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d203ebdab3064632da3a3c073836e36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec3f6cbb9ddbe7d1096c9dd641397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d2a7214238e95d8b93a84f4f62506626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c785b03b0b1b92b4a4ea0f1710af0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef4855bce36a5499e16d9ae90d931628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3acde333a96b590bceb1278327efe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d1ec9c9b84569a281abd15baf2f76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2d36bb1f786fb9cc9cc4568c7ce6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be6c593cf681198541fd8aab67a20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f141f32e28b979e84aff4358158a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaccba0feb690f2feebcdd22e67a96e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479dc323137b64853e40c36d868333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07a3439ed56282b75af3e79e5f235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a57e31c96eb6cca79198c9e67b31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca09feefa3fec8a0b7ad0b5bde52c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edccc032a9ee87ce217708ee7557685639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629819af2e57223ecb2d130ae72138e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d47fb73fb7196a3e153ffa4940bf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edbd55a1e15d6cc2e5b640f4542992642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546b702e9c8c5c995ac4a2b883a6bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814701d29fc301deecb4bb3864254b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094c5e40abc6cf83244fe4c84557012645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdd1287d6597d07a736242435ed006646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae467b04e5be649ed94db5478360d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c64da0ddc6fcd9d6ca901a7c0810648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d3ab21ab6731a8b359892187e853649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8876521373446b6007a8c661a39af9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30435646d7189012b43a8623e555a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639edc9c8a8ad8200a3915cb905bad66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e7768c19bdc14736360453c59925653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb783d425b09cfd006986692f737a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe71fc67f99be3e9e8b816b96b99d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5af6559d8e108974b0b320c1cbe127656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3090966c586875b11cb50cf458293657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55940d54e759b015aa9205015391c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb75b17d6e42c66d83b6ac67b4170659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1471774b587835c85e9220b4e02e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848708bb05f5da13563bb28580ecaa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e48fc8b336c1ca8fa95506167684662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9a1e7855f47927b97a96fe9b0a8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0500a350a1c32bcd551b43dd44776f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49327d73ed0e852ecafb98952ec0e359665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94466db96a54ad18a69ff7985c856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3f6ab5d125118cdd5d0f44a629b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7361ddcc2b2d782ffb2dce6df30df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755613985a07e9783cb0efebdd36f249669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad5d017362c78f2adfa1f4d65bfad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a76f2264c56ec9216c214a3d8e2d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec003ac742d0d91d8d37c079d66ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3c6a500ec24c8a3e413012452f2bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd2263ecb2138bfc64b0457a0b598674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43259a97ac8d2703d6375c2517fa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad086566624c00efacecd83b82d24f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafb17f5d0bffd264c2babc435c3b72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb68740d73f3412a9129139355a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736f3bdafedd5a09278133cc495c1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d719cae0c188b5f4573653e21a3ceb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064767c054cc4f36d5ad5490e5b6c86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65c4bec55ba3b13e305b6fd5e5e87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d931c27aecaffadedff59632382dab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ec88053fedb24db3f328b71205f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ad7537185722d35c803ccc58d4a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c62b30b6170a50b58835fbfd8111686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a30b8ff487666f6d0f506412c52ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fcac80e2825f04fed7b0197e58e7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3151ba26421073223a4e0d1442216a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cd5e1c1f6af9006920524dc2f584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2b05b021dab76d9d638853ede7f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52dbacf22c065ad2c028563015a110692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adfc454d318e964afe4176eb174d3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c88f0185ed5b83fde2a6f248d04d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401be0f9449b5820cc6ac35ef546fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc5876ce55962b5ee40b8063e0f13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e842ef1c46947579364f7f63341c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d141b6b631d45932488a271f9e9ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9668230fd33822a669a3aba5276e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7cf0fbef68407e21aaa93a9235e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb2fb64f3c5f5299238a6eae73fb1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87312dd2b0eec51ab187d0a20665baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214f24bd3a2cf355b71fd22ff7aece703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7769de9c018c1ca25287efe668adea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a6e740390fea3b77a48e0b6aea04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ddc622714dfc5cc419550d1fbd2dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02737a7e22b98616606008142ca7aa8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d93ad7cdbb85c3f33ae52f874f5f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfc728e0db57e9eef53b494a1a701a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb4cf926f6512f12ec58fcc34f48e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab7c35107336d55b6588ed0d3253c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00649a2ff871d043be189fce9752c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b184d7d355a365da141319380928fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504aaf6c90788245d09f5720c12f71b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae6547a6c81aea7205334d3625dd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e227257969f948fb71c9c779e37cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9308bcfccefca474e76bc8e9010ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b76946ca94f0443e5526fcca8e00f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019798d74f69bfd75835dad46910d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bf718f68893c3c7b7a19e6128cc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4d8df4508b835fc48f5d872e25c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213b9250b0b999daf2be3f19b9c049722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c04a3053235aa4d182e4558767d5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87e07abec06ae8f8a89624ba385ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3b40493c9bf773947586adbff32c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde73c4065bc21aba18e1589a8f7c15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c712d19c82b56a691fc5af48fad3f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62731d14e4a7cf84c6804d7ab7fe4da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c03f853ed4539bbe13d23a591f73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ceb390e7ec92106fd3b580cfa79f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83691a37ba6a528e342e65770a8fae9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743de02f3327efb687ac89dca16de95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b0ed1266b04fee896d135b98de68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626590fb2dd8e05ce222dce166ae30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7fc5ed715b94b4ffd1407f35004f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae3bfa29668faf1986f4d98bcd560736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d157eb35e30dc27b702a272a5ae80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be236be9d7123ceec6977a4bacfc36b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc99bd710cc1568fa0e18b763e4d87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5b12d54b196bdc475ff4bcd8291a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb06bced7526d3293a96a10315bf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de95d03fef976510682d68ee8b892b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5251b1903059fc7e0d59029449d1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e939a9433929bf3ca4ae480209d52f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678faafc9c3e903c6554ecc6287fa8f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab8bd179bafde1989cf2b9e8c2b551746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984774b46634c55c79fcc8e9e0891c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b048f658b5621091deecd92858f9b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091662dc8515e2068d6a6bce6bebfb54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1c39919879c5d4e83ed27d3621e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638eea6882d2a6525ea6d7b5c0c0fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba8c16a4ce33c71def5496cde5e913752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef273bdaa44145f9e8438c2edada1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>