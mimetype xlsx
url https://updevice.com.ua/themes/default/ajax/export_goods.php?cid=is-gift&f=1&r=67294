--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4e9402c9553d96b313a6abcdaf04f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f6b98504b60d16bf7f70fdd313ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1fce75b7eaf6f907f25846c154ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9429551079ae44fa8cf7be6e3e5a9974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8942f7116713b6d4b4e07c002df3525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242a507911ab63015bf1e7e5e0991286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2cc31ad92e0fb2034b029a6ec8307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23a8721a845038586a383359575c9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf3e2171b65e08ad32d994a7fffe809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b9a4461891defe7d86da1f4c8ed5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5b1d760bf9abeb683db693c27f60911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1612e4f2e98baaa0b8bc999c30b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff38d57546c0c338e54733a0d665e0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27b7e534888f36d7afe97d6ed0c2ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb2653aab0b51a5f81a18cdf33a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd684c1b189ab7dad4bfffa66394a5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89a705245ea91807f70eb8345293f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d20f524658f3bbb4e6cdea2e011518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c536cb0a9a6053f8d76e0476317ae519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cbd2daf10e16342091e5d4ed61e3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c03a02297174784a0bd5a4619de521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694a4e99d8144fde53efdf8a95885022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4c65d55022627bb12218140fe0aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fcced46831f3c36d35f8703d4d3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f0be0e96d461efa1efe8c50370b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf504455646ef89ad59a6560062d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1022ac7269689c2527763da173ec3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bd400abcb644aed6df545766373828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a7869038e19d3ae0f723fdaeede2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2ca61246fb729ef59277607eb09330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633acf15997be07166a742f0d986c15f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55716ba2f5d45c7fffcffc9dfec84fc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8a162b2f6ee997ce9cdc7548d02b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ea23870f10b079e8639b0f9dcc5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc0853cabb75583a97ddaa0d33325d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa93c55d9eabaa7ccdcafd3c69ee6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0eba3d3220b99de4b3482b3c4f9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f00ff923778705c696c11e57591ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b530b2d25dd63e036fb03e28d46a1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4893cebd9892515da252414db639840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b184b747f4bcd11441cca13272f02d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f6ab2564e951596514c810a7055c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c0d75117a06871f754a467da8dee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a2b4af296d8caa8a2fdd3771c9e0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264e82339712e7a0ed462b2833aa46445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e495212cfdb0eed0817ececdef9ccbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e5815f7944f6bceb5890b27f642d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bc132f108e15382f5f806aa0502048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d221ad3caca9828b170cc163d7ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939d4681e4a1755d178324b573604050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e510637373eda28ffa381463caff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95076f3513f4937048f521fea143a77552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221cb8cb05b14848a568e0e3a91d8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7bf825f129ae8234d7a61074878dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162c8182922c73291e29d7f5fa68e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d215d65981bb33d07bf3f44ff2292eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bbd4a74d411be0745d4d5d75530557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f7613ebf91f12358e295fc676fe158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e664ac3b093494f830432c12fdc4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc49401ea14b8e9b861af01efecea160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848c571afd8acdc2f57e6cec173b5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359109d1b822222ea86881a1f8e807d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b7a316143a4ba610e4e39eca3fdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55785b4bf2e28d4c187b8f5fb6eee564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4cd37b886266d4b6c0f8cbfa7c7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8090a2ed2e0c92942040961c1d30b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c86c3e7b06165dc8b0cc43dfb19e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537277f7369415d9fe2455629cc347768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe658493eab23884e9ddf285ac9e09169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d4a2aa99734ed18977aa72cd18f3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64497de6d5bb59faa40c8b00875f456c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc9f6e56cd5be1d38a0ccde6a7182572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9f5186926722527158e5b026674773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723a537283b15b2f8b2f95adabb146074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eea7b20a1b7ba87240c1875e7f5bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af114e86a1af2ac488fefa5e96eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9e61d7394386452be412ddc72e02477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b950de8939379d8a3ee83d146b18e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346a52a1fbfa1dae51c4f66e984b8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8b4956e8aa384678b9e35cb54a5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8e2219c34ad1f823d4bc4d6b8330b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025e3668cfcfd38b15f10c73f072d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfb48c4d3ed88b567841252f0d5a5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eef4dea00b048b050dfbde694a9aff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d4607671d90a970fb61bfdc70bbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b39d136173106edd86ffb63bdfdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee1fbd1407218d564a512288ef39f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555435ff9e4f2a9d4e6eded22f9ead3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4649cb6b5fe93f49ae2b480660ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ab19655a5d91b5b28f8b106b395190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b81ab7615d7782c3b2c3375dbbbfa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12023e82a56b2a3187335c0812c8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da0c6197e17311fab23fbc116ac7a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9c594c4b0d6f9e66710590aa63e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c356a764e7a1bfb81d2bad7e5458795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d82af15c8d69ea2627c20c5d50fdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c810f12c2bd9ca5e533dc84a315cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a971e38d270a3f89bbfe44878a9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2899c7ccf76bad7a6e26aad1cf8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2156ebc833ae715074433f995da561100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d286efa4cc96262df73adcc6ff90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976bc4426b0bd3a5e6668ad1eca3cfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76656edaf202ff9b220cedb2fe610f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feef92500ddf2e3536def033dbca02a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f2a2fb54d3b84930974cc866a9786105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895952b7e1b3898e9d195092d83a4d14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363cab67eee6974ee223df083d910f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f2e0e01dd0b653c6758289ff564e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b901cd1095b44c2caddad16cf0d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403085c9bbc8819fcbd09765fba581cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1435bb6aa34338daec1fca397f68d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa095a9aaa138cd873172e78055a7a1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca4cf81f088a1caa9cc8a87eee027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752edb6a01952029a9a765438fc84e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfdd9e644d758740cceb10a5eb605115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe352fa1d1b7954dcc20dd8cbaf3690116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362433d0f4886bbd61b68b6ee67a59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736311bd7dd29506f42d8727d7b6e636118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0c35f8e1bcdbb9692cca0509a4a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2cabef1077f62f3285a75a7ec9fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a001a0cedb3afbacb10b31b2341ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b8bec9f868971d105670098babe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314b9152cd094108cb58e7e7a56776123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f4e2c40ed7fc0d540fed5b2369e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae59c92781b4208722d20caaafd3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919a76e183e738a2855d5e1957b3fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237402d2478fa6a84cec05059186df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f637ab0a688ab9b7a94442e1e757cbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fede9b2771c012c7823247013194af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f5401785e192b647f2af462573536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb9106c9270d749c6f6972eb0b17b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdac20248934f5c95a21c4464542b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569595cfad9efc8686ea4972354cb488133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e0865839ffb9f5ab1ce50291a567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49b1cd9f18a44b185ec12a11a529ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51176035bb44a4df1e7e0f6a82b028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafbb12dbeb102fad8a587dba6ed57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f15f6d29f0bb0e8538108a3270f1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c93c4afbafa760108af2b9a357dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14f191fb651d8251b5f7885798b95d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855537fd18042d113eb83f6f0aea8d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc856e1629bcf5289d2f2fce6acd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf56edd054a034f7bedfbbb19e98a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b3add49ab5b8677e7d87f8ab882b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65accbdb1749b26d50cfd9911e44d235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135085369e8420f55ceb7213857a1c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d719d450b76cab7400622f624501147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eb6ffeed01c6bb7a3e1ff1c7c6e18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e103f4935a853a2b1b669fd529cd56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48df9e07f915020caaa30ef70cf96d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836cf304cd666d772dc72c2a387300e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019351bcab1a2195a3a7f6087e439cd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d0bf7358e724330a9d01118285b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2b83836596f11f8c34115895790a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f02f52786b1c753901d8635b4feba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0116dbedabe966211aba23ac45aeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd69a72f528ec5a345901eae95c4b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a1156162d0ad07456068456d0212e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7105f9c6ecedad0388820aa14fde0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8b1f902fa02f57480771271fdb106160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7388b256d0aef1c1f7c3cbd85b3f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b0cccc16777308eafb698276accd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edb6ff2141291b290df85b2b6cb8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020fb98325aa28e75652d0394e6e320164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9d6f6e8e7cfdef43d46af2b4e96ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157a1081b8d70afd99cfe7eca074df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51189fba6a71b60c898a847a8c3cc2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200d6490b7a93309ef23749deca70f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807646d88b67894ff2158f28a16dffc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f135cbee131c41ef664a93c5a07c55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836485a692f4c8a70ce8d4cd4184647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a48279cd1e58587499c52a7a099a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a68b42ce1d4c6a14bf9e03010da0a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536177486f7eed80f7b35c4b91235a98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103b898d30781d1453aad88684fec9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbffa4696748868ff69d9951f88093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a9df3a63f0a14a92f05b4045fac9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373647f362b720b3ccdadbc416ab316178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e86a98e139c183ea886ae018b0cf96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb12c66a0aaceacb8e623155c4c65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b209239074b01b3e23a40a4909aec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae70123bfe245bdfd97be015bbc034182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5809b73dac4ad4edf9fd72e44bec19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972eb2d4d5d3a0c47a2a3baaad5d817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb48be901b4375cfb8b24692d7cc5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961220018632c59a8557a9d5d374df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423c186edc23e9f82426482559bd29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e7219cc92eb2b8d98dd85b9b6f6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83c25bb95da00a42810d999a774d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729b6f4c79b2503b114f5822cc1243190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94333aadc6e7aa10d6f01d175cd58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aab5a5a5ccc2c74fa670e89fda212192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f482e07f30399d5d69be5f0f310c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51601434ad48a67e009f931ae70ab5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc92b012c6edbbf4ca904da0a2b3577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afba09ed0f04227e0cd4fb322fbb40e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565dd664af8396dbf11d6f0070fd7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669eea1d9cf59b4ddccd54becc07150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22169926c7bfe70122ead6a49c3dcdb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95e694074e8d9965107d5b3af2fa06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a888c75e260cfc0b09b4183096eb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40e251c7543e9846385c538fd2baba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405c883f11166ff5259cf17399ad00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ea459663da1da29fa268c8089cd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c83769c5699d0c2863894bd682297205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cc343d100608b431189807afef45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb4c8b775ca0f0951ee9a6c5dbf65f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b5a3ff5b5798fddc7d08023dd03e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c87043538bae62056309b60d4d1c70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62a7d5c54890763adb800172c057e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0169fc006c7e89995b3bc9983359ca7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe9c62346389b8260f48386b22bf43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7000095e78c848c9c1b9da5aab2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7b883c8032732b3da5829f8a48e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339977d9cf0079c471efa14599ba8f46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae27bb12e76cf0e38ea6a5dc7a0f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55d8ffed9cca181808e6b98847381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f033c3f9c4c092a29617c33e3c40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2191982d5d3e78e777b4457cead9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be44f9778354d95f1a89c36be23e7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316fd43ede349c3aecf45dc73cb048a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c69514c4ff5e86a01e0e5d6fd19b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915c54f79969220d2f2b6cebaf4499223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea64740b75509c7eaecc1f15842eb68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7b6b40701cc254679b864b9ccc9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fa0e25c2f64ea6c079efbee87de0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684237530a2d970ad8c0e0f6bf90c465227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd767f77f960a6d5181d0d259018f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab2912e7fd544e854b0af4f45c0ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f163e5905bba2a51223337b165966230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f8ffd0925c8d52187a6a5e147d99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada1e72803c43fc392c0d5ac45333e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a4b1a5ff61f2d2b3818c8528df39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147eafedd654051ae053fc3a475345b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c9708f478a87a93cc0a55f640f24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e6e63601bbdf900f83d698b34ffb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb1fff80f189cf9f8dff576ee2186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470025df41a1773c149572a2a1e2f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33701439ae524e4cd066b4e69894e0a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4fb1ab5e62da10c01d24bb86a3e1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347363e0c0edfe10e13646b6a1e64db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4105f53814cc33318eb4ccd3bb731f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e0e142c0db462d87744960111eaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb156237e0862b0c9759b1336e410f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073382fc94d58abbc12b9aa2deb8a4fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b21ded403fb955d905b15fceff079b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931d64f867bb44ddc5c7d20c82b2c2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d7169381e4c9a5dabd5590341b29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed393b2510eb3fbdd572acc42dc9e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3690bab37e9eca366c0f0d5611b91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce702ce9a1bf0e7c5ba589ee5e2a94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60c70017a0aa7d1eb4f4e00366ed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bcfa47b5334ea7412024a70bbf350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8d422c1aec8adde5e1259f23b4cf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee373cf663b5c195e1446b85f05a26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef2d79b618d9a01bdf84bf8d6c2570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ff68182b8b8e3cb5227e913d8a0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db6f65c3efe4ae30a343435e75957258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41f941f4600d55e23915cce25b7b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cae1dfcbcdbc844163615a8b2b195e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573b6865fc6edff916eff0be774a571261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2399f2615db63e988c84dc2c911b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049a4b2f223919a939dbfeab553277263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab8f635ff13d9589ea69851616bda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5c85244d5538807410e9db71b2d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d976b683f0a53b33bab7b722810a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f021c84830cbae235c3dbb8a358e54a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5218be960e08ebf13bb6799c4a702268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57e980d5cc4240c8cddf610ef08fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488119870d4f624da69befd0777bd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a84caa295c5f420bd041312fb0ae3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d665110c257e660c4e42cd411c588272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2584be20a012c628ebb42505a70a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0761824d5a934ae5c9ba522cf82d54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2d2bbfb31a70d7045d0fae82672a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37025efa979b139efc22983af2d83f34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd04872c72e80a81762ca478c296b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17e24aa545be14389bccb24069976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693798d73b04c29153a688545a07fc7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55434b0b0b1d4f6fd6a448d44d6681280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928d44f7247d5155f787a14e9b00ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a838fe8122783cc8b4f0dc32dac7dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ced0fbae004fb8be03be06b83f0a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3610eabcfeb0cc99153b9a7285c490e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971044a840aa855439fd8c809d6de27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618417eb8e4b1aa9cb4f3b4340e20c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b503d2be76b6e37baec01b9e23a1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae906e0af5054f57cb358a5e07544288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea2219139e7f2307f4b9701a68d25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf20552315f4221902e562f2645a6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb340322fdfbc037ffb0e1b1cfa29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7f3471a90ae93f1c0ff2a848dfdee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b111745602c6d136e33ebe8fcf6443293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad0c9967e6135912fb6cb0dae6af61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7883c392c5ee4a54e72f746f273b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd62f255b0ab333be384e4f707b026296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf892ac5a5b477ea5e18cd003b5b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3feba0526f3a1081c698dc94406b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a82a8ab15e8f2b00bf1b3c007e45d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7a7991ba4b0d1a99c983d1e27d82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c510b1a3ebb6154a3beacb71f59e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053619e7eac3b85a898f9f0da93d0e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c744cb837d3352de9d20d2ba5fa2c82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2036714a771f95c7bde14d5cd64c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628fef5419a80d304bce5809998b8bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760398f58225406c8d35c88dd012af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3412d1057b9d0e3a8bc59e849d919307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e9f08b94bc23dec295642468271e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959851a6acafdba8da0dc4b71951fa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e33b81bf4dff17284f1fc81b14b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e18b260940cfee330cf33293dda1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b245cf9e735b0412cf8e398b2eac6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3e941ed037e92d6a6b2a1a10cace0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e2caafc44f9d199d3def6b046a8b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121ef0b7e3711b8732325089ef93b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82561a9c1d4e7d712acd261b2d36c2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e75e17c0a870ddde63b9720c833fa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d4adbc2535d8590273d85ffbe834318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a089691ebf2738c51868aaa13c433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe08e59add8852891e23125576479320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15b92b357a859a6519797302db5ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ab93fd26bc791b73e97bb464617b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3fe5218540e65e826dd6cc02ad735323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab5053591452358567acac3eb48f91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115e6f4c486de07b67389ef4accc9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f15f3d22f855ac0876489d5d1861326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedb87ce8935590cafd6815e2528a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298244245fedab7663649cfa9f0c993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb809385a2317b9f74b5b5df470ce4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1b651b6e829c80eef35d030c1dcb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa701dae8eb470b338a0b4873cb3b52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5673e3f0b882e682a09fd5a2ad75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a3ec150b6ebeb9f571e15769013b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb9afcbd48d79f5446714c8e9c69f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfb889b097fdc5d54bf6895092717335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e241a5846db292f039f3a1a70c45d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2482c37b11068d3536d2c7ff496f65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e34a063624419b49dd37e5d9e9333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332eef5efa4c8d5d47c4d2242257dd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9944a387ca2fe0234579b0819ce25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca67dce52171f19824e665da26e294341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a77aaf8d0861dbda9b18965339199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ffb92e6f222afae516ac28115b063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def53135f785f0fbdfede1964ef22f2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768d0b44f7cede8d6ac2abc0291bbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a2c2f73e4fa12f57daec146313659346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d57815ce787629b1b3d8cd973ab8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41276d8772edc405e11d5bd9e7eaba1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a42c511024a5c65922b20dd1bd589349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe496aea7d93b50157f4c698b14bb48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ad54e989d1f1aef5b9ae1398ff30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e17afcbe67b58f56678f1562bef1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795637a1e9ea367e4b7cfc9eee383a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d16fa2fb316b948b2af7cc1553bfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41804d2c337a06d72b561a91dcc31233355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2551c13944ad952fe1bf330bf00bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26361acab7323a5febfcf76e1d8bb39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83915277d8c9b4b5b2393b115ad60a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60eaabb81d072c6fa9742b356e78d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad58d29868f05736da59ace75f2039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addf255fa5c1c83b91fd3e8f21250e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93523e759a6c535d1f4f1da2993d0d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a88b8f0abe69a9e786ae7e7280fc78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd938466e4a6e300870629ae3329c0d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd94af7c4e1578f4c7bfdd03ded1fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806fcef108498e7100d938137010fee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0e612e864e0f6f7fd95e5dc2a54b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56626222eff3dd914060afe1104c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399660c77d7b08267607b3c02a2fba3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae63bed6d7b1c040282b4a871069ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f6aaf8bd90fba878ae807c5080c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee7ad4bba39c423daebc1e1121309f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b9ab476fe1924c506d1494d3e57a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41806ec1ba12b1c95af8d6206929bb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd9752d91ba97f5f52a55aa623c67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f821af8d998c4850ea99157b0c3859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c4c4a287e18ad173aab073acad1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df2702ea55c360ec9543ba8a9144bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdf44b6aa24783ffa1e36129e22534379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d7b3f92dfc6fc5f4d89ee6324619f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f408f5c8046a7bc6851a16f63f47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abaf99c2ef31e1578653dbe0c62e03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa634db22c8e4f49b450881d9746dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8edf7954e36264d01e37f0e720ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1f5fbe80697fa844b5c72b650174385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd844bbe55753519cfe22ed1f2fa02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6783d17d5ba194217130a7417e55b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823feaee7e2ba4988cca6aafe61f5814388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91e83b35380886c6a0c6b0670e75f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5940380a735bf13e7be6ecf0b4c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d20ff057fad3d66cf7f011e41d6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea9b57554b08ac4f5aa6b399e5c3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad9b9ff59b8761e23c3613c537ab08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b9e689cc2c86cf0834053da12ad2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd858766e4e961f2242a1e91c1b7c84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af19d67a9676fad180549abd056c61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bc860c06db50d5d64d77f8063830397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2f9d298534ace6abefff53d3015f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1e109088ad886929059c3226521b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786eb8a4a75d05d046555c77a92c907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521775a47bea9853725e1d1a42b3410401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ec24a0c2e726a1a5ab4eb6955105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a7b5130306a9c68048923b3598f95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3cb118b5742058a071d811e58ccb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162fbf9d8bc3c7b48879e93572a64a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443178f17f2762c522048784a74ff42f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713d1bf93c965527180b645fc9cbcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad390fa8afd2cab469868455503565408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3d6ebdc43cf12cc68d62a7111f78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f923a0800f3a367d6009dab1355ecb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ac9ad8a1f987d7ce5d80f3a7ebe7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaed89736380497e30a9f3fd0a8476412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13f8f45da9515a6cb6ecc7a2ebe94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392197f3eda93623341c6b901d6427a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c868f9341b2d390094145db6e50ac3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd0358411026900c1a321f1c8b95e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc6e07c718ca9d3c8b3e4de0d78fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314314edf0ae127d294e7a7ba957c2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc2f22fcf759222a57dd71025049d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb03f4755e2c7886ecdbf6529142fa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dac21fd445c786a9de809af1d60c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ca3c98e93755953f419ba68408a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404568f5bb21b8f50284db3b5e7d97d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df324ce859462424a72788683295335424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80cee033969b249eb070f2186a3fd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21280aa455efb1b1f13e620f45d0094426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d624aeb2cf964a2939bcfa693340427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8fcb5f6f37d557e1f75320a9c889428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987d6378ad0313556d744349b77ee2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2946a2a4cc5e94a5ba6c67827f045430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431229ecb1ae97339fa8c9f8ae618860431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99860fb2945e2f720f1f60b252b746432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317562738c389e1831f1851af8c59014433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ced0a8321d8893280d45304cb73da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da8c22e92c497e9c803d5d1bb1f76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526dc440d84b4cfc5afc1ee075d863436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bedc008e2a71cc4f4914387e7879fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c028bafd14b0346b9306c9ed13b3ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ccec20f65ae4970cbfa8cc8dac6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefc780c97643285cec0d51f0c50d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f56a344aa2ed68422608627d89490d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ad554b85383fa28e52f4334e9c10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb931b35e8789442a5bd79616963aaf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94faf50ee79f14fc4082b4851a637c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0e1a4a0e818d4911957fa905469f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb694df1cce2fb14c245065b55d249446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979b7190e2b05d0c40a0b465c2c90c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec00d0411cb2966a395a334684e5e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad42f9d0aa68fde14f7ca9fdfd4e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386dbb3600f1f1db6a8f21644e020fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e8c893f932a894175db673cc8405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306d4104a67043d9659925da6abc1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a607107ac965d8684cfa68c97154dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc953be0736e0264bd22d7a5f7df11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8faae656401c3a8c2500953b2da77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82a5b318951d9e3ff96ce5931ff28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc050ae3a125ae8ed428725626e763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c949425317fff5120c0633b4b44b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9091875c12837da77bbab406e8cec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802f32085a59320fb0d582030bc3e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ef2049f9627be166a2d95668a2f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ca11a663644e3263b72a58e5670f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea22346d8549e77131cefb4666154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef09277af6ca0c374adac7c13467d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a399cac630359d0999dbf276ff12c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07061e372433b402b9169821dab75f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4875e2e1a4fa8a100efc0f852541a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a2aeeb747c117db2ae70bfa9ed29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859058ec468c2d75bf9cdcc6f08da0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a536124e7b6461081d495c1812868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84987d657fd1b6a04c5dbf552737bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc25cf8627517aa3ffe1696a08513c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d91f4dfcb4d9a40c542fbc701b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050a100d3eab656e0b33f9a87dc1a07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f870de1f26a682c3a808b272634e16b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c441ed021703a6d93e15f3f39d0f60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2acad2ddb6b311c149e9cff036b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee62e6ef2bbe095f89947b5fbb926478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a1e57035a4a9398210cc6393cf024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb40b87041901a42db8fcb31159fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4277f25a2ffda67b545cd76eadb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789dcb0e331a422fb634b41581200d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6e26348e8b8c23d5ef616abe7eb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b97a16624f5f77d067b13f37ae1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c7950923fae84908de6a36f48358485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063193f1206883ea43e4552d125a14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c20f704866eeff00b19c7f4967e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66564882ef4e7d3a7a4a0125ae13022488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b59d7aeeeff40eca474ce0fb51a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e8c74f75e531db28378560de7c374490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b33bb4578585cd0e0477fed3767f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f2aa4c4f84ffc62261731dcaf9c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d00ede59676075139c9982dea5897493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0132844dd456850a5fce624ce99cc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515fabc81d0c4cce31f78145715a69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dcadf9a53a92212dc888bdb84e51b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070d1f23c93075a23e2cafb9368a96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8c09b858d21fbf5bcfdd03394576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29d9ddeebe1592057fb25b7d0cb6d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8a529ef82e896c0048578292b568b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed56e18b63c841f1713baa1315138e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f88241f98c947609d04d0746bb14e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df0a6f1d5ae74c83ef1de57bf0128503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f2963a2ec8dfb627535187e2964c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6243d2cf6390e0a5aa90428244ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ce88b24f84b838ecaec4e05539cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0b860b146252e1828d38f13bdf6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde1422677c6c66146cafcc947f7dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64bc9918286f6e110958f0417f046509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d216c741184361c89e5603e957db0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8dbd98e8b21f78279eb3b2ae8a7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde73ee8ef367a7816ba526d853cad4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d12d520c20738126be05869f78a7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55fc251b0ae47fa54d61a30fcb83b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7cc83de5a0006618282ab4378d541515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c15ab11609b0fbfb61a37571937d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361c86ed4e8e08e08ef0b951a532fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f56052162748aed0f611d91e9d6ae6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a9a4362c26895822f88dce418a056519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed62c4f5182e580183ec7546c1b14a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23818a39ff818af6d05e28ab4ea1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89abe11de001c91d6446a4e630a6642522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35378568f3e22821f4790f37eaa6b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc28f7218929eb1cb92152f60f346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9ed771f1b5112731e197db01e6f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b685bb3c2d33eda9ba5776101ad42b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e7d8cad2cf4f41c54f1082517cc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf468a36f36f7f903480455d542ba4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d495b1f0a876f3b3e653e88363a568529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86863bab90e1eb4d0cbacfecdafe0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5c958d85a74222d9a5d8ced63369531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001fa2e2b814697debdc0e06a160b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494c67de38b5a860bd7ef0af2d9f80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87f19a864cbc6fb47c7947410efe4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e564873db0dab837c6338cd253d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc34f342270e0fe00d81335a0cecda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f38e3d15dafa8aa386ea92acff05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dc4a102cbe1b8da551d23ede792c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ff78a3ab4447664da8bd787ce92ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d9136d08e656caadf67e48d39608b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c5fbd5215b7031e8a82a9882900e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df1382dc6cfd21a4ed932ac51b382e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48c7491681c24e7e270a5aad66805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb63121e2cb2d68f736552d000d5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ef5687bda550a7ed7c00d525f521545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a1bbab6592ecfe6a65885cea0991546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4d9da6c0925521ec974fb9e47a698547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c05fb6e938cab2d3417306dea81e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813db99aac7b1ae0226a5566e676ddc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2ddcb4a8893ba500e2b483ed5a81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f978bc7a723da50796c481baa82dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f1f9dae9348c30eb53f3d9323d15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f62a7e5e7f054cd364112d86c634553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5016972f09b01d646d88747c6131554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564b4869bc973c62753f9f636bff95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66bf1617babbdd0a83f581a75543e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d123c2c9a8ff05f0fef00a5f4236ddd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b37ac49d67b398e8dabd35af736fed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18913b2f91b262a580f84f990e9f12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f241c23db984594a4440ff6f3092f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9e9da8f6f6d0167eaa55b861da5ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23533532e183b753938ceca9336be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d09dd98e657de32c25358b4d0a984563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38a2269cad8acf4305c45308d1f94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7b5a3d3d590d041763d23dd52811e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e237022effb68d76d0e71bcc301bb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dac45d35280921df09cb64dc4aeb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4a163c031dc24d4f4d6b74da555e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eaeef94d1a76061cb92b5a3e2898c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf7a668346f6ecaa6258ab1c66c44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad7f907fe07ae35661ede89fc880c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e8555f51b3a3d9093cd467f6e5ed2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb9c53f23bc149326e9c4e8aa4b86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee763b9fbebf77a9fea7857e230fe1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeea662408f86d969753cba1be0c217575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a6c5197379f364fd6415fa811ccc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be9438020f63d9294e6c99a82c9d0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0303ac7857b46ea7dfbe69351b6f6c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708af9278ad40a2ef115f6754802d16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e2e9fbc1e884a7b2d8cf7c0db1bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb573f491ba4613b75d4afd637f942a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ee37ca648dc5d6cc331fc9e08017582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680989b33f7482514f6388b7ab72207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81676254c8242f17e61fdd00f47ef832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d7706b5b1d7aec33fe186673a259c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37670dacc3ee7a1360b68f9fc36b650586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647910dfad9e4727810e15db6441d206587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726525ad7fd10c089c355b434190352588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ec011c91cafd89b8264c007c11fb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05710f471d281cdc9aa6eb8f8cb47be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b380c6cf4e33da4f885ac65f66b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dba5d0c0926e732d81a8b29ece8ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58566901b76704da4fa2febf1fdb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be320e818e1c173c5f8bea93e083d63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62c34a5ff73c657f845b607c5dff8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b6e53882d4779098da1d13989670596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989cc7556389f2c04b04826b91efb5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb724ce6fb473ccfdefb06ec1a923598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2d4e36861b1d91384fb51147d13f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f334f5176f0dbd06f84651ec499e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecd0ae344bb3f8c00713c1bb7c0c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5d5216c570b7e997fcb4bbac7277602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9735d8cd9912761b5bf166975b9669603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852a314ab41fa583248b764c72538d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914bfda318d84b160f34443873d35c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ebcd4453464dbe2442e256700e578606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20463c553515ff21a85a6afa116e053607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a420762a1845e9a724069a3b6ecd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f17709a7f75f8e514b0dedceb75fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f6bf541bd68a9f2c1792aeb4ae73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca44846700bc1cb635e3ebc9d67b39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05aced554e003cfc2f03adc4707118612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44c37ef4748839c2281ce54e7c148613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9a4ae3302e675433ac1196221dfcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539d10866bb1199258c74d23be52dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913e15f63dbd024079afb869b59900616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432670ab34e50424911e22ad99fbf7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5862e1b309f6cd8be5d0d45d38a09b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce0c56eddc40e425da6de25fb156c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206f873f38b0c6be5197c4f433dc04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6a9ae276d0016896198222f9c72c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8755b6d08ef30652daf28898c554c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743753b81931523db8d215776ab916c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85218c93d8ca42cea2350212825ff2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d4b3ffb04c8839a77b1457844940625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5968561dfd09f82f39ee0a0a29541626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26c1ce31198548483e7ec1ae958dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ff74da94fd7995085f69b3be4130628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d96f6f17f71b6f070e6033ea99571629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c42620f0d02ab68f2a2e899298b89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32e57057c7d6c99ab236fc270c6f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910269984479ca11839f14075a0f68c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf5605cad7c94bc5b2d744ed0e189633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350a81278937543976e6dd67333a62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89cf8bf060157d7d00aab16de27ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1746396d15089aafd07b7b5b2f391636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb68115a2577c8245dc6e52a8d16077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a67c97ee1f90f99807bc21781f1e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a734b1e2727d9acc41abcc5e94bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f3829d334fc898520cedfcd4f0ed0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e976d84886927ee4f8a23b9da9d58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da662afe29893ae008cf8bcb06168af9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0aee7ecf49fccdb50e7eb103b9d6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a3c36660b80732edf0df1729cb75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e6c28319de4d93136c64d27a4b5db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede52632ea5f0073e46f69072cf7202c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae25bfdf0c1cc837f4e9964feea19d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6afb86ec3b962846dad4f67765a980648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473a491689eb193ad41e1a32df8e72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf971a07e3f7246c2c93c6d54beb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5b791fa808c32b4788044e5846e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336e5d063a35382630cccfdb90bbdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f2b0b65c293de535e1f44dd1e691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46270285f0b2a8d98693a8211608aa57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa621ad3453ec7e7bbe760622f2e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0c3b3739ac1a69027ec17adfd0f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c64b6d88938c27c7577abcbeca594657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6ca93bb59eda5876e0dbe7a22e1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4d140f0aa14bd857aea2b4a18563f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792f204d828e536624ddb0eff9ca93c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254b3245cbee53099c90a684cb37a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f8b3addc18d13d7cba9a676fd7ddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21001f8809e7d31ef25efd50b065e03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a6a7cc43a009ade33d0a1fc70290664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac4bfa65925dc9ee1502a5846172c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a71790e233746b6ccd71db05a97cdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b56d3f82c0444b952d95a15760a69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076964799a99b541de6366937c5e146668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e13c378cc1482a444bcef5f5530a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c873ef3f366fffe28330813b44a2b54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270dc9debd6f69bbef818a03fbada4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300fc535a0280b17fb12cf360aeb43c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bec7345af39ce3d53ed7a604da2ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6962b0c4248b00831bc42a929576aed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33928341adf020d868de257d77d70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486205694dfe4c6f555220977ef7ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799a260087d4ab26e229f3e53c226fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc885c94542b815e9387f3b154a3eb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8735f2f5f43f5d3592f8e04c9ee36e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860dc9eb917b357fa39a90c71bcf902680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf6558c6f835954d2231edb153f27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe2bd69d2c63fc399825f4fdb64d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960856f7d5cdd87506683e0a991965683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea80e0de4f32b498fa9c63244fd9c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc01093dfc944ef54e1e30538971c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ae450735012a910652baa4e31cfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d900dfcf458f831b9419d5df6f627c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95154531c865b6a2e298a0711a76260688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aac91b8e4b096e0541659568bec3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db463694e192c9c609d9e94031de71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c08c0a6ce0bd29b419a9757362e52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbcffc5665196a5a2b8b96cc570f43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddc7dd56e364254491804a4f4815f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8955052a2b5e500bcbd0bbfbbeb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd3642238e1ee689a0c7c2acccaf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea7f21e9e17db7eb8d924aeb0b9f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c34224bb853e438db5e24fe3c12bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882e35913bbfda913cc3ebaaee0e8f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e99d0573d5c433d9e90ea2edbbce4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c4bd06d1e33c1a452c72c69bb9e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d21c0e42a4c89dab290e79320d34e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c5d303d19ee4c9014cb68ccd08ebd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138acee285b763ae048bc15f87b28c7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f003635a44bf703457968503d8629704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d1faac4baa7517a6f281432d4807705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f67120075647be72d429ad33cf37f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c871a0a6c0bf89a54d68eab79354f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aab4f3c8e2b1e2a18e7cff777ec78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3496f61ed0883659fe7d092cf2098b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c6173f68a1a158ebe7e6fc7c648c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34a880126ed4055e4ad41b6f81eeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b079c15ac13240287a6d99928a42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4e8e5e1c587a2f1152712b68171b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac8d0147afcca07dab17b44938664f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718d9c1245d113fcf1fa4c44b500d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc961e81af4a8444137a8f0effc1e52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb163d9bd3083f58a2d0b799427923c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434d7bf90d44e9a1bfc9acfd425ccb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f3ddf45ca1567dcacc0658c99a28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a671d2f6f0599f681e2d3d4729cadb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbad0df8231b70dbfafc1e955a641e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10411487e4b80e24241970d148cc0f04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64c48d6ead8004ed2456f68bfeb9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c701a5c2fcd64f85e18703d7064880724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac6098eeb82294444368da34c0c05725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae186c84d49084e4bdca53f7cd1c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616efebdaabb7a0364d6a7983abe7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d37744f54dbfe957dbfc2065d8ac3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846534da5d9110736e46c9e1b721a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa741b92f474ca683460cbc8e8cb0f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4eaee6a45569f36e22a39ef3336fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f66b47b488dbab94896951ffc73b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf9058fee3e01a9edbf8f06eef7d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236856e57fe57ca6b64d7a3cb062498734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2802e4e4eef533d0cff0973e033f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb050ca90de80f6cc83a4ce5eecbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ca7362ec4509a8bffc45c78317e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6636b4031b108e62e7931fdf12301738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de369c3eb2b0b961992e46e353621200739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63255a58d33619a9969883449e1e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333a3498441735fc6b1c960d1d7dcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab2cf94504002b7756e72d9018dfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ac6935a7bbecb2a92a41f5f9bc82a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dcb679c4851d99c2bada1d94d9756744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338b0997c5e522d0ca568833f5ff864745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcd59c47d96c24997d699426620282746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17a45ead8cf0d109c238dc7a4aa69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a054e6edbca422a5a7b5f16c60f1a70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07ecc6e6b9ae851ece104dcc7135d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e511bc26d783b5516f9855bd44dfd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f8b59f6d737f491d1a8f4721de8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180d980fe02792aa3da694219c3a09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1dd76f2a6e64499f5844cc6ca4ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c0a917acb61e0482003d03e4cc623754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de0d089e12741781825f0dd55a358755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1fcc52780357e6a5c4b5b52b1bc88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485725f22d1e9cc4fa885b1639dc6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d9179559d09797d043ffcfbdd4da7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311d25f7462ebcd8ba692cb8ea52a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c7fa73ef9bdfc829b627814ddea6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10f2a5cea38b4b793818f5e0d89302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363466ce5db3e8df5ccd2174a4267d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6a2dc89d294ca18f688fee3495624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c375d3359676eef1b2a1a96f7dbdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94790da3401cc99465b476fdc7ae436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a2df7eba5908ddf1d37e3576985d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39e93daa9457332c1c5f94115828118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4912ee2da050c3460ca8eb9cc17b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98e852ba9def4c1b274fd370e738410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83474debcd4ca3f670b56ba6d998311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ff0116308db7494d3a687739853812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0dd9898cac5293690802e7accf2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b94a38bcad2bc621cf253b3c01e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88dcf567af7014f5f8e8c96d9f95d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77724ce34767e8cf2b470d1216661be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff232d6a1f4e846965b813b3d7806c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1159d7a9290c59361f3a267c0237a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8095cb97164025ad6d70fee37be3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf64152231db0cef182a1b1bfca6be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bce63c776c6297ddb431c93e7e79921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ab3e69265a6275a10b3bf1f2ae84922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf904393910e319db5d1d1f157e98bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f66e8f33f86ca46d41a17339f231b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246505fa01ee0ad17236ace7ea805e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303e5c405022dc72bca77d5f0ed76d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95735f1e34e86165ec555e1323f77d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56877440240543c2bb7a80719361322d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3dc001a0ad3dcecb8dc18394dc79c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49263f2daaa610dd7a45301d5934730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b22323a8c1a8c7e25fd4d719a9b3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b29cc056899d139e00bbd396b8eb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302da29fc4a41a2d37f7e79a3d4b239e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573db30d625af72167940e423cc161734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7bc626deea7d366fc8b652af35d6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c996e94b58d531ad5ae0588eae127d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2adbe03bb77fe5bbd8428bac6d6eaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351512bfaa8e29a4797c8b5f340baf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49224cbec4aaf9778369362c861bf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671984a83e219ed1baca4bc29c5f86040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bfd81b5ee076bd3c4a7ff261e603a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f75e9da771adee455e87ba7292b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d1d25da50cbdb1d9b7f1bb1f3bfa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed57c6a50ae657221eec0db74f87544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4d3b6af0a94699a04adf1e556ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313d46f611b952a0aaae5f742de9f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1f6a713c4322b3ba0d8944e4d13347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4bccf5e6e11f9d89ca3e3cd31f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4333110373afa6203434d3623cc7f4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc09f2e2e57a76d4518a3ea1edd9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e155b776025d8a18823dce37532141a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6523f8afb4ec3031e3e70128e4c4be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e54fb89f06ee0c9fd83361122455c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10d72b8f2d032ae177eb4420e9a8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202768619cc5c2a732a3b15166eca5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aea50b5589e8267a15cadaaec94fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5667f669a8fbf043df9a04818a76857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475109813a5844d9e3447d6af4ef6a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a680461f9e9feba40d6a9186bd19f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f6cdd5f9466702d188fdcedc1aaa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f391549591e94441d5d88397497e25d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550747ec7f02e570da053eff1138f6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da71054243fe4a8f1784555a5eeaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245defea382c9f511ebe7a1a87cdee4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326df8e96e8587237546a09ae62b4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaaae2d5a932e78b74b24caf3299a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5f4c1181bde9c68c0fc694ecb149267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329952d09c8917b638668a49d90c2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436eb35c2e889e867974808e224dd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9a114f3b7d373f5486f0136c8df070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c86a839723f03add630c00f47b84871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3232cb1e8bf8ceb539217680529cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43480afd2f91767749c719af9a47b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189f30be97f7df880c48eafcd55f7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75ab088d7130391df084428a95cff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96739afb68e2c2550fe77938acb7e29f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646341b20f428dde514526810df413c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59272450081675411880b6c3f8ec5bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecdd5659d4b1dccf472661234778579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b20f614ec590c8818ad064b6cf6c0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81ff1d2f687df69df188e98b12e82581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ad2da59a765ed9949fb680eccb2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440c91784d947a5dde1d867378d95383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd03eb08831c65f3c2f8769aa013f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c1ad59d6afd8c3e926717d2b1ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8598ce02e930135a94412bd29228a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae086381e41b78cf21ffc76e6acc21087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7dd32067de98b84ad0f759b9082c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb8795956b49b9ef4085f7523b6ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b850f2669d388acbde36462dc9e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923b9c3a26ec29e9ac9270e5935134091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609241cb5ca09195a8259053c3a9704192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea7901c950e2d6db6a1f91cf3bc0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1624331118860ff121c314555231494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562099810cb1471dca652cca6e20ec995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8a92a012a68edc26e7f3de9ab6bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4edca646e5edc26f20072086dc3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b869c58fc624df8c7fceb8084d62798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8adefca83641e37d394bf7320ff199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bf2d4091adf34f4cf9f992f5788cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a8d774832e2713d33368b2213b82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf0f390d3c0434213314e82cdff6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c1890997f8ff4202ac56a11750ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca747ad86573b3dceab720db181bc3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326520e7400a053850dd7b88b2ffe57c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12568fd905ae5a0a987b0a6b3bd37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a2819ad3baefe58977f1d95fe5b30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784c4f1e395f3e04419fd56d428329108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256d5361d732ff211fafd8ae1c38f0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32db7ca519a354e55fefbb07c7bc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557fe82b8fe7e02c62f21e3e631dcce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc04d8a4a0c07044a2cc6e542a69fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ae7120f139a98f8260d1a652c2d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e885ab4dd55f19ab822e37365b6916114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd513f666cc0ed24857da2946abee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ceecc231b974baca5431232bc74d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34aa0756534dc54c8879641cc89aa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d1e105babbf416700d68b8da499d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e46ac5c3d05b79c7698c32b0f5569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead204ed284ea88431328f9366ba2a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a736044895e08d1eabf215b00c5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2d09a79d3618769fc864057aff2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2bf15a7dad93885bf77644b0519b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370dc58a07c14f55a4bd0fde8118c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c505ab82241315e81c3be0ffa49299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41592fe1edc6f2c571eae9292c559ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1841e44e4128514939f4745b5d247a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f38b8c775f68e03a465214b5dff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e27e7877e3ab39dd8f6983595b8cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c959681d706009576e8583570aed3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2af01cf1f896ef36fc2b42279fe2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966125773eaf49c52d1de3925c953bb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9422620777e57784bdbab57da30c5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12387bf009123e338f4a10e17bb0f10b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2f7f7f2aa7788d68dfe034d63886135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22fc2cff551c266a3615d10724a924136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe103748040d2a1a8e65633bf52fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e0f09079b783be1b9be888d732db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7177b4c5de75164ffcfef0067d962139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b36c90b8d2a28362a4401d1c209396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6208971b8dfe7ae35b62511bb28dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57335b11292ac39acf13eaab6f0b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9de95277bd985b48bc2ee7fa2beb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b3a85aab92ebe6bdc43915a7c398f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766aadd6b82257e618702ce7d9c39b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6932aa8ce6dcf75f32bd4c15fabe1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe269c4f8b71a452fc4a2c13008c6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b25afdc8a4538d174e5310742af9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e364ae73e96797c8298bd07eaa46a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174ce2a3818d3644bb90d9dce1c8b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbecd5ed7292210316f84300a54a4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef264b1901eb34de790e0812bcd3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a811c3401cb2a1d26b44589d9448153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d787b59604dd81d519c0b8fba388d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6364faca734b99ab8df0d57e0d52b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041437ffcfe7d5a95fa7078f4c238cbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521418c2a14452d8d7b61a899a93c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11a48d1f8616f17dab1aef7c98af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6c9e04da91062868b0948ee6087d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81799cb4095382898ba6c610b450dca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8456b9121fc8376177165597f26108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c154db595ef1c17aaf8b8541d41965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72ff989600305518f38ffa428e49b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597aabe770cd45a76807dc7874064b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041589a958b81a43ff67099efeabe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22845473d66c276aec94f27208b0b6de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c3eaa9d145b01358c66825b76fae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba35f1e6a37108618ca6e0bfdd3fb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacd2c16ad8961e2d8124282284d279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb717326aa1d74ed01ad1080bd642170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5835c77189a4d2d9a6f5310d6470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80d8d3b64b3dc98e36a2e04c0f8997172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f3939d3ddfb204bf70c66bb20d86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0d1f5a7ee964e9e9df235a79884c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e3ab6e0260b3e1b844c150872b678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e45b312e64965aa2ea304d515127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cf142c76280ca1f037cecce09947e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b76dc4543ee5792817e1b74673c353178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7486a3739848752142d602bb5fbde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9dbb25cca7ef4ba757d5c1fc88b3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9add7c74809e6bbc91421b6ae368fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c32c4fe3fb196be9ebe6637562040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cf05faf9318c45ee488246c4d62b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a74746fa149003102c2351009b9f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874a61f7bd98231f83a08671582290185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f9ac6de5a6e5ee2c2dc5c268419b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e03b05734dd452daa4d0c8d54f0b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd2d29168b7a46d34045f95cb6d7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e995a6e72cfea3d278f4f72b57a2c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a321a0d04040e4120fcc6ad919fc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db0022e867025ad6ae7cf73c61dfa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c603ca2a6968aeb084359d8e2b443192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50055b1da3f912a885819d2cd8a9ee8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ad5aa890c5fa3c7acf91ed7727d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b565af8de668e7a26d5322e1421acc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c0f8c03490bef485f9b39f537c4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b36244eaf5bb17a769b8ebe9c6c4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42cd49a96ca4bd6b47a9f3a8787f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc8ed2091c502b2be436e6a6a109a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab7964b4d2dd789303bbcc9ed79c74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d05d021a164a09dc2e7bd08384e342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299a9da2d135801d422ad0af2088b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfa7a9c4c24a901a094fe958260056203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594281e5d5833da5fe6de5ae8a18bed8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b100220ee10c9308ee042398a8c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8503ffeb26517ef349da453670f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3a5570945f5e96d1fb7bf1b42eb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdfc704a720edc198d659a3959cfe7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8f4367935bf0ed82d6253c1d1f70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b578fa19ce1b67313fbfcb415cce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc3ab9859dac294c2077b97daee90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa0ec02a34da0fe13c781b7f4efee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53517bc4ab40c8fac043fe01e7ea6dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4d0d0a42d06f2072f64961c8c243f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215196f862e7853327e55cfcc26eae19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da639665bcdbd994e61edc34b889d1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3aaa25434afc969fc1eaa7b0b366217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bce53a54abed780635cd8d2c2017d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb649fb0393b07280f46a110324fbf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b68f52adf5afd608562dd2a91904d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c671dea64c9832ac6d869a41f8ae34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc5a24460ffbde54673c13a995019e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c773419cc7660404da5f94d9e7413223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984b164d4074912ca99b8825d78d16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfeef325118d8bc40cd0318a30baac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655e0bc0cb79ceebd972d3a790141b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75cb3afcef72e48e3b81741584fd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86fe0759d05ca93d4f00708d7620ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7998e4d84b4943bed613aa4f1c751229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10629cd9cef59c7d308cc8dc462c8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32babb4eabb2085859651b2558f78ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79b5755b9fab920010c0180d29ecd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457b42e4ccd9a9e227ccdc9e0d0c84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd4f91de8385982f5452f2e604b12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296feeca252dbcdf5071e58d74a22875235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072def8b90b14c3ba593781c736e9ef4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fff7e5d0a9cc315daebf2da92e2aa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a9cb3bd953473288efd0912a5c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41793da5c4c0502017fced9045def94f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c753e2d77af218309d76df305bbf08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ec19c9789e4a5cd9089b6fff811d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9c6f9b97507f04f342691700e43a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf1628c9538f93941166c38f0549d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576450da8973bb09e951dc4f8d62ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c8183072273a4ee7aa8cf320ead9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bb9c0ec6a9a459001fbcbb73195c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c263b0d03d7f616ebf24fcf99601247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9723181531fbad992c2a49a0a6b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740af917de890a3888aa299a06cdad4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278be5ab058240f2b05d72ec4f746f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bd8e2207f067064d1b84c5763749c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c3e5acfe63fc6d0f48f923923460252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193451bd8fb7a02751bbe8e127f4743253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2f9c4b4ec0fe06ef88a6b0543314254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1280cf8c1a3d1bec82b8db705e2168255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001929861e2a63a1d2c108244ff8d33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f7645a2b22326399ca9289e67045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706f384bfd077465253d4fe69e58efc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5935537f45f33611b8045b994904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d8aaa247d8cec9563f8f78f91d694260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9004e6275007301057fea594c9ab4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec982322add90c57ad80f4c355a6258f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d4147803eeadb69032d839f76c12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd56a6c6b266778f2ad5623ea40a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de1edadea1030215c1f72a1353c7bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2c84935d33efaf4b12ac565827f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131bf80ba3fe626408cf7721c005f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4862aa90347acbc595fdbeb04c671ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd48fcb6fdfd2637403411145fdf301269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eeda2351a51c632417b3468c36e14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309adf3eb782baf35ee223cf1aec7a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee444b2413d418588d96fddfc0c620272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be239f22a79d692a6a5b10b44c2b89aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f9717be84e932c993cc6ff886317b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a45ed3ca6d2f2fd13c21761c81930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c282ee79e850fc14295d7ecb7044eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5130f475190098c2a03309e419e15c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2205dacf18a65e9951c6bfe0228f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65986c40c24495104d07fa43801c4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98bf80a49e427e960ba71961ace019280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705a393562c6cc9b86bb8bd800a3e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754d181c709b7973d6639a42a5e629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085268632825a21bb6df49f53bd893f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f7ac6087702534d292c20d9f57c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956cdc6e78d8e23805a75c79fc3c81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2742866d0f77aebbcca1ebdda61a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a2d2812af452371353c6cdf8e1ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4d2c158c292471f31fb8d19210a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04e35f847f991f1bca506d377c827289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a355181cb6f64ea51bf92a5c71d57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc43314b9230b9160adb4e248670d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25672f24f6941d157e8eaa46cf9af8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba11d71753c2999397c6ef0a486d72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ea84ac0b5f9f7f93729f806ec5aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ecc718c58aa76ce30e0c647fe6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27ef2fb0ea7e4c5e438d66b9466162296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a07885fad20f19ad3da3e1e3309dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa5cfe9c3ad391048fd031925ec23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26637e2f4425f87920a0092387464c33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359443c0bc89f1dcea5f331f950d93f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0bd896371bcecc34e0d8cd1b9767301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1851dfac9187fe2b2926d435b4ab8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebb914dd22e1ba822797231a98f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfb0906a1ae52af6cdae21caf4f3a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ae162aaeea06d168bfa4bba3765d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45ea476b84413d2dc3e15e8d6a438306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc75f88ad7bdb34fbdabd18901bb7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8c86741c90a959e501c607385e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12fc0346d2d6539afe842235e454ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614bdc16d6d39aa692b7cd20b7fc9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d811bbe64a827c19ca3e59962fc02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861962fb4386478eef07e00deffb40b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fc5fbda22f69c26f76456986f47a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f180e3f4b5159957f6bcc5bb9182314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d205b3ebe9d5057d6ef4479ec50eec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5c9d742b0ac6faa7334e1870f3df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e57487833ea11dc7850a4bb78dd41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d12109fe3accba19df58ec9873d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb9fc1a0e31d24c67a28b0e4c3950319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f99edf3c420dda87712e79993d6e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cb5e91b498f64af10e3e09204a65f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cd723b67324a1f142df28e091a76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9dcf0610a216023cb64f8e31c72c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7f23a944699f958c9d10c69d2d75b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c1d7c19e96d56803713c342d8f4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ae18036302eab193af3629347e264326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01a7426284a92d4bfc0eb8ae5f3c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75fd540e90bd6bc5f581086808067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ad24d73176fa64af2ba821c61e60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c3480c0d58ce01e5afff48629599f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e37124e15a8a0008c334a50f0aee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bdcb399cbd5b1221118e48cf2e7cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0b81ba367211212821f4d7cc5015d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466eacf29443b940ee9e034fb3efca6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8894774f860ebd62fb55fe64db00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785713fd4a226e7eefa5a150bfd1572c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff117518fe7bc17faa07c49ded934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ff720f70d2d3f5350023f7dc3c86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3a6ee03c346a20455b06b42bcdd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad279b1dc0b66b36217f2bec82af0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e2169594aa4733c87a1d15670b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9894eda1c7afdaa33387c569756cf94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a060be1c61c663f7338b93b6cd85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44dec80db3ef4cc637586ccb5eb1c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd1734799ad03eae5bd8308ffe08b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163f9211c70e1dbd34b9e6714148757346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a49c248999e6c613daeb5f9fa315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12c1dc23fa7a50d1ebb62190556f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e30dfe5bf2e69fa63276cf4b2313349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af6857955e9ae5ea00c0f4fb0eca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3124a3beebfb2434a04495d16b0cf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f0700e031f11fad43c91b32b4ffa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e55881e752566564e596b653a7e27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff13a7b25440560d1aa45df3ec99aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59736c4d24a6cf70279ba348e58e0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ecfc9012eb2c86623891f035cd875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd205c41bc3f36ccf6df58ec7d8a28f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449990083486db9dc70cf361a59bdff1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea248fdf859d641d13607715b7c295359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6839f7ef71c8366647431707ef9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956744c9fcc0aca47cd5674948d153361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e8250e24ee68ecfd24bc9d767965362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628ca8154b6027b54b0dd1c15fb231b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b533e80f8ca1a66408fe68a371ac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590094c6e72435241e45eb8e5ec0ae16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7118bd2e6ffbcc12eba2eb3eba65b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba79967914d62faace75dcacadab05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f4b3a59f30eeecf0c617fa2a5d4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070fd58b99a787c56295b06fa378845369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178edec0c0141c96c5980b15dec6d59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0eb8f568302607793d939e862037d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd470fe814fe13708ce285ef381771372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc193569b11c1f197d51ec6fb3b9492373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536c0ec8941d4e951a7babea093eb17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9177b47f5d8591b2953e002051d9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928260b1f01fc41b70d7ce5642f92eef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfce5d8b0b50e8a9c09d89022c82fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381647172bfab9a781e2c5ca12cf72a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f92a068502adafb12d1ea86a45ecb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c512c491c9512e6f3283d54b81e4d07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698b67dd9f6f560c65d1abd30c7717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4de1a00abfc04883fc0b927de38ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4730c97f7021e5532e8db6060e0e53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffe881e166008373613d338f0fcc57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37904e5b240c4b965a7fb3c6c8a921385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb20d965f091b341428d0523e1442386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b9716445997594f0b14432eeba944387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894998fcddf79f16f016547296efa074388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9eb929ee063acfafa9605fa3e2015389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ecd52e043657ad757acdd01cb27fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccc0ac170a5ef2d427c7cb07b0bdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad36fea9e632b5ae7253904f506c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416299b95113ac6233ab0438e354b343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9aef744098918fca9ebd6c16d4080394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ccc0982661f0a64b0059818f289b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb95c9c176f0bf9c03bc0786d7ba1fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ffd86a7b9848ec72c123b483636c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11fa2383715b73acbf7ce7a53939bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d5ca5c71ed855706ce684c3c49c5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539dfac95c62516b84891129b84e9fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939860c8c213fb618234d145c0c3a3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4368444f8f507517ef983c1ce138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc74164a4c25a92483fee4ab94450c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d2fb315571bebbe7634b9d940f229404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeef3ff564b5e868d9a20941834291405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd1f504e62878189dae57e59bdcba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97af2f0c09dbd8dc1f9e9980bdde2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1c37d4f551d00dbdbee993297e0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b61c1559af02b746e2de14ee26cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a32d1d7dc5d4031cf30f88dd3cd8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b4153fc003e1f6303829e249b843c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9c52f0f035654dfc27140c6215d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b962c7a9ac6d12eba62a61365bcdd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c9f71ee872ebd4dff21e7b0d8005414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93626298a37ebb04bf4bc1c4f3fa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d28264425e62951a2675979fb50e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2163440aaa1ac09e3a26746445f601417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f278c5c6dae0588a6f4a9125e1f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f13f092d57ec2ab2dd5df7f6411f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e0514d7eab40615476540a8888c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163097bf31d98d109a6ba07d3f1061421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0008b27d20ef55da21717b6e044695422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116db0c5285eb90af96aa71167c28a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644c3970c2244a228b2ffed89b30d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e435cf5ff45d6fe651d8b024b4f343425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea64c98a21b01b55b63c7173edb2a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b314497995a980323e6c075b0b8ccb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c959f00f6cd6f0fd24b6f18274cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce022d8f77016ac7e09fa0fd62f1ce4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bc8d345f5457d6d88905a9f5b4ea1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aec4887899dde3c6870151e42d298431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a8c9b0b94917a758a01339e75ab9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff902afc1f2bb135137986de6865c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f2db23f66a3589cfbbf8d76a88d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f19178278b4bab9ea5d43c3a6182435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe82ae8abaf729920f127253b2cf79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e968699c8be618a79d01d9e36d519437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13d4bb894c349a655bb1c25b54e772438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe44df6b8075397bf6102ccc953e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f17485ffb16f1e934f4a92b11bf3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f224414cd7729aea1e9225ab952847a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c6049d7a6fbec496d5bfce651162442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2417d95777c8225bbf8852a018bcd7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7c075356ae651f18cb1f4bf7d441444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c417b59960a34c271fb7e0fc6f967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89834b316a894ef8498da0130435bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e13b9c8a7b34d2b3226bc278747d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2ef95741690e8822592d580839af8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112dac9099f096c7164b5d8181ed05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a199796ad0b0f8059149c3513c549450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c9bcb11ec68402bea834524f538b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5475b827f89caf32e3f4f9ec0eb8d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9335d62bf7188bed45a2f4c6ed1bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469d73ea0311f3ad8e7b60ab647ec7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ab8f729e878dc0ba0ae79771a52b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c44bc5c5c96e742df7a4e1676508d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5ac13e1ceb65e9a3d3ad8778b3ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a29c25ee444d22691921d976ae436458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86116aaef3c906381792fc557637ae6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576c07ab2c354ac8193944084a8234460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98711b7cf6aeb4d00f7e73e78f1a6e35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a5c95c869ec7376bac9d4025c19f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ac8b59f9e17dffc9a230f703d761463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51a80d0e2ce390f4e91e76c2c55fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302fd5eb5b8d131f7021391df9f989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634461bbe0e45b457f9200c184873b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640454da9ad59f8bbdbb3f0054c7f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff0819ac44b0fd4afeeb209e41ffd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6f22f604c80fb7400ccd157e19ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f77ddab8c53621c6c6ac0e8ee207b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce05a55b52238f58f8fc7d68ba7361471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159ad7443b73363b91f88893cd0137472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41a79241097b3f5c9aea23635aaa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbdac5e8d9499d10a1d165b9064a7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95337775c5cc602b5265ed671ae1741475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76b8d3b1c62230cf84abec9f83fe3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c99433b496fa163492973ca7a2445477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277d223be54231cde56d7341348cef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00225f92b5db9c84d25fe71606880479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d5625efbf5d7b77530c5e7a57d31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c2abf538cd3e7b01f7b0b0ed96d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569e46418f01f36e4e6581b773f79c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef59903f1f2a16b9d2d2bb6a56a3e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec243ba2619cdd1dd0f59c6125d229c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43108cd913ed1ea11661fada5fef829485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714dae3fc41fa1d57c3048a52bee6ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d060a584e37f9f6be8b645a3eea4d7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf4d579d43b9b30d7d5a99bb05f6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d2f057913de32b6f40666496728d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb317701c01387214e467a7f91a386490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6fb8db7afc3810464a37a17b3e7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ee7746c530ca6da854896adf124e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe65f0a7382d0efc6a455c214e83574493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8095622753e12ed9bae5921c71d19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f2099395b4304bd217209ae20eee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0173b4db2827a05ef99f3e40977fb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d61905da1157a4ac720f5d4a0d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88f8f0f9445f8857ec7bc7a8833ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e871c64808398899e07a87f3af01809499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3a89a9a2f2d21649f49d5ad09060500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05218664d9fccb7fde2777b7ab90c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20278e45049fcb34ff907845b0766502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45c67c50780a9e943e80896de6fbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca334863ba7bf37c7280b9f95ef2205f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639831131e648e9194ba86cc573d117505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61ee4a70ed7c40d3815e7422e3544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96624e2e8aa881006c95436e47927802507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f1d72317636ee0a4a6f9d18fe0f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feea961b0f4f4f40ec3d722647c04e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6a4c8819fccbf01ddfeeee2271e45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f9e9844dab4afcb09c5ba00a9c2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946f642e889db92a96cb669b2e2571a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cdaba772ce02c56bde9cf100ec1d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2a800b778b89469e918453fd6bf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e62dca7671444f08c2a0501e45496d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82647be188d5d3be0cc3fff11558b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba712f0f6f76c153bcee6ae5b0e0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636270b26effe7c5d5435f8b0c37df6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801c75f1912c1ea1999b83917c5890519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99309a4729612e0611147f68d7cfba60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac6b92a7bb86ef8b512d4592481ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf110ce06f513ff8cc7b479d04992e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d3f3e48375bafd5b5599f97fc7116523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7473442991522d421eb6e8eda788d44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61333284efeaed607037b360e2d8dfb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a90219518d0d44cb3d8eadd75b7340526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f17043d9d0d3cbef40e2746aee93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8742f3413a5087ac0df63de2779f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef2bbcd280dbef1020409c5fba01b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1551373229128085b0ea166e9641530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fcf50ac0e4e1364bfb4dc37b4b43c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed00f851433e3ead0c273a9aec298c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a6280caa61e3005dc6d2402284e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127823fa5b15dd5be2b5b2fffe85fea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae27e8e4c4b0279e8a427cce56465535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd93d49c81615e91ca9ec9ee835e39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6ae2ece3d1135371ee0e0b16b4cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef21d5b1890ac2b3817d95b1a23910538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b424111f3ae4dd2b35aee36d57683f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1cda0d488bd266ce09a3df3bac8d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3288980e879466dd3c89c5b59a05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c8d1cf7c83d3ae710e5921a4064ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c72c88ea781a32dac9b7f7a7b93e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc85c582e103489d37cab9d6a9f678544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3fb62c234a0a858779ee378640d64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b7664a03c2e3f3c9a1e506afe9553546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b01dcbfcfdd495c4fca2acbb211a3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1ce2cc791178005f0b3784148d2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241cf796b86ba688c3bcdc5a8e7b45c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97cfe984e4711a527fa094d5921bb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be0e49eaf0bcaa94d94643d59e5df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3494b3335a3599636b3e40493cf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a494f437cba3d21cdc49c7d75c5e20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cffa6c87d79da0336f19bdce328ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357585c8d3ed472696eb7bc2080d06da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1b92f9ae4e53f4ff221a600b7c1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37df94f07bddf693160e383cb21f3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0184ea46ee62d5e7750120f3b1b26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b15f8cfe137ec69b36291eca208ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893ee81c70d9c240fa056287ad3255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2de64a3e13a4bb99fd54aa256019f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a939f2d989470de4cd0ba8bd7888562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad0a0c60bf88b29281ec8a26885f26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c90a298c4b8396be4e3f0d2a58f78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f123033f582be905711ec138d5f5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c97d203fba62cfda03035ab0ea57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a07ee977d36acaf6606160531d8e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb897fca8c1d5c8a8069538154f20f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc68c82488678ae8128c3424769a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba11166abeb90867988752557e1c41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461d5b3b19e3c92af79f9c03d3674a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a6a050df925b64f991e6d2d951a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc86e48686b62b189d804a7ebafe57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467c0ab8fc264893e197d3e64a41d32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab71c04037d9a3e13c3a7291355d73f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787dc1cc0afc6e224bde218ac3e602e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda4e23c3b3d3efce72607be04b441577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907959632b028ae9ab5dafbf64adad80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3389ecb9ea481659922d00fb1878579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce6226613c800f5c80d3c47ada9f0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6c35179b125e80c4a39deb684b5af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343862f1761e84a48dbf93deb02f7f00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5eeac137d558cb84d2d95c4076df3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bff5d8dfaa054e6577d644d934310584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160556ad5639089f1c1cf23ef7fa4af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78680df0a993a1eeed55a0efb88eaef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177bb7685a3a186dbbc34bd792089a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559a0fe7dfddc4c0b1cfecec40ca49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfaceaa4d089cc702e23dd12d9df6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9ea7c1294915ffee6ba1007cb771590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c24caa177f70fe35b4e9a8c4e3a72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181031acfcfe66b5996fb2b0fca216d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db3ccac89bd0adfbd02980b15402c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bd1bb37ef07ac855e4822ce96aab5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a0b21bf32f4b253f450ebaa83c8d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218545df74daf2222ac5e9c5e50f6d04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1153311b33d21d273fa89c868f26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104bd1c33ee3cd5374fc21af7a5ec77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29d86773dd384e28e7a55a43e8ba4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4148c174983f86c1317a1e80ad5ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06d5ad33a5a84fe2ee16742c0c3d10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820740d0f64f738f081e0b0ee49fd1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dca9174b80036452b4f99ee3c84bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9c0c8ff74b465b65d9a16a76f5277604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e75d3c4ce527ca664a5945e7ad211c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6b740c100f9c2b7d5fa9ce767b4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811a4514ffaadcb659cea0b1bca179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33af2cd1cc53ac576a285c7e43f80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3220a6c871e102df29f155380c485609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dedd3e55f40c371bf7bc170cdbc07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679a4a73d38dfef897d2c07aa593e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230f7f16ed8f764920121650b832b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce534f3343dad4cdc5c5bb7b4fd19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a0419233cf21c52cfa64c3b07d03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d7e5e3bb333a2f035af67da56bd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3117ebb3ce1069c0e182b163fb9f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a2940331e3566a782209b38d37b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7992cdc471c546f0fe3649b5d0c005618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d71dabf839e09f0ba84efb0d290c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6362fbb8484530dd595895254e20a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cf5f2567f6d6acc8d3db181ac781621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ce9ee4e6a680303d8f2e449cc372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537be3310b6c672f519865ecb6c7c4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d4d868514ae3857ec2dfc0048253624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8956be4c12c9764b2067d29aac7072625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa43131a00c294011f50f59e3c243626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6968e3fe5bd13001966d2e97df39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f894c6741abda9fc13551997c24f11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee1dcc5a8a3fea958026525c86a2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae9cd053b5380be3297bea231058c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9416cf5b5ca94a66c2b44f3cba1d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c59bcaba2161bf8c4ab906fac5ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989826c15f81e63984a36a2d1514ddf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec57b98fdc882fe7e0928c7850f42b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173aab752b5ff375d90273c5cf91961635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f5498321181e57d0c23ce265c229636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a6a32450549a528e4c623c0ad21d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122783ba3bc7814a207cf1a7d85ee1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a1d0383384cd9922b50da72e2bdf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f47091e86b751ff32c71f167ebaa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489521cb932e23d0685ab5cff9e72b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfde9d437125fee261204dfc19ceb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f4ef73c3d47f3532de433ed2793e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26221da06036168aad97bb57da7f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c9f42de48a9f5b5cf8890111eb95c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6578ffe2f3868e5649920ccbb8c754e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cebc8bcc8663a3d4b65ab841e2420b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee20ba6703e28651c55065127408f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f67dd2987fb5f5761a04bb952287649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cc583bcdeb5a3f5589e8fa8770ae6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bb472b5baf3c7b22f34f0664fcff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f8cc684697877631a6ce1778a593652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca95910c9ea6ef3d0942e9579ef02cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d8b4f3099e542b097e63d2a468a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f663248efd328fd979de51d3bc9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62d7a4d2fcc20887c25c76802b60e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f26edc432b311efa857ade3eb988e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670141b1b3be2675322c454a187b2af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eef748814486cb5f5b8e82dc47f52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d8494c55c21402f98a271d88f8dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ad93c3ddbed08225a2ae21db2eac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b086607601baeff59ea10b45f6fac0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72d384023bcae86ad539be98a6bbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba67c7c75097bd0d095bc8d03411c95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f39d0ff3badb210a16cdf184139935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339776916960b266867cb5dceb8bf7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cfbeb88f66babab9cd7f4cdf60c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2a471b45d5286c3ca4600a0c13bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fefba908df6695cc354d2ee38fdc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44e370c95ff2415cb8976fb8fcb76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cbd5c7c20c0fdbd60bd84171108d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5542b8212e61b1a3284631f78ca8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8f8e76c34d2fbed1a8b9c0d2e84c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f794b3a07ccf7d726e71f77dbcd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06568f1b410326a9ee9fec3ecc008694675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c8678fc010a87c08ba9c12871e27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb2552957cd52fd678bbda6ea5ac3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc862b4658d59c27c5823ed2fd024678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20d1864daaf08aa2036d7a9b03161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1880e25b3339e6aa33f8b6fc690c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cdcb46f4b88ca252423717accf0bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646604a0bf9e04576ba103c0dfc72a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fbcf33bb2bc697fc4d53c7c3a910d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b73409a7eb5860f03e1b205e8c062684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c96d09a883da782fbbcf9eec40c63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ef04ab139e1331f19ed5ff2c9675686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6719b4bc31ef2a3f790914f9f6e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffec526ed8fe32f273687cae546e3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896df1cb4809c5682dfba6da5a2d4dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb88d0c2106d13cd1bb614f1751db0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35addfb11e3f2ee020061a6ac1f5f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94437cfd430162d1f69dcc996785e973692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3c8d4c3a6b705437b5eeeec9f7ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c0c8f03df910146ea17e1c4525bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909a019944172f3d58383dfeaf3163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1619a32b0d5a2de5de23d130ebb61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942fee081707539f3ab555e1acf094697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2938e90bdc7b1c9e5b2aacaa8b58d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17e9319335ae8ba458703aebdecebc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c95398a4ee9f79bce3cea8d4e4d0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d942a14a93b5c4b24a0a722205ee18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a90c5a8f93ab7f7c9c8e71ac734ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783d8be951c9dcb7abcb80e22cbde6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0510c93a1297a0d790414e3027cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee48cf396441ec359215f402f9bacd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d019bdb3940e152a0b5a3ada21dc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2255eb2d56f33299c04ff022e5604707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf735070603403e9a472f09f00cd512708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a56ce2972f4f8c0654d4487ca5bb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411c6180fc3365ecd5e96d3b5033fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5856d1837806f182580e0fb6ed3631b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b125ffc86b7d335a60df24e95d3494712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e8f80bbc259355ba6324d95e0c8cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116237248c1179b9277ce92c5e73b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b5676f55e3cb0f5e788b8b505b76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb100acc86c248a147f283bdff3af5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93621a5a60701a170aef46c0a698b84e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f53487f280776875c16d780541f29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058965d4460b98f82dc507982f22fde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e06bbdb49fa21b4cb2e1757240c3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af008547fae42c7b332663e0a34a65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc008587607a5e610e5bbbad1fb247722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef73775a7250255bdf355bb922d3ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557acc9d6d488fc8123c46e6c3c670e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9ba6cef0a7f858a86fa0849abfdef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3239a0db5d5dfe9e5479b38cea2ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57652f8bace42cbf035a23057619f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c023f86f912de4406b20c6b5a2ac03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0176b138dcb48641b2349aaab42e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfda1c01b161a84904786c88ed5299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bcb8a489606d027c183e2fde8036f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbee847011f9ecb98949e0a4ce1c7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00f870008a51bd482436ad0f3431c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c576d371f6ff91b89979be63a106734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bead77ceb16b848b4616160a39e2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e40c246f3353ba7f0bb1cbef74e55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059a22361adcaf7080fffa5edd4e3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0956255ba119e82d57497958f132bfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2417ba0da74ecd4549107059a479739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d224f9461554a01312805c6de6e7b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa339067fdecd16eb4f50078f1871741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928789b05aa891b0bc7567cc450e1953742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e058955d88d49a4cac9a07f67c2bfef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07235a4d99641a96827861be121f2517744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a1cd0940635908adecfda5bbe957745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b279d4089be0f819f770387fb9cb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebce2363f8278da5524cb6b9c49538747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c56f8229292958e46bbb2e87b9caa9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4933b63b0f50fa52c39739987a22f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f9f46d54051892e4c3e3e7970291750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d37bc8b62605bb5185c627db7577a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db082bcd1cfd894f8bcf0cc70da8a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f511fb70a63abaec2b445034d930f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339df5eec51ead93446d4e80b3a072ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d49733a23b05b1dd9275f0d89bac2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c5fe596055ac216019e557f8efa3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d7ded01f78dd9465ac5444e058d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8bf97fdac88b47524510bd36c607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b8e78a93a3a20b70611fa8e1193a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>