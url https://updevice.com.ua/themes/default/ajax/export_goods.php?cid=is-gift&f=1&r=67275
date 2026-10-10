--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151e47a36bb6451173b6b89d5089211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7423dd7d59c8dfbddc2dd74182bf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9354160b0c3d1ce7550580b2d73db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2b5bfd49e2607079771a3e95462994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ef1e5238af8eef30a259bc6e1bb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567fd68ab340d79187115dd83340066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35667101e025d4e09c1a8d25fb370aa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df092026d6fe25314a4c3ed8741cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97026e4db5babf0bb2dc315d5af14d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc902e76518d6c22fdc7cef783b5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd34dacc02741fcc04ffe2467e1f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d55da9a172bac43950c872e1268112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73216f081c18fa7fe39066651cfb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcfccafe00a4e6386205510e7bdc2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480487d82e6676f8eb83898ccb3946b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211bd80e78c2015d3547940718ab18a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435961ab746f9c8a8f14ffcb21a92f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1534650750306ae8a609cb3e38adbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c2bdfbe03baf96830c88632be625219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22fe105d905d40598471df62516e9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10420a5a20b5ad7b777200eca8e5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db218fecc625c7e05622d58762b0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4831d191f06d9b94e14cd21dc83fddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1d32947c682de2320fecaedb770024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1c7c73422a592891ee59c1f53e4e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae93fae38fbb58d1f3fd3471f2aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198567b6034f15679037ac14ea351ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22a05e90b63099577f1c68bc9579828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e20ab06297a6674dd1b13e42b4eb5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb561547c0a73c61848ded3efc75c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd141851b5e21bf640d00756ea74331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721d3c40bd58f527b616353e52579fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e21c90499c1870612cf3889811f02c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da7ce6167f4ebef102ea37099467034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922730c372e6b29f7f62cfe1fa739735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072406b1d9731ccc230604e557f86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a4ded84de2bd20109d622dfd626437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f4208722fadc81f2d285893227e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd7f1368b7073801c81f79f684dc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b14781f24ced783e5c3cb551c7c6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8d69f42751b5792cf6659426f9a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ccd3fe5d09fdc341e58245e6bf6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db88001d39e52172bc41ceeacf806943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e97a88ee485707fe3587f06204f6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a10cc6236ce6f847f9c7aae5b1f4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689404e1b01424d0d2ced030bc872f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61bd90186d92ef72a85bdd3f30583e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd5cb39754f7bd73bfcc90d50666e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c52d0fccaa49785ac3a13b5552e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcdffdeb07ce76d3b6c8d0b201fee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbea484fff48c8ff83f99693400b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6342c9b708b6357bf3d971e42471d1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555b4e0d368661315ebc4e55e202be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb89bfce6192071e41325a5ac199454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1f6057f546763a185e82d2692c3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f72d946c7a8cc35dfb2e242b1396c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbd1a946d202146111697a0d79a91557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e4f5803d0dbf1dfec5c55f815fc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502352984c9190a99bb1006ef3e5e3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732d610bfc1a6aa5051e7f94098efe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7573a4d662db68e2d6009e028e6e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690c9e22e0a8bc15f2254c7b89d71762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e775c90880f8915947d1039a6658cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d913758a9a67524918373b658d7b0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2236e548e7bc0cf0b751f9fc133bb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a5a4bb66461b966657b59884ef0f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d515b3cfa8dd77a0ed40a64d554067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c70c819afdbf3f92f4ef8061483d4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13121b5dd58c4ecd8caf67c4b870c1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf913ef4e0a7f0ff283c82f81401770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7298589cca55854082d63fa061a9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fbe8f12b065dda76ab39ed5aab28c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be088a4714fc0faa20500276ebfcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e74213c5d74784d51ae18e36f54074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93781544474cc6166c631d8eb2cdbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7aa823e6dcf4ab501b4d7dfc7e7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eddc20101b4921a7cf1b261dcda5ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e752b88126d4ea1e3fb787437b5dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c704499a1a3f6a769f34d37e12407dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f42e4333451314e265861804dd7ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699421c93caa5ef790964017655afe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d76e20ef1ac29cc377c0ed0f004d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf70f817a744dbf8e62e7647253e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2613d8df55feed2edf497f585341284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b4ee85ef5db8cb2b9a446626c437885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987462135890eabc4807841f8a7edd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2aa29f53e8d0e6ea47baa896deff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee20700dada3433cff0a263b17203e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f8bbfc0aa9828cd052a75dbf274e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91987b38f692677b4f7800d2689ce6a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598766ce5075d726dd53d80ffefaf7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8dd50df91e15b302123b5499263e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca449e62f5870a63cac2062ee37b4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d5baf87e1ea0ee280045f4d8733a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a4b1bde79dc8e6f17305380a426ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c452d1eb408c827b75ef0d6e7e26196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be478556676f5ab8f443ef6bb3b3376f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b074752ccffbaba3ac26a0fbeeb6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272843e5493bb794435a67bb5ddd5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d244d69678348b5d00a3ce57cb3300100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bee3beccbff165d2380a42094294101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b6cb367a13f7408e5734f56e9b7aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108195baaf71a5dfbe8f361b0d1bd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b79991c6f3d2b6fde00dc4fa46ded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad3d18067ebaed990e792dce60459105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324d4d6876b19c5411bb4d4773d6d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc41929fbdc8429e3f58b2e43aa901107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3c45f3ffccc43d80a6e6b2227a755108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e725f430b00f255fa25cae6104adf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00985aae634a40f9790dd51eca66af6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be695437a8a7a731b13a996bdd87fbc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50708b2a85603bb2105d3a2610758e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29da81e78a95e0a3dc697e840f41a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e0a0fd7a98f3111726730b1008e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012164a573ac3c68396577d9e3a606c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa410eff1d6114a19e2befda374f3f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26437da12cc0d55155086397e4237b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ccbc89c28b1e37c889d57643789a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ad5a828542d2d7a3a0a66c6827995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083634cfdda2a32eea153d0c2b90bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d63c1e51adb97063a58d25cd1851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a22a99549164a507b7bdc4573df7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42b35f51f09f88a634803af43d2f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb15e85141ee61bcecc98a5bc7aa39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60bf743cf0babcb329c09aecdc1da7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad26e47697d0651eda4908a082b445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0804740619f284eb7ee8a9b6eedf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a11d4ca28e5a5cd26fd0fec3d375128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae088570e0e885f50efe6b99c5d12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86261a763047c00586589f67109751d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e2f6b8bb34e570674670f9dc12ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580eb6f2a89555e9a3a556a3846654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950da42a9015111306d655b5b68dc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985173d8bb5f2f9f768bdf61db4e54c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0685eb93c6a8e6b7afeef27d31e3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecdd9af5bcca1028fe7b555cd206e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b334ddbee3e075cf148b946e4e3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e81c52d9fd8b202239713ba60a627138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6af75ab980c3dd3fc45f96d65080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464084af0094d2f1c1aa0678a877e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ac95031e85f6d38e46b3738390b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ff479133f1c69c828e663f84e727142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2b3d2350aa9a7187e9f3c4047c9a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd32e515f39d0c218bafbab471346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461b36fa411bbc0accfd3a613106bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070e309b770da52d537ee932fe0b390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0875f00dda24282afe3259bcb86bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5038c7cd529ee3e4049b6c8fdfe1cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77105c24e72c9b4c9e049a75277837b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662114f9f68dca2a25d3310912f9ad37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00da8ce7d72fc67655ea8587f8ab80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19e7546739083e153eece23eaaa7ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58a17d13930a2cdd657caa45c7561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530469fd2e08cec6e9e5b9199b19116154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3644f14409364413807bc15204a971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2abc31519786ba899cae2be78040e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282e8a46752aeb83a4dcefa4b526fb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411657caa8d3df327db07fb0cfd54332158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9e86b5fc2f5920307c6f54b5c615159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e8ccc2d45b072c4623e87533b3147160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a776342e9245668327f6cb2d16b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074afc18692e3078c3cfba0e060aa3dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663a6b9907baea51ee00a60b660831163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890661f315d4662e8ef2ffab2db74c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c00420902b5baf7522ef287fa5ff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837c6159858fe0bed590d094faba59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6755505e47a6034deb118bce4c20f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f48cecee66b133c4092f6d131e1975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8e8a15abcce268b9661f9b60438a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8172524a68112c391beb0668f6f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2244e753294a196a4a1cb8767464f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0959e19d4c685ef432484eb84e342b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc3dd2eacc80e5895b8c7dc5dc33c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cde9bae9867fee66198b1c9a5d786174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa1eee90ebf159f09465c2496bea3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888182440a24713401b4c53a1ad24c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698395b126a59449801fb145b145e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34850b8f52a0c5588ff6266339656e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3320883d8ecf080b2e65df9bfcbd32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15748dd49c2c0777042d7a593543fd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775d49f028a295dfdd08460afb220ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19f3abfb927a74f996c0d5a3e28ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae985e682956046b84a6c4f49130c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc778023f606525a019af96013508a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7eb7fae4ad3dcb6d54590f3b50d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a715f1720c8c27eddac92f8691f07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5c1f18a9c55a8069096d21498127187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1108031c466eb84e12042bd43ded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318641260f5dc9b46fef560b5a8676189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3bf577f5f8b29b43264decd17e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f63484c27b80e8406df4f25596adb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6262c5bb419be0863b6df23e79acfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df254e4accd0590e5193fefaae9dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3034970fc42bd01ecb71290672ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564a2a9126b2d4a7ed5e90c88dedf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e4a22998ac69b60ef81ca9839a7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8b256fbf55258ef94db676188aa1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63e2292d058fc8f176860e0d294ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f155da410d098e53c913a89b6518199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df7ddcd361b73f64579580173fdf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f153d8ba1941fe0eadb3285b96c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c224e4e5d8fbf85ba93fb1e829e1d9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8769d0f23c6f54e7c8c37bfa72813e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224e3866a08d6b911f37394ac833c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362362092ac4220c779b60e463bc54b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b0531061b83df1ee81aa0af22555a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec763208e9ee448af04ee71dc5bad4cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d0c23fbfe3fb234e25bc04d7642f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d87e0a52d738d596c5428c5eb32d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a582b3e90b0d6da30b9e8358d84ff4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82b35c97e8bb024821e3ab1ba3c4ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3466b0a943b8c439802c9e00a6c3ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0f183d88b8a63b1b8d3cc05bc151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3a9f39d0480b64d5a7b97c06558c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de6daf35c52dfd6bf03385f448c399215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265fa119ee05986766a9d149e66d53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3b3e0ea3cec9128338a18fee6762217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2322349d5da227fc1a06605dbcb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6051339405904097574fcbc16966c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4224239239838456e1a440ab34671220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605703ce8ad1b14038dbc7eca50b7e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c71b4d8393b5d1e580b6ce9ed98c85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332a58f746cb13162a879943f173fb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e02e1c73aa41ea586d5b395f3012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59d9d045f841a2fbd7319e6125d2e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e17b222d7c463871f0c0c80286b82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b2a512e5b7020f11bcbc1ad2f8d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda73de89e62dd42dde0d9a4e1602e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b4268fe2ad4b3294b3a0443c5e97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3dc7c4f4a44bacad54ef07a7f9754230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c92fbf66d3d388827baadefac38d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f031cf8062a8cabb24ba0b6f993dce2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc075354a6b654faeeb84b28093fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7a38a52a6abbf70662d4356102ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829207071c85b7b2ced08b0221f699235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b78081d929094e2746101179ec257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3205b8b092f4e1ccff50f157fb5cdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f58144eceb46f81507de7348b6a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8e6371b9eba0c87eab1feeb75b64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c67ef0be1723deee3fb69e764ab0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a258f3a210a8b1f929c9ba9a2676d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1054e942600c54a04416934d7731c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae710c4501724d8c2f63c75997780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb46b7e7404da13dc9cbfe8e27ddcdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81350167a56b01180cfcf58f3d1b4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71126ff9e991c21c3dd2968c7a117301246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9adbebefb0f0acf03052d35754fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788bf30cd14d8acd85a5982e974673248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2225296419d3b997815364569ff8d4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50fad50037ebcf21f714c85ff2d49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325845ab74dc28fa7fd02dd55d72d2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c852ed6eff84fa06f506b441ffa61e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3810a90f8c89398e8a57382596e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8b0c1d8ec6a28bf4859a10fb47d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5690656b9f807af35f29ada3a3e97f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f13f2a3ce3d50d9faf859ddfd804256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d6c96426e8e56d39ef685360d7b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f5e5f1e5c2ff76853e10eecf4333258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af91b6d6a41668b7ea39eafc251c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbfcd36e3f0d0f552b73b9f066ade5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7e0a92aefadc713a833e1471274f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae786cb99f537b9a8f0229eef5618b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fabc22d0e45928db35ff9b5a72195263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fda466f1705914d651966724f4a6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4feaa9078d8a4185f36f716672cc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777415e29c92ddb947c58e0179037c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a846b2233398aac765c03c9907ff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4568b5b49818ed9d2cfc0c47321de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960072f5a2f77f420713bca73c7334b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd09f60558ca76f265a94a0f8f90f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e153dcdda336f94fc491f0731ae1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518ef5f099d8215cb3e9f8c871602a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477eec07560d1fe983572fb9f4134ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8523c087468ca8a290ad6d8a6290c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e182b277d857bb56e878b1854f9eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4acac7e22b148fd04b61ce1b3df42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580235ca74244a047c0e8d4d7a0368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0aa28486cb2aa880d16ec3b66c4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a9108f8fdb57b9351e1ff07bd7619279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fec6e79096c8d209de924fd5d1653d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad674009decf30ebe86619cae48693c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84d2688552f32a4cc2d89b899d554282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c85b49879b4a642f3714250de3bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c638d982e85620832512c8d30a0083284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad83865edd7c09de545149a717fb21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12431901abc8de98661fcc685d3c2c4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122494c3aca865cca714ec3ad5530501287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6330515ae80d39b775c4a47b997f787288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bf4006d5d6067eda0685ff289c0b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a22d28de90100ba43172ce995f6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f27ca7a60ec8ff48ad399eaa6f12f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c0604a8e3c980ee67c1c6616ae61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0c775856e88564cd1fb048198611293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7c0147d84aa46c1e4cdb10d18705294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6251cce0c312f40bc94c85a5606ed44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b703d5248dc46c0db27bb59442a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85581da957a70bd8afbb0be5c4de0f63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0390fc568bb2d401bd45caea53cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fcf6b396b43719527d2fa430e5f7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0061c3a8e8ff2d24c293f65284bb180300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976084e5f9a6915b1cd0db7616ff0d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fee7b122d4c0977aa80f07c6958ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2679f1024ae0046c5947cc0d07ff0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9372a7f38b3d779291e1ff4d4bf396304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025574c458ae800a8ea970e5826c02e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f221372d80817065be8187b41b1e9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6aefbc1a822146179f79eacbc715307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234365bc19f6a2e2ee6d7542b49f451308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32035512e672e61df09cf64a5d35ba1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a377e5da1b61cae75987bbb1699a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffab3e53d4b80a374a5a23aa24a223311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea651ca807f1d4a6f9464af6c279d47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf0c4a5baf1a8afae2084c8cd234a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566df90cef4e9acf5f405e478328d2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8e17d01399b2877dd2f960afbce95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59edb09872a2716da996e3f5e709ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2442435ba8cf40ed3240f0e2a6c5337317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f1088a7328e2c91e829542cdf74e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967fedbc5b7c8996de5e31125ca38a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fab13ae8c86c1869a99fca0347d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0f4fc2f27f142d4ce2d321493428321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425f83965f8711fea1a7aba675df63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7addcc50c39b2f033f860624c99eeac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c12980c28dd60a90851054f565890324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b2792f828ebde3f31fa74abe24cbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be8ff856392494d4e29ecb8951a6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbba81f312841096e3769f9a493e7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ae4b57199b5c0cb82e702ab06c99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b163e8f51441643b95e3b3f849a48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f28fda179c21d7f031b5d861dfd91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a7dc6a5b9db537564e4a7ad768dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50032dbb14e3040f7d8911633c553db0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355711953ab375773a995eb67b561208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f17971668da39f896c643edb8d488334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed29ff3b78520e2645eea70ef4a88f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb5f2bb579bb0302438ce40ecd1142336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2257ea9fbab33ac8088aaa132288d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a60d9b0481ac2980431bfcc47af7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd7bc3c72e25126936c007f0a43f56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3c4f0f0ae32ff5613ed8a0298bdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88522e37b219df3c10154d1e7ef6896341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa30a9df111a2697dc3c85ca4edfb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c2727de711ed3eff847c94699644c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7d2135d87176a8f6ebf497a2d2a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41f28fdd9824efcab4966d536f438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349adc8f68abf127395c3128a5e9a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec737e79c0f7bfb0b89014fdf7ce0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ba42f34bf95a4fd4f63f1f8d3ec7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d30fbbea8075ae05c6edc38a28b29b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d53d0770e61ba6c1eaf61685fc4ff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12234462f215fb95891a142cd7d53fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270348cb5a6416037e9d839201b3b94b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989efacd58531b9b4c73401a24506b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b7662814330a463b941b4a9e9a7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5397e2438e31512737a71c05b1b56b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369202430b82897a58c1b1bbf6d5d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8907a9b7216144875b28976b4102357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b620c607766ded4eb34289aa9afbbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6b8b8b259f00d2a898366a710a87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c2dcf7afa53f7c29adb30a1518f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f327746eac5483977237a17d7cd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a77745d6074291584d1e477b865ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e24f902f070280bddf8280adc23113363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea52ac31e56ae8486baee5ab6dd6d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9baebb08966e4e08914c2238639b7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbdeea559cef36504b33cfe38b2a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad5a0e410d15af6fa2ca9900332a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6f1e621261efd9ec669bcd0a759e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee99ffbf4048873928a59ac76f09b5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0ea6554a183528ef4ab7a4b6ef11f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e689c780f8c311e92823fc74156475371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3817d517e931d271d72879cea8015a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210657b9d6333586ba49b966e10fbe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ddf4b7d9eabb59348a07aab6073d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a123d5a39eed30bcc51528cc1d5d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbcd1622a8a0346b95a12bcf9276cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50cf6224b4bffb4f24959c2c7f81d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3272c9705011920972499f029ec4e19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3947e29b187e118f679985f9f68c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae094dcb505f69a9d26d9646b0e5898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcf3dd2652ecb2a2508c2d1efe4af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47910942e17412b165f3bcf14fd9273f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ec3e2767729742469be30650768b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2fe2070d01d2000f77c641f4c3142384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164d96479135dbc559c30cae125e37d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2591fd6cbd498bd2b6b0aa22b5f21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c634e68e94e10df8c3328aacb2b6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15859f3bb86e1856ccfa9f122db50b9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43bbc638c0f648c7ff7effd5e64d01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7925a847b963e33c36c8ca2e182e474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667eea6c835a673fb0fa8cf16223caa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3551b191d69667e4e85dd4a7a8874c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e863eeaf10e33a77d8a71631b5e40c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284d09e396c6093803bd3059e3c672394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc271a70ebd3ba1327b818acb6fc210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6497331c6806f098225f43cf6a06282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64698c48def66d18246d3eea2fdfbc2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50dd4a8f7e16089d917b112bfa0dcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aafc02ef027202d7a458458ae2000399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b866e71406d9bbdc73273918b5917fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79851b66ad82e61e566bf426de68fa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e716b1d550d67aecebd11a4737849c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af22600c0d2e2ab287bc630c41b44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58d3cee25edd598013fafe423ef63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a9027d07f0c8e2efdc2902f5d5cfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc56b6b434badfc0251f8c16b53c49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0af3363aaab77ba95594d6dc193d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43a0c9ab14d87eefb6d549cb0a74f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16697e101694c4a1e5339f322d8eb0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b825f8ad349ad3ca7c8499886ff27b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78714e899393922df18ad85d1cf41d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f340683fb7d61f3e368f54e060317c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e25c7cf20d947ab964c97486c9fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb6d0a3cb5ff2a96f3b4a3d2c76813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0378bc631c0fc4bd541faa2f4f7b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59ad7f0df6ba8d022559ebd36dbb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c679487f4f3003c4e2a5f4bf5e3dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384036be04b772b6283ca4ed2506820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a59cb6fccdfc4953c78f97cb1ef8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce05539cab77b6f8d13713359f371420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddcc078e73be4656cb8bf222a86e59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e289f504b2cf61072117a54f1679422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0147b5ef7c9e127f25ab1a434c6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c23fe660dc2b2eef2497ab94e72191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1cd5b0800e6a8948a39331fada859425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb54355496e505ef051ee440993d29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cffdf670888de47574c8561f535ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91625274226c353d86ab01af6f5e66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371abbfd5c49c9adeb1f1621df29b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc56d5e267f0bb82b19bef838a67fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f5988b07fe708e3466266c8c50157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318daa5a6430bd77a7194fc71662c622432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f99bf86d5c7f03fff964a07fb57d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fb6f396ac30e04542e387f0661201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c81fa7505a91e36cc3a87ab83d950435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed055da4ae181fa1f521911bc00999f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d18c8af7183b190333c0e66fb9ebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a137ae8b606902b3a58276408851bdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218bb09e37600950a0c0f3bd2a8f3c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9b8719acbd7df39ae3c66c31d1f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78a1d72423f84e9c6d65df844844e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a06c10a6bc09f4c6cad90044b342442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2a51e4ba6b52db00590a3f64fbffd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d4144f1a530299806168be2b6a9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a46fe3b2130da103a6fa771d89d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9327322b0c18960d5cd78b69ce3d93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e6ace4e7e3690cb905fbf34b762a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a287669863fbd53a2f120872245991448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234e4905146d644d2ef595a66fd6f9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2695b34dd89f6f5d0ce6496077293450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd53fae6ce089b338a1b76e7fdeb82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b456a12d69c9566136d3f3c44ae3150452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece89ec221cb1ab331cdc67b726c86d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5f65648fbfb287253edfe07a2141454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2dddbe0e77f50357870ab838ff97a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1cd59cce280b13fbfdd00b144a5de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865f99c915601ce9aa3cdf0aed412d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349fdeb87dc482b34571cb2b0fc30c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b9207a95b32397e29cf5d77cf53b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca91a4358c2fb4db295480b8065514460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87820394998dd6d18d89cd641bc878e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f75b7d49f3d5bf23a2d678ddac69a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f54d95a41543cc743ce14e646edf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ed4ab3962b4384e2c1ac4051bcd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e9bfa256949d8e0930d0f1dd6333465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239a388bcd2b7d065ffd277b41277d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9777b9d65eba8b3c0eabdc3c8aa91fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f0b2b66e0d461ec3bee9b1005c30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae33e0d5b719794ecfd63ff0ec2e89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd0133df99a703a5fc9e0e4ceee99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333098f9611e34238398cbb5a5606573471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a386944d80e603bfe960198c85c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29099f09cdc65163096a497875e843473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac496257cd006b2e02b00eaeb5f3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ab036985d6d99174779603303e612475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb23b86e3d3cda61d8936174ad95b09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead9a33e5d2510827af43b82115a488477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3856d438d0f588b514f9ce93fb682478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00862ed6d9d72a6554cac377ff59d8e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c389bd56595226bc64f13ab14a21a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382089d35f115199a15bf2684225d7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611ddb4e4bbdcb8420f1dbd0d331585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd4de8e555f5a6c34ef44f3609e43a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b015724467367f0afd15f88adbe53f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f2336cca9906a554f2b03d975758485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd816c6f6232b37ba3b87e190cd09f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcb74d73e67d5d73280ed631d63e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c250c29d658b89d93ea4b1b0baaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad25d3015570a2df43228cbd17974f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0c8e9baf6443ef17e0759e123147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc900354052f4b15ae8f0d53018474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc3f58627973a9c16dc6034de91b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae92e3aa938543db9b3bca3c80d680493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41f2a82aae2ed32d6751aa1a3322c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0b5424c3fd8244a42893193a96d70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762d4e039169db5ce8cc228b6cefee5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f214980a87ab6c3232fce9e4debc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d028ee3772b7955abb9abf00dd9ae9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e69c65dbbe684429c112759f2a2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277a92e252b5f552439e8d182edd88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b517125bedce729cafac328fd0f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5dfec1f05642dd41f1f37df4164e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d8a77919560641218e4cf27db86ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62a31ef7207a888694fcd203b6e2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a8e952257528dfe44edc0767947ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbcc51f03f38d47ebf79c89407d6a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af30c7125fb0bbd1e3243c0982f20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3749bd8f28e39393940d23685d60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47dec15b86b7ab20546587959158d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111be14a83d786895bfbc50dd02aa01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd59ff1dc5a80be0a708e8a238a1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b146a30992bebb163d6425b46ecd32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfab149876c0034e31338af0c134b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c46bb649e0c842e0b109e7d8c1f60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd6ed323130a63fe7d1449d7feee5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9d5d7906aa1908b37067d4cb3e80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21983b76cf4c201dd5f87cc29d3976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9889a9d49442011c9ffa6e696839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9eb3c0291932e697f020762d93cab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838f7af87ec156e2564ba61eab6c28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d25a4b137507eec92531bfe21490521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c67ffcf76b6cf6887967f1a408c55e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa35707a5dd1d031453f3141ce28ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb09c4a164c5075ef6e6a7bc0900a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6305a3af97c98ffc85cf71a16051525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1b911aa4676a3346bb35d2e2178f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf80a70952f95c84f8c5c56820a610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118ec09a3ceb0a8c76c6fc5c5c7667528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9bcf565acd209e817d0e58172cb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c2e838e2b79a1f22ce356c4fc59b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd900e2ec31e6825b253078f066b8bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff8ba938edb9f5b4ae850d83791fd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cfc5fe75819800b3cc6df7e1484b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65238ec256a7aa81b4c36c6c6eaa8b06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423138cadc94104c20edba802eb53d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e789431b4b718a5eb0bbfe87893223e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d567135d113e4456a046622110df8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142489a9c9bc2bd559b4888c1227b7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1b2ba40f58d31ec2025f8f1e72189539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021215cf49b88fc4dcc61a42737397f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c972a37e7519b2302cd308cc6470b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2977593dad4acf8991d44758d96ee2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52e5adc544a4b5e7e794c33a12e39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678b166c2e51c01d2082002e91f7d67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c82f3b77b1d06ad83686cf518f764f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb347dc88013935619168f293fdf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa289d713b1437e3233da5d7f2861e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9a0622b2fe8c5a71cabd7d31a9e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72026a2d231b4189dd20daf75be34f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cae0c1cb4efd74cb4cc614d64ed3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15886119fc73d317cac37dfb13dfdb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea00646954ba670aae51b8c589d114552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19141cf97d48d1b077dbd0f065ffc30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7693e9626aaaf93a870d69d182c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30c6773dab49e7055aa5ea1572c6d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f565acfc3572508df2c60db45a6d5d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192625dbe4805a8d5e50f2bc1334df6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2062c3c3c3dfd89c64d8b94e0c278e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78c13785f3cff04dedde529876a1e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ada106dc2464e5c1642db385dd14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845d7abddf5b687d4cccc1a071e08b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b5789d6fb468ac7c3ef634a55e67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541000bf247b9f633bbec6cf0a25ea09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d497b3fbffd1c93d5f2a184ee34e3e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69a77fd1eb643d525372cbd0d84c05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819897d20c463030715eedfeff8fe0fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea02a9a8c3e725c887e4a910ebccb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f384296776147925b40fce9cb69fd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667d048be4c39fc098c22c3904b03a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19a580c26da1054b5920446af7cf31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbae0f65143646fc54f9bd7b2bda1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a0ba8422bc7e96cddce70c18044c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5741e8ddb32f9a0000dfb5172f56c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b7cbc72cdc57dbc46202defbc423574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a8dd05deb4e993f7b5e6c3bc3b147575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975847a7a4048d2add046f0d803ceb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c0857ff35d4e92e86b16cead12e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16f29efd1e9b6e1e4eafd972c16cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ffd8a9af023abb55cf8abdd9fd9b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881fbd5d8e0534236922abadc4c9cde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316229816a962e49955610d17ef1283581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79a7f2b0d49bc026e6c21ce544f20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb347f65c89e437c8eebd6f03b9ec6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689b03be6d3cd043173b3dee74f7bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0515252c45d060bd9e881a4257c1cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed6c37f4a8a5fa3260eae4ed4d371586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac610bae1ea5c2923068543b67805587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6fa36c80099911cfa6f04b159eab2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9bdeb3d1ec4b2a44c985ef8173677589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c5f121912c4e7ec6fcace2d5ac16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d5000a34dd76a4503cff6ba5873e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81ccbcd0695f1d9c364f3b42caf3b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d13d7c161d57b99b28384125a0b42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9fbfb4ee9c456c5daf84c594c7d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f457f039452787d0e73201c0407f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094ca2122eb50fd6781b8866e337d08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c89be4035d3fd807f5b44ab23df6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf363dc6ef57e9903afea29299e64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62e8cf58aea96132af2c13982034b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09522402b392207ac4722b5cce6c2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1bf9f91217c7c7e468fa78745a9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4943e21c480cc7ec81b043b1c547602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fceac0ffd2d6791b79f66e5ed33d7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b6c4be28107261d4c889c4370250604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca153c40d4d7bc2cfc6e2d1d671e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc276f61c7aebc3fdb570d4756315606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376117ae78504d7bba7d77ac2ec4bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923321c816b888d86b634488cf27cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780f5a26e09dd73d73bdb302951ff8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0752edaa4370f578ef737998e997610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ba077ba5b44d7d684c4e25061b19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7b667a2e69ead399cb043a7422ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cb51038140b7b3635652f7f9fd863613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709067574484718718fc0825485bed1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd657091811d1b79782d3792b2141f4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08770af16fb58bccbffcad5e92e29b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156220c735caf4efd77d61565e70ecda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd3d744a7377136a6efe3252b09be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16fa568ae87b3aaf2acf1174be134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223976c3b3334371e4d716cf3dbe44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506372557d5e7ed0b99750477fd018c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22480d912b15fd03a1f0d1a10fc23cc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d279eee80c966b23ea4f45c2812c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2086e4680e94eed883310c653834cdf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828a083d53167d91dace1bcc4419706625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd96a7844cf950cc8dbf4e4c44f015626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105539496ca879d77ca75945d6ea82aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248d784d9c97064f9336a3277f6768628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1ec94ce8bce857d851c07a3b59873629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5558103162f7adef1947e785322b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7e6519050b736394e4f060e1ad7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354174f6cf5050f4334e26d51cf2457c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cead0aee8aa0902dd31c6953d9d870633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb5b0cdc24a4094c109972cedd64fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5a7c1ae380dd48b96f0004f1b4d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b4a6e6f9535a101f9a657460f2d81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70726a5cebe996a5515c905e6925134637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc13d3310b71399d84f9c57c6c342638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9db9cccf30dbaf51105a1dadc021b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e08ee68dc0f564759f3051899f8201640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f202dbc516f13717ae99c38eb148d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dddca3e448c2b8330a47695d8977c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7d5e7b431710c03918d3fe659fc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaaedf5504569a68d3b5f51f7caf7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38655effe6ccd9d3eb9e6c29faca6eab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5854c813b4115ed96738b0e0dbe8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed87418492a02a0b66f99329a619ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3dfa7e88a5e59d5b2d51f06b7fc77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc426c2dad72fd224b6f966bb6643649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ab20ff54ff465e62a75be6f8ec576650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bad5c6814faa37b09e69f20ca26e1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33aff10f2d04acf0b0cc9fb6b9fd4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3404661f31065ee8a8e8d1c211fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170bcc43bf39168032750a7d4140fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693ef7c171f994de3acd978c5db805655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e490b420e062c72c8474c246ee7c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361caa5bba8553f2682b21264026bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776efe71053ea6db21df017ce42eaf5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1fb0d06d3183edeb3339e4489530c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626028eeea9a26d2526b5b7a7117c7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84f709618b850074b07e9f8d3bd51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26649a2838a374d066514117af1d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fe5b3c520ad2ffe504f328beda933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142041e872f39846a45e083a79a0e63d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e39a13f85071b3a1003b5c896d303665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098276ae62fe076912abe60d8559a704666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2be8f44ef7ea77f43f3f76be07f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f446fe3e43fd623851fb3ed42eea1b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08edd7612e5b30215a76386e44f75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9813d4d1ac6372acc8c4632e1b34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb45058b1970346cd16bf79a6a0970671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb853215ef598a489272ffa9dac7d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184284ae3416c79f09eeecc4d439ca86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b34de7a5c98c159911a5b56e14ccc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ebcbdaeeb800627b5f4ea19be25a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497635bd5e0eba896f594592d86d908676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b49d83d7b5e7aa506bf2d98561259677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4bbe03074cc643b7ba2287941a04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a736cd57a66725d7f43df226ccb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b05aacd7a6624269e3317b81a768d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1616eb36a48a12401a139ebe30cc36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356c667dfce825caa82a3fadd3e9a97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad919f970e202964bae11cf920d0e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30c8370964109ff181b26cf7846b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eca2109fd8cb583d26f2590cead51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1293eac5f5e64c3e0bbede483647ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf66ff7f7f9e8197af92281bff3d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b092d192f144c261bad7d13d088d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f17de67368ca5fdec09609cbd0eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fda1c8c6e18450a286dea6d786ca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb925cacc5550b4131bf7c415882d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbff0b1ebd6ad6eeccc2d0ce4e06a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c2594e9002b6df812ef53f81e84c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a686b946ecaaaac86fe11a6c469d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25150bf9deae76488901250fb8832695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac1c215093a4d99f5420ffa6ad3256696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923f083e5e098e1c1315ceb820eba4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ce21e88ae050e46b9ae7e4399928698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772198bdc435dc90876a07865cca54d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009243665355780995a6893b746e30a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac84856f1d7c12e72b4e36ec890f761701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a3f5f8dfaccee099a5b95399152c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82820e42872cd3ab25440b9399708ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21c3580daa0086cb97dce1d2d941b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f01b62952b4e8da2a290947bc2ec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adacdf266736cafc8d274f1fc96d64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246959b396ad8a6116492d43fbdb961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441fa33cf6efec070de1811392a5196708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af038af0db43f20d570c706a6d3dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88c62355ad92f767ca2fb081ffaa9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d68b57da85041863d84a1a14f00161711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4eb6c3e94a5942b74b5e3c52a747712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470094890caed82c1e494fe0c07ed5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741eb5c118bbee4446fdf5ee3badb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d5177928a909542771d6aedc2da7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40953c64dc03884867afa0afb0d717a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fcde21ddffe4e67a2736476c224d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef53d18087ae6cedd0e59337701845718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236378c7c2d5a6d2cb8f99cb06fe4f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f6c624ef71abb02cae2b694f98ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d945481bf1b7cfbb12a8c3c6dc7dbbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37ac49f9e79dd732d1394bb55e6a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d918bdbecffad8b6f08ceaf48353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daef462a0dd93798a5e30f053f9b146724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75fa4d79fe7ede8079662d4806315f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ca06a02efb0f99e4b63f600a7aad0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97421333794463c693a71b2c26a2fc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2324f2b830614ce3a6dbb13759bdf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd7b85b9fb72109ed4501c33452a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aff5e0e7b2195b795817e354dc8d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e09ea979d6dc16c6702ae1777c2777731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e54739d0d411ac011ea0224708e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268612ed072499833f0d03dbb896c6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d4f3b73ee20c46a700a8c0e9be51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb3e287a6ed023b0661dd7bf53c4de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb10e0175b1d8da4017c007f7501fd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf0c49b270fb1e3a8dd7e79cab1c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68fb0c6db98cae2a16ae762dd1e29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367b5f26bbd2de1b806d1ea7725cf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161965044bec62f7e4138996f9df2c1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ce2190c82a8ab7b280f94d671d57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdda9bdad38931042a066b44d6a22d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736f1e296d0d91572bf177814d739f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4d43ed276f769c9042c8a7daefd13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b630e76a78855b067bd0ccef0c74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad45aedae46bc1617d702b58d9a9ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5063e3438e3213a1b6b029fdc440c7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e5b4502d6346b3e38f8a2b386eef8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc417308fb23bd38b0b8f8661a66b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302687c39864bb7f8dfdbc6e29c6e44f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0460f0941d649994aee047346b05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86216149cfe83356b1e994a28b0bfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2945cae7829386235072abc93131a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873bd41010f1422ffa1ee9e340bfec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55f024334b0bfba2186604aaec32fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f30499d605653e87ae48fc17a5af6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd986a57821ccd443bf1ed63a34b3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7e00f0ac8cd7bacf027ebb565708758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7763fac2cee7d612d1cd0d3388e393759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb6072fbd0125d2c969ea158b82c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27e75b38e15f0ee2cb97af66ba5242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bf35ccc9eb1f2ea7712d11131e24d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05e632d7d565673d6745f20152e144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbdb4af747f2380ced34a67a15ddc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7fde4330e37279b02e64ce8cb16e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251e74b90011e17d0cf38e3d2aeb3fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f774e1a9a3c1fe3841b427912f5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a565455d9f2700605f180e2c0e9a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e5ebe7ba4d656235211df8d489d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e94efa8eeac2da0eb61bf66c60f7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25fb9ef8612bca76819fd285dc850812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d16bea21d949ab3c750a8330eea3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864238af15bfe04c59e152d0c0e5ba8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25321cac42358979363663c759b78c8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1325d19bc92825e5a5639d9247de07c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669ab7b11c4a6a8acd9e81ab4fed0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54176cd82efa6ac2aad2f2a98839318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581326b67338ee60e0a8e771a2e196219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942de27e36839ebf24ffb017c0d2c6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a8edb9d3985fbecc2c3e6da289ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cf93566fd3cdd44be86429a4ca5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b72c2f2b946c7d2bd3e8a8e983fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c404d6544df38bb93ef6cf698e72624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36341fb916fae54fbea56baec1980525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ee398173cd4ff34b2395b5dea2f7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83748388f59da5eb96afc245a147d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c15aa404ba8d48cc59b7291706ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e5ff937fb1915d7f17dc74ea116829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2505587597cec7359d4c0608bc194730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a3ce78448d8aca059989c3a35fb5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6005d0b0450da08df91348f51ee8d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ac49164575b21db1d25f1ff371ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d60e39589874109d70356ec07cfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d09827563284f8197b7f702901b3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b7c4c1b3a9586fc42b260daa037e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18fe368a8937de782f700ebfb8201237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc30b008b8a5b95f8e2bef4b8aabb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac4b026048892a6147523a2e1ec8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542c181f4ad8f44bb83ce634cb894ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da505b6de81a25f05f6b14ab73da0a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0346c9268b2629930788151958f8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ac3976912cb459b3324f7cbfcc50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c8061ea3d2eff8a4819a9e30434044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3dc9d4688f433df2eb29fcaac321d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a786b0ed7b8de5c20f32662bcf3fbfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832dce3bb8e7cf2494bf59e5c3102e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4176fccde21c41ac668c7aa3d055ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61753fc76445dbc50aa105981f3717149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e506921b86198e1a29f9eed9868f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fda77c5fa1664ec19abb3315ba67f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637cc0c82b6ca39c536e6ecd871fe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db677a4ad2d889f08b6812fd6cc6f8de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257274d741e73b67b09cfc75be31d15554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad2c329410b867a5e7d2247da7ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c762afd58f32ed9661fa4503bcac6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83201f5f19f76b14ef066f1e8e29b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1059783ddda752e8753c3b1cbdf5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17b90d5415d2ab550f08c9760e7bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ec5ff89b23a853bbef3176489e8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7fa4d93c9bc38e74da0ef4bee83b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9276cef574c066407c988547ef911162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99480c3133ab91f6921d3f1de6958f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f3713dd97cc045a9ce7c296e9ecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68128a12df3e955b9de2cb465effd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de298ce5418adecd05b6342a921ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b675c76123a829c3dffff13627fc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c387da30dc290b803130ce76adb7eca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1cd67c0d3456371a38cc2f138cc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad7bc1844250541a8ef2a1507a348270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb46e889171ad67bcbec931ab216d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52fb751e76f9215caa80ed488416dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb6bf70acfd2325ec5054b94534c6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a9e1c2ab711a1bd5cbf31f4d9ae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8165ff54b03cc3e4ed7dcaad2baa25a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc7445b5442849949f78aafa1bb6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28feb187f08204534bdbfe1c769154077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693fcda7e3796f7536292b19ab8b76c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8efd464c9d9f6a38540ce7bca68d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009e8cbc53901ec1526e45c60f3e0aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b21f2e736a0a37a74bf449fb8659281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99cdd94602675d60d6ddd05eca3be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c6aba1f9c409981ed28064dff00d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cfde08692e33c63d308657df3793d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca112d3af4524d890152ef489668cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f5d9567b57fd292af420a1f0a27686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6d8418900cc618fe642aa880343887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a22fdf4fc0e0cc32b57d83019434d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7fed8873565b334f9535a7cca08c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3229466d1c9b3c25a522b1eed19e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8cb41d458e7213cfaca50c12e15fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7225dffae1854afd18c6c0403c96f3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc5f7bc5d1e5608f439027eb409bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e911d182cb29f7c295f506f0062194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418db38e9dc22557b7658c5bad7e96b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f9ebc73a786671ebb13afbe11fa6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0bb43ce9b93c56ba35732441b1cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99b50c7abe22b32bc352f8a46bf8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad4f602873a3f08eb50b744428970a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037faff2b90477f9d98b1040b0a127b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63b75e84b8dddd959eced2aa84420101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1e8d1aa0ea6fad98d8063dffee04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e27addf7d2c70643ca34cdd9b71d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30fc757f48df6bbedda75f43fd39b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da30cf42a22db5bacd87cf70437a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041ff2a7ce3194284bbe7bb2aa533a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624fe8456369779305b44c8755386f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e133612da19a707ca521e040d811a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6172ca203f8619a8401de6e21a04698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f649aad5779ae5fb0164ff91a5199b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06038087b43aadaa0eb9b85a8e620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074834019acce87d6fe54c71215a394112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68e3ac3d9791d6d0092e48a24c0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d677442c47f349dcce002d22926f9dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeba8d248525c7c26307d529c8d8f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eecd59c94fe41029bfd62b15eb411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07d5fb174a2ec550e9cf1a90dc2fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a19e974d2d6e15b89e0d7f5c6bf82e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbf88c15c39cf22be9ab8bfca697c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e371610251e5be1fdc98be0f6487e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cd504e543e1abbc6eb5268877eb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b240a49bf62f7814f00c678589f4ad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868793385af7f1a67cc8a8a66dc351123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a12ce4758d16d6c2ccbfa4e582d66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1bd28f28380c1177a04b98d19f0bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb298d73cd33aa6ab5559640f8454126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442489809a92237e66a2da4832d4937c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77750b7374d77a68e6177ab955e372d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9a7b458eeb3b789ebe81367eaa258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcb59c3e3bdd7fca3c86597cf4b24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c84f8ab6c95a1eb6a31d0de20914e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f818ca761feeb576ee2812012a86b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633cc4abda143bb653e00fa363cb41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90da6f53765da04eb4547814d59a104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c2396d8f00f2626d49a4bc545073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f114ff74732ff20b60bead04cbcad30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca0ecae34c05069e58d3fcadd0615137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940634ce45321018f3d855611c3e3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf0470f270f1f0d6e7ef1f016da47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d6619141a0f79f41735e35172fd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984125415630e6082138f8cc9446b87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d4ff337b1559e112b143e3b55c1f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744245163d7abdec6fb3e30ff40815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537284e348e26d457cd9850467fb73a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf2a2800c18397acff96df90371e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a68859e712a81f8d20f711e5ad6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be8180298e777427226fb6580f708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f056dcd7d5a42e740a9631befd9283148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d94914ae4113c8d27166c8a6d26cf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaccdec8cea483da0149215058932d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee049d52e4b5655513fcacf0329e77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5588756543a8737f43cdfcd3e608233152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6fa73a1a9f6bf39655c46181a191e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83770ed7802605d9add0c874a070aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe58f0d8817200d65bbef23f6796b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3070ff4c570c48dd4405dc9af735a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388592222fc04cfb246757fdcf143eed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9007e5132b7b043663dc1a55963809158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c5b8cfa1f914c5115411607f3d5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5942d2630856f1435f7b093835c5495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2d384ed7348ee9c36ace98d2d79f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f392abac9d5de5a4b176728a037e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c6a39da95e6f5a0e83efa533b8d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a019c33e2fd1da4ec68105e8d161d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4e73bf4cccd417b3a9f60e95fbb80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a315abf45ea113d083fcc4251e911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e48e6069a385543448a7e68c9d5970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d3731087e0af42d1730c4ff47e398168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5257032524a5162dc9937ee05fbf4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63195c5b0454b84a96828898b4f11f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2723bfba384d025a9f610fb8b4be5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf48955670b46d434a9cd850ae668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b357d89260a2e4dba7ea5098759cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40893a1f06bd798fd34aef03399babed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30520c330439f96e681d393ab409ae02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e48ad28b845167c54673736032279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf8e121f6996596ef6521028f5cb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb75847b05d010d398cb67b196c5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e77555e24a050bb5c9fc490a6a85b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5d97e4ddf14ad0e808a209e9879f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223154b6d77ab7e2e69db83738c7cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9affef935ecd1fd8e5476f714021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ca1807d0c3a2f98c52696e5a0065183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241edb91d65846560e6375f06e4e42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535135cc8b19e4dbd566421f5a5692185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bdd31afcc1d952a062028b0c917d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b7a303d635f151b998f591cafc2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b698407853abc1e3487f607041bd48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085085b4cf91ecb685bf55e577966890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890442b52d628f0e453aa620b9aa9ec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c191aadc7b1ebaa7646d040f839ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76fe8d7b2c22b5fd00d18121bbc6d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57e46feafb0908f3ed9d47eaad2011193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b99cd5cf343fdd05289ddc226c0f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ca9d22cb99451007d8bc45045f93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885515608b8b86d5933f3e78f06662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fe87b2505871d14a56d51ecf0691197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d846cb304db2747d7feb9438a2561a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab1d4274f87f4f6613cef58be98d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd10a19a4779b135be1e1814f44b9b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d799e645afa6e9544d35148a9f1a62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105453a49eab950e3fa83f35285c775202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c907cbc03ac6601afe583ab3b5aa3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100aba566e1a2a792ba9dcbaf55923204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d038f3bd761f68d74631d807bb508205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d88dc5907a21fbd2da45e72f2b46b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a9cb929a61872f746a04d58cb74f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2867b5e46875aa06c4586d48d0d5cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd7faf34e3a7efa6f404ab0617265209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48221aae00ecea0b38eb2a58ed7730210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d1b8120059f458641e41a272f8fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84011f4ab7d5dc5f91c7887384ed186212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d9f534a004b32956c6cf40ecf29a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c303fdef1493bcc611b70854e62b0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b19fb7f8cf1002a83fb6bcd57ab9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ac0bd35d1a6d18e7b667769ba9e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aedf8c4a3170ec82f636deecf17c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458941de1d7bc5a6321c9e929765b48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2822a7f79cc6dc49d7bd9cb028a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814bb333e79251d726eeb6b659368b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e65604ae0b4029ea96e57f88b82ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da2da2b3af53956869630516cc97b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735f27df10852c281a21c1517f7696223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5ebbafaa45f909be69133da1e676224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb512988ec9d84ca8f8618acd0a3ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c28eba3fa9b04957d4a89dd700f09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d1ec4e549db8dcf2a2022240476ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3953d7458569d8d3020dca1772c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf22608286c5a5bdbddc581993500229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d87d14723806b18528f526a066fca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618bd0b38b18c492e166610eee4ee98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0847886879a9cc29ef858eb1a113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c7ff3c11b0fb904f40599e93079a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d981551114291c91601bd9c42fdf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f66024bc5e90ea0610a3b751890da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77d146ef76f13cd8893cbbee2da19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d998120e66e175315c984fe7e739b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1079f36e04b57de5d4f6557993078f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2130de14d8d9d1bcafb8495978a39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e20078cb744291e8b4f1f1da2979d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819857250db56c897a703ce7a3d0760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9860e471958df46c6fe06a94155783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a193d428d028a7f598f558368867243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784530011f07df6a09465745c3a6c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2285b511c6dd048c3138aa27af0903245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f15f6d7cdc3e410855e9ff3527138246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b45e69bd8d7c9d079b4161586b7d20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726e44938fc421583c6be0f2742932248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b3491a2d54be1847d885271563b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de6d9e80769cb02d2e4ce7a76398c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25ddc9844f86c05d45ce2919d381d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d54f7a7d37bf1e7e112d86a51225252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9723aec5059cffcaeb06575966e846253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567c096287e3796bb1386e4f13e1345254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd6190b40ab818b45b306f1ffc215255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90264a75a581d79542331963a29e618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060179b5684b4866831dccdef91d1cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aaf2bc6d88580cc066d72cb789775258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710625ce262807ea5f0d45115842cbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840888d7ef0d46f78e3831ef79ff6291260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fd3ad857128f0d00f058d4b3c8d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb9d33a97d6f258f940aed3c6066d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce64963a2c109e09432d0243d20c672263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fe337740d6881201173be81ca756264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cdc949742e68cd96ca837b2ff6acd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46bdfb8f927eae03997498bd6786f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388861c0991cfe32a756968811d9d1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aadc1f369d8457d4e060b1a9956d62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a22b17cdc31163cf9fcc8aa72917f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631823c7d2111bccd9cc22d52201d8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323c54802f57e480527f404d7d62e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de479117378747b0aec07b977df0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db524e3ae84918a9e2e8f8f2765ff0d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe946b9aaea9eb0507f5d1f75ec4db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198be0b3efe37e895e1a59a83812a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a63924081ffda4d6a20751e98dfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365f43ac9f1544be325f69ae852d2eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47d7fd8afa56f4bf04547fbdda88a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa50ca93af4df292a21eed8b75e885a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b47471e4d04eebbdfd489c51d8e66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168029f17fa64dc4c108cbbb26e0907c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb52b29f08cd2d37bbea80860897f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06159a520056483d554f815f172ac9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f520ebc580033b272e92cf8b8c6eb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9f23c5af319c9dee43fc1fec9f6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403149368fa8cf6d6e19975de3c37f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1f6288f31aeb2121f44160f45e121287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610354ad03c670a32d3796d69ed8f310288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91f83f501ff1623df1c378b28908ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba033ee419850bbd30308886e5b09637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9f714d5514fdc0f5987a3d46f0c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef9f9b8c0d6a3fa6fb149365cf29b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f699426cf9f33718390dae0afcb88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a3e9f2a4dabee7e77daf54bb9ff37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3af26c3ecb47c3f1531617a416ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a2ae6a88cc7b2462da62045feec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1200eafb66ec9868e66971c0d0324297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a12f74923c8da3518b569f4757a75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764913e106b7838ccf22d848fea531f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853dd2e25e8bd6df4fb38228e69f6d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773a31ffd5bfa77a37c4769457bb90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff66f4ea31d3cff118c747acdfbfc75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4ec85c6cf590e5b4a02ae345be81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e629e5bc40dbf4a9e61cdc8f70b2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5cc6731ecbbe33b9abd79e8898b90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8e64e0933a42978b477a9d7aa0ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d7a335b5d8404275101802970e7a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf882f65f0becc6af66c2276652a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12438231ff10b346032cc5f6e8c26056309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb94fd40231a88ca05066782420ecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581dcd702cfc334939cc0c784cf32f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9dd3cbbf13866bfa06d7fca79c85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5100b2997077a0ad28da3fcba550187313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb758c00c9f4d9856804c08d82662d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d7a472b673d80a888c1b9df21802315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952484ca6bb00672b93a2a5cc015ec8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31819936bf0b203a3a9f1fed72f2d5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce4609d6438f31b918b1016b0bc5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d677c3670fcdc68136465ae7f830319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b61f5f16da2c66cc2d3dd2433a32d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83a7a0dfb51b7034873adad638720321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9aa45f5533faf102b6ebe270c3a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d988ae8f19f395627f8764325e277323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ee96f7b5d8de46a91a229ecbb350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443746ac964317cb1f59a31551b931c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8523e2323c6739a40b5f3f56b50f70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d07f8d640148068d17c4221ec6bdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55cd84e26421a7adfe0a39e715723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dfd13878bf0fe155abf0293696c2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c671549e88436537df2b3aa9ada1501330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080192633f96e4927519911a5e099b6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75d9c625e1ae1c142cd1b23c7c891332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f04162c0b818e547de22085b65579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9780c2bf0dc1b7f5f2b0eb4d0d524dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8e7b4c93803189d30a93fc3004a2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45037d58d8392e5dd2147f0d1c5287336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3852e08ba95bc2f07903b4245b475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f03c402db1a8b1bbd0a5baf8d15a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a9dd25cfad2a7841a1704eae819e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19cb32fa4eb211b54b2093c7443596340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f801197755e95fb8cecfd0656f426b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6a4c2aca131ba2098ed8f7eed7cca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604095aae226259a762ff011310961e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d14076b73edbc29464538e4c0d1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabaa84a928e4a9a0447bb36d375603345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bbe46a2dae9f437519d1a4738626d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a64e3a64189192b0bb2799c093e6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb566a27d155628bee687d9888197e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a20a2ad4ab119716c624c0edd26a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bfc8e1519cd51afec5ce01d45a93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441cc6642bfe097e61aa87576e31da4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7f33a0c3037ab0c89ca0213c3a81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5e03f1ab7c572736101b33815b62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237b073ae2454553eee337f73b62e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2f0c799334ee87064a9ec9d68d42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebccb40efcb548f17d49c55081dfb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49be758b3ee2960bf43a82c2591c0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b908e9d4212ba2c995355ab19a9af5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c51b981241e4468dab0fb02db603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e841e1f3f62ccf8dc548e74d4c43b47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984424e9d1068805c3e795cfe9a56c86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7bf629b858ed365d608fc29bf909362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb05ca6645d13dd46d4fcd9b100e23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da49fde8777c47a7e9a65c522d2e860364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf6f2bf9b91f6b977cde513c16c86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e8b3b7e393ad812e8ca20597030a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ddf545897b4da22bc86fec6162d51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4ab1e3929b47d8907a258f76a554368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b479fe5fcc89b1d9424dff77fbdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9d4706d0baae7a5e4cbcb7ab0b78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56aa08ea764479be2c740741cb7d57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22076851aa91b5cabc3cfb36ea5a13d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23cf54451144d794bf878669c27ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de68a30703563b828b34ffd4aeda88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20895cf9e475cb09ff4f198a07276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cca181242b5880647f38095814f90a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0914e7e22b168add837c00d4a2319377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a2885d058fac498f17b1f6fe4ca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c137c568f66995c30ba688cfbbed34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5eee725ec6a7758ccd209974c0ca4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39004544007304c5b6e9cae1e79f7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a3c3920e462f895dca46bf483e417382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8122c5dde423782d911414855c9f6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34d5d3ed47d0741f2f6aa6bc61dd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766714fa39a288b0fee35800912f25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6677289499e80fdb4363c0b868c99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531082ec5de43303148796fdeb8c9ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22094943cd7e581e1498c276504ef89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f8048d1f060914ac94fad8565892389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652243e5b8f292f536c8eff35e561198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa8e8ccf426b143449fd5197e6953391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5600c9d12778dd63e04de6135ce0c04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20ec8b7cb6123248d10a179044841393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a1f1e1186d5757e94161eaff38c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97d38471bd56fdd04bc44d4907e0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e26ce214aa34686a3aca653c161d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4ee371797db38469b7820eaa91f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8e202191170deec04bb9644053df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd5f08c741be9385110a09512c5cd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848f4c261acf0aaf403a8f31015e2e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a5468e58407e7e678fa3a7dfe6cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca372d6ad4ac92b5344a37674e8bf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342396eeda514aaca544026340fc9e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355f6e850671639048ccc48ed772c64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ab1f4da536e101061db462a4645f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ac73d354a2a84e5dd849d5efbd43e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3fe0a2a6b62972f0c451617ef63f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224f5f91d529cd93b10a3843208291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5945d29dd68733ee21f444a4f53dcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f87c88baef9f242ed8d1b5db5f2ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e064fa8953083c77cd8d3d0c8470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d654535954e421564e1fc1f1b3718412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3477700135b7f215a9743ba61458f77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c55035993670494412d1d5b80a9c88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884c8256d474503927034df5aa79623415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652d53ddd0a99114e15a1b5346ba9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9563b1e6f56b055dfeb88a54a39e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2d69e39e25379f2c5409036f5698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b66f2a2ee9aae804986dd8c4675a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c0c55944c4ce890efc199799544ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabb6bca86d7ea28fcbe26d83905a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33656f5c521f2864de287cdcfee7a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb221596cae03851ac8b4e4083e58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d418a5eb33e66791bccb029a25606e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a761a68a15461d3623b8966aa112b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2e5dbe294c83c6e8f23c478a4351426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743880225214ae434f47a7452718cdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35ef07b9b3cc387200a0c7677b517d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1794a146a964444d69e0b3de33464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2173b18b0ad5851927b895e60866f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716280c4e81885e4c9142ae17a4a789a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4e6e17e854cea22a826e1342c3aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436340c0463922de1efb6573a8b9dbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b35dc7dc065a59adf36bdde1f3a98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f87d29b12f0d45e5afdd9838442e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dddbdda1c57435ec34c4b89916a58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22212753c813da64834710e02b89b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd6d08c3454f24010074b93e85937438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5833614b3000dced5f518607ee1bd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcdb05d7f4ea86da58840404203b30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc84635d0f5a6582efe58e9918412441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03801552cffe614d72f647848d942e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a957873eb6c12c5fa9d7ce6854666443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224c69c43c2f989832b67fc9ef0126444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d629f7721bc8e62a315b96c5bab97e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1faec2c83c7a5e10163c7376f8d0d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a153e3f30fc509d66d534beb21a5f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703b21d30b1475230bc2017a66ca82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f533433c9b5a801f8ceac3645ee95c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f490fdcf8d7f73835c6bd581f07beab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96c416da2872536db743827d0e0a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007237301567077aaeb9156f508b2ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb1687c34a175e26f14504df0d094453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83d728a8072370e2e827ffc343458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e0efb104be4623c8be4e3b565dc4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687818e74d1a1643e5ff61643505cb95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e806c69cf9991a139ce08454d9846cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4d4d37b55857c9114d1b09cb52b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7723ab6fc96dd6baf500a906869db4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793047662a37ad5a48a84eaf75fde8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8eed9403c388996c11c22a7348135461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cd2ce3910998f3da69693eee22d7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567acf42c38c7f9a52548c06bc08c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c17ec3cd1ddf2126d1d0ed2764db2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab971f7eb2d4c4f0998dcbe0608b2fa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49b039ee94996732f988bb0b81c9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b4871c8a6448bd6d8ea0b4082fbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada51aba0c42abfc8578618fd48452468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064788cf3b126d99ce89cd101bba819e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343df9d1b38971cfea35a1da26c8b42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed1e4192bed20184a1493d26e57a47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92471d75b28760712d08a15a65d0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4024695320c506dc9b85423f1b7b13f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc36f22d17cda6b3b3739dfc8b66d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdd973ab1150a0832e602c93b928b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca976287196feaf69628405f2720bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1e7b059528e3c672325ef2ff029a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b2fff8d284642b1b6aaa13e7b042478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88615c76ad6bb2b792e9ad7f887f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf454f89e3c71d0d38a25bdf1ca85e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b203d2ee5dabd5048d5271f6c60e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f63b394a7b7a465f4fc51f6a1975ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d5aa514b0341d3fce029593b50326483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a6c17adb4b2626ced8a6f69a979a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022304d54e0bf13cff2500a5ca63ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c86f8aa801f31870e064ea65c44552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a952f59d043e0776340f8cd00e29f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca01b69b2c3b2b188a21955f8bcacd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b59537c5444ea8dc1a59e4d2e7b98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59508a5fdb5345b2177d5505f8bbf46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7225a5bcb262692c426f8dd492002e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0128084923c8ad59a14dd6380bd9a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6113d96cfe9864c443bbec04be2b66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9bb14dcd32c750552d070685a4176494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6e90ca035c7749a02219616516a38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b205a72f8142c120556e1edd3f83b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b3022eabd7755d94ccc6a669bd06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7c39a9050a2a984f63d4a5299fd54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae6f20ef8174b15b9ab3caeb71a83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1006d081fd402cd531c6c3b72336255500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815bbba3cbad9c1b7287427f1f9f44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72707408a0124dc341a0bf428e7d7729502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf52c584a1cb260c2a7a9ae190f8f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ecac0c283b04dbb09ef94bf9be307504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace5b3a41b636d8ff3377b75da1681505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b16cd8dd2c58d4c6e3735f7da9da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2bfb31acf1ce4f34b4fe8779ea92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c1067b0b5cf5801da520c1019d8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b27965ccda612b9b77cc956210645509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b4d326a74ffd3964f93760279c0e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6d9408cd85b0479892cff0cd2fd0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8acece7cff9599b6379918bbb62b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d93492071485abc3c4eb5d65ccb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6f21e9d907e14f1c2ad6917bd97e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e8a2f7453c8e8f844105a5a741f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb277b1f058fde9427fb81bacefd1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8739a5f2b19eb27af8892b11a9de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1c871b81b7592c9bf88a50aedcabc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d31cd3801363ad70e56a780c7ffe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a835ff7c0bfd933644377c2b8d4d03d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8bfe4a9a8e3650c0f990fdf555e9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4afa3add7aaa23cece61beb38fd3d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b4ecc09ffe5345b6e0b62bb97be2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd610c897877573f82ebf898f78af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67af776d5bd04a9c1eb9179deae775525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598830b64fd22f44dd2faf8a143dba56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a3e42acdd8b8437d333e25a43509a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1b75ee25dc376249d52484def10e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d20cd0b66262788b89c8813b16f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a6aa8bc3761d4b52049f44d279d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a9e3d664126a44a64e159d2961f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f0f6be89f4707f31c8804c0f3714532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164029afd2a9cb659dc3f5b8afefd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d3a8a6db65dd52d4c69bbd11c7edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a7ceba56736ed2ee9b740736b32e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b6e5e577fbb327f7c037b6bc074f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e0f83e4ddca28fdf113c81de0a2ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec97b5571dfa9d48cfa30f228b7ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9610732d2fde0265f15b4bfc21d521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755494727e8380ef7eb8b469bb2bdb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c94eac5cd5354f6f487baf37333b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f6901715cbc1d54af33559f46bdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec2d1d458725af5297106a7d630cf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b5a018152d4e0782a4b8991d46a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc5b464d6813a9d89b2d4961d9a80d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1ec6e0f76939f08ecec0d4283f82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f8df8e3b8839f0b79c085f5f2463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371720fc754c315c2a600d702edf27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ae771e5da15ee60a2ff877527d0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ed193f06a7bb8a6801d82785e78f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d496ada37d2604d1c07f2bb1baf1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a183d7ba6436cb5851672de28d4750552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6bc7b0cc2071260fd39d1d5ef6d05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23aa4ef142810d1ee4bd6cdb8cc920554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547e6e77e5c1c1d770f0e04faf97ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337165af726ea3be3f474317c7831aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a2695c0985d37ef48f2d418639331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0290c90e49d9270b3ee238e75902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af94e7440111250de2ef3c3732a06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068592a764757665853901908810c0a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d620e58a5e8d29d831935a0bfe533561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af84ff56fe621d0174234255248040562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c6fb524143bf302a976257400b145563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc33a52bc643d761101eb462eec22be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93ca1c991e506a91c2bccd91a2d83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302a7c2411bd95e9c5848eaa108af4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38eee75c985ab770e340c8f636b85b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d83e27d203319927c15f151e7913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3656d2b86c23fcce712037810220e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4d403b8b83c0671bff7fb0ae1903a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447ebfea43862fa25c16a7975eb16d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da64f4cfa94e4efe0691ff8c72e138d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad6dde3ed1db7d6c6cb47382e04f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40fc8540f72cb0a9bc7fd9bcfa257574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899034d968abcce608df351ea4b1237a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf175f2b0e43e02bd4fb8bcb999dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b90788e81b822ba97c0fd589f77c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b7ea0a7dc0ca9281cd6099c6ff95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e2e2b6f3f47b6936121174392153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590dad867344bab64a324e85c626f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423764812954457d4479af57da8dec9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108fe81bdebd8008906521892f595fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f00b3aca37192d16ffa05e8f27a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275aa09e28c72bf2df53a6710571d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb64e876146c3e78d2115ec2a133a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a0e98772c661fb8c64f41642a2fc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea6ba3bc854450141e7b452606f6fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cc472d778f58dcb9ed65304d7d290588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406666243c06261d365257f061e3f63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74995a4854846918f168c1ecd19b080590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97dc92c8c7c27fb565ad258e6632ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b7569383ac10c02ec88796ac5477592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba83c8a8b4647585406e94a0e2497d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae56821399fb3b04adf0116f566ba4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc0264530210632b13b97868b025bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313650e53020986230fe321721fef1db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958fdf71ea844f7b95b2403f3a18141597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90a95ea59322c9e36c6dff9eab152598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf150858b33a4bbbaa718ecb1be03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fcc12fdb86074d155138ab881bcad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90106c727399ee09a84397e8e758ad3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035841e32b8d140a85a2b8ed34f9dee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322bfc108771f30d3d627e66f1ce4ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6618488b4d1e6f1179298416bbe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95136dec6cd035d879ad3b1aa6b7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf0fe6c41939295241d93016148da1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8663d78a5af9fede378b01a060b511e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61a0a6ca9d81d4b74b7df3375f607608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584688d7bd2dc0d028117a80aafb0ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240fa8a3c46df066a7679d4762d6053610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1966e50afad10006a4f786f459c50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d068b9844ceedaac06b5c3a0f2dd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f32a74fe2c65548482e0d93e65ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b167519346b7c2bd4116cebe7024c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34979838da55b3a6d567a8951d0bf1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e766e317f8751bcc9cbb004bc3dcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096fa7b7cdc758e5f080aff1e17eab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b1cb3a1af50f8ad63336325a6eb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563fa970deb29e41efc0324f5e03428619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed473ab5720cdc2cd11045ce7c11c6a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024bc2ebcd122b8cd3c0ff10630650b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757aac6949ae23cf283b7594dccc02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67e06b1320d19cd12cfb7812fd728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ffa15dc093a1c31eacf2a1961ed9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76a074346ff26afe5dd70e6658930625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba550d65ec2009e42e9ea880663aeae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b9200d38e4808bb49b3501382aa8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e02001127d0bf2db4a2eede4dc63f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd19c0959f2dfea87dc3a1a71fd90d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5439f6be71eb7bc9b9dc38e13c4e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105090a8f5597a885d0616baf6abdc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8ee64aaf22abee647a6ca3e36466632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece6afd9cbd3d0d25c2724eaf62b48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c11271ce709c3ba91dfd30fd7193bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ce9ad9be42492a3942567190db80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e89150680c2e0c07449d8a2d7701636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b9dd64459052b362bfdc58d81136637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae1e7a97f8cda224704ba53d4571af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2429fb3ef460ca673c2d0369ac9bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451151c0b010268b6f98b4b58e33a3dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87fed50fa93f659ba9772382655ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479336baea26e5899a44b34dcc867f8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f31ef89b35494424f2e3218abaf8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341a913947eb8635e20becafd20661d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388df66040e663b3464c2333eb68469645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0c74ca121271af155e25f4150c4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6242cb1e43938db51741a7e7498efd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4b0898d4e0e16e6927a9465d98599648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4410110559d25a343afb4d7117bb86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981049817f3fb7a03e3f6b60750906650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a07967c98795dd5cb27edc318a6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdcf37df4ae3759c9e497630e8b0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f4e13737ce6b77815d00a2fd6cdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb64840826167f174329a313b04cf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3067fd1d5569aaf8e026998c51c81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56582cdf85b0a9a2393e66c410ca26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d4a29ab188315fc354b256a80988657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa0857ab099b68bb914cf2b98b30f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3c523d77fc3e2e4d46093616cd08a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081ba065b835d6479e621e052478a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187785667ad6ec95beb24ef6b382dbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9690d877b1bbea4c92be018929a574c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024cea140dc590826b21a9d5670b22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f47cfd138546555d55c5b6b5f29d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821839504e8f796200382ee0d352f8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaecc83720c6183bbb6e187894b794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1480c283d1c7977bd8d4c71f08061667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88d2cf986ac10af55fb60192cb6ac9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b5a8fad284a451f2fe263ac1029a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01693f8d2f48bbd725bbcde71faef93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11853f99fbabf4e221742ddc03a5e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd66a4d4cd28e90b6465158bb74430672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f792f83d46a39b7822a409ade5446673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1679752fd9b44c554e8b3058a492d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4437461b5472ff2bd420fb4e6117a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e623a89701abc67c681bde38986024f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca1c08aa45643ee934d4922f38648677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750aced0918fedb3361956744bc5ce7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d18a8703cda306e77b1cc3034e28f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b1554d0167c06a1122ca9a5a7159680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374740fe49345dd1631e59a6ebc1ef8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a10674395dedb9b228d2c3b0d2fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d6578ce2fa3c5ad2229be5a10f4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec48f238af95111a5c8bd1016bbca6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66b04140e85bd749d08e0c6f33345685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a013a69e8aba83ccfe81b8cbfc0b10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad685a5b4a373022500c1f4461532687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18a23929c7fd30b9cdb977f60b0f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290475f78aaba6423ae88c40a5179e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283314ca73b4b4cc6a7cfd1f981135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be185df86cf203b8d59f6a692efa7713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4fef01eb9c359bdcfb6bc2a4baf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6b29da2c84fe21ab763fe83196b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df9e2fa01bdf3393f11616a6a84aab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4eedc4e2e6d7296c811b80b0cd89c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e395d1cf49202a6ccbd35935f820e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a447845aef5d0fb0f5855862a70de5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f72c5e9fef823a241752999817948698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b857fc25259081c383bb20e19064f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85b41abf3def4e88d6553bcbcf07e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f84a1b3e4d8a8ef33e7fca6602c38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78beefae54a064ad3b637b0cf259718702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04df07032551cff7dbca04bf23d716703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241200c50e89873eef0b840639777ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c2c707e3c62069d6109c9d2ee521705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef4935bec1924ddf3f762a3172f7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d41ee1998a1b82b82b53e839c6ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d0bc819c5c34ed8991b06c3547b9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9819a1150fcec6c0cf024cdd03ad4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a133ee6dd2f905ba1408d67c6d9e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce630338ace6efb6f70a9da20fa92e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35d20c3654de619bbe2cb337bd49d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddfada7a745c318ae6a54c91bcc99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f575580e375c521bd5e99ea8422ba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a4cbeb36d8d144c12fb35366944a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2dff3f7a86f19738e0e5f8d86234b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e616d31e8a62f5359bc084ece1305717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f3c944c1804df0d0418229c46192d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33582723d98c1dc4adb0173b5963a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397daddaaab0d824928b53aa53621d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb6dfff59944cd72aa1f9074a8ef14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268702361bf4e8f7fbf385366b8c6671722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c269db43d75fb7e859e09c39524d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5678e819a3201fc206328a9e454a93b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f13f3772fcf653c1e3424a157e83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509187c71b11053d419246593acac7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c7cc6aca32a8ad60e3a5d38c41ae8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1408c9a3b5ffd6c440e2ab84f05f8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687d4fa940c034a083ce7d85311e1bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe5f9ed0872df09729a5aed9fff1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccad8d408550c06f059926724938fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0c637632cbf11350ac177e39704a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac1f48c7e6eb35dab8b8128de3c7bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3196f1d3f95e7ecc448cd097c5108734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37edafabffa4118b9a53b4c06ea86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ee5217146ba0be89c95173493e83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee0bf5eee8acc39cfaa4c262a271b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6ca9b00d281fd5fe3903147ef148738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807200f365de71bce5fdc29bd69ffba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538742f218e5f7eb981422ed74098f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46f61d959143e825b17ea3723cd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483ff576618713881ad5d1a03f9062742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de4f5610a4e4579f3359e0512b423d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f623fc1ee4e359764aa9e9dcda483744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa5498721e9c85822a8945bfe6edb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f0dafe65054d3f1e117049aa7430f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a39a278579237ab02bea6735fd553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5eef0f8c7a51ff1eca4e9f419d04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebf4cc45a1277238dd542a7c2441e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498534f2380d714af7629963f7a192750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13e83e78d1bf92715393ed0dd5ba6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ab9e7fd9eb8ef9fcc1c0e2cb2468752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a189ddd5b2f0fc60c69e3b038e0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc54bf0b1ba4f2433c4076c35c7ea6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b1d7473b66cf73eb1284e8264f79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4534371f9cc062d16934afa4ec54a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134160afc78608fe7a54fd09bc410f49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5441def06cf88b3943d9421dba87b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f61919835ddf8514b809cff8fe8a5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>