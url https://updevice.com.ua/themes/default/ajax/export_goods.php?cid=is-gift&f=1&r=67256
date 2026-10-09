--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eadf4331ce39ed68228474a0334171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f02819194435a8c6b26fe0c0460482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5765ef72126da16bba09e331fe7e5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8032eaea2e2fc08b37358f58c480ddf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ea779bf5db5b7b8fc401b93640225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070789d67f1cd643cd4cffad6926d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b32e1da9eece45f238da459cbddd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f3cc0a4dd6dbe323467ab28e15ba68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c36e1434bb6fdaae9b970f6fba109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fe185adfd0d0ce841ff0427644d5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ba26391af19cb8acade65ba404b2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c94e889e404446cfc4ee3b901142a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc330977906c8316efec8b7c72f7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770508d8e43a667abbb24014774f075d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2587afcda756471639351ad417e7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14021ddda200fc8727f99808f4ef24616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4fa91718678c07da86b767fe2084217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e05694f43d6b605989ff7a2e598ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037a9291dbae0baa4c9999a7c5b0ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449c1d650be6ffa854a76ef9712a6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f858995f8392d71bab9ca674858a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4159ccba2b2aa2d9380200c8e3ab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d37079a989c837a13886e014e85cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fd931a54f7b48aef5cddbf8810a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e9a9b025945a47b4e3cc3d81f54725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff481347efd1c9cf55ffcac9e529e1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf8b650bbf33b9a4e5a360bb1d73127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f67d2c9d1e80d1e3b5f9d8f68b2ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d64d590947de232f92b44fe0f55d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d88c5677da2974138a5d05c4f4d78230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0ff6283bb3fa885780e540caf43a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296cdee97d235f906739cdaf9817ebe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ba641445fb385da87f533ce7f38c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb5fcd3d278a9a969b0fc2945d12934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e427797f20915bbfcb165b617514235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb78c52b66b2bae8b2e43a09374cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97cec21652b878472f4f06dddb83537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88a77ef9faa3a0964037557cc7bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6374513f66a0396eb8058cce4c871339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6f8a82ab4bd44306af821360997940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fdf77450002669e1355a0f575c70041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee842888605916079884606775f7f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbaa93682536174c27b63e1727e6c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9060aa4b62dff4203f75c09c77cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082380cf8a40f91dbcf3410bb943b93245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac5c4468c33e33418f7e5c02436c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377801beeaf59fa338aa82a77dab9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16c0f6e6dc6a3eec2947ea8533327648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bb8c33449df16ba7dae69cba685749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c063fa6fa59f0742602f59b8a98aff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33616583c46abacf5d492c9703519151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36e7c9fa69fb1694824f1bcc7e7a4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1ccbe220b5c862b2fe67a84f099c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75c4a2e9c1ee43ad95e274d07769454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243709eb7240ef087862bbb462d0952d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c496cc7fb92ccffc51165b8625ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f72de347a756dfc17f9f6c7348b6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92d72640ac139466c9d54a1b365c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff847992de3a39cf5a796eadd7d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d2081c89551948eb9602a083947e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969c008a65e8a87545100643d9c590a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1aadfd3ed8dd7317ab09702a40ecb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790913f4000c926f69096fef6b56496863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed26937da39172f807bdd2dfeb27364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809833c03b8552a97d4ac4e7aec19c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0520895406d9cf91ff8ecf908af2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb1cb5a00ace8be7d249e3437507e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaa74a9abb6a5661c4b1a14e5f0d5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7345598c641c109375b2dd0d0b42a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40fe311150abe6438bb0a37180fc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d01851af1d43443e8ceb156f6747a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b29c8b8e5e44c9abf613e30007cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119373b468b38b4595421e5258157fb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e78da28c959cf61796a905a134d0dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94273453ade32e522c8bcdf17442675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840cc84f12394ec191162fbc81b36d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c5ab4883da2f5917ee5270aeaef277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf0ce8468796a68ca5b220cbd0b4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5e54e88f677ae38e0ed334e7c53a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee945c6d05a2b303670c48354518cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717096826efca14a5de4e0d447e4f95681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa640004edd8f522a269d3da6b05782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef9d424ecee95a53a97c97cd4dabe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebcb6c008ec60bdadb59a04763e79384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2cd7b21dcd084b680b0c5c30efcfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc8221c8e8205922f4a84fc26f89086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324a0635794e075b67ccc85073b89e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607bc5c304b10a51e283b49cdab217388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e46cd51b6ba95f51fdba159f8a20d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee1131a4a045d8292a72d6504690990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0bc94b030413d459dd036620155f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f78ebc6ba299015336ecd621ec38292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c242f66870a993d8ce6aee5e7060b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c12feed64d5c321157999646a00b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0849b0723df077d34469fe3eaa99295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb28dbd952fbd63745184d290a07096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583069e397881fcffe71848dc21d92697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc928474e99ddcb98c4b529defd5b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ca465f5432d2daae7686dca6123a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4220002408d1e26b3d1ebc8678694100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77771fe929f6c55e70dcb3d6ef4614f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ddcbb123d74d897c5babccd310e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad84c2edf4d8db707dd70874f27464c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800f1928cb6933e51d835e70e1a65fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e744f13f6891595f8e562c0305214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632532771d77828c9a5be0a1c6cc0402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70900d72f1fdd9fc700023c848777051107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b83f167cc6800d0637ce76a09d3f10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656e0811b572035d01055b4e05c175a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e017c7217886f94e42c110ee462e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e8d2bd080495b97734b1dba52c6a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e447c543feb7235429abdb0c3fa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b096cd5678c150b46fe167052e7d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905861c69b4ea252b7f4973e65e06a8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65184736b38ed4c9bee19cdfe6e3cf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c8b99b6773e35070f57718adf6946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a0f064408596bc0529524ad34ffc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e01247350a9d16e32d87e893ccc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ba02eba3ea58a3897ea691763576119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b1ba9414da6d217b048e25520cb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985c6915c5b8b98706e9bf98a6730a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a1dfd1a3f2a237ee0edcf358de4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e942fc9feb61c490892be84e1f519e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da382123a17c08f96a235bc998ef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d418486f857fc4ddad514c3bfc08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce9ec41c4c5787582cfdcbae564ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6ccb973f185b999f6c3358acb4f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e8b622de965172b138fd1c111f4ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39b7b9e4a30d77a2da61a3ab2b95d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188546e580343767c635514a8a5b1d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2093c366607c1640d2f23e43ac50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1af32941e5c641e02fc4847268795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7cc6c8c21994676d960f51c548717133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2598f2ebcf39ecf281d1638b0dc75b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6cfc9f261fa8933316d330bed2cf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9538e3520d1c99dd1301625388d4a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691c30c0b90ac24c1fbb7b7f390bbd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89eccae47a80bbc7d9563cd6cffc1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0ef2e3c590531642a3cae9e3eff50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbfaf359c6d4560a27eb76c4270d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e217e3419748f50cada8a0ad62ec443141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a90e68ccc3b0632373f3d2d400510142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31277b7415eb60efe9463d5f75964ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2160e835d2f0c95f8eb2f72a58902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fb29163a9e2ceda63b410a3bd0b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f651d9d199ce3cffc726a7e16daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228177452119e10600635d2e1cc03c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099da7bac6d7c47b7461f8f83979fa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766006dd7bd20ebf89fcc54d2774980149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7680ad41906162394ec9ca7e7381bf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76ff99b3a2b3335bf3c4a349ed2d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07cc2c2273add27bc32e1cdf9025f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aea3d165535b763729659e1c42d6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90897753a7566aea3b77867fc3598a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e80d07be5f1131a93e23f1aef6de8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f38ab84baaaea3f28482bb484242a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e687db4ade2c2cf2f860d3e2440c37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888afc83de61a85d2f8922703349cad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059820865f4e9524fc752b94ac429a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dfac7d4c267998223bf2122f304a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39595fca8ad315c494fd07a8faab12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23d11a7ae3d91bca8c2325c19e311162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23edb97cbe15ee9c3ad011d86d3328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d731c429d29128196d3f0548b2ef01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510663b248d50a58bf6bbfac6c23b052165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3fc5057291080e93773a00f2028e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dfe582af91ae8b3c05fc0225c9007167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909ce4295ab0a6c4db35f01dc8d0b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d5cc9d486ef21cbb28ffaf25f9cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62839bd241eb114ac595dbc1602b4a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43744dbb57ded539e7ed7b4e2d7ed62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118dcb170e09c2034a181b323be6fd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ede8034a68a06c2a918cdc2306eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f10d436c126c114591307b912aa5e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f0b658d529706389c2ef8e3f466d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb5db691a686d9d833fcddde2829c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f40f034ac351c3c0426827157ac92a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed31db7e8622e175b9310d4fa982d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35435d1729ab376484acf38d0cb7a265179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321120968dcb3b72d3dcbf6d55944368180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35688a4ee847ea4c7d62bcdcafe8f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd07d69e1c09cab1c5c773e091ca91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146091d529e696dbf4517f22c587d36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6aee3081939bbd19573ee2f497db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a0f6286b1995f80874229bf400dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df652afc904fe87203f178bc21dd3283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78664b2515391f649849bf34bee35c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939edfdde31488f4fff4ba6c04c291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0320708b0c1827e6da12c9a4ebe2f60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef656fe37f802838e7256e7c2830bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b25b1e1b6e0ca0fb47db2dece8fb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d68aed585dcc4a4d1987272b38408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202c26a4f7b657588656ac80124fe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4ce1b665b92afdcc535f932dc78f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696a0394e4db9117da8675b393ace0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d18d8e6bddb949da6e1725af0517196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b082dd36535dc0806696eb3a41c7e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d941df924c753a9cd697cebaf3ba62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda8fe59e6815a92d50549f587179c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4c859a22055e9b5fc8a679ff06e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5b92ff3a7ace5305a1457e67d685201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47f30fc43c1a2deed88e9cd4f9a13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e774a7825d5c803098ed0d0ef1fee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5a2e98eab4392cc97e79b8e40934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed92003037f622bbe617b486baf19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995f94d3e0f12e382ecc435b378374206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2496c995750059d1028716a0294191207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027f29938a4b2d6a8f858a96cefd89a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad277db202d5d2442380dadc6b52f02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c73dceb0904b1ba8e4c1ca78f795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf49e34b67be909a954c75ca3caa19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6989ee8fde328854595ae61093656212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f27dd725aa539c5bafad15611ecc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b97e43cf9f9df566742e5b6021c53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29949a114af2ab179e1e39757d2184a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839b7c1af1d3550ec209bd2ae1db75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9c2da8f4c1f06bd73a2ba760982d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554bb49a0d0ed845b2367774dcfd63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f2d2ab9640220743ca40bd3641a09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c7db07d4bf50fd938b28175bf2cda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444518bc1eca11afb92572b7a70e6fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b69580cf0c5b7bd217ea7d960dd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81281c0cd82c0ba06c17afb381d885f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efbbec76238e1a993b824377f2ff91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb35a5444f9db1822b41491b5ec06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebcb7bb1cffefd69d6858530ff584226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f3725f8834d2ad7064566844257f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f524b07e1fa88dd1ba65cf1d98361c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07010cf800a2988eef58265c08ffcbb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531aef3ec2130a29d25fc517c95df50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00961d87fe3a7a2eeaf26e11de330f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c955daa1c09832640db35c7d19d9f8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc8f64b18f9312a12643505b3c144233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06db8cfd02e9d174e146897f16ffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f564bca743b281cb0e46d395c9d76c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7501e3b5b454aa91e64b775cef1e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855852d2a1cfee076152103d88f9a0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011d015c3bcea8addd3cf1031f4ae1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362ce993bba71b31012b7216b9bab3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84424e7e71968b2b499da8f34c401ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746990a6f97da1544354c103cc4cee1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce8f73b28be5d33338f0301c1a3f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ee1f3c82c7d700716e21b9b88972243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98633e81b146ddae6b93d8865d0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e824030c0d5a2c6805dc67aa3c849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0ada2990c1f0f8e8930bde5dd0f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08067cee9a779f49dd929d153231adb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e2a30542bfffc35b3812df475165a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711502915ccdf89c33f540bb4f68480249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84cc7ce485764e6ed36ee94aafc3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb72218e11dbfa6cdaef2d723e4db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887356f8d9a8cd517ea3fc2e6feb73e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b86507b613ddb5b99c74ea1fa78419253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3afa0540fb3719a8ce4c71191d89c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b31a750e6336e54662f63319528a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18720a55b3ea13e9e8e3c0ace9b3290256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2522ebea795e533ab6a962ca038ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e94947c93a22f399a429560c1f2df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57980ffe14f7933d2d4069c890ec687f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd1c8430eef1007dcd5296663fd5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6510e8dc1cbb3ba2c9357b29b9553261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb90a1b5be9bf96cddcccf0b78909262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67fc590910ada5119c8f9ec3e9f5b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1c512ad021af92dc9d6d4a5fbdd25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1cd7bcab02abf13081628fa304c52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8161ed48d38a18dadf801dee92b85f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c19f87139b6ba8b647de528f6e6b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c34ed807579baef213b7fedaa663268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d25cffb00084a5ebe7ded84543a7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc6b55e8c064ac55edc3f37f30a675270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecda33ecb2ac342adb673ec4589cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8bf03eac7d87a50695d6bfe0ef3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9a80eabef53e85ac32470c50384e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5fce77f3e4cc542951e6f560230cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f8c4bbe8f12dd54ca9a626d8c4c0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d87219dd4089c455ec743da46530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a64cf48891244f61ecd7d708094f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62344bc4ec009dac72a763b4c00116278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b8a5062b402b7ff337496b039ca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ac8a5e54262abb974216d15b3f4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ff70d2dfae4ed9911d537938202e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a5243062db54203c60675e603670282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df51b40faf434988b2d4b9cbbbc8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa55d942a017a1c5ca6179778e3f2f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1fa0ea38e0c7d8c3e976014f44536285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed218ac934239ba7e4927b0a60334286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a42329026a9f5c41d24350ae35676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c659f1f788ecbfe4fa3fe895fe21dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351941b528225699060b97235e1b5b9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e95e8e3e596f5aa428aa3304cf49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592216d1eac01ee9c698ab1cd365fb62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc2e00a92cecc936cb1e67baf1076292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466c4b06eb1ebbc396e0f924b490c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14fc9653f0ab71928287139167124e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5453c1e2af10b4d0e4191f647fee8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73c49b33ed5e68f0b41d351ff42ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667a7ae2cf040c4b09c7969325e63a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f110fc79864ff6d8d0d0be040fd4e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa95c917e3af0e79e55c841aaea847299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ac28d7e6cbad3f1eec6369535dfa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b52333627769c818be1848deb1d3bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe5633e2896621cd93c134592f4fdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253ff7f1a6bb068a53333d45adf366303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10233d9cb204743ac05b02fa407e0e36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d45b24ba002738d87db08ef80f96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf105095a81f1c13c31855d1c6ce0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bed802b32034f95c6128356976d25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b78d9885fe75d4ee2a17f5920227308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e671f01a43e32f88a2d267a04f9612309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b6364d86d36d0b3db54f1ff35470310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18dead541f1bd6c25beb0ee83e68cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a560422ca2e46585e95b264a5911c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26349acbdb829cd24567abf3fdba54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2216d30332f71a59a316bd66adb80b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433e1c10cc038d343376b01af9daba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065fe0957cba0eee89076aabb359778316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca160e5f169d2d4adca3fee10ee286317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd8041f2806ebf5c38104155cbe02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca83ed42947d263e4d52dad1a0a5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50ee427ee57f1045cc18af3f6fd62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8b964a8bef3a37803aa5ebd6e6708321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cd8b78590c34766a464c185cde75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52a7ddc84bc6ecf8db7947b807301323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf8dd8ddec7e1e2ae2ff758b4737f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5421c73e791006f0cb398c23fa58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d1785a3e20c81fb07cfc0bb235623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b7fa66a514a8a4185a2726ed6d30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e390869f3d469d253bfbe126c372328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6c3b77bb22bbe0c2ca14ec6093b41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416ef391f039adda5056c43417ca86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeaeab403eda5b8ed0d0f4e578b980331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfba6b6851a3391457f17005c72e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae3aee9eb6882419091b1bfc4a8da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea6270fa042a472256a7ef3a1bc37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca4cee5785234d80f7492460213c21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9936e6dc3115beb80b716e5729990336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d59af6efae521d6b5c72e9fadab4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1051f48424349105e71b2721ff5742338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12965834b6416dc171a75cb6d911811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf4de6fc748541a3a165f2e1cc90b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16bcfebd842635e276e01d9bb34a69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a06a533784c374cec752535d1cd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f10bee392ce46326a6ea469572010343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875918d2b367373e4224972be6d060344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475fa539e2530313e998447530977e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f4379bba865613791006a9945571346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7caaf9fc9c6374d14d7440508eb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e3df9c3eb597f0b8b6a69766340d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a118dfc064aad665eecdc5dd19dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c443a7b0228f186dfb71362b35487350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0b70e66428a00c86ddd65d08d513351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca13a1090ac9614aad20b01f66afd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae64471b0c562059da75ada93faebf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057eb4c6be8f9410cefd68e348c44b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6751fcd51d252c923908536a9875e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d30dbb6133da8d90d81cfa6aff296356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934a26f4c4a4a6a6659ec849668584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547b0aead32f0142f0c39eb1a42566f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739cc9e09cd65a4ea69af3e3d44f31b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec8a11414a2dc5077ca9af52581413360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac9a3e09bd56ccbb651985e938bee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0e1983d8a16f24927e59ee92be996362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164f4db6290eba36d0ca774ee1900b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34342b7b3463d5e62e25763cc1b38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c24847c54f0cbf98aabebad525311365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a556acfc19a7e4c6f0ebf188c531c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6392993d51fd56bbd3901c6ec6db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050be9cc3b1a23656eaad92d756c9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7eb238455c1ecf03dadd68a40b7e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caaf8067b05c4e157eca0f3ca8750c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba37ac0119ff9d861ba8829ff543cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d17c55c20213a38537cf14725f10c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f2091cf2706cfe862eb994fc5ee3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd790e8cf657eebe2e73f78e8c8b4f9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e39bcd3d6ca7ea79571f3ae437b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7249020dc33b4f185f66ce0bdc399376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b278929387ed91e232a6c9e0a99a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15639ca41f1030633e8007d4c499585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb291c775390f2a4fb3b333d1c7b2a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d257a704218fb660cf586425c006380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d15682a719153d5a17313f9419ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee7175d4cd339c43db34735cf59533382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd6eab2afcb66e2ad63273cdff56c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8fea4d39a3d8360ab4182993c5b30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fdfd0df17a67ce479f74b3e09697385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9564047a1578c4b15e8beccc61f44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba00f7509b0fc27a5d256f246822ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3fdf9925edc87f2a9fc35b5ffa4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b58f11a1fba985146b942a490277a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f44a34f86a62b035209e1bbf53406d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce8e025b29789c5d3b3d721e1da44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a290710712cee63f2e8778590deab7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd9dfb3c066c73babfd2320dc26d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935697481d6ae58b324105daac775f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa408153e85413540e24418c31e2b596395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ac125c99034d8d15c876e71f73c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f0e05f0ab4e300fa6a4114a7a93e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4597b5dc5292dd8db6cef25fedc75e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ff0ef66821a6454872b72661c1e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e66a1fb7bac6f72be4b2c22ea3911400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489c598bf3103cd9f43c741fc53938401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4daa87dacc91898d0a847cb25be176402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fb03908a501f57420309ce3e20b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292cb7246ac9ce185635ff142c05548404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63f19b57054a496060c490f21927c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df94017803014abe1b53f35128b29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34217bdeec425560cfe230e5f69ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24103261ce3577e96994b4dcf7ef9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6ffa98a63fc8cb1cd1dca400170d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b007cf8bb72b289f68e585bab62750e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9affbcb74358ff93c01a41cefa9723f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d1cb0103c43bfa5ecd8f8c6209ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627fc7be45ac50193aab8c8302594b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4585ee4cd1893591ccbaf8ff20240414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9d71ce02c8c660b014e0d6c01dfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd9dbaf15516142e31f6209146712416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51146a3734c1adad686b921e0b8fb0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906870181037c5965e6a2680e317f6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f3257f744d9777e25488f3d860829419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6eab9ee01329beb0faf45ba634b49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8c5d5f3496897c95f02438b923fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a4c580f70877150fa60659127494c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213618d73604f7c8c62125279f43f070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc24610834eabe139e8c69b7d0065f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7dbb78c8e65576d26b455d54ae28d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa1190486d6a5309202b630e7649b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049d9ede7479b6b40c4c93ac29a50c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900e2883ae4ca5f9ae14dcc0dfac2d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71b83bed34b4153c38150af0ef8e30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a360cf476aaf16434a9f2151719f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af48243261511ae208b68a1bd9d689431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82bc495d4b6f5bc42fc950b1848b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d424c9017996d96a3113ca367e36a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3cc7fca29dbbbbe5353c6ec8d7bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032c246b95592a4af534f7c4ed3999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c7e0ba4e06a1dbb8053753b4960c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7df952cd15f0cd60e15e1c42dd5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78835354f5950cc446fc9198f81229d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c959b1979f4bd10b2d60206f99a55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de063b874384d92b5fb86c6ca18958b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1903f2b58e67b0d07ffff71e815182441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7046c3ee57df5dd318fac9411ecfad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea2891741cddd15d422c7930000d3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3111177e98e67dde20b8c319df0b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b72f7802903ca3e462063fadd5101445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71084acf819a9527631cd8b7a0d65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a116693ae4e228afc127fe84336097447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a4ab241c06a9566d207ac37e21e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a56a480b3012c86fe6b2e801829d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc8d526e775ff1a9ac1df5468f0df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f6d6fc04ecdc2b4d36a8641517e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8cabad91515a1c035c869c8101f81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33f9f81950f477f06c7e88aae1732a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef583060b4ff7b7d9c0910c89c6fce5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42411cfd1e842635bda7edd5c0e6274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c5ac1738ffd812be32fb83ee9f2e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1dbb735c6c6ab2e204a60b553105e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04420ac9fed98f0c508933551ea3259458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c140639b92469e77aa548502c107a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d5f9a6c9c958574fc6c14819559e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b8284f535ad21b2e01b87ad0a072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416313a4ba85bb58ea337b44a465519462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833552065a470da30e7b53d2b1a82d6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684efac0157ebb77ffdf4b0acba4c1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a22fc31ee4aa6ca5d9df7faba42a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb59731db2cb7deefd1eebee6c6d82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ff433ed7330a15b72c4d9deb2637467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489edcda36ff31070f26c724c14a6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8babbc695887ac1b2d81bacb974ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7705d7e375cc8c9ed3187e642c8cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eedcc08723c5ff02fe2aa55d36bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d2d80cc4c96c9ff2ea39df814d86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6276a106fd5c5de4f3b8996515f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2448c1718205e9baf77555c5f025e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab628b8a862421e068075dbe66c30f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42bccd0e967a8d465919a8cd48f0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad827b387e0b1cb78e5a7beedb5510c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744320ec3fdaa0ab76a90c6ec7167533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463028e143b0d9c460bcbba2e5e0e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565eb83283bf567e7b335032f54a57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a55233361bd9cc45ceba23623cbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a2fd95d3111f01280c60b8c72cdf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a2866ecb90d2c181e5d077dccdd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d732e45b7e02136f29247c14990a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88269a3f449576a4cf3604ab05becccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe6fc85731a9389ce77668ba361ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d1151a57a8e3caf68c2ea3761694487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81621162277fcce3aa4477c3b00879a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430dee01e255834fdb395b16ed1a6e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7dfd38cae8d52b74430f0b9b234aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c30e107d9f971b4bf3da7d10f559a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357953503e7d03f21a6cedc6874be458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afc9fd672454219bac45b28cbefaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b100004c8841e4e1937dfbc90035494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578a8678657209316db25bd7da5ca5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc8bbba4a878d674d701ef1095ec47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a820112bc91296a66415534427d266a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc7a36a56524bf63e6f3b28e6759e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b5a432c69ed873d11603b0e6e3dfc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d289c26f353e4b7c8aec74785b92c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108453373e35198b88c6c99e7bd9f302501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cbd7bbfba89bbe19d8a611f57ac21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a8c6622d0a608e4c6ec484ca52b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867374ed1acd22b9a62aec94bdc3040a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4824ab6b558eaaa6fa7482b9dfe89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab136763b85e2766a2748f0593f354506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95202e3d361dedae28539e6e3f20d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7ac91e29d86c27c02e5b7d79a12a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48c60235bfbfa86f05f2b023eca00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d55e88fe9b94096d124b7c36a4f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b240ab0ca6142ff16f6db2409a5473511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50d83bba6c10ebcade7c1b72122078512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93192470eb77968376338da0f61431513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a63d5e8354c17410726cd6c7976e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f445ba59c04a6297c8e23eef03e20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde246574c7af212e178f64bb850343d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b182e4357e7f410cada1e40f32007517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839b6fd82ebc265effa0fd79fbe8d34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3022c4b4b2de356e21b693cc892d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ea68d31c7dd20191701dbf098554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46383389a9e925185ede85bd7f2c13f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fbfc6570a1c34fd4cd5ded55e9cd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08cc39086603697d5f7412d7bcddee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c399d435ff6cf38c77fe3081d03c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55171ad3296b13e311f57900a989ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb367ea5558688a3c317e28a1571fcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f07211e1aa0a740785b148866fb4f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ade46c2303cebef48da7c1b94b9e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041665011cee8c279c7263522ae539529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb555729e9235dba20024ed58bef864530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836acf3428832d537d63099051d3957f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f26fc73aa42e1f797d6add4873875532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360fb4c3565a37d63187d05ba9663b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b528fe4e710ceb0fe411fab5d4056a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce70d12faef416e262dab78ba8707ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50533e6fd49040f7723f1c8b398117536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715d2524387bee36466c8dcab918e38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6210bd8ab5c7ccaa363ef5ed13e061d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5c3ad4c85f9780ddf5ea33928131d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a91d2ef1b9d2fd8294c851f2e9e2c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3a9c6d4d2bef8e8b5886dd2c4b565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c331bc83156705967c3aac8cd6784e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6311989c7a31ad0f068f49a5b9691c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b177d72eedc693bc43fd3978c027abb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d4633dd0b50d4be4064baf95e6cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b547807d0134af06c1aac674215151546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c69f2ff81bde83f9a9a8545200c029547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3d5588537ed76491a69f87072ac3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb1dcc2d2d93cfeb25b8a0f89dc3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f65831dfae4880a0a58069907a47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7238069f421d1bdab3df3cf327ab5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfbf556aaaa7aaebf097dbddf903c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1031f094f581dc2abf3ec76aafcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5768314efdad1db9f2776d155c815f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2efd3ebe97e715b89a9adcdd027db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a07e0a21e6759d13870ff2752189556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3bb167ad4a7ede1cc705aaee1acd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286650fc5ef48dc0b493bb912f962d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd357cb143f519379819e37a740c607559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d20deb3687a8b1007109b2eb8327fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb198dad39364ddc4935944cc644c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee2a2977ca1aa35aacc144a391301562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208742c99ba87d302d0ddbf4f86cb913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613550b2e418c6c6e36483f8084034df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5102dd27001d3a99737f2255801e31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ecb9910a67fdc48d86e17f6e9ec9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0745487ac11269aae1976bf993beab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b534c5da50f30ffcac5e51a7f354f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77750fd05eead70127f6e051cb021b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f6f3412ea04fec6bb943775df4bcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f974501b92afbba804a6b40fc1c27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88974a11d4e469df5bcd6f76091c97c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9328976d077045204be6d912ed34a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e60726b58da99af2b688da7d3e3cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70953c1b4441b0f84e051aa49483075575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf37329525f7e2b53f7c157b0c948576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d5377ecf0e98371892013d32a190577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a7d0e8a92f874f9735f524ad9575578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f40f987057395b6226cdbade7a85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328f4ca3bf5f0a24437a8b878cd875580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa5e7e0b6e2e1dec1bbb12a1035fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d03f2040091d2b7fd3348f0fd88b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87140c2c05d7b389b66271d4d4a2d4f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fb0a96653fa81fe0f62eab52f23a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207b0828d8a5b827e4c7cfa6d4a2239585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c522eb3bddc789736be6e8c3c6d328586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574ccb77be64b7e08a6b9a7b5beb14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207bac1b10ce62be7315d2f6b9316b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9ca7bbed173fc96186657360c0b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38eaa26cc52892df02c410c06f6a16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b7442ba129fba3be20f9f340ed9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49798edc5ff53b6c679ed0b354632dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492d510048cb4a5cfe4375e4ed5624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b67e35a45dcde5766b2e9c33cbe52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd559d351f11e54fd368905ba8abcca6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00d0094a3a8cd8743b0c8abcdf4936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fc1ff55fe770614bd2e28b25ea81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c3fee0a1bb360a4d35170592551e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12a5bf294c7a8be4a33de4f75f042b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9a001e27399266248a07fffdb6190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fe93ffb1a236a67fbe294c98ae207601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae998377bfb1d070dc53caa6e1a60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b66d8c328c782d34766ab2406d2a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06531224a93ec1fbf3fd766a85870a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44072baaf1717a2c2f525f51d974f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26836f41f183d4ef956fd466cd792b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382be7a17f11f0af8d5a38425bcbb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46b3ff8c2d85109a65099d592673f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e14e6b6a625ec35cedc164b0165f9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3a81adc74e62aa56ccef71325ca8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879ff02cdd8764e27f0bc7dde02d59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41130ecce3d00b16e90d87f401a77a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11832bc1764e2eeb011bbe60607d1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386819b48c2b1498338c20ba064a4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9a83801caf49096b3b23778c8f9fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1cc4ca7bcebe03dcd41088a46b227616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b438b189ae5e9922c3a86a8ce88e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4de3cee3a3718278ea526f6311720618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259ea037de385350fa68efc482cb8d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898bd7355bbc12cb037de70fb7850b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321554c8a44340d61fc39be0610b0443621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4190048e21aeab8ed838accf42296622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802faec66c581bcec3c8bec40b935b0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b538973407f5a8e65fd144df21779c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2f59831216b9716f109b8891d745625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61f8f58193e16682d1345933564d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661c0f6c52095f5b3f360a353aa11d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff174b75406cd75038c2079d741ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e6b4080b35b13e81e12469b921ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb242d656380689d3807c11bf0c27234630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c19f388803d452edaf86cc8534d581631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5a3c9b9d0023f23c1545b0bed2f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb3768729eaded7d0a9e4e4826b812633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ec3e408a851c029b4a87bd368751634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f8c80fc1275ecb8a83e7fa17f643635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45547539f6ebab865b4dfb453fe077636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4da04f89490fa00460a68f7fda20ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7dd979c4acc68aa8c553c759ab81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be7ad3a9f24ff572f12d71992dfb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b8b17eac78b5882bf666f29fe2c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ac79c798ecb7e437b09b19c1d2dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea937fe380effd4fd9ff21e053b39a6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887caaae6f0a57690aa9cc8ee398330643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfa1af410ccff0658bb5f2bbb92fe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effd3e2a5955ad2d33a734b244465fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ce1d6a1824ab1102c33ccaf7769e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5cf342c6384cdc4ef9741f97fe18c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ab2ea53b0a2125b2a88bae8ca601648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cdc1ff372cd04b4ba9b24d42bbef2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b70d6cf01f054c18fd91f6d6c7b5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd3c135f357bcc828450d4e0c543e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9039a5b112770d94fce41b1689a1b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43661fe563847a4d967d93d7ce8a7f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c42fa8bb8b0e2a343a0be4913f5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384ce132c25f27598265b67fffac15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f581d10cbf72f278134017b1db9f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf4fb1b827599b4eda3e1e908fb5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a380f03f4c13800de1f976d765c223658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27959e83a1ae6fab0f401574103cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9e1758efa68596144937ab718b7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b25fac637b37029fca9778e95822661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158ea64e8431800ce3c6e6af5eb4a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4cfb5e3587acc57be8788ac7df665663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133e563550f2078a6d91b236b8782dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0518ace26df0efecdd7e456f80c258e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28244c98a97ddaf9fe26047e0102dd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730daeae2bafdedda2346e4603c9e64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28aed0fecadaead40c13f1f83e20e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa3962163263e9208a3bad168dba5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9330e0add31f267e389aff89f47848670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9cdf1e610347f278dc9c912bb34d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2ac4e05b15a63a89be64eed83f67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0a7ec432772008815530a6694bad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ee9f616248c84819999b46206fc32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75bb5b3ed8dc74c0ab0121e77154e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a43490396f8dfd84a6537eb31f58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56682cf9f8a2e9de638622c6a5be4467677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf15be31d0e81cadc79e3daaf4d8b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba8b2d8e5cac0f1d63f6ec13ac714679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666534162a7957431b761537988f3b1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6bbf5251a11f0c1c0ea7f63758c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf7540a4213342a53c3711dd4f0ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae7f26d44a2d7f0774c2d3f5572b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e96c02f9640e36705d1c559096f629684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d8a6eeb77c26b89b2039b8d9e7d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d0829401e8e22f01469ae9e2ccbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7691eb2640ed87b577c2d64dada514687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97ebe7eda1b107a8494d136405410688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87821e65132b4f9a4249599b3d57d2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b631f548d8f67d834123a86f9c10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63bda95b124b882f39fbb8e4bd7fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce01b2602277877fff04f10cd3933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b683b973b88d3d9b57c0d597be3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4509beab400c87b3dd54fa1b13ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc70d51858966e17fb68dadcbea40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e082f4d1bcf808d6bc7cb2caf640696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f4319fd718232e2464ab94d9e0ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc9cf93b377a4377f69202601a95c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c2b07cab7d5da26e1225135d7aa72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b659abde76f3523ecba1acba3f7ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef5d3201000208e94d4f6ca046d69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e89a46b1a791ec7e5807d0fb7b293702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd91d9517b4ba90aa8ff1b31713cf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59219829dab86fbd81e4cf9821725353704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137172ef87a200ccefa9115fe90c121705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418965515c98d834199af7d3b78a4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728dd9c1d1581815246bc59cd11101c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb69ebb2627d485008d66a3a88a79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d558ed79a4ab65ef7723c9c6bb41ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f99693ed32367908af835972bd4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384e417235c165b18d3be63345b80e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e207015e03fe833bd76dda5e1214712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44848846244f4119767fec79b175619713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d185bc5b154cea4a73fd8fa7eccf0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d0e65330caf875fcf54864e46c51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255270571de9eaf4a6701e6662921c65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989001339258dca8a7f299184ad2903d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a9f359d56af9e622d1df9ac7363e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a9481b62a5d3ae3ed725a6581679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36525393ece70e231c9500466ef8f15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497b5ce11992814d0422fd012fa6b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece90c5d72585203fce3b719250cb68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621374bf84727b90ca696505862995723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e22d836a12a6be8ced30505c429c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cd4eed400dc3019f859dc087d1bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321fcf27602fd22170173de758393f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62f2deaa3319c3b8908c14813e52f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b472b07fbfece5e4df8e8a59ccffd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad88383783f0febbca92ed4c685ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcad0511d09f344f030d04d21d61c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe44643930900c48f68be8f935f02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032cd5294018bbabfb7d5de414ff3f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443367e8bef1c015ba226681461b1a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00a720042aba83eb1fee7bfe3d51a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70782cfc147dfdef28b34039156c7a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb7130c583324bd2c9a0f56bde0c89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9cf84d242f84c759651db1739efe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39eff4eff3532bf5a8d220432a818738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e856814d5b2ac3866361ce6b48eaa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc51def172ff0695ea977f8a62ac44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb6e11269f62bd7dfb3888e4095aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140beddf8084dc2fe7d1a06818d04ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ab382a58e12865c7787a34771bc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b0db59a753e9539d3427cb28bcd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b2ebe2cff21a3a996f6fd2adf50e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8eff97c4f4fc8f149367d178aabe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efda63acb07f3ffc915965632a5d66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1814c145b5dae74e7a14e0bfb868c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ceb0b4e8d1a5be8266068f6068c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c524dd6448b4d1a62d09247da532cca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dafff1712133f9c4749202414cc36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de7027dff2266ac9752aeae35b6db6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e638fc38db14cac54ecc00b6f03e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398faf55ce5493d88dc176cd1a8d26f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a80887fc4d1df3477a25fb63ef10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6289d72c4a6160088bc701c457fafd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a561e570e57976528e7147b6500d57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f433723035ae88bf2075a4ba4cebf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff55bfbddf1a7651b9f5d515df4fb7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b20248507a2ba628221962e8694a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f1e78be2ddc1aff2c0cdf73633ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088da1f63880bca35f598db74dfce423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8492a74c9fe87ad54c3254c3056294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b792c512466f8b1a99628d11868415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa389adc5def2a0508e154fd14d3506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c4a41280541acf18449066c4187e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e078f437ff0db056acace6570ee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349a65c49b558509bb52d8623c728bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5a727bdf88fa1272f21d042f9386710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57054dc8706c640de8ac44c3e914a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415004c61b255708e81b8a90b6936d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed37d2592206ccd0ef626aa50caba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c84443ea4bec6dceedc1f90e288e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457381a8c5aa68c3ce404ecfac2f240815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1fd8eca592c9b25f58efb54d8ade716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae318d197ca40cac81465fbe35e1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02452b2adb2a17d5fad9d313f339da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b634bfa39464e9694d7dfbaebaf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b24e4bf83c62d518f04e102e4d18a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d7886119018243828c12f486ebc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644aa11ef097910591b730dc213d10222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b274a5bee67a69449ab963a6aabda0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb27bff9f482712800a3847ab7ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e65543489785cdc881078dd1909f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5bf4cdd03a982cec33d9b4038c22526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b680f8848d3f15a2aafbd97af2117227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2c4220c0a795d4b928690f43cb3ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcac74e818421026376c881178b26229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31f0bbe2d33abaee29e41ff29c37c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477442be8ed7d964ab89e1fb15b22af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87d041f1487d5cf2cfbd8fc19ae5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5cb7aa7117c7053953ef52d1519433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2bd34240b031855f0fddc53b4360b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c5e4eca0870c2dff7ff16a082498a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b96b3ed3ba38ffeeb9018ab6249eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45973cd37db9297ca7c9e78343c7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648f6eaaacabd8394b3e8f0570e17d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d0e1159d200ab168badba0183952e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec69f72940b8f72ee101e0c5bc57fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9e205822af7a6ba014beb125d470741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded12ca29a917b2b21db826db64b6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f839a16724174a6aa52f9f8932ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e54b3cc3fe3b5919607d4ecbbd1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12946466c03d575b81c5a58e6bbf1fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55a6c5aac71db0d8b37e0c7c34f8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cc8403a19eebef7351ae478772e9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea152dc31a448d0de95c43af43cd307848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d920d24b8514b125215d1f28a23849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a129a4164600673673cdfc41da1381250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b20d9e4ab0edc8a5f4e7619f9c74e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621590d3a4df83fe6ba654b8f18c09ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a31d19777a153cb9e6ce0981b79153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f626c8a8e80bf52041df622deb8bd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbe9e2a3f0c97fb2bca82dfc39839e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d1566c86678e0d64f88c653f77c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6265f7c119098c9ee5d28f31172ede57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3a62260ab072215d6b04f44538fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fddae7a051c28780f4ab625d6dd1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121364ea7a69f970eb01ca81b8f1603160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e1e97880f330386a82842eece221961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d75352d8e1b12cf9710b54d7b967962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0159085c255786fadac36fb1b9cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273e90684c6f17c97b03638449b31364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7d513cb3a4313fb6ffc965b333a5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9af6c31b9ced7c28e9fe0b165685966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873892b431462812c608382e741562767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463019e67833370c08c669ea98ebae068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8930a66ad3b027a3fe508804cc9b5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f290e507b5356a9c550b37c7b40e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa823a9278bf7cc97391fc5ff024a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c98e5cb9f3dfac246ecb52517969c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11037f1a3473c94156d1ba4ea1eade6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f420d74d3618624f8bda5f1ac67bbce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72164cf13c2558d59bac41ba5b121ad775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0449b140460b5b07facc91d4dbb066076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c5c88fd2c5325b04d7d363496e2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7cae257a864e82e0da6ec0c67aef978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc16cfa70da1d879478f873127ab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f571e72c92a8d0f2e2b4fc6632e3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e462c6321112c211738ec3785319a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682bb179f48957267e34f36c7901a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5d6ef5880c3c4e8594dcf14a8446383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ed6d97d76e83e1801b2b2db0a36484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c541ef8339821c3cd9faccba22495b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7ed5d02c16d0e6a8e83aabfb840086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3f8fa8f4bf4e8d88892b3fdc073987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6452bab9c647823323769806526688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426455cb7057337596254bb20e3c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576406bf6b60b7cb261d1fe8154f949990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b26878559b14924242749a86cd10491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebb7b31ce3015c3fdb0d631d342b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab3361977e32e87f3073224f8b0b4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a119a6c80042a5210b755a3ffbef4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db674c73a331b3945dd64188bdb3b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94af69fe770eb56142136f3a0d309a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a01558d52c895a68b8ccd93b4518b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de91300352b759833d019e1b37fb2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba4932dea57f99ad8877e255e161699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8437be0a1cc45610bb5bf8c9a2c977100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664728f453022a865776fe8152df53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed717911f02bcce62dac2a60fe1ba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534e7e5a54c587bfc99ca1be450808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539847858c8aad9f8e89fb894c31d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627297e62e5aadbb9630b8adc168887e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3708e68d2d8c9a3d97ab016dc5d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3df9b8f6ea32503e9483bbdd8f37e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf39412f4ea609d435d2cb0158eddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7792b3451a76d16baf75bde0df5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efe4d9e941e81d363e2ba98702f6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33174d20c50831e42a50a186bd215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea8627c21db0f158f486f9d049a14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e636400f0cd50577d256470ba6d5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af3ab8361ff2edbbf5dbf70343a51e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55e6ba58d5ec71896546914309432f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe16d2deafbd1ecf36f8c996d7e15e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df13c8e7b1ee04bec6d473dfcfbaff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916aa07eefca07e0f8bb4c698cd42a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270969a9a459115b968b04b2679411119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670142ef5b1abb2562a337a34d9909a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1b523d19853a9d4a280e4085d07a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86ab84f3c0e0ebcbc8c8d5ee68e00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1d787cb293196d946231882757c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d285266b8668bbf8bba757f73f788b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47390408fd6ce0a75eec54f9b9e541e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbef15f7cc71bc3ee8320337714d79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2835d88f171611fc2ab9cd5916b2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2dc120841a9562ff373b248bd20b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9c0138b3e2852c57504d8ca902c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb2abd319c76fb49e73c787fbea60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3bbe93d4796bd5fb9a58880b492c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef15bc1b898f51d520705aa7fa97737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84c56f2671dae7a0da212fdb98728d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb2bcc081815bdfaddb42a6ff1f89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c7c210f32ff207aa3ab7bac9a4e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32747050587d12153a080683976fe30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258332186fadcf494238c653e6b096f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e0304a83a1151c303960a4d69cfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be52c00cf4424591e0155726ce18f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c1733f03202e3e4da05cc723f008140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058743d697e0480d9a48d4caf68158141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82fabdb64de2a4ae83053a3ad3612142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcecb23c37fcb2a12744f1de6006b05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146cdcdba880e9b3e659c1b2ffed20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c5a21ba556acb63ebf6805776fb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43223c62270c4585dc7afc7b796cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e93145891a42d7fb430e070adb933147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd2796fb3d9c6eb703fa65fc0e4f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88358db32fc185b012cf90c0597a66ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464963e177a73ab0ec57800a79024e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450cb418f037d9dad6c0e7790a9779a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc849b8d31ffdcfea25962fe8e9bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584558fa597b6e0487665041593218c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1abc5dd4322f4c079b1244e3f745154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce6385847b899a483adf736f7c848155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef394ea3b383d1f75baf91276cbb824156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1c96221822a022be78615b5c947d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586c7622a5036eafd14a486c631a4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d82109a569e934c1f4ab1a8dc9c6c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899bbf87ae3362f7c782db80e6a9207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935313044ef98c43da94480eed52fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78d4b8c638fad0d629852337878cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c3b2ce6d2f3c995fad01b4da3f6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c6adc489ee2f5d5fce7be20a47df4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2124fc5c0ce0ec884f2be4869e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce503f2da2c952abbf3caaea743601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c16ba78ebc55a1baa66d0708e67b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cc43fc9187de6a9abbbb9c120aa0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f757f1046434c860d202bc6a66979e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6524cdc528a3f36bf2f88acfeca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa077e74b323b140572906aff35fd8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755f842d70d1827190043ab81fe7f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6057e59e687ad0f347ccf9f5ef56e52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e279729d38a0208effc3f7435c5d114174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e30300862a81332447d76b062a1a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0f1803873ee73cc6e6abf960c395d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180bd8ad6512154adeae3bebbe7892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea381d2d27e845a8b88f2fb5d5a5f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb7da73dd52696e0c595077aea766179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0007d811cf17447d8383946c568a0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d528b5929f5e3decc2011fe18e56e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7417918501ba7180175fc88cb78d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b94d4a8c96c7113166a1d0fb9f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c226463accb96ee1573b0456a0d652184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97467b5de4340de1804ee3fb44d1648d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fdb344014492a828a3d2ea6323adb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee1b7a3f87c4d1dc83e2cd3f4dd5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d079345f0527d40940f9f7db6fa697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd253527c74287d0820543717bfea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc39c0a6a8db228f8aba3ad8be02ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb84b5f327d3f7fd13fb6aab148a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838879730d9b16a5fcd1e65f134c958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31def8b4d7c8e5c1859eb067d67df472193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3d717d9b74a2180ef70e185c0c9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa9060ca30cc4e96f644e24b3bd40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee46250b4a5bf121d572ad8d0e642e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4720aa84a692e6706c9e2ede7ee20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfceb1f75afadd1260edc94206e0735198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269656a0cf68fbcbbec216114a19d3c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219ac06a6cd5e115c5d111f09e88658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab981c25c47ec27b904ebde27923f17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249296271fb703d0ee973a4fa74fce1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e3affc5e734f623e09ac488db811203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f83bc69dc5467d02c2d5ebc29287204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc912bc1d94a33516f99177b88f3f30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9aa3de37d6261b7d7d0b886e783a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de44923fa53a645a0d1f040c7d8cd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ae4a79a6ba547929f237c1dbfead208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072638ff01a90fb0a20aa9ddcf20e07c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4012cfc483a250804d1ef97bc825324210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273bf4ee173f286e3368088cc01a67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416370b748003bcabb870aac23134b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d33c761627f67718c5eb1031429a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf30b341ed4ad14296f60e7d55bfda4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84605f227cc6ac222864f7d22ba157ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927f68507756da160ab7b64827811e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283286587a8dce2e7bc2720632a24e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64960297495977e0fc08f2f0be86c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1aca5afb0b334b310a9f501bc22fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa28349b82f4f78fe3c20e6dbe815220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de28dc9b2702b86e1030a3f1f0146a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e633d4e831b52c3d5cd0b9dc184c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2979eda5bb9d2380ab355cd0cc6e6b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b310671b3a88756217c3daaa7fbaa25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4713276d74c2cc0ef951e5b8fb415225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e7a07b8c1745f07e6e0807490f05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ac77efac95da19204c5fea30d008d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3dcaf672de0f967254a4f0a4de8f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b386059139de3b2d3e735668e718016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad0a47286e7c8436e4e25955309e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbaccf6fa8a5c005e40886a1c945ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd36e180d372b91103f49606e25b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc924caa0268babe14c437f4c55b397233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8a54345fd914d25b9d6f129f7cbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e76128107c9239376f70a471e5cfb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b703c4aeb8976b8af96f9556af1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e65f2f22beab0dd0761362721d210237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a83ee448281781fbb4264bb0748699238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03a33185ecf925377752b1fb4cda4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d41d6029e8f291414ed7370a6ff2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ae570352f9e035134d5867e578b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d99560457d3ca58500ed67ab4985242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d196e6c2731ee531899de2043c45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf77a6d97f7a7236d2aff6094b0ecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e391b62cdfe1ebbd5674b9d29c3d4de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045821cc3578602a04aa5bca8760142b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bf8e446548ea328b0de3ca0dd0646247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f9ac83105df757417b8750f9766e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e77a44481b739e8de8e6c307e8aa58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12e120f52cc0b4795d5446686c703250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a694ce9c6b7ff4bbfbbd26bf6014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eab0b449980f13d4cb520f6ad540a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5115acb47cb6a0d13b0a90fed3a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a3cea81823555bfd09536f6d600f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515cfdc696e992333f77b113270bb66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99cde9da2bab78467f66550f082fcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ecba584873434a75200722697d3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0707f1eedfa8208f3beb03cf85b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a73b21ed88b73f0fcbef77d9b87918259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe7690fc72d5e2b4e7a9ab9d912e4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63fc3e358ae5ce1102f02308069f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568da6f55e5b7ce07b27bb61856749eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5e2d890033ef230c4636b436a8adb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dfafcfd74410032ee09000036227a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2df265c4e89045027b73365f89856265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8a4cc44b46b97e45f46fcc6eccc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dea59f37b3ffbed5a3c13683c36e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6993d9cb2372afce962a8c55a29a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d305eb7b993166350730f8da2db853269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74b07a191860bc5ab1a6f6fa70e6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da32757800771309c799a6113c600a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70eeba6df0638003f796e3958c011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8296d90c488450c460f85de617e2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8807c1c62149aa6094af7e921439274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad535c0191bcec188c179b2351bb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309d50720f26b3e678cc065f6c523a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f84d02737ee061a538c8500128a25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf92c01d86d869b8a1034715b844f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0576cee4e36cfa7b01d3bf76f465d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4d05ab87efcd84ad650a2577f89f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e82649bc9f51db29aab0f6c79aa4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b988e25700d5545296647750ffafa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528240b53b0a9b6b2b94cf38d6f495f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3388d70bac40062f097c6b7f95ee35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bce10981531f65cc2f282c0d8983285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32595865ec1a46bb6df280b98d9a1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf039d2aea8769df798d9df9f3461287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed83b73343a4ca84defd8f5b2fb7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29092a94db2186964358daaa70b558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffe3c16d4bfa1d344304ebdf2ed4c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27901895b24412d6c47a79486badda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9322fce7fa92e517f6f9f06343cad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf5814e31fa33b6f7d2bff5b07be9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd296e533848e9ebf46ab89cf16d522294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e98a5328229a46e3353af23446f0fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfaa8fba49cb3215da9d516ca80a8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57c95e40c6b59ce7e55951686972c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d3df115456694dc9223e021dcba89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6852b317e4ea022983ee5fc351929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba86a6f109232e6bb30e0b269d83b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242855e2084528549e7d1e87c1c3b54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f607b25045ef055f3e8cc9818d3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818477dd534c25c83ab3ecd0d5fc1f50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc21606fb976f9da85a0e463118404304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdaa142be88b7e232d404dc2e7bb55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba54febe2efb60abffa09fdaedfc8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074a955442e7ea58f5a26635db8c2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034880bc1c215a3024af631a2abde0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f12b74e6c671b43ba4e735566e69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0865912857ae760b106c1f0d38be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78688e695e650552e443dde00126518a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394401e9607a84b18bad370fd5a321312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ede76671561758082fb59d4eaddf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdfe91e9ffae8528cdaaed568bb23f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a081a27f38104708e5ee9e6110ef4a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce9a6997131b4e6f39a1493e0989a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93e8932590f572e623e4d8fe6a99f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3e574881ef0c22a5cd9fdc8d25ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565efe509cb5095535325d121f08fd96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553f48ac338e4daa2657cc8c451b37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de79c79ad32ee9c86b5ea48d63f891321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97058727a8cbe3f7ed2b025c3a7368a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a52fc3ecd704b7ddfb35ffe1a4ef63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02856afcc4831865dc48eae04f64d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6bd2af16541d5a9f6d5459fa563d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a691e64beb3522bdbdfa248eb3a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e10483238874faf2fd137c53e6942327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b4cb5f9b6ce3c4ed0a32cf17bb97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469c0bb7918f5e9829a3f2f4313c8ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1289f658e47d4671c1e7b3e5cab5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf7904cb9ac8132a32cc327a25bde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486f73a2e3f44fb409d246bf6b007b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7062760c001205a9bc2d32b9d454cea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01df7cf44eb5edf5dc0d92e19b436c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f663423619dde8c861ca7d3245818b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5f3602e357c65a4b943019b81104c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5281f34200fc159236d00e17f61127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd2646998b1b7c6096a249197b26f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f292dea61e8a0e20697d32e677234339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4beea193e878f6b63565220dbc544340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9dcdd4a62c7762f3f77316699f98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779c3055c368bf91955e6b3f38c930342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a2721d24d8d8e4abc33fb5a18aa5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5a66c837d3701b336671a9ad8143344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71390fac9c993f2f0dacdcf26e9ed7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11fde5ad8124558672a344c5d3334346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea972d4a9e8aa11b25879627f3c386347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf21912501487a7aca6629b1411d1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47fc5dfe37627f4157e343bb7ed300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27557a8a489ab779976fb956aafd01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb328af408d11cfa5d36cb994476f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d5c318080191e1f903ec1461c6b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2cad96f9168672ac46616fee5aae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670312a0241da8dd0ae0e97b5617a378354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c1ddde7ac94ad10bb7fdf3aab00a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56713e0495379d404190a9ac8e0b17f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6da9a93bd94ebd629c1f7ab4690a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dca4880beee75ccd96064ae9aad3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305baf639466bccfc5c36ce6a3f3bb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2cd99e64580ebf9654f978dcdc904360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f595972d880dd4aeaf9f5fdf4920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe34c6bea7d9adc882f4a3f10afe63f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362bf98543f38a70e974cfea7d96dfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae74174cb8986779b58a0804318687364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985ed522432ed44bc388ed3063a2e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62460d127277c626d96ed7c8917e24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bdb4321f505fae5e4b433e872b842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7bdb88023a75cca1fa73fcdf7bb4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638244e141083a7a1dcdf9572d73a118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643e1f9df710612c28bc28f5c6b868370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a6538ef63e2a6a41f86f10fad82e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f1efabd3b0f8fb88b56702db9671372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec084df329c01330245a7cf09c9e4d2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c0ce168093b82a0da9442e25b1a3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03931ba8478b4edd2c1e710eca412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94873c3143760d700186d405c3141736376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ddc306526a915d68b075b34787d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cdd4b4893fb27164c71694981e214378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9314c104ef729555fe33caff8df0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172c64367bf4605cfb55324853de2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc499107081ce2df64a42621219d747f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635cceec73eb849857fe9e60cb7bb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df01930e77402775c27e32a0be6b81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83f137491b1fd515fa9e145a68ad3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67902238354b8447e5425f2d7b7842f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7caf90286f367f622bbcd7a353d02e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748372f15b3cc134e1008d1273ad621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943a0c06ff75525ce60dbacc3946c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda340703947708f5401fb39e9b0f89f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b497dfdba878918ffdce2f0e913c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd9d90117d6d5d031b16f8d585709391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893a00df089416dac1a10a00af1d28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de1ef1c3ad16e3dc4e01efaefacd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e39a028d5bf43d17088aefcc026f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae769c458b942eca29d51b8a003edf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8625aed0da0479317b90e097f09ed63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8de892623b17f9d8f80f4287f618397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeff0b74ea5b862fc4c81ee44e7e1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f83306e18aa044daa00ce98b31385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b859a851609c78fdf5ff67c05d058400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa510f774a9bf14fefd2b20903996bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ba09e8da7563556590668f22086b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd012144c20d1d3b98405986da4908e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b36269c3c76c87c7d63718ba95f36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fb27db91c1fb99dc782f74c19dde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da164294d0c5f6acd83c325ed538824406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab892de123fe698ae850ced73bc3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1de12f25c4a1d5ada6f9c7fde1262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b2c16ce389eac142c6d878e10740409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c688cfb7bb219ed57c2d8884ba0bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038df8a4102905e76918d5397d5d625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861b1f8c81e6b2c8801fc18f1a61ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc2d6f4b68e6ca22f9abc7a6dfc76a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa56c810e2467c085c92b4c461212fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77a3653e79517e4ae366363386555415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ccb40f6981965f767aa031ddf07e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a0a923432e083e2d84cedc764454417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9a3750cef293c11a24ed692cc58d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a332d23c37ea2622079f6ae32a115419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76408114f010560662730cb811661ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d9f8a10a1cb47818bd70efa7aec4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec97d61ef76ba32bf8dd18f7b607a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2560362a690ebcd64aeb990fe98c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26157a62f6444276e83b809985e29e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e278715007074f163e0d76211e79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983c78f4587d5b1fde9f08a5f6252d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaac09db914670ee42cd5c746b7525427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324f86ed6d850eb80a7e62a48c3db62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a509b55ea732c0b257f512eee473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9d52ce2c933533f1cd3d848b1d98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fdd5ba3f0adcdb48fc622e8ca7ced431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7f372983da65c4eb81015a24759ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e9462f44534a0a4720c423a27cb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2dde7c2706df37ac1df22da390c61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a92291e28244b9bb4a64fc1600eb64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36dcfa60f52e8db162aed6f8e9a094436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600378cb4c9dda1a63c8ef3cca1ec95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee269c0714be054bca29734ef7cbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac79bb7f82065c2e3dffe1b820d0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c3e3c2fb52d2bfc249af982adcb62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c44d2915648428f089f8dfd618e02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdc05b97801bbbfa89d31aff18973f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4716d9e62ac22ada867bebfbac1e179443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6dc285740da7764168e81fab5dc6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436567d55f0613c98a13363a046cf6c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a115c39838052a4c7e5024678041e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0be8e3c54226848959a5d122fd8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0bb36ea16bef5e04bd49362802a2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acf98767aa1fdac1aeacaff939449b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d142077b38103b33e88751798d216ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fbc584a1fd5fa947292b75626f1f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448942174f7b59bfa039a251e209f65f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c4d8d9a1deb359a3c31fc5a72e8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d97e2e976e6f3c59d0d3bad40872ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e6f79b8870519f7fbf456639a0c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3210e1562aa36a0d0b1b03598152d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6f4d90758f7c580a21617b46fb111457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9f016ef0b085e29bf330f1d4d858458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5717c1847d09b20e9d0e20c4a1b1e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0edbf08bc8af92f01c8c2e5060e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd966b6a7cbd424632e4a04b12dff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5161aec79b94373a81de5295efeff0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a6a65c99604159797f5d0a13b82d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2bed6a4f80971869b4f9522e565e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed58fa69749cb2fa87f3a1f2c29cf72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a5a95dae7f8a2e3d6d616f48132c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e49e9052105fdc35f4d543972a1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc67779225f1b55180ee3ec1e5c2350468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff6edb36d82e5fff173e40300d73f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d39bad52cb5a1dc8339d76bb562feb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c1c29f3e38dbb7e0d21e7ae80ef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8f1c836a4c40bca28b978dc1327c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc19f64c4ca1e469ed153e77d482b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87b0e32bfbb1a545a33b1d5766723474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c18a3f6adbddae24f349e3ec9d21d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c3788704d98a732a3c749d9cecf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac6def88316e7bbee6b221b4532c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e12feee753143788b6d9f98d2950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70eabb2879f8ba2f7dd8e1c610fec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826654b103bd0edf919331c900df4484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1326adf5322ffe1aa5248a7a98f915481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89434705e23441a4e782da2bf09f75e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400e44638add2011444543a37f6b7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b4c2c0de436e141e22ac3c40b138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0de222643e3aa3cb01e65b5cc4264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f44fdc0c80206ce9747bc0f71390486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1dfaf6e0ef9b96f449010b54ac5bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9673cb33728b62a03aea0bb8049b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31981d3258dac38990af926fbcf1e28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfbc2f1f08449e59b8036dbed0fa94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec848115fed9ba20c54d12dbfcfe96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d63333d0d53f75667fe4ab65274a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfcda40ee90d8096720c362bf5cc1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46bb103c6f203b937508e348c7e576494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988574d9d06c1d6d97f57c96da7495e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a04bfb2d6e3aa43ff4fcc881abbb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0586116dc76443f03fdf5980004d7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfdbfb9bbb960010e04dc04315f2be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016513c8fe229557fde5dcffa81f936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c53bb71d6c77063f627c2d0abcce24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea529b8f9bd57e8ba63556fceecc4c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e9d466caf8f7b133d22d940ea089d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475286d50ac02b998f93729be8884f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dead6d4c5054aac99ad632b95adedc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fad2b6676c5a52ce7d22ffa04729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95dc9604f1c1fa05b8d3c5546caae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb16b93f47b384fb1b0c12284d7893507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5d95f5b18538abf160ceed3768a88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975fb4121afb61589cf8dc677390cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d729786df9c928557e33d92942aec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ad4c44900fb29caabc1c967acaf1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf79b0f59a6e60a83d7cae441539b44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27714c13b3ad288c3e8cd59ed1fcdc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e95eef7c5242e331bafd9e47f9939514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fa638ece34676b59c8616a0a508c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d26a4e6316d2ff331984eddb7484f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d007a4ec41809ee044709a7eb009c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972942167902344c4da58245ae503c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb1e4603d67158a85eeb4131784e81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f820751e224dc9a0dafebcec510791e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6674f7c4ead15409fdf319464ee0148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9302b3f0eb1ffd586fadecf7e02a7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156f484ffee207cfb450662669ed006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f12acfee93f8f888e73f9ded4e71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab560729f9ce312cddd6437bd738f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f4a74bd9a54b096bf2738805380d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882b2327216bdfccec7224144c4c969527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baca0ab8cbe9ab6ad4ebf58512e5a51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1493098d78b281e603c3a8df2dcd2f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71d648d89e42c5b47dfbb6649dd38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4958389820edac1a02dce4acbc227e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752af0fb0a810efec18c58411d16de79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9cec92cc6a487c70f646cdee2d90e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30baa0a720f652bc868f4fb54f597c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabb61d708a735139a2e08052dcfa14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4727286eab60b358044a538669882536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38b3fb71cc2bfd3a9f140935cb49f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c538efaf8293718621e2cc461d963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1ff0879afbfcc76480dc702f6d0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86cfde6b2633020fe2097be3a85700540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec8c637ba0b6e4634189817afaf524541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f9be6a0d1ce9fc2c0763e5c01d367542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a82904a21efd852cc6f1e3893f43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8ea1aaf9d1e40dcab657d7f299f83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1811d18f5948fd6190071ac3526c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93e1e1221516a10268dfd3e80ec69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e2f1ae8c3a1c44db9712b764e06e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f5538f6249dbdac6a6c9854b7de0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4264814355f733f76a1848baf053f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a628f69fcbf138dd59bb30f2b9bb91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f47afb4a533e0d4aa6ca8d98249b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e46a48ecc080e4ccb96c5a62ad3e73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340475f8113d23897790a7a75a22cbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8adb95d3b36fbfb56bce307505d43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99535f06685fe04d21443c8d69566e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eea17fbac7ed77cc2c6c481d21c36e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bef4558e79bcc794a844e802c0132557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb8dd2de74c2ab98d83698e5a3532558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b136b54462da9dafed323322bbd16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a328b958a368cc9f4e85d4c57a00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998ee1a0a276ec9ca86081c1abbace561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d8b5419f19e3ae492eb92325ab4ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd28cc9649e792742d3260aef3c4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49822f419ba69d603b6d628cc30e9561564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c6a737aaed5723da31d4c52380b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b377c3c769631d4a0a7c5cdc1306566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce00ddd14447fed3b1b46152b72818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e12cd8f04047d7010622b67a6f3fb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191ba859facc3c0b478fde798b6b76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a152a42c054522da044f29d9a2c2038570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a05ac653d8748bf4713851594e1b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4778f0491073aec20a97d52f568cdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e8256f7194f96e90c4387236c13e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0cc61ac7197c20764e2d70378c96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e992e521b297d4df92e30598f3604b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892789d09d9810910fa177f122249d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324bec87bec09caf00f99065590b13c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d286dc7363b56990658e322378eca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184c1f76a3ccff861b39e8c4d511cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a220a036856ac3b125cc4ae83b1162580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8817a9514e8882e3afb367d6d3c3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0458b369323b95944c10b522fbb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff12572919f5922572ddff452d747583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9631ec02c1d2410f3e394fd7bdcb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdac58165d612c8bc2d9308e93260b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ab0a1f573187b43d72a91f74e7e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd8aaf02fea77aaba8c0748e92717587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de86b5c476bc28379d119cf855ba88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c04df5f2a4fab8127ade81b32e2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998c8c0a845fd5047cefc8607a82f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1284e60920a92a900990d3b4fff6dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6118d5fc64448e28bb60db59123bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a19a144e843042826b067b532d551593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d3c26bf99332760a7816df88f44d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917591f69a4d30c03e027f24c05b5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f41485b20a6b2db1e5471ab9a63616596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc5faf092c53a89e24e34891a8a72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce955c206b96827bff2aea4991ea736598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094104304b45f7d014d8a70132f741599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57ad5421961cf37e2ec2ac04b6045600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ac42ec88a7c48451d3aba6cbd481601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf1a02226aa69e4c7188735b2aeac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb48901c9656e0c15a330c0644c212603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a685d3114452eb3fad0f7e5359ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49893890dd05c66c807b621f218912e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48835faaa554abc473621faf058fb0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f42ff100f8e718e49462759359dc09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a186a30d432a37562fd51bc597c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4db115ad9456069909d4c74dfcb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89be997c2e584a4db1071cf6413a9c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8c4f986b76330a6a0c1642205d2c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba143d3b9bef7169ff38b44877dc849612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be7e36efca7850ee3cdfd0e7fc534613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952658bcfb197f9710f95e6136e1a4fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee65509f6b15b91a1570b12d5a8e4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b64cad3957b79c6f246308e87d86f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9551801270bb2073d61f5dcf571a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942c7986101d3cf00f9e37105d0817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c603b340a82b1cec124edff9e1472619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776ac28df5533682a17cf6b5ca2004620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0dc170f4c85955ccfda2870f62d8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e59f863bce35aca32982a6670fdce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6e0d806322c85daaa470a626c28a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c5b3deeda15bfd197f2d86b3805c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc170d3948cb6302575e8dfab68f032625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73604777bc7dd63aaca99eba34083a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c4e9c227de511fc9005edde9f49e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b026b17b9cfc9ea23fe7e67f2f12c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffad001e6d2cd06461de64a758f24d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f206310c557cf77a05822a0a4d5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da0af16cbc5acec25c1574eb30ec6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983135b9e3aea219ce7a3e0d15e12551632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7708ba07e12257300255084bcea9a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aa560f5dd9bbb80be5616b2253baa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a303fc9026df98d8f4fd26bae9619635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c89d22b0190081048478f8d4cafd33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891dd7c9224769e33e7cf8fd2d16eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afcef80beb44a1270344d5ccb2f353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925bad85db745338f6d8ccc1c887166639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80958a0961b85b8746526171a353c372640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39dc21c0db17151aec058dc358b0d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4adaa6f68b5a45d1cbf10273c3b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f777b9eacc00d01e21890377545a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6ff44d631e9512e9223e91cc38a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc80f8970e0f7b5d095a2977237384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74219e8e4eab0aa8fc9a4fea5239fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681db3d0bc8668cbc3adf7654aab94d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e636831c10d3dd5d0b167530e3424b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb691e01866e05e252aeab93821ecb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d43156d5a88029ea92779273d8d984650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bdbe0d52823d0557bfad9fab23f82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7b52d79c6073148596e6211a9098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7849203b1d6c187809088b948eb2b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579771250627a8f02ab14f5336a8076654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42608d81f04309e98e5bfd0e87a92ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9364c4268a40419236f1e572f469b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1ac1033455197dfc53eb8d83c96e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e526f7a92fd5149b11e54f4a89929658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fa935390d968255f5cef06293082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ef7d4b2391c86b75ef7fb5e50f42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2a4368dc64828afb2328b1e756db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e81d27f9f18caf15032d9f4beccee6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ef89966c1bf9110437348671f7326663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ea140e430450119fa65ace50c9c3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ce1658b54e20746c2d92a6edd97c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91693d10040a970c0e183b488a4aff2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa387218b2e8bd4a6fda6cfd56f300667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb630ded2f6c1129d43c49f78aaec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe4fa2c4a63c554a834d3c139226ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ba83710298b8e6942ecad3860ae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5c1c452a31cd753af730ea4893015671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b45da356ae49311c50283732af67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071084f05f5ca81087e1aedf099c9e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651218193d744d571d1ae30ab2042dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100057229e8cd3c485d659e0cb8cefc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea37d1cc827c7ec9cecbd716408b63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbcbb46459a3d3569b993a1b4bef2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df73ab1637ad4f0b2bd7dcd40db35c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9541ad82ff23da8e610cd1428a521679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3b6719970056cc76b6fbe04e35f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764c08c1c0e79280d6796eb9709e87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47200bf3e2757669e3c82d56844abad4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1b05f2733345a5c731c83c626b9c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2e40825d8c6d78e6cc71e3564ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba3e8afbb510f4a8f8c88319d4569685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0bda5b763ca5d37634a54af90650686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a397c03ded1554b980928fa23a9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba220a8a86824c9baafaaa978844722d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b47345e9913c493acea8dadb4c95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6de18e7d49bc0d86cf7ea7e81732690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b902c812ec0d1ad67f6612d808b66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7952fa40e29491f77d4fad0b5c659692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09a54329fc5d65a7bc03f6a7c6111693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316adab8447d3d2b16b6466ff0254b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462fb62b74ae498826c2844ba1ee43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430f78461481aa2a92bfcea03dc593696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699ca2b9e580374ea1b367153ae729697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86cb38355d5bff01e79e7b1e83089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f067ea39af03fa4ebad954631744b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137eae0a18666dbd7c6a730e215ff6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2522e0d344f5b6232e36996b6108ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dce13854fba87a610514bafbf3502702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8755d390f6fc4e7bac58f6294738d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb438b4099a5871417365420c94e918704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130299d706ccba468c25d3b08ce3f330705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e2149ba822ef598d9983c6c805cef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838014f491a6d9a195c17786f345b3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472398ffb5fc5570e86ef1293bc0897d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6539c4184c0a5eba9d814eaa534e9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b5f1cee2dc26386e714d15d6c0119710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def82eca016d688f63f5e4d01bdc01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1140cec2e0843b9532b4ef596bab0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e736210a09c3ac83ef962d4743fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bfe6422f5daa10b385d84793a734a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf50dabc8692a36ec44ebc141f6f649715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e489b8fc10c9ce7695ba95e20b75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42197b6c004d26a836525218ca8535717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54641c7d2998960f72da14671c9271ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87781594beb784aa3624ee311c3c08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c36ff227b0c45327bc814ad033711720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c3e7e9e68d96d9a6d6839fa85fc58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832906bb2729b468abd18f6a094ccc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794b8f5acfdecdcfe77b1c5cdca40b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ae94eaf07f02a46e2cecd0294c22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e266b8b34274b25551103d2786a37c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e6170a7df14f7d3a5dc6128175f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c42c8a7cb08d784377db296960e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34950881477aaa7792f79c29a09f5c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db76585655a74154eaee8375c79570729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990240826979758108fde2fc60763e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b374994991e762ebeab29fd15fdf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5d291732927927058aa1af052fc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d9b9c155022ad3ce9243fe5ee38f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ca9bb1b19b53845115ea330e7572734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d77b6c6d096fa5ed8d64608ce629f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda84364fdd41de14d46f09236aa0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3ba7f5ee4f2ee8103dea361dee63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff773fd6360ec4dfeb87532c0c36c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff080461c00b374fa6e2532770a8a867739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba587d8e3397bfb483f8b3a616c41d0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e7a811146382e77bd145252a71b07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f20fe023b71ee8421dced116636e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2c0ad6cd216ebe9c97ed27118d69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91702594c7d6199a01c6e78cc0d7bd42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72592ab4453060c58df5280a8b372b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699801eb4895e7c4201adb24c6aa5009746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c32ea665108c0bfced35ca26e3fef3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d27d06bd4b324b34b66a0df73d5f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe211f8d82c3ace0c0a0d84189507d30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fa1b1439b2f41c6002264bb43288750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1056fa874995099a07ddb76b61840751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebefb3f47044a6985d824427ff7ddb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924a8d10dc8be06131d75b7ef377c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2ed6b7d196eca036008673aac861754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a855f07228161549bde64aabb1c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878581bb7498a6550bfab6eae829ad2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227495d2a391232d363d09feff9f40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82af4c90583dac84337334f419dab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea5788d302c2379cd4ce34cedafc5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>