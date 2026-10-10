--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1b3ebbe2518bcfbee24291cce7b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659cdf6b0fbc450a18c001256ce25c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b15e6e0b4fcec16bcdf2296aa35aac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e20c280655bf36a8fc684a99939654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c463bea026328df40d22c3b200665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c80b008bdbfd9a65cc4da6e73f12106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde9f1be8c7cd4f4ec2a623a472e1487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b0f1a0f91efef6064d57a22fbfd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a619e3545a7b0533d68a908e94559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738be31517e40d90ef710277a74c315310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9892b28cf126d2c344113f6f3e8bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8e58d026b39cf281b143168e693412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321faac0ad68117c91fb296d72e44cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae615b5cfb430c3c386305749786c14214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53838cf23cc39107a0fa4541e0339c7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791d4cc8c8eee823a93687bdd6260c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb83eb5f02ef7f2a89b204979da2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428439bcf2b0a015a5d6334f03a96c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a42ecaf5608b41346d8014bbbfe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82430db43bc3237ed1896ad94052242a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41996eff4dd58b7d2b6d4fd6ae73ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c9019801537c9d5ec7e85031db14022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51105902cf37b794713638bcb23ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7d7459ecaacc9afd6990ce64b53224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fa88194e007b37214becccd5981e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0206db4c06e7c237ca4726d60dc4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a653aba0e28422d10fd8d06ad856727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217657bb24561b828aa78edcc71d0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484099fa9f0725076a9d471f36e9e49629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d0d407a5a591224ddbadd90c252e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e919fbe96f033d7c1a44615df73cc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e951ee81340a4760f0f644abd191d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0efa4f16cedef1d7859dc42fc036933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317736b733f96ee87a84e82e10ef88634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19168db9b09d9e4829f51671e0ae01a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f637edad06ff7b72cf658ba8ffd5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0c7cee548ecee4215a88cde31cbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3798463e4275df13c203e09b82f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2830cf2d7228000e4c399f58b55b1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2060fd96a915faf6394dacd183800240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d1b303fa6ed77afc413175e49ec341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0bebf66d808d1056127b1241791742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77da59818ce16f14aadd344528510e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c2fc4ac76886229f76bba83ffc34044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af60c6aa7c457dc9130e9177ae2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec266413a37010df754a3334c4d9e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fd44496dd2e2136b25fa05ebc705d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0018db16150dc6f23a51835c61ee548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f29b407a38b28776e187f662f62549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a9ed29ace6afff70f41050dfa10750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5347cd4f602ed2af3f79311d833151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c944310a498a67026835df98f99952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d118486cd0cda82e258e449e00cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b73724d0a7d0cebebd51be4ab5bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75542c70a9f1918fe611cfe95ae19755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e1e701cadf930d3b2c655879c8b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf7c025fe023f89e832f5cdadf03357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597640e2f454fbf8b5db77684d3c7b0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7fa5e83394fe070de56a0469e1b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe47633688b1b6b9c9fb0b7627b4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb06752b06ae29792784ddb5c722161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535daa457c3d67eb972a971ef9791f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63517d52540c06dbb7f84af181ca43f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745b0fe013e986c48ca9fe3d3ec7ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930c6cd839b8224961ff6c3edde7d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164f9872f4c54b57344b6036ebb3a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c80471c2366eb094eb40499fb7b5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a33628c3f15dccd810284e761442168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33eda0f254cfd02801b0bdf1eb76b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f157f2a54975cbe2e7c5600b509470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07b52b9095c6816dacdf8589bd32a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174cda20324362a70abbef77573468372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a85b970699e24e4e951c3c5bb1fcc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e8a727a8f02e40d2d0298c7d153374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f5cbb222def8ffcc8f645790e80c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1630047647f645838d6b41585fe4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d215d8189aa5637fbb1035e04a8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85267818f63720e0ec14fe387675134178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669fdf331e42166a68706b4812a227f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260c299f11124f625adb2fe5ad4a9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78524dabb21073e909a61ee7b60cc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593661dd06066d6c5145346c18f63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ec304a42e024f6c702a9b757a5a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e747b927d6885faba0b426293ebf2c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646c5be99b267a6db03966f18a2ff885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb97547d003813da24494b5bd7cbbb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9511a1b29d553b39e20680eafa209887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2fa4bb59c68f85fe18b4b5bf0d15c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aeae7d6b54dd90de828d0c905af0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96049bd36295cea2a92fb2e720b35490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e61214099577ae179a689a9a661d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb802c19a6d6db6dfb8f8285b3fcd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca14d5b57d6de534ec03096a98a55793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150fb65b53a025f8d6dddded99dfc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29af64e4ea3f952f30608c0030845795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab6e09bc9c8000be925f7ebab1a6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d0f522d4e8ed25fae582b29c8584997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d259e2e21684b22c5c8182ab06a9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070277ad1c49395c437f317a2793fa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90446fd59a035b1055260d7333636c5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6064873ebb3f01819b13bb9b35bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a126008ff7988b7e20d91354ebbff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7f545eda8d5a8284cd7400ad923a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ba41237edb73b11a122c23e935f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224ac11e65f37de6c3ed3ffeefbe7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1fbfe2a39691ab2826973a3afd0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd7774d5830fd8f8a27a53187244c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a498854ff945a10e052fd42dde385b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ceedcabfaf401f3ce81389506a8f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9fde3ac61c37297fc77fcfd442c3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dc077b65987e1a434ee0f1b0078d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5bc35e37d5bf64f1ba2d7172e117112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275147f6e64b83a13c1c06fed1035ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04f8a815e8508355024025f09e665114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b719752b7f9f3ee2ff7d9dc6e93aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7cf884156afdedbaa9b1ba139d0e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b86204a98b6976923b7aec9d6bbbf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbdfddb7dbcb4ba1f91936d448e11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535307c4c44dd8c98d5d000758b3bba0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9ed72fea990d29744cb4f6497954120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd920a71834791346fabc37937153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242843f71960f29cfab91267fbe363bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4989ffd30d9d221757e8dcb7bc183123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa9220bc071b401cc49fd9673d5d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f711261b60caadaab6ddc14a9541572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a67e085d5e859ffa808020c7a196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24d285fe99ee89e086e925e90d511127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b260265dc70fc0cd91d0577f0ee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677475bab471d6596c9ac1f400fed6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1666dc65ff23c9a2f550d4afc8d4f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb25842a805fa606d1daee289e4e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f2a3590ea753f17e4ddf93a954684132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b94c0839745040776272a8e44cfa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5f9721b726f7910cdc588afc6db02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fbb216429a9f5bd4599272812cd28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e308bda8bbc46c4e5add4050babd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e98a050cd8b36fab5e0eafe6d0a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5431f67c91c94d450db7d7bd74c15b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325a778fcdeae40fd0e3604af86c52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2a4d51bc669105927bcd06c47d66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40c3343f6bf17c8c01222cf358a89a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58e488d6144c11e1d9a521c200a6a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055904df2aefd135b8b0b7da1e1a5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c94a48e76e32908687184282c430144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241030a68f45d32835bc5e68c6240c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1492742fd4ba2f708f08488ae2f045146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c4ba283acabc44f24c0178b4d6f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e605f559b2910a4502f452c97682148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3cec7766c0614f8c76a86c1007f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e7dce471bf6c1ff7139e14e645f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f4b94c317614cec8ddbfbd7d9bc0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489757a69480841ada36a75e67a0d07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccd18af448803f4085c2ba85379ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c7d2e062f2c5250c8802fe8e4dfd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94178a146a33a9a3990ceafc86daf532155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dda556592c341de53984f6c759995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894520df893d30561574a36886af57b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f7c1cb63c9fe5d009c8963bd152b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2d3e1dca7efa9e64269c47b8bd9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a69dbfe234ad0a3f182e809561066160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d579aedee50303f23e5250cc81e3c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfadda75605482a538a52ea04ca217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5cdc5d2e780a351604bbcb33e84a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2744c1e63dc0b23c581fbbd94a1c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5663badfb0c9db1664349db41cd03f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0014a5d4f299582f39498614fc8eb2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5ad5f7d6030f17ae93c5e8941833167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e5a99aba9078a959bf1e74742504f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9507eae8948731fcd053e7e1c509169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e027e6f5dcc95f8ae327c380e256d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a24ebe94f04c76ab640a9abd7fb5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55678416ba9f8fe248db7239d068515172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e395f8ede29c03032e70c45deacb498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55cd8e66bb450ee042398382166e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452a3060b33de54d2287b0ea36f3ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10c5f83ade2e49ced0d68665b155b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3fa408e925ff8313d8b1b681c5f23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a198a7ffa1669d9438e16ad8450f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d99a7f58d2028d5bfb7e349407c4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456388e2a7cc15f0576442d1a285d73c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6351cbee5609ff717cc88e1543bd19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ba245a5d3fc2422ec9d625752f23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f5b5467e61f719e7754906e76b8d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c210297bfaf1e692ba3f4db9840dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b67f73d5a7edf036bcc4e5c517df6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6035dc7de8c85363f3a946a2346466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e584e7c5281c1afa57ae6afcc40c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc58ea6a249223d29aa1dd54ba3f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe77e8ac83978a5e86118375ab43a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b742663011cdf138c734c9defe45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044af378c319f4e97ff0554a7cc5b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72faf11e57227cb8ac4ce7c2ba195b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd4b3a1b1b7b7c6e93249bf2310f48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f864af825b6f20e5f1e04f7b0a9a86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394221d1d20339a66f3eca5b7542f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82e02c7ec6d90163894314b25f750196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e264192dd267b147bf148b0e5016197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dfa089326506c8ade8d8553556da2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72b15d7d5bc7dd0b0f61f0bb914613199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242401ff66b70e11ed851d36c569da2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d7e3c3a7fa073a344901ca5f3961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053544dc4e2d78de11680d4bd1a48f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899804e2cd13dc81ead590fa0c2a0c09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1745914083651535a78a4aa5b3632204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ff6bebe7b43f16c3364f49e7b2708205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a1cf9169c9097d3a831c1c809bbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d24ff3d065c5fea4356d54cd88c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42aaaeb2d493976a17d752efd8aa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a8ec2a5c200542289463ba1822df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3cd39838c86e1d1b99d773a7d3dbe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca130aede7ee19e165d457d3f69d408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991bfe26a9b938d30da1cacbafc6944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b18aed5859f04d4bc1a076a60593b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b86070bfe7d4479c7ccbb9306e610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f249fe24f3d78a2ad5809475ed67c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50c0025c196fa40858c11b292184f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470103f58a2aff65bc490e369e798a2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8efc0bac8a4118c1852d55235e55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc312438494ca1cd8d6aa7d5f3035de1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db03ba831108bd585610d25daa5966b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af0dd841ad310e7b798c97d8e5f4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab2ed5e1fb6a0a3046ee24e74cb8f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c244a171ce01206c0f9df242a3056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d912700e6b198ee7c3870e66c2884224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd582b71cfaab0844bf1b62c3c233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24521c5d028b2dc58189af794ff4f6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1507d40a4d2f7682b4b930f36ca275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b4b1073d15f95037f687fb81c3f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520bf79440de81313f432dd25897d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456959d44370a276d105eadd6dc6201230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6abacfedf6b32d1032e4ded25ba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de4f93f1f6d70f5c374ded9fabff9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c943abe13904652238e55b80d1257233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5751b89e484b2b548db07ae8065338234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e944b6210cb9d28626a3faac8951235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255e1ccf001c2a8ea3775476d2e9bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62941406c06ad6dbb6122c06daf0c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153046da94ad7ea2ed0a0b6d1787e0ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a7c0a2b018498f5fa0521f7935ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65a863053b555f79ec8c867c239db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa573328d33d23ef8343e9f6a35485c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe68d35b52f62aa093a8f6e5823f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f152896ffe5e6d7116f4f7b10803a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbadeb815ee7223f75f3baa5583ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101a2c642f187692c38f8d910675bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d52e50a9e19a9b83154f44e3a7f1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca19a0c41c0ae08820f2ad9229a4c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a9f8b4ccd3860ac813a5c67325eb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638e43498c6a34eb2aea82c0e6f3b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c7d97e75ae2f605c38b0257ce8d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de592f2c91803f201530f3cb73a01f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1554579ddd324371d36c0b5ef9bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e2ce9698f2f0d99b290ad9a6333c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf081f0deeca7c167996a1c824e28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f1f818a9139554449f02ee72ade54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c36afefc774caa4f731f9080a4e248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca81cb00b3516bc1025badc53d22b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7b474f285bd5a5da2b5d438c4ede258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042921bff251c4906afc2a62b7fa03f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b721fcdd4d4fb2f1d18e099ae1e79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0b5f1dbd99efdb670e2eb51fc3df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de0aa0541f5365b522a36798bd803262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf461e869d49e0e8bd3bc6b6e78486263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad832f0a1c664979617ff073f0c996264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4128139cc02daad6ceedb93b7b7569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214332e0605d9df12e9822db7e69405266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66bdbad981007033b0d152391f27d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1ea56a0455fae2658f28fd07abed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1a0b54a9547fffe788e5127788a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f650839e5db00f0edec8a4abfa258270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354ad65c7c11d8cc7a3912b574cbaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d89afa84694a6ace54eece1dc3dfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e635fa6cf223a6776134699741d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277679bfb8d418bb1a116f1dbb9240e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea93f6131b38b457386d6a538e81d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd6655987c17d9abaedbd11b44761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732b280c20abd3ff14012c37f30fd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ef72d77dd0cf15785249e4a43faf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff228535086423f3ecd247b3d54ca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d15a558033d7e6f6167610f9a0cd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b291d17cfcf6980969d59d7ae1c189281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b2c102ee2811f00f23f98aa8174b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2654d021170dc89113372eefa729283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c65dbd526eaa253cf8290d36a728284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbb9a28f3ae53ef5be304066536650285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d2c24622e7710f78cb256b19b0f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d94e0192b5fa303c63da6fd9599fd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa93a66aa90604292cf77a0991692d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aea97fce08619d83f3a6e8fe8d68f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54619abb4bf4a3a4c6125d5831205ccf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecee325e30c8d20d74e2199a5e4462291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065568190703fbfa2045985a1a41996292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ded12a55f53d7c35f4e57b3f5bda8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644f2162a75b84175ca21c23f65680294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc573e0ef2ebba67ab78ccd5cf4205295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dc8e01143d3b3398009640331301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d259b789074cdb796770192fb911f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059470af54de50d644f0144be11f90a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbbe85c7ab375c4979796e97388bc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aba847ffa0d03577c7d2198eb0c97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0fae36d3ca15e5bf33a2ef1ac562b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c5e8d8567df5feb028fa1094510e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a22af0b203cada0a99883b9cb1817303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4eb595ae64287a09488c0e64ffed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5f5ef0edfeecffe82fc428c15561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02667e51cd97562bd5d60524b006432d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58914a9403aaf5dca2a12d881cd2d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41d44e7210dd70054df8d29b48efb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2bfe05f2ddaa79eef05800102f70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b77afdb78cc9884308f3d892bbb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420734140af4b928471ed17aa653a54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f9621a4f9bedb1d04978113995d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a378b5930be6f486f7219b718708313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd3eb139d535780dcd987331045812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38148392d2217a20f5511f272483d252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2003583fb5bc5b3a51b9dd477ca5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d0a952b2131ec0a9257d0c234914b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e415e388ad82574b57a42bb50dc87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5d4bbec6fbea98a475ebdb738951319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987e5052570a77f7fb66dd878d71fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde931a0f3e2e8f503cad54583eb278321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbaf8ecb9abc710ffe0828189415b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898840e82255419c6bd9c162681695c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408af3d7379d0d0d679b655c68dba12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aabb061c4f5a034db21f0c791883d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad34ec92a77a668fa2494870eff2ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d512fdd794085dff590bc18d4e586327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6333f9459ba814211e9a48940433328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930564439e1c4308f6358b4c649986e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c77b2b1e30bf2b07c9f4ffde39e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d751afd5b7d5d984ff7453a46e8894331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f40fc5b41ca1c0333a5b33365e12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e827e5ad20e5ad145cf83f6f8f0dd04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da021433d4bffc070ce5f6d70a4e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ebfb5f441f6833f18a3e720e0376f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044e0ce84f725bfc3aeb5b095170a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5e167d7c32b9c985a4b3c125ad38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575519d9e3db15c7202b995c27b4dcdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f54b4405d73c877b9aa2552c95d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9091f7f106fb3876177fc2fd4e452340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd3d8c3d37ef2bb4b085ca770af6cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5056eddb9315628141d620055f69ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa4bca2ced6b8bd51bc79c529c0f6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a60cfdcfcf3c9b83fa519d438f38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea33a43f133da02417854e9a8cefbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cfea9bddee07af2cce44e9570d7b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39787915f97bfdc60d50a66f7d4d16b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8ca69aec9539ed01adc359a5bbb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbff8114c7ba90a979cb3c5f36a3e7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751291ebe0c67f5b8b4fea88688aa72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8814358c535ad393692601d7cd4d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778aacc06b616962b8a0b4a9b6d7a70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37cbb3e4d73a3ffcc90d48223a056353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd312d582ee417a586b848ddd61bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead97bafa20b6ba356e3f3f9b73c264355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b86baa120ed6146019f53e2649fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812f5adf77a0b27ab5626abbb0c063357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d5d9187ef71f70ff85f183420c887358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d3ebef4e5723f51a896dcbeba029d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c169bc4d8e5d56da77b52f4c01b17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4d46db89bbb6cef27ae345d2fec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4a00749c807e9c82377d98e8b5ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096457683d33b17e50d4f7ea81a25252363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a84e5f4e3acb0ab0c77bf75b435bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757389584d1c4712529bf76a79a5de73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879a8f28da4bd85c4af4a56abcbe87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee8fa333999017a47e1cb6f80e224367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd61d9f1ce3b06baa91505697e20a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6f4d16321ae58e3bbf889dde64a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bf38ecbd0ed649bd05741a00a411370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b4ecd2c6e19528d36c76a2128853371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3fff4e26362e602343a379e3e082372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a34f8f1fd20be6179baa2c9916b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72923eb50c7d058261e3e29bb879b23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24979f3bc265132de93241d589f2655e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0b7a7b93100c235f93f556052dcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb50ae874fda8a3214640223b1ad78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ca1a0dfeff1dfe8c77e20c1e44c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9c49b20297c528d29a6f13566eae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0044da5d3d852b2b7cac0e4cd0d186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641576958e65539a519001d7a7d9dcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb35b738ab98a43431793f93aac660b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b7d1ab34b9ff5331841845355381383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896482db75bd3a838eebc5fb342779c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa72c6783728bcd18f587e321f2b25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f0ecf265ac3eb869355edfae516c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab21e524d44ce0dbc892e812413f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d68055226800e7307799312930e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e788ece1771898ce536a6db6a88f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a87dbb7948b0946cc435872c467db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317a7f298d6395a37f9d700c09186e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501cb87014e84875e0cf9a34b76edd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1984afa89695ee2631cd375e14ba8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec1c6739926a9e22acb64768481ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccabb337b141510ea54d300fbdd9dd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58af239a1eb9ae6434d4cdc80028b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418dbf34e7b140b72cdcd7ed9a83bee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e23e178c7c12d78f0f5b9be233dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a6d9871f65934d62b719a4e7b38c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887ae7c0636e7f5a83d092f7e9d224d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b3a50666ef011a244b4d477d3c75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfccdd6ae7a25061458a3bcf37ff94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9514503f9cd659dbf4f9dfeea8134cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d421c27eea1b517d95316f158770a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb94cc4fa0fa0d2b4dd0945b47ba9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8b623b3bac1209d99dde6afeee25d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3edd1b6ea9237c6a0d51e8be09fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda24dd4523b61fbddfc5dcce4a1025408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec8b71c55ac79d6ab886dae2c377d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c0bb2e26fecbdeab98fc461eb8ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bee4d6886d99c5b9ccbe2aee6c324411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c2f99f470b78646b4b86085c8b8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b0bca32377edbf631918507d6df52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97437bd791a7e164a655ffa335579a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d514a943f90cd7dbd8169e472a3e8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750989aa99ab880c7baa3c9e9ff13df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fd75be01b3bc77b45786e12bda403417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e61dc46e1ba93c639c06ff6f579cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f0cd8194edad7255c205994c611b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927778410483083c77e30624516f39d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427182e5b4ce0b4d845ae26a32d43e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5929acaa46f16a4bed042991bc232b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17d39c6cef12e2592b750a65b9517423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebffc8d8b9556be4e8331c7b51cdc93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df958d0fef3abdca8d7588848b3821425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997eae2f444c97084f84c80c30392cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9515537d834da627127ab8bf43ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beff96efcda7f6f3d94f67e92b53fb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342e1339dd9441b6e183696d1d609a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0ef21463d986d90d2f508852cce2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd57b6cabfc39ca897ab73358e02c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d64343507fa54dc22fc2ef8caf98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75294f758dabe3d454a77523d6e57e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be3993cbc3e3de0e82a72d5915b11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5992204f34069da66c84de141f1e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc83691f624c7ae7da7c92972e3bb9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226a48863d24089d32e105e611d4a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe6b455e961271069f7649e292f83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a04261e5547bbd4a02825344f24b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e11438514fa1ca5a6a3240df49e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86205c0db0f98f9d5f478e5ea0b7bf40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68063fd9e91533ee398882a4b23432ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06bf310b69c7cee96b98a8a0c7088443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e7ef8bef7a123cdf0aa354dc3c15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1afc5468e21f8faef619d89d243e05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9298a3a7ab7134224584e301bb942c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0794eecfe2dc4f493a6770898cb94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1dc2ecffd53b91bbd0fdae630dd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ad0f1a38a61e91977f1acba70ae6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b811629c6871796890969b53a75c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c517925ec938f0614a441504a9ae796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91abfba965bbdef4d76d0e9839503452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3f5fca4402e59b95f938bada81ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac10d5b37cc33b8e3e4b66e8c21693454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2f82dd1a4ebedee4dbe4a11d78ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203176133855c5676b16105582d9491456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b6f9111de8a686cb5f9730faa59a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a1d1fe72c46eaf259858e1dad01e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4311cd943e201bfc6d69b2033325459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd7b94f5fd83054d0ea632e41f0ea5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181fc0481a695d2816077b4d0b70e01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab534ef53001e963f08f6a0d87e248c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249890a80a68dca403332fb10c201d03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b4c7443041d8cf88cc34f0870773464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5572e1704d8796238a0a86ad9922465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb50b2595a715a7161b298521e9c496466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e59335f907b4a0de9dba6ddf8db5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90925499b031adee056b258dac22355f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf8cf872f99efdcd848a2d4113856469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79183bd0fe673f4dab6574ec5ccc2489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cedd8dd4daf8cc6b6e84400564b86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645765ceb3350bd85c8a8fd835d580cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4936d6b8e32b60e1297e199904e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f21df15e3433efa2b8c2a31dc9fc40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50aaddf83b8f81d969d00bbfd8af41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bf1ceed184b0996a9cf38f0433454476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cfc2fdf18825159ab453bc5ead837477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a3f23c6d8e9a78926b9fab7e5cf8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754827965ddae1382dcd3d9bd0d7fa3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0723dcac3813267126e4fd27ebc5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e625ab3c83d96d6a639fd355545e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce450cc338b0cb7f156b9f21ccaebff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c5c69aca46aa3d9e777c3b200c357483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f397f02007e9316724c510e30c9e30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a3c298d65d3278b34183c96fe5f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a489b3bf0ceb71bc884aa99fca6caf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a82ea395ba0acf35ef69b4c573f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c01e727c2181ca1cc78efdafc27b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99396bfc9a0644f42c05ca448bb68f8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababa72303901d3b825633c0c8aff3a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c996866cd9144f0c4e5d7c243f5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72aa12df67ac8ae58d1c178f2ff061492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c2f3cb66891b4a0c9e898a0939a73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e09f54479489008951527e69543d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aeb94d0f5bd9e52260523c2c07868495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beabfda05d97951712e0680a09056b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60777f07ec5f7d9224869d39cb6979497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca781a46ebe75a9add124989b9d6ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece0196d57f0795354c41fa52f6041499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e31f1b86230c5e823a99fbee0fe5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c987df78eb59b8f9ec7e3d172cce1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734092e471a349572fccf5005b7bf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750397efeab2daf6b0dca6777085c098503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383dc92d88200526e500670ed1c2bc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608b153c7e2fdf82145bf08b81cff43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c89606caa0eb22dbf2a3553ca9b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236c7fe18fc45aa8f349adf088783c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ff170c7c3e5ae1f111aa137296cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f49c55f0ba94885e46e23842b2e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4103a5e1357191503d4387985fe4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea23869e2f2fb1eb760e0a5d7434e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c6f2f99dfe6e30c69dd6662e4c437512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa604bbde7780be8a36b8f6feab2150513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f10acf8ae2901b1a9ccc694f669c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c94dfc7d4503a669e26b9e8f3056d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b46c957354ee1fedfda8407afb23a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6d6397225c9965e1ae531e770260517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fedeba3963256fae6c1b7a452b8ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff34a6d53b29250a62e6b0c8aee30d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39766d7bf182a55e1f385409fe34d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f3d8b09d31b08232c35d7301a98a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31aba613d5e8fe75a37ce6fc02979522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf6defbfd61479f6004a902022918523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b9f87f5da14a480987e1b229f3da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df69dfe77a41f3f2837f1da5a7c23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8383b1fdff63f836c5bca9a2e857bf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7e574eabbcb997ab63a83a4c4916527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff2ecfb617777e21a99354de457776528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbebef12501ad877276e5fdce52e54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba3dc340b974ee77350287d06f4880530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85cd3b17f5b5f35363e2b4f0324e14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83abd78059b646a18e38463842fe0c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de297b98fd4dbe2ce23e34b939b772533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be67b009bf1a3d77da3c604c8d405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe91c63b2dbf511e9942a41d7171bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4abab439a02593a9355079ca1c6d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdb24cbedad4801194a8c7ebc9a17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73516b44719e21e348ee0bdc080402538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994406a71a9451adf0be524db974644c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05f9460e7091176f12a98fae247e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cb53906ffa17978b447756be69ed3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199affe104c52230bf839874a091726542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e82a18e95350d1516d6c2dac4229d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f6a7c45523d4b2a148594a88b80c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b2c2d61dc5a2766d63a2ebd015e2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a93f27c78e9d1cc29d53bc66e5115546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3f6b0bf8753325916151654c3cbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34592d1035fbfe50956b9a1c6f6f297548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9fd6117a7b8fde3223b559442e85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f602dd526c03b4562dc1fe1df59212550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a75334ead1f05f573640206477dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c76771e1c0a31278c796684a1a6cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a6c407cb3c00534aad2f23966ef7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc40d369121be7002d28089c4bd339554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0539be4fe21706be13e37260f00b6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9b73decb133da33c50fd747a629b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515af5758f1b1f34e072c908bdea0a91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c48902c541725ab0d3772cd0e442c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f777cc68fda30d1b32189a2f10c607559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3e7b47b95a8f8d9f0931f70b57ae7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38b75c8c39ab562e62e81a083549c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171a4319adeeea16b076242cabf139562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac041df5c371d3e4e780abc3cde3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40b26061805f6225cbdd93520b9fb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b04c882ab60f7f4cb04c056630e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb6afaa7b9b746a5eced176be7aebd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d77755d4356443b7ecdcbc91a6d31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7574c63786eb177a232d69d84aa39d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ad8df54f78541f753a2914c1f75a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0eb93223029c752d60322014c51b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939cb50edfc8e7ea052a30ea2d3db7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5766817cac41e8ab3aed1fa14b4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cbc1dae1e2374f3bdccb1ca64ab66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e251f28aec09406db0e6b1ff82a3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43fd26c11628f85d863300ad2178be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aa6686b61d753817da9d31c1608bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b904197d8cd36cca1950382d4c8ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c485e14e217d2ab43b68a0c1edb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a20cde6991b966c7b5d4e968d92c17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a27d262b3bb9e9c4ebefae6c9ba9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5804c2bfccc3ddbba621a8000e4811581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da6db01e42e287988914a8f9e042e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8e8365cbae82d3087648f12718c4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc0b525caf18d277fd2420354488f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52108c1defad5fbb5a5808a38abda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3493dbf738858c5fccf3cd43b710586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5bf51da29af1e4b817ac8033abc0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b4a02ac44c6c89d3fef787b8b2ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc684b7472be800aec32f2ac9923c79f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1853abfbada6e016be0db8176de00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e750f4f6e8dbe3d2c1df722f0cef7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39565dd5d3b3c0f50d5a3ddb5785189c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290253380c90523779bbdcba18eb3871593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67268240e93540eaa00c52ff5cc306594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c759d8e0b2f1cc86736d4e508e778595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f51a99175faf2dcb656d7c4fe3098d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb843ad76461bc4abf8f64e3aaa390597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f884aac4a0e45dd276a0559145a8c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e8a653f859c4848dc7e069362aa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af148fda2be8612d601c632af384755600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b8b5edd56082e41551eac9883902601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987345d3ecc93ed4f850d0b834b3803602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08800608d4fcdeff0271afa0abb741603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f8386f303832f302b9f5edfb192d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5021ecd9a9c65262cd1fe83b8e14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba667e2e7bf7f8a0360e468bc0ae0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5660056dcc51dee5b81e44ca8e33f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5eab39a4493d393b10dbeac5da0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a335b432a68a81be8aeb515be87761609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f006cd691035da511b3ae63231e38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe4e52ed6b85de414a9df69db03ad6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9ed11d688b5454f45643566fbec24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc32fc248bbad23cf633709133717f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e705fb153851cf84d68508c34c1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d0018e4c811293c052b261b4400bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8b94a24c1e2cac745f0714897e802616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5707986ef70ae2768d3b2bfa9ae82e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8820842f141439e65e197b262fd792618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b8f19c8a79fecc2fe6f4ee4a7bc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c217968471d9743b340a8d7ae5464a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ba22587c16be6bcd37dc06340417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db04d692a3f98796f955b456370974622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0c062028b8a2ec1c2c9df4dde84e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a169e81605018b393e5d3b72046bd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd129571dc04558bbe447e89f254c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163555a3b6228d05550e2cb0fa37310626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1812b505e2e715aacf16d73c682de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d0d74fac2da9d104f6f197afe96f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca87bcdcfea052110dd5d42b4a8f6ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba39894994fbf9d430d75b045d7c22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e185179fa7d332a8fb5db0baf61b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ca4de969606587f4670fcc371ff52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce74033153174ca327c5815985602633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89844effa3101844d9b07489630e754f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce223275d74da4c392243d509ebc3bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54bc552208a90abc6b36687bef92c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48728cef87594db1bf3dcc53d52da538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879a49c2e9a8a082ca44fc9c6580a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37ff89ce09ee5a02ad7c14ed6d2e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b07a0cf1242a18940a68036432ba0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2e64b8bb0c9737bbbf7dcfc18337641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7116659c1a94f337f7d227da990d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2d8e7904343fd119b8fb4954ed524643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd794776431b70f09e4c851985e398a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9ef40ae9725557eec5cd3ac0623d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243542c90935fbd7677cd13805a23cc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81a2b64940cdda5c787ad05ab2fe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97e37caf77c45cec53c80f05792a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37845ddab269cf0071d6f064782f09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e6080526ca89ed58e425b1d51ac9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bb72c77dbba44f59be2db0403ea78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6faf89697861e14db477b060011266652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b7ce09487b13818296f1cae34a16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a36dc79bf923617f74c71cb1ba60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce173b83f5291c51b7c13b9113d75d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5575c7e51dc343ee37e5bd073e8eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402ad803b31a805ce123eb00b51d83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f5d7fb17a93b729e933e7487e24f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49b1aaa0a13118b44a56de8731463659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21ca22b174f94ca54a35ff4124f3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973413b19350e6ad745bbc680db9e1d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc70c260a56202298bfa25a9a574ff3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6b014eb7e45880da974be18370b61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e45bfdc03022c66b479d96ac799d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598dfbf24401472a69d96dbc4e9385665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf91b876b8391723525f2b598712d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fa0aaa3b26aedab50ba931c96a01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2301c32a98047e24598424f17dbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726bbeddc48e8d3508ff995e6a80408669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7e1a25c3b72793684df122eba43b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1890a7f1c4a2e731d752a7a54bc18c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dde88c50e3560326ce4915531e3b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25334a36c26d82d494614984a0c8c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4f56c1cdf1e11da987d26b6e8d82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94885488049cf8d7d34f585eb01919e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494aeea83438fa58e774b35d77a0204676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142e32660fd4c37ce084fbaddf16bf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ddd269397c8920cbaddc622b23fb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735583d99ab6047d2abc20ef86ee0d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09edb2648151dc2813a29115b0a1ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec295591fdaf8711cc0f92486d4d3f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ad5339a7d53c61682a9be11e7777682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ecb60ae63df9a1c8cdee0ef35c20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad9e73368d78bc1d75402e8b6c42e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c82dbaa6b76f336c0c9e944daf8ab4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208c82f8a79af19773074343094c2c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a844a21e2b85208bb1e84e92a6b37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1beda977a07eff2454510d8f9e160688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5eb099b912275e947612f73cfb3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f52822795791ab5a0dd9823353aff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9c2cf77c5c6bfa3362c3750c0e575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee738f693d5400f480fd45f28edf4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1b6b4dbe79355d49744bd0dbea37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdddfa8884cd384c31ff8691d778d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3898ab3ff59931fa07ad2a4a9acb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a47d3863ef558acc4c0ea85482721696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb996ae2454cd0d9c83314178d3f6029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ed570cc56da6da00775c7d098cc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918dbed34dd898b641601f1061e1b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9bd2fca6393378d30c626d34bc22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948dfeffb2c5fd30f23f08d1116b09b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faccdf10deeafaa7716551cd1df8ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f538364e527623def6fa4db69845703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438690fc7327b6f0f6f3d84e4ede47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8d69c840de9e352e86f1caa866ab0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534192a7c9f136ce4e33fa8e146e8eb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aece470d888ebcd116ed9d56bd537707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa670d95ed307cac23e4189b80e5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42cd7a71883c258dcf7a37a76ad089709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d26d47b46eb31ceacf4fe79a397efb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b722d0b30f5c95aba8e04b2b9889bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ed91cb92d9349e9f92f6669669146712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd789f4a67cc5da973b3ef52c43a0a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd394ec912c5c858eefc861177cd28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a9f76b444c6f07cbae5b1089f5ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eef2b245caf89d54fa2e912a74faa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c9a6ddbbac9a55dc7e7b04c50165717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e75a4253776ccac67faa7a34cfa3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7fb77aa33f3447f4690e578986df4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b8521f95eab57ccdd4339601a0e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4533761ad70129abf2fbcd27cdfc07d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910cec9271526aa0c3ded53d973169722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793ff893e0837bfbe5008679bd5178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad41618f123fef340e973637a184a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927490e6f4df02c606b378c6a039d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54fd3496a286324f0d052f94bcb04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404b95db50a36d275220d1a74627ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50627e3629a9996cc6feb0580467f87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c2837a02a5b441191e358d7c9cad0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165bb8f2a4dfeee8da7830d13cb3612730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e68357c64c3bcfad19bb7f189b55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77523542f10dd62c289216bedaca353732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5db382785e2bef9956433fa7112f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8071a58dbd7b340c2df77d43eb8e28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d022f2e997f77943e0ce2737eded208735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212fa29bd6237e7a405be9df4980597736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87db17b98186005a1e312a3a0b6e6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee7e60b1839752b1146486e80a392738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882f4ec660822c3688de02247badfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10d41f5ac8af5f47404700a8630f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a75eb634ad401e4928c3b9c4c64a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c71431fa7fa6fe0efb2a143f0ec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3405d9c99811884cfa61c3d45e5e40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09adc1abf767c9a975c2f5889e6327744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476fa1e1094f2c4ed3b574cf31c8b54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7745004fe74adf4181857019fd773746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0e78b9e05599abdddfe257b5ffe4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476458a6e90d52adf878849d4900145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc807bf1a2474f5928b0b7dede5c736749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa84cbb32c46f28ce625b54b34c862750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f50a859724b88e4c462e283ca4f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c757b4b46df65a56a6a084e857e4006752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87890d7c23e4554c31590669867c10e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998386f03a6b7d2de5217e5845d742f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204369020593ab88b355c0a3cf44cef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966b8c297639d65a5d015fd2b34309756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e52c68a8c05749e522e92a1fbbad7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b47721d77ba108e15aa3a5490c0ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8810148c8a637c2587fb24ca84cbf5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ba884bcd67a0dc0d7a8752f41bac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299cf40d0a0263f5350321499c7f932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255874d8e16cf0e66e0f4b40713c1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d485af1b358cf1b28f9a8639c8b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e0c391b066663af2d2a95b8581b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fb205379397a245be65f59cbee60f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458483580923c40505db3c4a47c1c2c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99efadd749b014adb920220221624b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132da32cdc49c8e565c71b1b44fc0f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c14e3cbb7ab6f89b361514d48022510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ad50674ae90945564a67510df80e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b701998dcaa9202133c6af4c4c80b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f847a9d6aebb1bcf1a814c57030ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27e09ac18a050ff40fa469467e33814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239836c01a922223867e4a0dbbe797615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd9b8c5fecf8ffe4caff7e3e3517f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2f1c3b172061f16b7d3a6e09609bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b658b2d6f7f560191135074a6def118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82772f5e82513f6a0562c26455715719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9779ab78f94e7f8d663bb102ed58120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd656c02a712e06e4b87a7541b9e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3f6924dd479f47e1f36a3e0c553922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e920b9387b4f312f69e30a0af930d3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e20f95715107f9d6f8c715f002f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40745263e95f584002c9a33b1da419e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1c7e64332df8cbc9c910c85d406426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b3d9b23f0705ea6ce26047bb917427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b8de84d2ea3323a2c89216c9253d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f0c632ab20ac8a9c2f36f7cdfcb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9497b7a405824206949244da6459430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c403d2bce3e09df43e50ae48dab5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ec9ccd7fe3832fec4bcf4f2310d6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32e8b06610ef473abfdc8979e5ab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bdff0c65a7257341a6e98c4a903c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11107787c4b912f614e75c785857b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a1b059da43cf0d25efd0ea0c821a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c78be52ba6a763f59ab7abaac2ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543270f5f3072846f04e5861568bf0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff1d1f7b4e5c1c120c86424463ec039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7344e7cfe14250d34a3696148cb48d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153dd5d764dd4dc23118a86f9aa42641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404383572ae7e79b27f21e40ed04f4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d3a427275b7a9abc9a05f4e69f9af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b2e5841cb3e2e3f7b108fe4a7d9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213198e91e36c3f37f65da0560e04f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edad7e7ea2ad75aed95aac45da8f6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd307914e29363c186ef1cb6926b1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a7ec2f56b5806c538a2be76ec9c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e7d76988bf2e6cd04f3a4829a7f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8bf6927dc12626c8a5b1cef627a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e72f11a3b892b0da61c9237087dc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e306c3c4ae63b36b693cbe5d782fd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483b4f96fa180ed88973053ff3c5e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e6291e1bede75f8f0094df510eb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607d29a28fd924268346ecb2ec003f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a8b36f17f2425414ed7a08270128c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054efba7e8e6fe7a98fbcf2a4a78bf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa9721430ecb349063376b57e3f7a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbd0944d44590c93baa568861ee9aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749755438ebe059592225204f83b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822cf1630b0fc591921049c5f21d8fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eacb032e4199def7bff8dfe9f373262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b3e41568d29fc7ca588bd7d6f49063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5acff485255e30390c4c01d9a2c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e45dfa7d0505de6ae0530b077c29e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b7c7b2eff35135fbfc685f5676dbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab124583f17519232c1210d689a86f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfadb58efe3ebb0eb46e96e2dfdfa6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856312a3aafa5115ed9dd6f6085bd7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8c8189ce3d27c2744658f64457f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa2dfb679031ccab4719db2437acb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175df68fa67e4d61b5c40373e697b8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97be92f0aef57c8a02c26cd3bc8fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4042634025bef7535f567ccc71edf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1de3879a5d46150ec2f5a0b934ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb844601f35887b1c589751c29145a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c063bc371c3c488235ebda6b4ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3932069d00ad7770d231a7d0ea20ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e71707f2d1fe51c1b3131ebe2728a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178aa4c7d80dd4bd04decb670c478fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104159afe627f976de3c78333c35409381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56df48ffc45a9db0d4bf5a8ef97dd6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76625061d8e21882af01b5d6ac11973c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eac24468c10c1471174af184a9baf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5f47b6f3e93b8656dddb8a315d6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb1f9e52a4a14a4e235a4092420d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba11311ae8f32c9a2949baeb0a71887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ae1661a58c8cc6353348cecd9af4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579c6aa3543ce060f9c9ef1cb65e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeb14b9aecd2a6fe4297d1ab4434ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee094b5e1164f683d8edac19c484fe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9277adc07af29526c3c47bb611a2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139bf59b7d1a34adc1c26020f7dd06693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac0177173825218e782e336176dce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ca326169659dd5fa6209ee308d3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc08c7805ca5f6fd1aab45cd11a29196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b80de42e9393ea359425aab86e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47d097862bb47b90736535a978c7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767a4cd710848f5bf7dd2c3a903de5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e8f82bf82b0cc1e242c7d0f258dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045e15a80a756fd8449f1770a1534e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bda7594ec56b7baed89cf2f6dcf666102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f552f3e3e0a05906d0db03e40bc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0271df5988d528900839509f2c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee35da78f54456419f77d034e5a1171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eace0410894e97b1113e4ba978a06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8c468664e04660fa1d4beafa5804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82e7cbe0a77c47c452195c5c85975108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539d41cf64b4c26f6526a7635cb74b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173cde5719e0d2bd4cb946be056c721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7062f4e2be548e6e1a00e047e15988111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f6a26b6f6b945f951c68bf4922a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165c3bed0835596cf70c8abcd78e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c63937f05f04a470a992ef1e94f0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8e1f45493a784f8dce9bbe786cc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbceec828635ba63dd6a20eb5084dc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c8daefed880e0d227d9f252b19406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af798a397ab131638d6a2fb1f9cc1bce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232b8d457593df8d4cbbf4c3fa7c2be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019e75df15383ea0544e9600c17934120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dedc534276f541e0433e0a7b60d07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de854293f22b794933383fcda979e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbc034642e2d363cd8538b05993d95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942f94b9b9b472b01b438a1e549bf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f6c2a11d4a10c3da2402737221a20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0162f19bbaf79fe36b80ea42852fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124038c1ca61f59dd3827606150eecd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585fbea2fec7badca956dc04b0a9c5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf226a8f74f8693044e23c6ae2366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d785bd48f860c468752b26b5e4b24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5311c7323fc05ba0e446e10e896d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c6de349b16f03c31049f4a6ae8450132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2fe92ea0ba0631a389c469e4fca1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efb7ff23a21beb13b60cde72c8263134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f3d0f7f0cbd14e89cf13dac49dd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012e42f406bac979aedb77d85180fe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6c34b02a221b3ac4ce2e42b642d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ce7a7366df08e7e2042269b61423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eacb344f9b240f71e61b3558d6b44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bebd8c23f6fca4a703f752e230554140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19725560ce35b68cf5f76271514abf1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e7f8cde9fbf7baf21e2b09482330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235589eb42c4e5846f611554b317ebe2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268d23cd78d53d4dd05d1ba4b7f343144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4189b0e9c2c453cb8aff5e2cb1c2d22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca69710b3024399dc7faf2fcc917f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af8a15ef9882cdc3a15bae84c349f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa62ee7df114c492cebcd9537a5e764148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c725e5ebc44d71e3770fba81e94f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd086ad30f8b8a032b7e8d369781c8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b5da6f94acc0c6fe4310ff3279f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e709c47737225c65094e317239bb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4635cead82df46ec86fb2c7807d33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d6abac15159a13a025cc7f5ddc27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f817351918b0b2b9030fc9d87f9b663155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84c7641381ed8e35109720e031726156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afdd521ff996ed35cb2296902f81a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cbcfd26c9c1782261a1200b60bc07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31f372c7e781f04ffbbb2235a6d8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb06d75ed7593201993aed0f31a4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1abacebfc52829f4587d05772b737161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03583df72eb830bbfa026a993270fd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52942e8ed28a3e885d54ebbceb48a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f08b2dc5503e8e5f72394479d8c9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3356b9e5c84a9018c4f14a9bb940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035616d5c5716e11749a1cff2868399166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2faf05e00817537929916ce06b633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfde09dcb1313bedfb26374d88ad6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc725f5fd7c6d2e68c983879c838cf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208f512f3a351f0fa381594af7e000170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0c1e9e7717c179c5c42df950fed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce287fb86c458a13902cb828a4e4f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433f2b62a18bb45719d719458e26c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ecb949977feaa48bd13679238d607174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7adbe9937b0648c6b360bb8130ffdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e63bf4827c9460fc94ab09d0103f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c435c35766d7d7287413267d819125f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142f36325906c9d46fdd7f3d88bb8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787e9bc1a89f82dd8685a3e1a15f12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a49b8bcad92cc6b9af2f71fd9cd79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913992268c18d402d68ca742ff3a1016181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204ae50def114527552cd1047d921c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043859b507bf5b208b089b1f3a96bb11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505b380ada1a50b560a034c4d182575184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df35b404bac5292ddf77ef9c14fe8c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf04880fa36c1f471fb7082b2b3742186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17736a35e418fa7853ea6d7a4d315187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070317067c2e5dd9e3662b08e0de80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0675fb1f2cda1a34afbd92f7953c87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa55ab02383fca16d30bbfc2962b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e161af6485cb910a43ced679b3eab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b1eedcfb824ac7b9c0db114c96b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a5f51b3fe817165bceeadeec9b1da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a928df515023fc675485f02a3cfe59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3cfed89c6dc568756e3b09a41777b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462b066999b5422601c39d735d2e15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022855d5d5fe3372b427ebb0a6e9c289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335922cf21186b49f4ba80f98e82fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d081b3967fe9394ff5f06824dfb4f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb58fe8acebe5ddd695fc2938da23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eceae3420add87d7ea8ae4c526e997201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb6b02a25dd2a61823e81ff8a924d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537465ac82344b35a944bdfb8414388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114b779dee93919e9d224dd8153b73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40d3f7f7e142dc83963fc14a193461205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbb86d3ec3ee0d332143e6f15033f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92dc533c6e9d90ce264772fc3d0842207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898118f115c14bbfd5edb6d69180ea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911069f342ef31a7ccb73fe552270c37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe46c19733542fe3bef9b4c8839f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4999d44001285be980160b514a1b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d445a687d5aa6378d04456272a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e49df7ad86a09724b9ab1639b2a0ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2510d7558d80805c6cf545b746fe9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ab9e6205623016341363b6f5fdf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22400a4555d1b9a121a4a0f49be683c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d67056b66dc273f04bf9cb2d264a61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8b5ca98e20719075f5cf868076a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff839f24b3d1bd23e5fee0161b5732a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3505fecd4d8aa454fae8c4a32e2039220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768014759980a7a8e7562a3a85047329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accab2e08f0725e11008eac502ff98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a87da031be3d49f12e738704be2285223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb6359fa48e69eb9f3cc2cfa94526224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560bc9c1d5ad28c2cfef3342a4b3c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b279ff5e0bb1750f300e56f1d3421e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326f81991d41744c70646cf5b1fcbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d061c22420d64f3043a5dff9eb5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5779b76d902e76789edddb70fcf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827aaa64ada7b21a1e597e96d3f2e70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77384649e93b01e1fed685ea255870231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b128ffa34264a89e25bf274a164267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af0ac7d12e9e1a50001493f5882452233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a431a69bdadd759b3a8dfb3797ed652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107befbbcb3aadf608f6441c8f3abec1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fa95493bef9a08736fc511196eec4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7967014af3d1b6bc08463a6ad2535237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb9f5f6805e2ade9e3ab967a3b635238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed049fea5b51b0b873fe6d00fcf0fc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484492e9aeb9ac0d98bec9a35d077f2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188f987c3a8ecba57cc20316afbe5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798184549190577ac71f923bcd7dab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9c7552fc4058457af4a8f1ee7b1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60192832aee83e1a4c52c487fb81010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97861f4bafbd5b0faf2dce9eab92eb5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932bde208b313bc1bcb866ac8ac3f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4a7d85c2f48c09d0ad973c7249f2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd4ff8209ee28b37e09accb058c77f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6727f15789b248d4df475ae038b7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eae105ea9275fde7b0adb3ca29210250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397053d037ac904cc303f6f0d5bd0961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6392bde08cf60e757d5f3dfcca2ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243479ef77171eff127e6b66ffc6b68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28515f334c3e6a48a945683468911f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cc6a3573764bd8a5987849fdde5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034fc68f2fe652c8bfebecb289d654d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ccb9e94dd25192e2e678217016d6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce6a91cb1af3d4c17632f6e188fbfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f54928f89084ed1746787132dab0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2919764fc5764aa2bd6451c6a6a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbf11180d5b6d864dc541b693e8b70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7fc12dc175167076af8e0c4641a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e239c307b49acf80a21d6b175e3f70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311612937ea0fb55ade0fb55f6fc1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb83c16c65790ff319d798e697ce0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760bf6bdeb28af494793e57ebffb6d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6150f102c8940334def0f794d8a0e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbdba6b0fa9c5c8e45404a3006a9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e85bd2e51c0ec6e4c8aa0942d899b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3353c2208c932e10075a092d3e809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f0a1482b8742fe197c0fac8c1c44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388110cfc4733080b16fb768bd375f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf063313cdfd47b58be177dbe009fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed14a33258c5c33bfaa049679c299e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b7cce9ffffc4382ea495c09aaff4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9482d88249ede30a4f4e985b2913e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00fcde6783045f90e2fba53715e7e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5def29716452cff15e4280cd38cd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e97ccde86208201d8ba897d7e836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d13c759717706aeac993526a1acf0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a89552e7d19820a285cff941eefc52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d625c61569eae7709d8713d7c656b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf020497bc2027dcf40aa67fa8294283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223accca012e574ffcfbfb291a6142cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346c6515b4b989ad38fd951a1e6353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c3d32ac6cded4fbfcb020fbf706f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56021dda3f214a9a395b09f9f701ff89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa695fbceeba4ef58a837c0e60adee1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97953a3da5dae30992baddc503bf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ee43cb9716c6d9fd2cce5150aefb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbecc33dc3fcc196d2c2032cac822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b2838be5967e3564d2282b16c571292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb8a6bab0f37ccdcf1ad3f450915b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca9ad3cc0e17fb7838942c0f5f8b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017839bcdea18e5062d3b585fa6b0001295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee5239fbb049309316d925a3468da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c860ccacd91f99df565a57e003136297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3da665c291adbee8e3fd0bdb71a48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66cdfe37412f2da03335f637b7555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66249704835fb62f1f4062a5b916da2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99792fe0bacc477c4483e6afffd0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b00d28d693303e3bdc5500f303c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4744c4d65c47eb4685222654da22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52453bccf1e85019b3d4077d2efe6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf4541a1210c6e52702b2f5d1f363305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d55e80c4213a1617f1e4cc5a7a141306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e53ed20eabbf1ec879e6549689cc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772be4f1c250e8d5d56288f32c64ba5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e428060677e2b591d3a607f2632c2e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d680ae929e5e1ce4a29ef89202ca87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55994566aa0a22d506c9b92a0c611f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b388d8e416ec0622e4a921fd8f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bea9a6026274dc4198b0e87f6fb36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579fe58dd3d4ae52b8982dec2e52b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47568ddf14cf2bdae58836f6e119a23d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca7e0e22159fd020dcdfceefd9bfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f5ab28bcf229e13b3d1c642b0da9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85928a381afb3a42a31376bfa53f53f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c1ce0879a5eb996a5f823ae992e89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c396b2c844e2a0e2870c6bc86912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74638eb7b611e331124b2268d1b35d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f3cd87af72b5c9da9e890aba12d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac632c222f4ecb3f4260a2bb19d1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9164ef28383dc9400e67b1df18b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9965af8e20c9e80fc5ce77885703d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead403767fb5285a5e6af5ff3ec09c7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429174ba4c6330c2c8978b304beb9864327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fd23a922cb293342e45b5f53f53bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a34f9a6e2bd6b2a82fe7b163637b5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92137e09e3f3df02785d4548b53e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c8fb1bf3d70188a0c3c8061b3e46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610b172973ec771ae04117030ca9b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c366cec24b1ea06efb973d029fea8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a93b58dc778b48a87c215770e5ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f887cf3ce8bf4a1abe6176d26960cd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428e179d45a988a1a3945452a1fbe38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d80be63875efaf351dc4b2aa9758c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c8716e3781c3502c868bd8906654338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85faabe90e7f34f5953d0b11fe98dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa17c4f6952787e68d37e9e85235b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd39ea1d250b93564ed1c7408b90f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381962953d7e150332b3d467a76ecc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19608d09b9df421ed021d316bbe864343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ba7b975380f7b5b6ce28f0485056344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f32ee864159af497a431c66b23e4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94351e639eae223a0bce96c25065313c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690854de3d2730608853da4bb0b11c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757786c08b96235ca88e57e12e6fd950348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3662905df91af778b1e1f6975bf28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874107bfeb7839623180074fec17a71c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f512144151e5f195210b07b818d03c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ace352c8266a6c7122cb2fab6b0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e9b9e9c3d75d4c6b43c60ecc6c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c85a3143d8d28a06fe72f1702c56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5c4ebbd5a56d90b54164e33d22e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38f7fa80cbba27955a9d8a8ae6cc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570cfd1b3e2a3e93ada34a4862d4ca4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b16d6b29446ca9d3db7ee7d06d575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a19735be5a8a1b1baf2109361146359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c672baeb32065ea33541ad65d08188360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de498ff512e3f8aac073d31d74a57b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d512fbfb1bad2ae11f34dade71ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a3f1fe899647c6206b2edf4e86ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632afbf74553b308a6359dcb7da0260d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e7d4fcb1c4031e9f582fc13055b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412b0b1f237e127ba7faefef78a9a59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae326c7d465305f5c4a78b8297006a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3469db202789604771ce99560c77b86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae086fbc499e232ee7573dc8a36ab77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b459dd90554de405b9e540eeaf1eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6ad78fb864bdbdf55444828a5d258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d925a346e10f0ec00252319ba4f362372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd7dc414d4d545b5b7c2a58daeb9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c56057190e69bdcc70e2efefdeb8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89d002a163db9ee22fd8875e60dcac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222bcbb3f2b67181e5330676eb368b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a6855dc3c4d5e33a5602ca1b27f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d25f4887e8f2b3f9c1f51d6a097d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fec7898e289b833dd6ef0df94d52b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5bd8619bc70011c0c1709ae1e48fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974f5182b38a6ec305021ba3a9b125381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259ae56adc188695fd7253b0272f2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddc25d2781c016cf33ec155bb986e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1bcc4c4fef894ef2e56e918bf617f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500479740d0f3ade836326de53ab05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04614d7fd0dd1c11cf3ae323664e3620386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10a7ee22a6500d049667fadb4812d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b315d704487927b6dd8cdb20b08b8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ed61b20c50a552a2de9e82993783389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb8b7579f462fa55cf7012a5d7a11c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a66f3ea96163c29c2c0f0e2a9aa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d60fc3daea55dce0f3fa5f235a34d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729cabf4aa0a469f45f58b904dab31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8383282af3670e4ae9125183e3a58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296228aca64af9ed625684319df156fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd3569fc57bd514cdf6cd21bb18889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83832ad6beaf59bbcb6cb7c79c9c16b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd2597f15c4e2f0f792eb9e94b20b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23078eb35ca76f7ab27a0f25adfe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289847a1d6b57a76cb69bfb1ab95c000400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb68aad63ef6dbe5d2d0fb1a468674f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bddca5296c4077dd73b98bb8af97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c8abab8640d17dbdc810c865fa9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5f7d0e32d9e1d726a732a15bd579404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a5c5d88cd10ce80811c6c1a0a83f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a9f214762b350c03c626c9bed2bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5d4583fd9478f3bd6cea10be95aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b02c786e11d98bc56728cb5e1cea4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a79bfa30e89ebc28ae605ae9417251409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa08a929ba5232f3dd3b4349724864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3f016c5723221984ea297029857a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207281657c2546c0ed14f1693fb0312412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f40f66b5d655f6f5b519addc6a66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f07edc0c3489f391ae94809bf521414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08731c07f85a94fdd02159d2019e09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca54877b90c2ec9005f9680e39ecc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641273f08d639661a76530fbd633753417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065f7eeffe4b3bc87fae027d9a44a57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcde9e4530d0ce7b6a0042c038722d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e3d8677135a1b039d901d171dc27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d19948363e852ce73eec11a358c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d5836487f9bad617e750dce51159422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa1cdde5bf21642a1b1d39786d876423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65767b3b572b7e29da2229c1b0c4d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f2bea80442dec1ce96107de0f0525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a9441097af9ab9e23a300f901523426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3ba0a1b4566d1f40d38518bcb44e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a8e2b57f4c7b141fe908bce9d336428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b2c481099d5e4dee625e66cdc4a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e1a011c8ac4ff6d37637b9d58ccc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8b2dd9fb98d8d5099b43fc15c216431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7b7f552ba780aa27a7e44674579c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10103a2657eff583718ace2e03ce7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e06cd4337a345fd9cd5c17ecd8ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8ccdf1ccebe6f8594a943c9693c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dfc09d595437103d106d0ca92f653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567228babc0fe1537cca9af311469aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ba7e8f851ffb00171db91c2cfc76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a1cd247377da826279aadda6bc31d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9575091787a8cb08db1cd04ed576e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8211cfa01748d083ed3027550e6e07f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d69a66018d11b34cfb8437e8b5e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93c1bb02b2a98153daf08dd94f7d1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54037f3b35ef04d931fa4127660bb6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566df5ff7f1835e9f591f85c75531f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd4a592bb767f7bbf199ee5cedc887446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb025c519f3e7c3b801ea73d5d8f77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2d60968b29b4c20910d7d5b8e2ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0669d35673cc39fa27729f52099238449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae29e27a230c5817e1ab0f7926946450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea760f838882b53a2940dcbfcb115da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17cca6ae23ab9d5981aa744284ae6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d738323164bfc8dc03fbc50a54e23a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7db1b038454d6e63cbe8ad151ae7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dfb8c32bcb5aa3898a69a0d46e657455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba7edc2a6ffaebe2130e03dedb785456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dcff6eb8445ea895df56575181a2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093387d9322dcfbae7898b89c28430c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c3baa44094bdf0c82d31d217b604459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e523d4aa73f9c1945d2d15cd2589460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9397821ca09015d3899c9edc182723461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0e7bc45bd2aeaad76aa4901cf531462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c14e13c5ab3255bc3bcc2f3dbd363463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba3e2703efca74968fff4dae93ea6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3aedb5dbee9a4d5ef47ab1515e3fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6276e01e19ca8a5341d72d3fd201337466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1073d04fbd38227e574e7f84a8755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcccd82a3db7c9f39fffe1fd2d81f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d17eaf689bbff602853f2433cbbfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf5648fd7e5d04db955a1e64487b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3d49adc2eca60ef588f977704e118471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476beead92d318dd8bf74af2a04e09d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22bb1416d0722806e1e9ae5c5f397d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67570640868c5957829509496dcbc87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186ecbe88afd673e325adc300254cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f491703e8a51022117e062f971f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8305c5ab621dab426c687985ce36c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508050d12288fae1b37d597b51888542478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500131c6cb9387400ea61d42b5e3cd86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe80f8e6acbadf56bad8997eb9f3b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a8dc6b53d86152e1183be2284428481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf147490f955065fd09550be0676f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7017f59afe955f2b8fa278262d3dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da0c5064dafae1ea93630e571c576484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44800ee79477cf5bedab6fadd9b0b53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056812b0a6855dddbe7d80bd101888a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da84e18d45ae9c407199c7f7e06495487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c14b3ca6db27c788af45f6fb3999ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26416502a3deecf90d8e69fd5a3a0887489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd074ddf5a73deb4d59b29f202a96b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7b4d51ca85ae13607ec72823960e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e147f5b4f0d750b8fddf8cbe2be4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09200103233ca04e0dd34b74f752b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e8d5d3b0e75e07e83554c8d05b79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab080c2a3d48c8ea329aa80e35d9dee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16039a06529689b42efa14fd2230799a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beac4116be456e11b6f9de9dd5266f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323c53dfdd509ef2ac43088a179c1b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00704bcd9824c4a3715dac90c59217499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca8ad4f585f8fff5a242d53eacd77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85680cc987824d2f5f9b6949541b397a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11b56b7a636b7b43373121d2bee43502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796975b2fdc94f22042d49fd431994d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5b0f6e6a23ea5bf7dd6312c9b887504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc52785adc96c16d2ec835f6da6be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c74a75d54a6ef7f1373a6fa5fec70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a499f43d6571899468b8c6e8adf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6dcd957b9d1b35fabcec2560e403d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796a509fa5b550297cf6382aaa3c75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5e982de4a0f4d742692e913b9a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c19286bf59d7c824e8e74a13fdd6a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87c3e379488f95dd9f0ac36c66d337512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec20fd0d1e54cf71247038c07ca20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a842e0d3e7218bd94ed6e0cf0b069514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77b99df3e016652aea221cddfe48f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646de0832c7861945b3836517d262790516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934b551ac07715a0c6d7ccb3480806517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42254fb36e0a515dfb2a8c187c459df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be75869ee6402ac846a59fdc5cee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448e5878ef6408304c670b58078c55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c776744eed4e143724e635f0e6bb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01869b34c3e5125a90b187976a7b029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013e6df52bf8a18aa56ce96537164b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e112dd5dc7a4e603c7ee1c76ec8099524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542b75bc5c7e02a18832d710639954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92a0251e4019e86cdfe2e63a0de9d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26304a717448e9e401050fca1fb468c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978018d3251ed3d99a93bcb5428df5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02efb129ae1484dfc1225ace972c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb03ee91623d6dffbed4ab5bc72cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4a41a9f6c2673f0f4e16ede80225531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124be990ab424173d31a25315cc402f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e139a783b51c7941b53233f47e5f94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e449da00bcc7e4271522a9aeb5a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390060722c6ffd09f14ad173aa542e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb84362a317930a92bb9adb06f7f55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ed379d96fca08be24c48a8f440ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a777335e9b0e52b57e040e598658b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388ae98c4d5737a52abb8071f279e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3415d4420e4930f14c19e823bd85ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2021027311e6dd95e9d78f26102a88c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dff94478db709b6bb3a4aebaa30b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7181a4f9a88f9f27af23092283e05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1be8d79527bb001d3f5863959e204544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18acdaf4762910f905aa4b53c7ad9a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9983b43d556b48012d88d7404869a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002abca1df5573c713cdef6aa3c3702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ccbaa0e19f3cf0618851f84ee4de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709979d2ca6a7f0edab511e730ba37c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729717bedd1b1d7eae92de27ffa69b73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27f80e98cf21d66425c41bb895a57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee253ba2a5c54af971f059e6cac70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef35c10a134ee596ea01861b3c2273553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd20911c294ae77786df23619a87d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97190958829d9f5e5a2df9753fe98d66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224369d88817cdeae13c86a4f9545c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79524ff9c8a89669b0664c2331aa109557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9c72aa972c5b6b334b1a97b586e5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003d23b32f94504de137eb73ce2ecfd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5561893e2b9ce0822f3dcaba6342b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174a1898beef85f900910f16761bfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121fe14026eb7357dbde77102b9653d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46606e46841e2d4d2cc33a46ac737d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feccb51dc92547d5cd0e4f6cbac20aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0d53f920414384b4f05ee61b9b98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df6f47a64be5a17a4d8053a866bd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acd046fb534a640e6dc5d6c62f690567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f6261cb6f564495f5e3eda27da5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94baeedd571cb5e0082edc54d82ccc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90f6fd2638c79ef1862e7b3baee91d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79518a66e021aa6008717f5f524e5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060a5b5c1d7891c6cd5b178b9780024572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9198d21013fca501445be508b4ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce5fec784eadb0546dd35ca3aa832574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028959c6188074396ad4e7519c0372575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669d25a37019fe23e1707f6667892d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc71c99d249a72fccc661b9a2a0822577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271f1f9e21b96ce5807d226916aefd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16884cb0dd83ff6a293b4e4bc5ad2fb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5567cc466d88ac27af68e026c269580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca777e35681b708c2a0a33343d7143b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4aa51485a63504a84e44c3950dfc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3ed1f7dff7cb3998468af45804e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d613370bbc1596e07d5168b48c0b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498ecf132f485cfde4afcdeecb1a64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5578a5113c9273ad0d1d7f609b6709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee66ffddd2c6ed4ddb1cc202d9d0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faca7f5cfaeb80c22c1d024848670e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ad95216f0f16caa3eb1b07e7f9c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e401284c467bd279decd8fa4ebf15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689603baf27ff8250e9dabd27739c57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44edf76b710b025664dd157d1ab454592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9d822bf04f2e523108aba4b1c114593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30f95402f0237f3b730de851d06f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e9ee9da92137142a502891cfc5f28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d8b63bda71cfd3fe0ca253adf5506596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5892362719b546d196d480b03422be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405858e7ab4196a4d88d72fdda7c343598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d49c357ac71ab1b0c0e419ba9079c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744ae234cd9abed768f48627e0b2541600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22c0d82bda6bfe7ab4ac7ed3efbde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e9b470d69c4399a1e2418ccb1d7a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2838996cd59049b7c79ecff33810e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83c9fc5e0ebf04a40883d75f9dfbea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd02e4971c6c6e83ddacc93f9c64ea2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943f7c4ccfa8943c09691e0027db0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebc2cf44dc09a726dc38cd99f7bfbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044541ae17acfcb6f6061cefc21446608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a934877c58624ac137a3827f3e44fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce08890ec9c7e923f38bf7e915cad2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1592943adcf49e1740807a22b60f81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200098d6c383c6ee58a0fe41d58bdae7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfef6596bcc57e65d24fb8bc55c241613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b971e016e9da8cd5b2c3dc759d48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3773afb08a3776bbec5f3a55aca6e2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6b696e07476f18941655e0e541c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b959261393105bb81980d7e118b3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6c859e2e2397700a4e8dc27eec9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d51e2f49db323eec9f41ed35c8e578619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabf407ccad1d7165e94ac10201e26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ef1afffa5ab6d9d8c3a9966a0870621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd40337cb42d6687ee065245f109c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec7ee59e7ed2b210764e84b7f2789623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901dc6cfb8fa86057a160ac0a440c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fcc96c2631e12e8891edd75fe238625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089690ea064e9854add5a96b5ea2fb64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571f32b23d9ab833519b912dc7522b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916c368945713c51cc674221f56c51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a27ca1a334360493c0f4480f2ab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008448b307b0a48ed9bcfee0c251d61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7b16b39aa429e0ece87053d84f0b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3347b0a46cda79e3c90b9692470793632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be8d0af3a7ba8590958a6923ec447633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6bc81e85fb3d3a6c2dca76aa6065f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d7d3b6898c0d176a413abbd06f21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd0b5f086d3bff808c90dafa008b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab037a77574fbf3f131cd7d5f8ee5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4cca49eefbf7f0464af92f68a7bbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c62e552ae5511f2660e46869e6c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf3f6ad03bf46958432d4118f2adb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8321eb21ee6a264d38fc21f9d095a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168a282378066c89de6d8b2452422a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da8848a32aab6c89a23b3e0b4d9eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a329bde45858d095a30047f87dbbcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8daa21a40a3b23e69b6537590ea5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4645e08aa1648021db68e7ae34259b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29080e28e6aef1c5fbb9c0fc8192b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e25e929df53ffe6b3d2554e7746f79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500ba4c26890f4235dd085f75dbfc53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29937515186796bcf14c59e9d6065679650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173673fbf9a498f78b1f7678d3e7fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106077ee3863f426b989246c3cc53b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b108e443ed3051502841a59fc26975653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbdc6daa3687a8345ea1106f66ed5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188361a6286d84b43ec86124fcd039655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522adffb0c057836bb047d2da3bf80e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f375aee92fa0b45a99941c70bf75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726848b6bfe76d18a2b57d4c486d8a0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba39f6110f73f7e032924a5e77fbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808baae53ffa1b94581b9663fcdbebe7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb6271d692274a32cd7ae972a4bb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeb265ccdf03f52a696c17aca88ea8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665bbef33517e071e323e3fb279cd47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcceb43e247255a886ffd7a3ad080d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1efd0be91e3eb6f728fb9f25c991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72d84338841de12188b76fb25d373666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c464ba3437998ad5afcf52a96ea75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e5a320f589a7781146e7bcccad87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a772edac4afa46f51f76b3cdaa2b65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac95fbf2c1cd7f6cabf933ff8ff3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7ef7890400f5ac899a1f730e33bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114106360b39d36abfa8e406922cfea9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557c559a59c7e3fb7d43012060dfcd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd76b245acd98bba2533e65ef070a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3a57be344692619657fb9ff18a1d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e7eed552e28d4f06a6e3db45902b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa56e5b1cb2553c651dfd7282868677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827f91baec9a095e18981c0869bdc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0de2b262bb7d0c39f52ba1e047dad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55b05b112cf8b26dbbcbd01c8485c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1b3296919255103807d1c91d4f69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f279b522ebc223236b57057f34dda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c17588eb3e91d011c55c160299e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860470c720a2c2d766cbf08e954cea1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029bc931377f0edee9d05e164f6584685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378073a008ed7c43a91000193b79c0f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad069426bfffb098ee055a3d576799687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cfd306e9728f80cbc3d6c93af22a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6962914e87e5c6eda9706900e7b54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce917ad8e012c569789f294353f9f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47973f1ccd9c81fe3a83114d1c94c69691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c443b3268b0539ef49ac05a148c9a1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbb47325f73c4ebd629b4db745af41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66f5b6aa7508a7f074b183c9e7f97f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72099c19ab78ba719c3b59fc8882931c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38b192db8878143757773e7d822062696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797af68bc541e8bccc6aff68eab238c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc09e3e50cf089eb8701765410756a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c941c4c4006db8a85c10b2c57e50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188651a87d67b5d411ee49a9eda920f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8d3a67b4d581c3e19483d0858734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce2e9c28957be95c1f0066cc75937702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a89d0d0fa0b5f2881b7aac4c79e4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581b38047fb9908bc3ed1419861dd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4518510d65f1e02f898694fda5d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced460cd021dbc6938ee2a43846edb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d937a66d8b7e3116f7cf968d87d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9844776077f801f136be1712d944a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa41ff56d8e38fdbf1117ad6f971a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b14998709d58058c2a609ea58295710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf34a0861bb7f301a1a28deb07196bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4908e47b36952a986f0aa916c124712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b75643171dd0d060196e7508984eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6fbe980fabef4addcff4cf49cee2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadedc2abb8cebf77b1033455ae9cff7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423d889a20506d05618b46e83a8cfc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522be498446dda77210d74abc23100d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e24777990aebfda01f13ac92bb005718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8aef2901359d0f972412f717abbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00012f31e18735eab817cc2ed0ee8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902446c4502d48f47e9022cf5a234f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ceb683e0d28a952d4acac3ed060ec0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ec9d589a6b113d55380781b08947723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd58acba78c112e76a5c1f60780e291724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbf49fb236049ac836e5ac19915e7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e488563e5734fd7a21d86dd0f80b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404701bed84811145624c5a1c9bc739727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dea87beb4ea06ec654ad30e755fa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0ca1737cfbb249f13d7bde391e9a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc61579f60baa2b286046955011849730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f99cb7e4748f43c18d97fbc806030731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac8614964d86007affbcd70130fc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868563bcea060aae08188dcc3d91e8a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fab568b1b4c397f4757400234d97f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b916e583e68167ba4a1772145da1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219907ce787690df8315a0d1fd10f9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b44e2b5e15f42346aecdbbc50536737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fee3044eaf47c2a94ac5bc4a44359738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2f1a761ae5a0288292e976146a76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a9fc29a0932c9713b2b1a13d7cc79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc6cff306434dbeff21a343c628b01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b233c14db1467b9b01457b6ce85fd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f389db95df81280554856b15f3e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd33393c1f7c854fb250e1dccaee41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b619bc54dd5825f38af1f3336f7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553bda5f03d46b5ee5f0b1b06fbcff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd3a9e4c7f0e62a5b85390fa8b90df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115de8bb40e18f246cd459e2029991d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901f7aad2a81322050b1f0115f1e8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d050f37bf523a427deb2a8466a2bef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6569f2556fbaeb6e8657edc68b5e97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d84784ab6a2b84de9f44ae425466752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7d0322da0d712b1fa809b2e306c84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51258b356f5b44523454f74e1e588102754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514bda67f4a3a49fc2d267d1599b20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72bdeb381b9c668023a97885a893f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5924a0a9b62e1e7c94fcc07cc55ceef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471f62162addede60a253e6ba70fe3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b844fe6e04fb664461b18a60ee5a97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>