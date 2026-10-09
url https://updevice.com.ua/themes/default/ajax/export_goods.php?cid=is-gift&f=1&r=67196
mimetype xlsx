--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7edc7b833d76a2ef01e58c528c6ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641195448ecc9e66d9694cf86a23d342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac3b2e329fb86a80e51c8dd639c573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b7dc372bb0f6c5baefb6cba9341a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c1c96771c3535a5c1697563838e7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf31cb7a35588d343e8ceb33152cff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8a464f4167d9587d3ab3d82113c727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795fb0b8036ad6896b371d743782108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f398a919adf946061256deaab4c5579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c64ae666d2a9ba48c444135800377a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b246d55aa0725ead0e65ecee6f0d0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229e3b40de32217c7898b72e84c553d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483b000e7d57635ca589ead079aafc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785860ef64a2cd0890d38823ed8ed03614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692b2d840988a95d743e916c6aadcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14f6296003d402c94ccf9118c0c0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463d53b8f9fb42b19c19c817c3c7af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d75f4a9610e6d48c09b8dbf829d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869d5285add0c9b3c407dbe9ab2ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f345e4b418bf3f447f274fc0d237d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0532ada0adca5317610e4b69a80f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe416c701b2b922309c62993d437d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e972eca1bd2591c9ea41c15409ac1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12f603d62aaaceb8f337d0782cdbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f5086f326061da84b1a5289601e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509305036d0fceb5e24ac55f2b7d63c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dd1852322d113afcaf7cef85cd6ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6349e966a8f8231413323bcc198128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ddfa87b6d672a376e6316fed0226729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf3fc4186460e10a305ff5985442430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb4f663ef017cb9965d3f72182d8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9645fac678fe3f3bce8024b5c43a1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907e04664420db14fadebf866d34f0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58860744cfedddf6185b43b5cf28d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9615f5bc282ff548277476adb57335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089be3c6ea2c9196e9104321fcfde9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb96f1e271fa20f7546ff501df41ad837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c80b4b5be18afdc39fe2379f55266c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8792506ddcda771bcbacaed88068ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b2d4c0837094c6734d6af03a7ccb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22375063d033f6b186c59c311364eca841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a81c00a05f29f9a9b0f198a0b63342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383947dcd7febbabe855faf1e614ca0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b7cb1c0dd692afb7c3b6a25cba7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1e2f7684145aaa058bdde3c776bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ba4b0e8805a4facde65d94c495f9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf43a80fd0c319e4843791a8b869b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326729e99be6d94119a3aa4446b7f4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7289781c66badf59db12348b53817f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d251a87605d5841018005a664a3d3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca4190e592d43bc728ad67183346251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940c85ba4113fcce2e5ef7f89d0554952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9465c53bad23ba1c0f3976e0fe60f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae98c5c952028015e8c3f6845be65e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839f385975f51b132d76ec50819bd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b66fb9e4994e99d7f9793995cc2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a6b731c8aecc7bc8674b879b5d5e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad518fc310f00c5e79202ee7ef0aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810fdb37db34fc95681227796b78a1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c08abfb7766f3151cd65439bd13460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81be963525c3b1569c99813eadb96461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad00f3434be4e5eb32f71da84d5e29162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a45947ba2161b64ecfee8fcca707163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4ca770d61b49f1b366612422288b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12959463ddde9f36db48e117de1d458065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71e526a1ab04ec59684196cfadc3c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339f4b991528518c55387fe4dd434067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5f64240cd89b567ab3c04cb841ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c21727e5b00b7ce89b21fafbc304569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13137c20fe5c673f7da648e9e4bc9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaccac740791c2030f39f93b5eb80e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb7bbaee8cd857d724fa776926b57772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa843e2ead6932e02e46b3e8ffe5b8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c35e0eba742627adff08e01e3ccfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e6534cf2e206d8c80098186a34b3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05748af68d06e3324b1a6801c60dbab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc74382dbc951fc54838acb2aac2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc4732accf5ca8b984777c0a1f42078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276605ed50f9213a463b0a5d7bbe6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be913c7d52ccbafe3f9ddb4f35d52db780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7e93d65d8a8d7af0ef398bf70a2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1137bce33911916f3ad315f16912e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d58b88f56f729aa353a92aa7fc7ce983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b2ee98dfaae813702eba7c67d86c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b89830788d169840b5e404273d31b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0000dcc7552e4212bee406188abf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405626ae6375140f0199002cc6878c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d1308a9e1dafb75ffdbe1b35d4b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae8b28bc9f97bdcf007b9fee6cab789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af812ea763624a2cd30a2e8c6d9a48c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3626992030ae73e0dcda666baebf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644389ecbd0be4b9ec8e17619453717b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6a0c510d2d285f25873b30206dc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586edfe1aae8e73f20bf4e900ede22294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67f443eca669db3a294eda3fe2358795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccedccd6245932988fac488de7c78096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39155401d99f88595b1a1d9853f256d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b495fc744eeca40c57663da2738e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a826b207265a9aab34179e3fc5cf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907b26cc16ee2d8669f2d220f0c569100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2545da38421f1a1cc42c952c88a42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5a6491d6e07bb60547ca6513f972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a79c740f3b272d06677806773f58b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bad2f8e836c23af6ae687cdaa79c87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffaa72d717faa9ae6282a540dfda2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714dc8e6dd1036ba01ba0d2cc25d0bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075fecac110a8c29849df574cfe6593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a3fc1aa279eee37bcffdb3037bdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d25166a27654d72f8014055bd6c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cbdabe7abd8b87fff61c42d6abc28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145a070693999d530a59e941361cc7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3552f554d4ce2f881aa9478c0203f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abac9b380669c911627384e59f0449113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf3710efe73c1b01fb68473dcc3cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b91c465bb18629bba604b8112127a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273d546e228f2dd4542640d2fd7a1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b125ad0e04322e5dadc856c0fe8c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa83896e768f6791c72afbb526486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374192a2f18aab89f94f6863ef51eaf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c48b91c4b8e7f7feee9447baf2ecca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebee7b8c53d09e7c1d4a795c83a09b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ab19e4c3eb8da470fb761797baaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed68cf9bf1f80a878f7913828515d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61123b0c40148fa458017bf03ef169e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb5a9da41fb9891977cda73cd9de4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1927a968ea2e6cf43a36a389535bb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee329c1e5fbc05e2d94c21b46e5dd62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024c181ddd4efe3a7bf8954b55d31b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516e627946c1940199a72995ae4038a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e63b5a4f2c0a7eefc458a6ad90b545130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca8d265bce1760b0fa37a0ef2491b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca34feb0f36e810bd12bc631aada8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99af4c8cf00ebbc11162c1e0e7573a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706fd9e1684cf8ab4fb3dabf306e7e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba336553ab06106612f176eba7ff3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f3943a7d7056b62c4de61831636b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a1eeeb6700838ac855b56e25c4617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e00a216a96e11e7585c3445cfe0d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac40f262a688a62f6ffc040bfaedaae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4547b365d29eb3463075cd101aa9a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf18801b7be372055bfa2d96f6f42dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aec87a05c6212db5f6511c46b92a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f773fecc3505e76698b90a04444099f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3cc0567af4716333e90c8c2549eb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b17e5dd76e0e8af77ffea1910e569145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cced795ae313c1f0c4f529385ede1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15004cb830e1355ed9469d6e7a741147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190abcbf944df8779ca55910d313d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599f82dc5922d04e19f4c9d8ac04a6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3ee98f6bcc9ac67d1324cb93a2ac1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca37b0a903b8baf2c6c1163bbba0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bedd680abf9b06efdf12f279dac48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98170f17594a9f2eac1b45d1fca9057153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42344422e38f69f22fc89c073708c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c29ba7b2d27bc0a173d710040c675155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4c03bec4f5bc8df7e1222f050f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4d4bf1d86ca3be3ba7d1c71cbf50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48390a20b9a1394f4f0d9f94a95b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903ee0feb6732a41488da710b1993c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb9fccc22cfe3e2b9f79330ca87dba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5bc84a48fee13fbc894548e537026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f8405209d121785a6f33e0b8b7f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4693be632c9b9beed27822b83ea7e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41219cbc6c78759b1f429708043315164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e1fbf6e7592ac39e16ed3e612eb1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea5eeb4d53d382b4ed6bbc0e5a50c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e482c4014af020b46d184732552aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6f6b28977b160f4cfc3076f24201168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8165f6406f5bd47d736e492ffc855169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fe23d670474eb72d00416f766ef5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4237391b11fa7e9c228640c15b662171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06b30928d49b30ac9be5f149edbbc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba15a94b3212cac42d153d8f2b3c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b7067fbc3d796ee61db6ac7049ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd802d44076342be869f76a3d7d088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221542342e9688836e495385ac2608176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d83b411e662706a5a6d128714910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b32db02cdeb818e7fabc200087bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6cbd0750082078f7684932ed379d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b54019308dc1ec7d1084263b7de8b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff0a960016b67db25e6b43ebf6630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277e57379e6ecf309b7cde3b8f5105182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8acb3b7df972a34f3c47016d5c52a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a51b68338b91bc51e1354a09c980184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160b8a1cf4834f0e0a529a7f93a3ee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5869eb00b2c0bd95cd5aa53625d465f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54e76a648adb137dc33a0ebad08db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bec32967a02c409adf5a4d2a27c1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d195ef2b554e5e4628e89150a55e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50f140aa47ff225b33b280d43d00f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2601c5e2a65c0da8880eb9e22506b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d713490289f9310973e7dffccb2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40c7198425a37e9121ba334335183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0979cb45b39e9b2d4f92ac3624e6839194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ac80c99b410b1c977c783bea2cfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2826a5d178d055e03d077cae2fe4f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc57d8d4fc65f3a7de6bdfd12a2718197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208e2a42b4e61489f73aac1d1bf251198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ec19fee85658fcc7e82167a56ce4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa4b18361e3b6af39d19c30e46036e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d965237fa1e4ba2e29873a67677304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0422123830558f700aeb9a7b650bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ed50dddfab603c2ec48047a4be98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a97586cb0b7a8b7523a07c613b65aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d300176725cd7f4707049a207c31f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e786d415c3843a981ad38e6f03a7e21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7221d6a6724f2c89a4b1ab246ae9298207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc66edbdaaca1c7d0f5da8757d3e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb88c9669c590969b414ec3e21fefa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cef35d7bb5964667f04ed0d7eb61e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce642c831019b56f458c7536bc828211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43bcc3fc9dc0147ef82851be8406f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5a2f85eb5c88c3c259f1264600045213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8651a9c54b19ec65607807f817c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d75e5c7242c83c571b5d5e688b5f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec58137bf84feb09964770018a4f19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da56738a61fdb29e12b21463e88da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1cdc1592269f982610fc2718360f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32534784124136a575fb2907cf830317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d38656ec9ba2b50eb337c5c9d82b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363577cac57a2418bafd855aadad08a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48221942ebc4546b3a1fd10240afd6eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5fadcd9dbff9e04bfe2598750800223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31008a1ab10346c003695056b343448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9c1b7310f36a8cc3b60b771caf3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53674a843539a4134a9b7fa08bebe11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae6c9897bcb8724258e7a07ee3195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b1b4f4e414515e5ac2a8b724d409228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7eba6f3d6778f09ddb377b9bf64b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c35300b8634c01f714b36f59d504230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97515f465c55dfe2b25ddaf12182094231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1e278c8c3578e5c7f96f66f3d78c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97aa4b0ac4141090de4974079ac36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ca82e9a155e3a53b83d8d57e4050234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b9480f97385df4eb76507f06a1725235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933ed8f3040f9b538bd090a3e40640236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e8b67aae129a10efa3ba816705cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875f6321da0e2a3968cc83628f5d36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5c29f39bd66a28d3ba58a1e267ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87a79dae3124380c5b9208a6ac411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35672a4f3c266f9f6353c6b0b91568241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25ce1cf44c37210b4fb5bbdaf9c9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743d7557cbc13c1ddd1e3932a8d7957243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1d5362d44e2218facafb4bd863198244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569d525a0e946f8c7d9dfa3977eae8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf99741c9f290ca7f2333bf6c738ef5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5364de720bfa216794e04e73d2bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1b9902c01d227b2802a3167a190f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa4f20a88e0e1a0c993094b9885f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5f45ff5546f4db9ff9d1707123b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b316acf9525a5ef9d4c8c0b48fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4db9aa884d7874c7080991c3d1ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb21b5a78fa4c27236e2ebd76cbdee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed0f8432bf42b9ecee2f17189b063254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d92cbdcd624e273a85f3e553d0869255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b59993611907026b6fbf7d59d82c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb38370aa3a6e92bfa53cc0d4631a76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a28faee41750c4a29653a0dd10bb18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eba8e84457b74fc1d75ed3f51725e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8677491114e29985387aad5dbfbf21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78543bf34a7ed40ab07ea1bd941ec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1754ec11b308ba71192c45b0f33b79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e958b618b46900b269f924b4f39cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab754d3f4561be28663f7bb3b61c4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010caa3aad05bdf5e5a515eeabd9b004265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646f612587c113fdb386acfb88c3d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f73bbca38db6b33f743b3c98668986267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41a2bebe46a9f92bc97a99d478b823268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388ee5672bb5fd8913aac7f71e9e61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670722352e079ee487ffa0c1f12575f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f48cd11aab30cd645f88dc1c1302271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae449e165277e43623522bd6892644272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353046b9177e1aff3965a56c32a0c32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374001716bb76be83e3a235647b1fff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a966ddfa3130c056e7f52ed248dcf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce7c196693356144e35ec5b561a95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659f6e183730dadb40a7505c7c7028d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e669b4c6b32bbf2fc4187ec79c1823278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d660a92991867f9724d20d9f210cec4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab4893f55db42e9dc3b694cdfffa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858080a4e3d9dd03daa8e58f6c0c9c39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cda5f45a280b2ee694d8d0f8d3c32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b877fdd7a6a453106a2ad227b2579283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242781b118cd95547585f3cd518a7f2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db63d615c144679774fd90510c8598285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b0dee436cc81bcd36f7c14c860b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c165da6cbe8b6cf9c34547c56aed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afffb4921963e5932fbce230dfa2c65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04cb2852035fdfbd5a361710c3f174289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9db000968424d55c3f54799bfdfe24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f63aaa46cff19f145a0b77c4727c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45341b840481baa1d4bdf2f387033d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ddd65fa1dead4e889286c432130c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d5edca4cd62f118d9c5e7a688192294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80964b39754a49becea1d7f09a4ff88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494eab06f97e2c943f4980f1a9f090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405dcd3107ae3af5171c9857ea3ebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297cff50f51d3fe0d67391a78abcd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e9158bd5c7a20c5ecbec534cf7bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b843d02be641a123c8d2edfa3d771c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f64abfcdc08c7af759b52fba0a64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee557ef62cc34d4a1053e7efb4e00592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87c216e617d6f0ec1f3f11cb9057b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f292599c65ad6b573aebee1f7c1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4399af9b20e7c35ea7c4cd0eee9ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd80bc5c379642237f9419ac986ae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a92f7f941820d97a9b560591a767307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca3389b22b49262a4f7e02af5ec49f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf8837d2c39d9081ac58d00cf6319309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1810ab1291c240d7085d3fe735f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cca6d88479c6efa72706578ae4e8b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e30de17911d55304cb04e302ad182312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343843cbb6002ece6a65c4902fc8046313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee70eea453c1397710d394471e7076314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9277b325057cb4448e22ebeef71a507315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d881c68401da5f42c91adad4162fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786f398ad0801b376797502e3e8f145317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc5912a0ab9d17be24ee35070a425318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6ecc73f6938ebb1c868682cc9a101319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6df1e6b3f2042d78e0dc1ac125fa7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a922e6ee0dd756c1744af53017c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653db70a84908b08faa766f05a8cf3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233aa54627d24aa0c8e6b8895f21b10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ab24f8a496e432b38ffbe8168be4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40b5e2c9f39faf714e3afcd38136e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0089cf634aabadd144feba11d8c70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d798b55914239d015b93497f67285327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a74c99ebc9360589c4c0552b475f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a79c7be7d94cbcecb12c20c2e0ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b9aace2c9a86830c08c91e4558a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc963cb7e3ae0abc33e12efac9f7588331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0bde599f56d5127fe38fcdb55b0e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045cf02466e284b2f5a969c5bd38818333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c06c0857f8f5297a9b8b554f3915af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba254f60cb38608bc7fe8acae4fb83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a31224de2acd7cbdf2711694ff51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40feb64df89273dcb8ef675dae6ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9495d534bc261ebbb47e0d772a6d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df89bc945cbb8f4d027dd4f34a194a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea890964df4222d369320ef683e19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15853a2a506f798ce1d0e8dcbb6dd919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac408e462622fcb5a1c4a5c9b6eb78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e9d65ea436c886a16eca7c919ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cccc47e2e34f01791c977ffc442f22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906dad0c736afa8430e842cc860e5ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17cc72baa5397afc5be6f83f0d977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24160c2945f800e97f4a5b7be6dffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba7bc40ec0d700b50a5d23c9bac1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722d7a9b046ae0f31e18cd36bfdc15f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f380a3178bf0dbe6e33daa9cf5a81e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbac1b52d335fa3015302226a787be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bfc810b9ffb7f0516a2d6a8e885a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09295a5a4bf5a400388cd7bfa01a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cfbd6f6fc0277f33f104f144aa772354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1bd3f26b0397b4348437df98da6d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5e94820e86bfac745e8bfb140831356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8518f4c33a7b0b4d49cb02c7f63119357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe671f197cbf88b49a5131cea4b57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c2246c450f524062ee9a96867587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc622b61d984043ff5a49bd3d55ebe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81404729456b10313456a374efb2c275361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ba7031ae91a2622416abac18c6b8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5396fb20651b2efcd4675d44aac09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381bb4ca94913df2a8c98151c6d4dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be161e4af38b2a64af7e0f08fc2a918a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c3b2b8feef135dc19afbf959ef04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc5ea939d0c8fd670175fceabaaae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c67228d34dd14b6ddf3009c3de08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec79084d0736ec04e3a68cfb834e55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437bb9cb210bee3e887cd38eee10e33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fead5864c0cc2c207f7f4de0a779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb03adb4d9e62ce1b7b26d24bb1d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bfd4a2f303931397ac523bcd45d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6dbb89942f850829ac5db6dc92b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e25984a4adda4a1d08a6ab71a210b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd965b419375b8e886af68665d8bbaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb1f67a3f3d272c08609df833943a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6eae66adf87ec7552ed5f49bf3ad3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409717ceb6c4e1571237afde529548379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133b95ab2b79ddf892bd711cfee6614380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f97a2448490ff0bf48e5c039a82d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61efb5c103ea519ad227285258b0a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b0b6ca8577857e0ecac360d2cf9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8961888d69625aedaa58ead342a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae728fd154153d138431b8c7e811a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634925f4395de37da136e9124de272df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d43dc74592c8f2f10905cbefe77ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123bad371de2627ccf972b3b450b014388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7238c21d06aa8e026843995aeb008389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c4f3d591945990c665ad06ece993390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6a0e66dc1273e94299a56f9e8973391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d5afc42a7fa685a42c029ba9ac6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2853f87545a48e5d26dc91d1b7a32d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c8d19c37381153e828ac3945e3a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08298b89c2bb6ea5037671b249708b36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784b7aa2b8541967627d98fce11651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b057c12216ce1bc961546be627fe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a55c1dea2c3755c8c88c6a2df3178398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775397a8fe59e44d66de3831b660edfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b4dd17bb910efbaaf928f2844e33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4de5a9a47a31416be500925b640690401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d5c8ed47582a282fbd944bbcaf45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260e9983b9185d48142824f7d6a38c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babc930cf3b27c132651c442afbea5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b1a3c88081bd3b0dc397f8d9fd22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cd069a6e4c854d14e6d106ce27fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468278ab1890b17c677cc4b937100f36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611986ca8f789366d22581e90f11110b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1c58d116f24e0ec1e0b53fc89d5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be522d0a5049196be57728824b70394410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43b6881b5bc70d1d3ab57ea1a35af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173f25988f9dbc293d7e12dfa6422d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68082dfe7fec8dbc72e6811ef4d3b06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598c24090e928faa1bacb7a9f1c27d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46ea8ccbf2d2ec46cf61985f3cd1ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391d3bcaa407cc7741f0139f72446a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d1ede5f93c6a20aa9c958761fca30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0eb579ffc2f1a1d3fade0694c8dd3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9e2266f7e1eed97397cc570a8e16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194cec88d2b1d2e858040ea82ed7408420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8028ccdc70d5d59708585279359ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ca4b4302c18bb6f80a943c09be8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4ea4b8c32aaf7cc730f4d623f86c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68fdcfd7169cd7b7e3548bff86010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335fa3800c9628f7d94d2a58d450f5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff1caa1096a061a643f1815b90f2f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb3df1e01a3dd1d0b8bad2d9d246e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c38eea962e9c521b46cebc1a8645d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c9f676729ee185ad6395f918d4fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebb13f1087d5d0c7ffb6afabbf5d37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca049166835789e6d154e96f23b2cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9267fdea2a39318061e3e95b6876ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef80c2d70a79ce4c71095ba2037fe2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c10aa32086ca6d73921528df8ed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2344febd85f0c223ab4162ebf4f572f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bbd69e662763fb71fe5e0510796b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13abed292c22d6b8fc92ebfef98e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c676b39c6a17f560ae6a1242b3da1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185671da99fc32d5e17000bb2bcfb60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec087bd7875bc0e03f637ecb048d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b48340841287d298f00064212a4d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7688e65856f80b100b9b6b3bac50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460870ecce6670008284d09d284a924f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72009eca800a7f8fd4515bcc1780ab07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76493842e44a611f2a036f1dfc86b56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eabf8773690d309f209dcced22b343446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ab9cbd3f40505eef590f67d561eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923c0f68ae8e9a0fd0ebd366a373e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5e9d84d0da2c0dede1ab097861e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d3a7ed9fb2a97e00a4f0b1b48860450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793448822e1be3b8c369ef3928f851451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9651b0497ccae17bd00f97826ba9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d400cab6f3507a121d96006cd467d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8d29b0ad4d661b713652be177ac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94fd6f9a25eeabe0554160e96acf26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47505ccb01da7cc8bc831f197511042456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522ff40c8fe70f0d0ec2301dc742e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe9c246d613951b071bc4e160f12e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c8aa666ed52b164d8d42d3d5a567459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948e4bfa795056eb692a813197b66bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa8116004df762fbe33a1a086b88e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced5565d95c0560f193049fde30110d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8818966f7c1103039a2f1bc8280c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355546d599cacbb97efd31a31df62daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0845daec51f791e822c7839e1dc856f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc54843437d92c9a5cfc57cdd7c880466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d86f5d61f73b4a142870d4edda4abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601644db8bd2a07ef01f616b310523d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16355a4068b2de98f2d9033e8e80ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb338bdc9fe7691acd3f04e0b5af1b05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35687eb76669e34811c1920f7eaeff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbef1cfac5d6481087da6c626fd6e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32e218b218105a046717a942bb529f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe908543c9d0a29251826bf527ee454474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576bc89649998bd20a00e6e355eed90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c0f8a9e7416e333e42010e6671b79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8778ba2a6815bb2dea6889bd7f265f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80cb21edc159ddeffa30c53c5c9fc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb7502f12ae7eb16a1f255b64818d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876df75359f1793441bfacc7eedeb4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2514babfc00f6b78a6c0e7496c4b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8c8784e54d9f967ad4c041313c24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef29862c9aee7ede0161b84c5e87f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056e2f8c762e9fc03e078eb2e396d27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff7fad352f213c13805f612a58043485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1596d09acb464e8d9ff8d5dae688b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b705995fb1f3330918dce26fae5727487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c52dfac5618b2516c6cb6ca52de2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2153779aec9aabdbd28d0baf4e8cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2261f266e5c1adaf5f38c44acae55da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74e8485af79aed0f0cde8d1d8e549491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d179aec43d0311b5065be0be692e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c597653fe2cb735c3b3d824a777f3a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37fc4503965e74300d761551378ac9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854791b43f7d01c5cd8ca10175647e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e52e8c5ce28a1beb579f932b0d06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f16b8ab36c16fdd882280a2ff5cf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311115f0f56ec45132e378bf4149cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe0fd8b47680e52cc069f1db7e394499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f38d68809927083636df69120105500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32a3227707fd2efa98af8b523bcdff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec6f726b683fdbe99c046159ed663502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9812f613ee18b54b3cc03039f1ee12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f38c080fa725d977bc8cd3a1997cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d021204c4169829077734c77860ffd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652e59c86825d660bffc37b7b51bda4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f528c5d1c6606aeed6ff0a1ea40a1d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde0c71fb2c3bde66f72a7003655a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e5f22c0aee32a89efce81e845aad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5ddd96b740a94278202a7f2f2b3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da94bf20bad63135e7382c142cf39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e285086527315350536d088f1c1caf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3361c62e9d77bbee17d8c8f03979f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef639097ddd9af71096b5268342d614514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb96185e07c5f6c854efd39dc2de81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278271f0b066dbfc0d3a379f17905a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f1bebd8576cd60dfa5fddf73b47a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d960c1ee832b2e4bb23733eb924fcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47f10b4707ce46e2e2b69a4f15f71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283393cf4bd73235377dcd75b8a94a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4e8fffadac350ecf53d00151da09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad6a5ac9058d2ce15713b1811e5fbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f962e62c7a9cd160841b5573ace47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526adfd773ee6422894926a06c2ba656524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ca9535b29d821f0de88f63476e42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7eb8b0dda9ae6926b460f8abb612526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f9f99884baca70e7f71fba80eda5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7d3043882b523a86033abe25fc59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159590798992de22d79e0a274a52616c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c0663681bc6a2a1590f8405622aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3383fca9c67dc9685e682d70a210e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea56f71b1fbc1337135cb522b044a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e661c76a2afd6b39d8decc2c5c3cda5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f6004ab39096860baf66c01ba842b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984774e3dac53b277e701fd7d09976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9356723088dff6c95ba4a27207b4284536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f491d24e7dab07fc02ce120e3637a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833557a8d8437da66ace05f7c1f3d4f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa8127e9340e61d58f5309ae8af26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184aaefaca22862fad9d57f04a4d796540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35340522683199794fa912c490629481541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3873e2adcae762423487b07f2b52d0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8180109ff769078e53dc5f535bd33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51104496ef7a4e1e02d7514306fd5681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8399c7b3487db6a9f14a5f798a8fad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9a2c52e5e8d3a0fe7250904d72d12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525d62df8137d0d259a11335ce334ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351800f8d14518445606d70969f6461b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ae4b51b6a5d5614e87e2c344870c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17eca68257776b6f3570deda6180d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa48835332f739881156f6f91b17c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53effa8c6016aed939b508da06689e64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f978448ada32f4a52c0597773a1f81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ad29c241c1472c195684c6e91401554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056658e4edd830a8bac1d5806bc96ef3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac8ec1f53742ccee2e33ba899a10b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589981e20619b2433f45c96f579d8117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f77d17aa81aa75144aa986c3c0e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6655038928602bab1bf9803361d006559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a09d0b1e499eea66c1d7c860b746560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77090441f6d249f79e673bc153caa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a4e0b4b4a80a6f44405a4b326abbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810600c1c779c551cda24b9dcb99360563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc739e2a47620d3563583f5cb7430298564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135801540417e561dae5eacef09e4a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50193b31380c03dfe31644f6fbb56595566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb905964ccf6506f7df7172660b699567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac9afbe837c9b9f5e37dd965cba5d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d6cd00556a8051854181535b93450569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0390f50ed43070b262be0c52cc60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d925e8183f266224a55ef199a080036571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670360f37c710c59d914906d8370d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944eadbb786f4c64cdb4d8692d2c381573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbe78ae67d90d46d20cfbfb561046574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f9a4aed2bce37d7315b7c442670a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab96f1a24e5f2ee2787f8a2856899d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc88c04536190c2ad12ede0f387c081577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3359fcb2e1d27c568e8418cd33d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f4992dc6add8a59d97bf7ec13b26c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2eaaaed37796e6ff8402eb473f0ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bbdaa0e6df07e1b276cb0607bcd55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bbeb2a8ef847e730f1e2dfc66b83a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9185e894c91a2ee294cb98024f4589583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d271bc526c2b15dd526f04918609db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb7de4e38925840c503cc1248d778585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee26d38151ba9bffbe43c225e03a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de34b245e47473467dff2cddbc6eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f2aa6ea3cdb65e4584b958ec7102588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4ed9dd422deef26bce2f475f8b54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19e6d335906fbb0d39ff40500993d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52175ae92254b6425a9f4c778ae1893591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21440809b949cdf98daa7cf7e253e9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628d73162757f251022c3ba1046484593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8721b301b0d32346f86624c4f0869594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882186f431b1bd5df2229e30e20bce5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af863febc551375213caefc2de4cc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac757c5c7867d8b11ba6248955442f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58266c8398f6bceb71b082f7f0fd11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94cba2de2f8317ec99823b9859ffeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1ab66069c606f9cfe2c09a389091f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ba689a19e6fc4669e81e390c2424601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905746b09cc547ec6caa38aeb5456375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c6202640d70a2be86149422ac250603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6236788be7d75de18a39111c1978604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92b9d36fe7f2ad30fcbce08e3392c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec777a3b21982a93bbdbd9af6f7596606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76df087130fd31fe36c56651ce631607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baadf2aac74f8a13f44959af00083d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed7e38249049dd17de9782b332633b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58c01182f2c9dd388aa5edc7a605a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c248e251cfdfae933d906ea32ebed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361bb3d235be267a774f1971b89f76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5bf1984299e8355400c82316f6be2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed307b73b256d7f72f3c2865655fbe70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73037b55753962cf330bf93ad1f847615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a403284f180e4c9062f2d0f7c324e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07413f88bf3f4e0c3a7e227e6431261617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031c27a9b63c0d5750218532dedb6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a383f79762eddc50a08ae003430f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f27d24dc62bbb240f583f9c7d77f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a9f59c9d0fe975a1a57b49a33b60f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ad2442d677ea4bb2f6018a890f04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5de6ce27c5730e292bedaf4d2ebf7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0572721f34aacd78645f490627cfba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfde719a1d799efd2f5032608c14fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072242e1615c98cfbe6ca2b8394f21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba380cdb4444f31aa97d99a4e2fd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec93c12b154d3ef672ce8de14a6ccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca399c82f88eb2a10023ed8c9224335629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381dc57b51be4acec5b380d3daf269630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ff97f15a0402d843e42708b8f023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabee8be2b88ec516f5cb06048c64b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c750fd50f55a1e329007d384b510d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c78d15ce27e85567faca54f3caef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2272fe879458e8c89f201c6b891cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d77784e5f67f54902812c62b76223c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea0f13a258ce7e8f3b1c9076a58fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7536e362be510ca64db3808bb15c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e55fb6bb8c85c2556c78a919bba7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdf008afe0cc447cb878b834734b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099ab80a11df083a59fcdd2ff87e49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a49290a47d01fb3d5f1beb7c4dd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bded6b9834e4e14fff229da742f94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756d5a365d3d230ee976442ee97db7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f969e02b298cb35cdde051980e9d1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81cb3acb56eb49fabdc45727bbbcd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d6872f343535db2a148162d775730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9fc38785ad6248b1c47710afd663a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3332b222f9e912ceba2d9d1d748fee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b4a919d5ef0c312c9a28e6ac24d46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcac44f59a8c6eda56d0894ccfd36f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f112e3514616cf994fa14929528ff4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4255fc197683c2e196e9ef165fc5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef81c2268df5d96e6e8679b99e686654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd2a0fede93f6983ac1a6f79effa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc7be7f29a0ae789ef2b6bbbd98a56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82685de3b06d247cd4c5ec9c204aef2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210701edac1977acdaadce974a22d8d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0870363145dfaceed6bd8ad114b453659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6bf00bbfcb211a6e6f40a4c1cb19a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6a51dfab0e98f19fa7572c15da92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ac20cbe655f2785e98364736d695662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5448f667d5ba647e58e8a95f3b711663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6796ed9dc860e58420b3729484580664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486e42f53310f1767130209bbee769e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bcb3e0e5e29f9727e9cac9d861cca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea642835a8fc19ebe5e76f14aa3cc2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce38ae6a5b2d3e456635731fa70bf09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb514047cd56a7839a2311f4ba06e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe67f28a95fd2714a7d6771b938c1a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657703830d023e00f1755e19f5dcf6ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43413560afd4c2ce21bd575c8433b9f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26b3de20324f991fb6ce9e3a853e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78006a821ade3acf7b8a6c57b8b0d6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d1817a6ee587c760cdb9a591457c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ce12d3f0610e3b6cddcb4bc5ba3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2938ceda0698df0d7bc414e78e2d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431131dd39bd86696f937de1aec4d469678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9638cba66850bf894d11e9b09f377679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0cea0d5ed4be4e4ea9feb31b40a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896bcc8dcd7ac5801abb5d03b3219f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c06a12a2dba824decb14ecfe8aabd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c40ac38c3a8ae4c67554ccd48b2ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0c8c3edcf5be6c7e207012e048a5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff539fc78352af7cd3f3066c7e8aee05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f585e1c928fa59a7e9dd57daa41243686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfae3efc154cd5b4d817ffd2d31cb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f776d38063dd0dadeb331cea3700688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5bd5e3c29d68718b8c463b1271535689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5745eccdd45e269f7429e130a9057690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ef983c0cf51f5cb439e40433d9c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080740152a9ce9b6b310ca84622594b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7500efb3dd22932c04af76849af57a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6844903c6dbce1e049ee3252bd190694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9134a938af45b659c43ad673221b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25615f678257bbe138c2457e13b2f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9841ed621ad51993efb67e76993a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1063d0c2c78a6e4a98d4f96e8eccda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44663d959397cf88938a733f7daa8f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b71aab4fe472e5dd5729b2754fb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a164bce829d3a77851a327ca29084701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc84b3ca49d3ca0aa0521f27d51cee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7312cf62a4ab45bc80d268c3299b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387252f700b380f1f1cb5b513ed9ce1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e3fac7c0234f959dc809af172752705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353000324bd77c7f72ce3a55a9075f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197b5a2a2e0c573d82fc01535f8ef7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588237d750551facaf64ab0a70359bf0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f5aad6f7fe84ab13c571eeecffab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb32bdf495304510bd26e61ed28e08f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acb4de7ba974d8479f29dc7c0f03e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223297775d097f9230c117f1528124712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e555f00c2ccd92629502a62d84220a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532897068fef140ef2d94cbb1ba1f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525757a73b339de1e2d4e672f57b90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce27f60b29340c44493da77df3b26c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533e776718760371ae25f8dbba6c6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeaafaef652007c67348e12c081446718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c2b1dca5e5f105dd31eef4beea359719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f2921ffe8b566421bbb24bfc3b85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36316db2856df0542789a53e1eaf9b8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7e9cd953054614c919d762d0092b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb0a38d8472a0158a1095dbbba59d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd385ac93406387aeb2548e9a0eb14b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac45cd8f36e354b4040ada1d02832725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8e8458ed90905ac39ecb08d9e0db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1c729be43f74e094587c3dd36dc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c76b8090f8dc6d7cbe659e118c038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e3a36f8fbc8d514d3df21fe7f745729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ca8ab1ffd8acea5807a2cbe02440730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ab771ddf8c707a265630e3c753c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669429d0817d13b79ac672d3747e5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6940398a19d2b8fdf705a98873bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642488f51c955f48c07fd7342cf154734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e39d483594ef32b4827f78c808a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeefd75993e00381a0a8029e36467c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd89416f287502beded37d25540871737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e4ddc14e3a394e9a6d3a439cd27f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b4eca22941e0fa828f8214f17b50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f13c995ff79a7ded6ad42824c447cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a66b817419b3577d43c8a9ab22afe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7643244dcb11ad6c21a0caf93d746742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a148a580a504531a7ecb9e70bfe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdae743f8f4b3cf962cf9757048bf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a99d946ee917c8eb1fc8c83c51292745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a91275ce406cafcbfecbfefcd2e0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685874e657e7549ea18b9f28e660335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b5498b46a5347db837aead0953cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffca6fd3265b54a5fa909ee74f3db4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fadf44bec8703d8f136ba6fbd22180750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759cbc4fdd4b5a9c64641a1274a9c29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d33966f57b4de0bec0d59778554b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486ac521a1da0d629e656d7af5d44b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b9d22d9347240480b2d6c023b9fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb0b5096d8bfdabeb508b6db31be7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20dbbf17f2f84a544fcdeba333f24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc339cd521c8a0dc63dcaaa6a1eda1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c14aad7763cafd8a628e86990711758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c444def42d083444aaa32ecc7a8703759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb658d68d46e0a5be174de16d56ff60c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a75b08508ecef95812743951034f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9de56adff8204d07f855d41a3dc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f87e6527e043e42cb68dd588177e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef9659db81a65daa3d3443a54ee3465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceead45106e60960688232b57b5d6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a62e1ff451a9ac9965ded6127baef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d297e922f9d1d88b58d9431950feb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02174dab83268e0285f9066660fe4669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e8ff59bae080f8ee0ceb9768faff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13672ffe2b77cad60f27855cd301c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6353a207d362cb01aa3aa8a6a151c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58194220392ef19bf7224202eaab4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7711e0269ecbf924e4f78a165490b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee9edcd5503ab28c40d530ece92adf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fe7fe0b937e84380e722d06e180616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a895f1d4ffa1a9720ca02d9d6e6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae8e0611961ba77a0c88e63865ea618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086efe227143ea8594449b66102ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026607727265eac18067a62c4bf2afe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed96eb45b68a87177a6765beefef14d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d81a14be5f04f72c42c1746e28002d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf0265bbccc5117363a97638d1f3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab0cb669f417c07ee3807809a0dc4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef01f776c9137a6bc1268deebf05cd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa668cd6c3681f292f26ea03013e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407709edefaab96a627672a321c93a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e91e78332b90fba986c0471e86e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac158d0a2ebb5ece55997e5bf2a0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebe6029df0050c604ba2d73812162d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21bfc01f118519547b44a7bc192f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b67617786e9ce13245db07ca347aef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5fb3d0c7f6cc8ce8f5482e6b127a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4e0fbc437f6d28b32751c7b59bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1cb76b0d2f0d848f7cfc117d8445635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c00a81de20b648d1f3bf505b3f42c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f362d55b4e1affa6bbe83178c2370237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58737268ff6a43c29b0007d54b2a3be338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c971c9c677b1c5879cb71f5534772839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb623d44e18e22626c91fe3eb796f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8716876ef15ab86c6b112bbd4b6f7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574a763b29430feea3eb5aaccefd8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed93e8d57d3b2666c49300f380fcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585932c0e0917b7d461c6714b9a70ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad77a58dc7333756c2a0a8577adc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e568d337f7c68ce657f7a4044d61ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745500ea697b2597f38bf9ffea2811a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f6bcbcf644b742b25504662e2c28848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce810c3269fc9d5e50fb0c774f510c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae5e60153e6228abb7c6d13eb1d7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db13e283cfa075e2d41bd596f294e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80ddaf50813fee66c10575f5f58aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1d3a5b2625d55b0e1290b391854553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0e73c61f27682d2e7bc654425c4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24b0e202380c347fdeaffca60f85c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79469393bdbf4bfde94c73a3cf055356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25f69f52ef7059ceaa14527c86ff8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6e197c36e0ebc2543e5793ff5c5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed497e9ed26afbbe5bef166102ecb6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d482f5788969c89362b11f4233249560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353447030229dafe83002236bcf608a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b566ccd5c0c57b8f3a2b75d7da7a9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d084084deed5608a7d1bc67684ba6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369962fefa0cd4addd17be88bd621fca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa3a43058a57302f145735ff554aae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5116f47082935ac5f0c52b890e8c2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b4e47bced9d0cad9e62d3b73ae9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e2be8dfb3fe9a48605fe37a115e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357bd890ae41042dede76283885cf9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b167c3bfb3c61c78c35af128e04bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09952656edbeba03264fa1f45cbc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c77756b4e5f5f841786488320ecbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02c452741a4b60d852625f26524d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30001047b2db26e7faa226d933b85d4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89844094219af9b1585d7eaeeca69e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e283b87b2190baab5a03a6c87c1fd8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa477a3f5ee2fde6758c5aa9b7d8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7fe1539484432b26489ca5e5a8b1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576050132e33953d0579bc6fe36944a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67377103b40bc780c5b44b151624c9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd750c757918b79995ccaaf0fd4d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753ffc4508a10f0bd4d3aa534a140782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8a8d1e88fae1da90155a7d8cd25ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a2f576e7e9b0bb42dab572e16eaa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c63e401d760ac8586a98a1d19d0e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34ba117d53f7092a03b2b3bd2c91c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18929503340dc58a60969154bf85887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f0dc8c20ee47becc65ee3c0360d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe47d2c4c9c8d2dc9853fcb7b52f7a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099104e13369d13a313b551a6f54c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4d4b1c81d0cfdd39a7b9bf8a64b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ca9c7c5fb538026a1fba9dbe3ad4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d36be6d021fd33d118ec126fad8c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951711b02797a1dbd7a67f4d143d1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32815385b2c377168ebff6255d2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ddf782072440fb5243e4f1716bca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306817384e1b63b51b632cfcc38ad72e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429131746201dd0141634cadc6396098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99696729f6f1b178f03d9da8aa6aa8c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0619883590e4c13649cde87c4f2066c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc923494f4161966c157bcce31766101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d8e89283fa825075e67f03132af0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837336a2ad01c489daeb177f39f104103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2efabbda88b1bc697d40a0652358b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce392d37e745925f20c122158114aaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7752281b9d9d742238cd7d27c00d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824b43d75568a6f3eaaddef8a91b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495fb7911b0c97f10f16bc2b43ddde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eabf117943afdf56c3380cf41e57d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f337fa17ea67b796ea2bb70422448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36fc5511e76f62ee993de58db0db3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e9f2d8012913bbe0fb61ba8e157a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87125d81b54ed5327fce5ad69fd27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7fa190e68bf997bbd5bbe48720243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1909f570107b372fb03c8d9137f2ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4fe47e92d7b539f01c0695f74ccf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b8a3522d578d3c0c79fe25eed434117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8dfd5b358f3d8e3c564d64774296f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94b6f9b2aa510b34a50a2c5ef4124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aadde7a18c1e3bee2d1a5158ff44a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b871dd2c4ce2695fc9331a43d47947f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865f6c8d8ea7df9786e6a15433a495122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee9a2bb752168249a6c1ce983dc52b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e68eb74bf55ef820a208e9ae1e3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a047e776cf08f2840a71b0b8a6a9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46c9d2b478ba7b4ff283b0e3adc74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3819e1fbda2edb540a5a7bea758d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c752ae4fbc2117aad605093ea76cee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3040de33b431c1cd25e495ecc1aff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3ee928d73ca1865f1c27dd9532d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95da6ad870a76a042a0dfcabd5178e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8411756bf00aab00f56d94fc0900132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016bc2bedc26ee7fea93af52c89bf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f19fab3c9b5669d3139b84ec39513134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef0c489b6a0b8a3b356a267511edd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf003e8a688c0851bdc2e7facb76aea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f4a129f5d777924e475f552cba6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092f46d983845b4f635bc0d4a78fc1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322955bca965acb93c26361d3aad5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ca8814d8e2b056dbe39e789a7b96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae149ac8433dca5c793538ad8a439c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc19bdfe43f46b461f27e5dc8a7943d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81fbaa0a7ac4f28506d1038f3ff2cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ade511a514a5709a585d863cad5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c3d0559dbdf3800d2995981e566e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ab7636eae8378fc14362e44e12e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0aa1c7cbd7aaab16a7441248169d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28cc2f3d341a640b725d6b153a721148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe586e01cacbe03846c95bb9edc1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e28682ae012a05c0285ca2ebea4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd64a9f8b7f7e56b77504d0beda795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da438abcb7cde4f3b8fbdafbf8b8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d173d525af6303162d883200bcf2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f291e35bccda1f34c368340ecb7d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322b0cabf6b49f5b2777e297f0ebbe7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46c0c22195b0cec3d2584f3386fe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8a8e0811f85e73ded453fdd410ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09a0de5a561ad681d3ef2321a284d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f22cb8bb1c6fe62c6ebfb3599cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1383db2af4c9de19cb1ee2755db6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e571b59a6f6ebfeec152bfd060cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a3f40f72d7391446b2c4b78273f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1468e6ed06ece8bd4273bf144ee503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b8fc0b17c9902bf4706f71ef136c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8cf55121811a48d328c2c65db2a6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43798e5fc573a9ad50f283157b60886b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02efc4e65084e69a0964988ee1d4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6084878f278d507ed12a13509f3a7bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c78f89e3b4d483e6b33ae1993eb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff6a29130873129f59408aa650ce1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd00bb70200f8ec83bdf722ef9c8f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e9e0071b4f3237c34c346edcdfa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8000fc455daf4fbb5b0675894a7e6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fdbd7a291cfb7485a145935448d7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ac74b1319f0e1f9e4466ec602552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa487ea4882ccae901a2ec524ed9ea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc36457282d00ae89bf11a91d3a2fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd398ec9e349442dfabfe7b06a4efd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e78b45975127de114bcd9fadb3a1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b6a1612e00d0ed377915a670b30b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb02df9b11a9eaa71c893b305af0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002dde60452f284efa0840a8f40d42f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b2130c58b82a5e99eaa3fc41fdcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361712bd566e85209ea1df827def7d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f87d46c1c4eef1bb2da6b70c11bfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021f68bea1694caf85b0fdd58198df4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c2e09bfe4394e9a0ba42d640d7687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4503e203262236deb50df18fe0ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ec34d446e2fb4f74b3dec9485976189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84f4d0da5cd8bd10a3bf70ec88954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b48bd2f064cb091e677ac51e0c432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940208e9934c8e7033501224e85468d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec27046207ed871ddeb59b4bd2793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7714afcfc916c48880fe7334d6953d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5fd4778a1bed32a1c195635de8a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4814d87068091a9975b20e544252f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed1a2e2275b519698ff638db27030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f470bc33f1a00d164d515a52fe04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eb39b4db505ea23ad402bed086681199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895845efe5af5432f761b9931dabd9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965693aa0f110f14d0425b046059dda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7acca9d5a7972df6fb177e16c36c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34131b131f30e954fb33336c95b339203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3e9b12fe6f6e4df696053ff6c3f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98228514070226cd4e060bfa1432f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e826254554b65caad7761c2e91d413206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913207463f233b5d2899c15e34ec9c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781160e238e1c39de2d9bb94a4aeedc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee800c88d40db5cd54362fc39930337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa899a95b38effee7e2351d1b10bd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485c7b18138edc13175b8c1a23211f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5cd83a79dd8a73912df649b1eaddb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3459f1ee8fdfb93f4d96ae07b196d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582303f85eb50cc05545397686138f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8929df834bd85dd9e31a7958f3e2a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6605cd6a8b4b51b65c3fb9bbb5dde09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddca085cb36932da44a52c5590e84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f51f0bc8588fbb06f3b0b66e0c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66b8950072d1127520d9d3e0d8de4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554ba629eb10ea000cf194f1d181be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203617c01e7dc511e0b72f4ae286da2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46085c4e7ba8fe587207368ce0f1b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b2b41616a5887c05f2440ece82b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02dde770e67ca1384b359118111e02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15e572bd39865effa65a3516144c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee490e4fb5bf71f4f31625e1d2f6ec0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2de025dba0cb8d6073cd9be95b2d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256ab7960874cdd3f13a147b37ed5b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38648fa080356befa0a637e61fb96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a5df3f5ae86c85e1535f7c4abdab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4bb576f373241feb44a0e3f387fc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8e46d170aec10d98ff2e11556c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462a777b91c479798a094775e70e40f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3194a9d82d1367539c9d8f25c61edf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b446ee0ca42cddc3ee191a01c262e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9436d59c7a9751bd580f99c1cc6dd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a241c88990c044ad82cd021a2c7dfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cea1a629b62fe3d47f5deb41c1587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b0b5e7e9f70c2328454a2827bbeb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e29df6da601ff38d14f03d7d81a54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0dac750e425e6e2cd83d7fcdee8c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f67c00c960b0cd613f787ad0d3d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633bf44e9cf227a5dbcce2853b6c7cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee7c490e69c90e86e96cbc03eb296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df4837f81b366f5b656033f26381cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa75644bbccbaaf2846320e311d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42581dc4292ea2b1083a484f5c18ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85065ed46b6321a113f59e9b7c935ea1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78029305a9db896c7a6aeb6ef83a3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee94f4287cf0d987e856e7bb2b785250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbb38f00c16e5fae970443a877600251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79811336f42d415f01dcf8f484d59505252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea453349f167330a22d62da7a0b395ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c294f826d68e41768bed036935be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b405d43f1b2904e2daa2a22b7fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c23a694eacd86b69b2f9bdb35cd5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d68a59f1628014f377c5549cc1e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5f6407b127180c9c95469e8a0ccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc54feb30d85d5998c05167cddcaec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c05311efe50cc3ee2e17ce377ff2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef1cc707722825727d11964b06aa37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2551d6d949ca765c9d6391c131e62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630b0dfba769eb93055b9aa1d2f74f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccd5e179351f307845b11b28c5f916264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e632c6c8d3a337f10b7b0f3aad74f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa0e5a704dab258104e6d74d5623b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2a30251dd3f3f471053d1878dceb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bf8ecaa9ba8c58e300528ca2e5d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93dcfb989b1b4d57e902fde1786dff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f277d90bec4515cc6ce2998bf3bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdea6b9ae5b1b1bf656982bc1b060d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbdb2b45eb9076cb4ae6dd861759d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e27abbe919603d4e0b214d2ab7f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5483fc0a4c80f87e5047afc5331a47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8fbb40aee8df7046c8293d908ebc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df421525e89bbec22e158b58cf9c724276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b1fb2d8547662c7c06daab0c0ab82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214e01482734427bea0a59faf81c29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7946dafeeda8c7a40f3035ad4ddf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9090a645b997ac570f3715cb91d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b59e42e5511f8c83f3cc87ed8a10f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a92b9d2db191283f2acc9c5d4386fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ab74180298b88d3c97acc322b0c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79714c9a0f5716def7d8165d675c908284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca54654c51fe1357c33b75ec33c105285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9659ab5d5a4281603bc97faa5f972d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593656b62a354917c54504c1fa37bf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd1729159c9c3200d0e00bddba2b4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393201efa4bb9b2ec6de676cf5114ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d93b100ce0cfab557d50e34958e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1998de6aaf16439cd3e47453c0ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b09389425efa9812bdbbd535b5a45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1830cbee4a4b1c90a8f2df55fb2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc465fced177e9b103ec50a622d604294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced91ada3d57932a6dc54a9e0a262f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cb71a9272663837ccb09457103e29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5521c768d4cfc1a7a4ab8734b774fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64098f36d38ca1e730394df24976108298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553aa3ee88a8b2dd8d29a5b93a009a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc577edc2d50509382559397a8154300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646879955a1b92ffe2fa04c6ffa9dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d168356a85e87c4927d58b074002cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224aa92ad0ad0bcdac9d47d6620741c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352413bd5a8b1a9cab278507885a6dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5281f938bb4b37c4f23689e3d8374305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dd3380132b4bedac3a14a84896529306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f15db38515dc82acabec2e849150307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5f6ce7249057fec35d74044f771f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097778c43c62e2a6469d2288374d6e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5e19b40b1f7628072074e3114ac2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139931e2bba85cc4f9fac2d477bec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ccc5000d32dd80b6b18fe0c958d65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed076979cd90d39f0c81ba1665c4b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086aaca94372029bfddf756b803a6eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe97b6d3a9ef00c8bb4cff4fcd3d4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c363916df4b348fcc68a056d60394316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7423a10bfd4bcc93f67fc5adf56558317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147635deff4d274a09537ae83b683745318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d295cec70bfe9c8b416e54c4aa18a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d52bea056b01ab4e6f252efbfec2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea092b5b0a650a2ff4b2893a7936537a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbabc39c3839f044f2a5fa34d11c48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b595eb499cd723fb050b81c9bb90f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d899edba0d9fc808e313d2050fea33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ee430f9bdf56f2708c85ed511025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa49f1fd533517bbe4a95f28c9978326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea075b0670336349d06ed998394ddbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeb9c14897586e36eb98ac11c3121c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217571fa9656b02d897717e542eac06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f4d20a07db0cefe05ea61606fd17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4bb6aa677336ae94bce8f15099879331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6ce3f95ab56d94c4294ee3bd0e3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160a73ba9a84354be0359f2821c9bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa4b0618759e9b5080f1d0644f38ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c829a9eff6abeffc3b02b6622d999c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624208f1be061aa0e38a7ab4a2d1631336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee225b2d17166096dfb69f3ff8f427d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d729e7920a53d7743e0b79b5e29e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c349b3464c727405a6d8e27c9aeb07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340552375ccdbaca7d9bdfd0e05b0784340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060909ba9bb9389195a49e8685262715341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4f22d8cc7ffa114616b9b99297f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2ec7545a3a7250d867e8c944faa4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665b984d42a050cf25ac85c517f280344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64d9d4b98d5d94b9bc5a2a1d212ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf4533f6151435a8a79b14dedc5e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff77aab2a2b49da438599dcbbd2308b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5241923d8b3be66a0f675d6d4b6e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e74094256f9dc304a51bf72dc5188349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2dc4da0a520b2d7c8e0d858fe8a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff52cce1036428ed8111b13cb72b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0bca8bf0fc2b3dbccd81cb274c10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc89fca04e502ecd5e4441ae05199a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f216199011d6465d367f604f67732a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667395f5db8472481de12f721ce7449355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cddf56d4d3dfe6aa5ea1410163101b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be52a9594f4b7bad4b0695bf11e55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bd084a4c9065ed56118969b6edbad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710fab110ffee7e2ac5c3dfb7ad11c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543321ce39a265aca937914b942e5e55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b43c4a13cc1dde896c995daf6072a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cce33535e2673b8c1ddc0e984dc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a17f007a040228bd3f37346477e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa1257e258b150ce9a2e34f4d8201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40b7598258a97ea976161cffb990d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f27f4b90df096bb20b933ae17a2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369e40b57047c69c60fa1dc15aa8bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3f4927b899bacd3d62ac85351478368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb71054f8586db131c73d7bb054ce3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453de595b558237b2db7995bbbf500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c6fa4436ba49775713584be3824c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc1a70eea737fe9f9f94a4df4a2a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a415206d43b9ce0bb30ddd4d8e81b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2316c187e608e292c0e97fd1f09ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4bfa8595d11f4a79053b4d5d5e17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7ec4279d9df1c5dbd1429c860fa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a7b2e9fe6cdb1d89516b200dfa39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bedf2b49072d8f2e5476b14ecaf8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb6e94aeb1a170475022f352c2fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16f10a909c32c1b1978768a189f46c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a161d7410fefead7c3af75b031db62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7aee0a20c9b045cd1102510c274e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3d7c22008b50c5300077f9709d72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12b6b1121ed5128a4043dcae30035384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c38dea422bda3170d34f8d81b8c375385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2857d7309a74a71dccb51e52c293386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2781e8ca5f1841ebd71c9063986691387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4f287a0b2d669be79741a5aa02f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c14f40a0ca91d1d7f7ea0d93e99f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb352b4f01a76201a3a90bdd52798c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f718f3cc6564aef946838b759769c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a39e3ee85d592a070159043bc3c8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfa93358576c8dd74af7f133d084d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7edd50978ca2ee5d2f695d3c6adea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826e3a800e80c36e45fbbb7c0309e85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5f030644c5519d9ee6263e6b7adb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c95868bda3f5303ef993ea75e2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb52dc2d2e9d64e2971c7c93a8ef08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396ce79b61c575d48004dd7141f3bb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ed8560ce6be791b8aeea859ad5e73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd266f753fdb182026f1f63950b66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d556ee48611d44b1f3e9ff056980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dd52a2dcc3d4c7ddbdf992732871b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a93396dd3a3de7381b754fec4e864b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb510369d77f733212653eabf4775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c28a48a2a2894e0027756663baefc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fdf22fd66c8947808a08731e4f63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e24b4174e937e0a0095060c81479fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a06347f6af64e769a4ad989095aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc9a9d704d4517a27791ee8df2401b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57cd6de94a46700b2d1e671ebf8d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaa5a59560319a1fbe68193080ea23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dcfaa1779a86de567c9ecf7a4f0b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b212f00a5ab60c13a1b54e0e8260b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d523c75e195f3a9d69009b525442415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17129b01b19d1ad920f72bc156a441f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e67185ea6d1d3ada30be970e3708c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bddc58172d6b3103bd9db6882f11c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f2153a98d17ed4218597198a2fbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca110600de2dd933f3a1e97d3fa25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8f3d1a9c0811e32539a9afbc58886421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0873669d00892cafff2e056219690422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac77428b4c0431cb4d7e86bbc56addd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5307b4e436f5ccc907ba37320e2ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72375bbc959612c21d1001dd2e27c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684204f65e6a18a3370b9567f6c96c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0550b0518bcf0eeb9e0aee16310ab6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087c3fb75f01fee8382db040fc155d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3ffd790f46570607e7baf526636a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdff4e8996ef024380be1fa4381a57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76249f2633d398566d6de8f88266d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78524bab950eb711140f59b4c3b04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac62550ccb0f94a6b86dab9d1c24c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98fe92752aad068042c1ebd295aa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1451f2224d40d54f359ae9293fb12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be7fb70ded04de3fba1c77cd2d4f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18ff8f6bfca25900b819f786e1b8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f765fa211731b372ac36fdf0aa28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0572fe4bd64a8a17970ef7de00bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f965cd545321de17113ce0645c33e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723aff511bb9103f10e6e8c60cf0d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19415024db87b93a7b0215faf25a23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5a7e8885782ef6408ffa0a2801845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf1a363aa998b943f6100083eabf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10d5d438426c9c50df4698506b4d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2690c88e8129b964779e0b6b80f90f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45c06bbd7645ff8c7c56a4d671b6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7155e9c61a86484c1ff5d4b6e73d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ea90125f5234cced638ba5579bd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6559d8296473f558e6fb06c7686c85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b41a8f92fa40044badbea2e72e89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655bf3bc3d7e8d3670a41a9d0e6f3b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd534ac892aa7b32276f67d2a1288453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91da2684973bf88e38da28e950a88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8fa80be3d82fda9cd532ca613fd90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e9e3731e87a3aab1c9ef95f45535456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ad3d53f810d39bd3e9dd1feb0e5f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8511be90017d8acb088adb1be491b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac53a22312a27120bf9c8c4b05347c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c23b73fad6c799ff17099722cd3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074822b6b46b389dfc33a31ca150b37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70daaa1a7cce8f130a64897f8830313462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d477d36cbc4b4d71e7cd9697977afb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207cd66be9033e5e79d3a691c891456464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61c33c5794b7879a9f7d8b37167916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069c841697fd6a27e40b9765dc26c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0fb151199cb0061baa62c49a626cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7b05a9a716b85a9164ea6c509b7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92bfbe3f98c4b4a505fa62dac1fe32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037c3511b44388abb20f712f2986207470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb389c0a3c56fa3325a3d56ba661e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9382b7fa9d3153a28826bdda0243472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea41104caa23a0a47605114532732b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bed369ff6b564aad12afac7543cfa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a5f13f5c29846f660f3b78361e7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6b0e828e41363710b7e0b55a226c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ad2267c531213ed3020cfa4140e90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5f8d600dc097aecf5074474d1b09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615be513251176adcdfa78fc9c54fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b466ca6c03d51414af4ee7aa16c52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adce9941e2a31237771d224832b1e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bc0dc5cf62e2441defb92c337a72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5b6f21ccd7afcb5b66ed74d9b6b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4b110fabd78d92cd11dcd543206e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8efc1a8d4254d44fd0e5bd5e293aac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32191245d9bdcfd549e8c025a744d95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da1af9d5a6f3ddcfa957ae281bf96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de265623bedc82c8cce8388c9dad4c63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e669806acc26fe706ea53804f5cfe4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ac0fe8f6f7b19201348ada06fd989490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca70ee4f4b770818ddbac670d457a8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2580a895f5ee6507b6beba283d9b3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b84f5043df3c9bb3ea1a745c39a59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a808463a8f5238587f0d50057615bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ba2da8a6e48a4e8c5460e552bc8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e0bfb1f493a8f8e9cb1b15c85529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f147a5561e1a75d949fcbf3b2206497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667de54b08a009638362498aa5c4cb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa50cd0654278f8c40a96a3b0154d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0ffa8c7e49a87b67a799b480e729500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94483b05000a86a3c73446f57d4d1623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8395d3433a647a7de18914685868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9838ffc9c7550cc1a69eca3d56f0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630bd44e6ef5edb36d168cad362e68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a24b56ee0ac9b1b9399c7a9a32e3b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c7d3c8f91da4fe5542e674ea70c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed82bbf0f898d9ad93ba10af0abdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4e57c6673eeb46f9a8d7ef965e5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93ca5636d3e7d00978d1b4e93b35c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b025dadda46fc3ddfa641cdcc34dd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c9d85befd432d57ce14dca4aab88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5bc547f8b03889900ea8a29e03ea9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0355bff1f58cdffbf0814dc8a58585c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a4345804be709b4f23c5fb40b40f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860778448131ce6c8c06c2bbf76aad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814355bd9750cf5c57cec507be38321b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a79b1d47c6e580267a5610e2d0069517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1667775a9d98069b02805592ded2e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ddf8b0678f67c77653becac125b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0cfdcbf615b64433f47faed7348e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ff72d3aeea0a852987c6cd5d99f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d118af405697928b1006ac4f36536522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb078851ecb73572ada3ddb5cdf81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1fd53712f54b5ca0d186e2966f29f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164be55fa12cb5669965e57d8a5e8bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94e34d26072b99056e6d554c7fef4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674272ee67ec88857813e9c49d7bed4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76507346a95e4c71b7ec1acbd974af4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f22eedc2a1e2c69516d0b9ba3ba6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836a40e78f5dc09750d6e9ac8988cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e80c26bc422f3fa51b1682ab05dca6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc92485a891e8ac6a559daad349d90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6223ea862defd71300192335d70d30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792afe4e3711f9d13e73575fba94b5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5df65d1fbd19d09158fcc2ab691f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed5ab94b667dbac01409524b91b827536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11986bf4980e51bf13b3654e7bfae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad5d34e03e8bd04e37b28aa035ca5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03788a42719632f6cdbdbf3eeff4dcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454649b201a211f0ac56b19182d7dec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3280eb0ea4d7dcf9139d8957cff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a077786912d5adf2ae84de22c86e111542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b67603799d02ae65469e19c495385543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f84dfb3215793de2684edefb8268a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6a14eae919789312b83310cb5660545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f03687fba351b69c3390ebc3f6708546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa16b8e95c2ddd58c346e82175781c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5856f2ce4c34fab96cc25dc93b915f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b23f30acc64ba503e67f355c684b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f519d5e86e988969253c7a463422d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73151c6060c8bd5adda573abe354af1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f067e38b6ae5282fd51607e9e1cba76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66170cd24c9810c00f9575187027d75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a40c534f875641e130012afd5307e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb647d6e728c4cc2c10a315b4c789de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cef70b234ad1a5dce2a61c7f42ce9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c6eb6bd7194e4589306f0c2a4fc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d97be0cccc89726f26aa1e680e7a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45008249fae626918fd7993137caf7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce01dd19c6fc80d162a49fc3386fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca2444d68565fe1faa683115c291d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797340cab51c7c97e3b2b24cf41074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0d813749ef76eab1d2dc1d09ee2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaeaa01b4435a2304c7d400de4874c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef083f5d2344e4e016ba48a1e400854565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee290914fb043283403737fa86100e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0261a0c232051917ae501e87e74cdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3219faed0881196fa7f1a84e2bb1e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a769cbf09ad01874fd631b6ffbc2cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d22337eaed37db2d2de7079efb111b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5ef282ca0d945e1d1e645759c519571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398e25407c920a1c15d827bc2c67a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6050f557f54e7ea887ecc3eff149573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac0ec55347940e8328d2f65c8d29c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032dc9f51e43d0ae03910a8e633003575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d41c054f5b62843f530aaca5df0ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8681a330ef86d86c60c2cbb935caf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585cd794a37940f99e11f3f07f1511578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e75337fb5ac45cd2428ce1f2169b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ccb0eaeab91271b3db082e6c8f47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2029db49d3134f21a96eb0c43e8d11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756a3f2d83f736f29012efb28c1544582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8c949df025aa543664fad21a8b3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f7518a59077677183748787f041b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b93b9a3725dd92964cd2b0e3a30c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1511e921fab85f8c1b6f6bee2834fb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516cf257edcb72b5b327a3793f5af85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3709e3e8b8719af876a16073de38361588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bb8ca7fa6dac3314d756f444dc5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6d94d57bd3ab1bb12a202645683e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65cc4f6820684e9aec33b6affefed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd71636509afa29b16867bd9750536592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e6372f72f440655d9ebb1717a99c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb58b2da872c18760fe3caab3d0669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6444143f4f39284b0215b47fcc4b0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99d1138c034099e9d0373a1ce4572596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa211061d5dd48a317b654aa756ebe37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc796bd0b63ead41d9a1c068fa623598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab750fea8745a35bd1bcb3371f3d310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb290f0d7f524585e1cca936c59b3f14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf76892c0c01f745ed38c60657a9d64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd95aebe40d9ca8f9a45275d97dda9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f91833f961074e8b875cc3e824ed4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cdf00cd6968548bc0151df3bf6de0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41629c115329192bfd538249f9b0a873605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e539a9871c69c578bdb97355c5fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec809850dc1c542de66858bc3770735607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb530401fda5d70b36c518dca6e4ff5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555706cb10107d144b13efa24a318d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366b9455060a4bc6a55afb9b98c924610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b550ae0c7bae431df068cbee4c0af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff911561876e621b18d73c0081ef48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c6d07f31451dee65982b3e73dcc9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b8b9ed047c9bf21e781333b50555614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf82bd9852b6d1b27f15cd7271d63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf7c08c59a3808899218099b321a93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b33cf9d361a79a3fb8704ec8e617e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b645a158182393d4b56dca40aa3c1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289ba8b21cffcd3060c6b1dc9df1a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b070201ec8b4e41b3e4cbc8b790c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfb3c63da5bc31552719a7d799c02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe50affbe8e82c9db4cbbb0db1c60e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d2dc70e8da37192589d140a70e17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d525a4ebc72f0262bbeb515ffdbec3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55681cd3dca35a852be78b9919eed3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f955917b7d782abb45b615d035d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99755571e9bb67ed7f915055941ec7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc75b7daaac22b00022c6a7e694d22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a69d94036776be163a1be83141c4ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a474a7800f030df56a91abe005781630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa440979d19f9d7bf5423ba9480b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09082c3671ae18f8d82cb5aa1fa6e10a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d6b6750d85419ebec69ce877e12e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c0db9eb04ae599181235fe590975634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8055da564862b6ffb6e2c0ae94073635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ec4b9baf08a60726e97130649c7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16682b1a2661efb664534ad71d769f14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebaafffc3dbdfe5ce2a018069b82f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12ed599f30a05647340af332a7220c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185572059570ffb65523b3ab7319528a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd370027c45bc5c4f0a113fe62b5546641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10b481ea9aa82e1f4b5568f6aa2fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369e6db83076db562df3756103a38b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8746de0dc4b18000e567606a46afb72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9487e3f84d6692769bc66805536319645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a00dc24ace657aea5154c69ecbe1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d3bf1e86cf396bf5c55b9cac2650647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdcec516f0cc5d2f143a4f81fcc80b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5cbd2b225b869e48da55437b7d1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdf43c39b278328cd74341251bc8cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adc9610a4ee1e1a18164746709ddf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89418ee7b7b175c4f5ff755677fd6b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce10e996189a757e0dfe40df35dce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452f906a1b916a800ed4504cb5a4a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187d201fe49b89e4699d70ae6be0da1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643d1174cc3883496255fbff4cd5ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4ba0216db719f0b0b66cba209c00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87533518d4b4bbb7831d7d2a7e799c8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ec11c7c7d474b2839b5c93840fa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426073f2bc21e465b74f31f2e2d9f1a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffed7d0f21ff6a0cb9acf56d38c7858661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef497fc0e39a03f96f6e68b784316662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bc58902a0f69cb21eb14c2ecf512663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edb226d5f3ddbfb8fbc780099266b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f74e4c492496f7159966a6c4a729fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4808e93674de3dfe890ea3ab2e73e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3031bf3c2aaa3d53f539cf339fbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854066ff25bf816e41ba491a88653701668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e75c816efe4b9659c53e622ffe70f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364297f6758960ba73823c37c75dfd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800df521de1cabe0e70af8e156ba3f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d11b63a3f5562097e9217beef1bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29afcc63801cfa2a9b15b64eb9b70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3401442cb5d173270f0ff7d1df410674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010b5f4ed6096ae80dbbef2a1a2b5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00315515a3643daa382a2d7b58c54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594c14e6e1eed781eb18fbb07adc8e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d1255dd4e7f5d50c6e4ebbc627ab4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c71d1556c30263f232af536497daa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63242e9757ac6d5f120ea0eaa60a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02add92f83f2113da49ce06d0a6efe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b92af0126adf78030b5159e2e9b673682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422eb1642e51de929946fae4aa7515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363bf88819862261d4388c8864a0334684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01c7d74993ac0db29f019367505e89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64ba930e4b6331b39f4d7a9faf2ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21940efa6da3f29c1c592794417276b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d289b9b35bc13f24bc97c4e369f580688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89b259b7f4d68ba71e4d7809d6ec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ba15839e16529d84d5149faa2a01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb7b2e07c92ee9af71a2d4c609985691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bbbe1407d3e0d1cc6a3f51f3494d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4cd5c95e35407eafac6e7ed3ce439693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa85e24267e73396bac80c08a790fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74569fbc32fd4c8831febe018bab59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526685f66cbb8a0571da8bc798656c0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7dfc07a0aee60cc7a0b680d3c7692697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345d10d291216457458201c62ef86d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4e2df405999c0746304e97fa9a8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdb9e769e23771f185ba43d477c81b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ee0aaa490e4b7fe6bd0bb7ccccda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6c1699cd4e22af722645cb490e8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461afe1c8a87deed283dc4eb2d58461703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f69170af5de44595ab8976dfbee505704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c5075ae9603b9c9b3d8c335a16cab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59605a01d2845f53af9d63c21c3193f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca717b3ea51578cdb39eb4a0b4cbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7b4cf810b1348081dfd4ea14a279708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5517f492224673c10f8fdff494ced709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f43e5d1ea753377fdbc9455c37b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4378431bbbeae1891501306f72b817711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27639fdc8ea2ae5e45459a2f01555e2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf04592d6a3986b2081ba9a5fde06f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e1bc91496b9a9d0259f355358fb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364895f8d17f0e5dda298d4689ca70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee95f81f54201c3481a8bab4979bfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6faee4f29cce3f35c27183cd7bd7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57646890b5889e2e6a7a19983ec577cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13f75dfbd3f233c977ec09bc48aa4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453503e1c3d73a264320f6e12d3e787720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609d7633ee4993b198f52e70970ce2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc072f2177bca197b5b4d6a88e330722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee74c4889dc6b62b96d534fa3bff170723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505f120ba77afe79dbf8b4fb84866b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9af918e3beb8394cb1ac6a540201c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ce2b8d1a2fa72bffc9665b069cf1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da4417136350f3f73bbcab51815575727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5e3e0c117160e31e6dc41f6fbe89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe299a076d645476319ef8ab87092c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff3270236cc917a759c9cbe76a17c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412314b3161af9f755e376469bdbd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17de49ad343d498c3442c44b76d048c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213f01c7518669b7aca30f9a13b592733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047d10aa030cfdb35555c62df3c580734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125741be4daa8e305862f5fe958efe1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456a201772a8d2ec3b9134235fc16a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba9c6b63dc2c14df2f4138c21ddc0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb711ec322153e0c7ff363ab69ea7ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd373ecf97edcfd7a0d598644b51787c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b00afdf122a7f41fff96e5c9a2b06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333105cec6611ec20b968a3b7fd640741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e37fe5ddbcc55defff84da4055f51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d480d0973786afc6e80b595cb392977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ece6981777423421b7a66ad00eba2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e0586acebc20bf92868380b6d7f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe6b84121ec9829f14b6f8024c6f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e42d13369520ca9c98c3ef7ba0e53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774721b6fc99982d92b054becc42a69d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27196c93a04d920edade6e9a8a7118749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0b3719f5e64e19c7b7e7e81e7746750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1ebe18ecb89a2c8340bfd99b90ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1647f05276f27fcfb34d6ea9fa649752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ad257d96853497d3cb949b545a8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e6c83eb8a7dd944c3b3856c918277754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a52bad3f2e35e112b84960bc66cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843176cd9419b355460de4aebe41fca7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb2c16491404976e6f1379b81322f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1b26b9eb2c0edbcc2642c766d74da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7841bca67d927777b7f81fead8f87759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>