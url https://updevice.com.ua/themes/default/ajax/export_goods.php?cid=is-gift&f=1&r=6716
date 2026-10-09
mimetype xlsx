--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690034e1f53dae7af2a1a67cd51cb1081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2fe2125fe35bf6f2658c780fc2a342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00bd7a364cfdd7227c062ae7e45f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18262b7e1d143d0f68f41abf7c031764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5684424a27b6f39d7390e956be85e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c007a6f9b0216e551d4a499dfd0df16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153807bc42baf4f8ab73af3a2bd93d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba855c8094be7067d0de1c9a3ddfa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79483d7fbefdf054848342415cb009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6709a896dc812779b6491203f6eceb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cca87be9c361175792575ad44ebd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748af6a8d04219c9c4f5ddcdc002f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8d0e649f4b1f5d097c31dec8a20113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc68aaf515d96597f5b5e67b82705414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6ccf6a30f85ab7ac7be71e9004b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74025e25c026d52c3df9d93ad7b34eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d8e1594cb14b4420d30df629e258a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ff504ea9cb7cd073a5a5420c948618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ffb25f747754c71569ee177e5e72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b94e0688887ae70a08434d6e893d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6e103937c395daee419d6be4f6c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc027fd652ef6a882c16ee8b1e3ea0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951bc5f09fbd4ff2180f83ae9aff1ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d465ab4cf4dd8f1d4fc3b37fda31b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30dfb9102bf13eb210e9a8655d65b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bd490c5c99dd366ff615ee03e71cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b64b21a86626c11d52574d90362627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0e908c59ea3d14369d827134923c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f313be79841cfdfee7812b73829bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ba456a391c0a198a3e9bb9c0498030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d632d6cc35cede02027b57f543c2a0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c3d43f9996ad4de5789395778947832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329208775d953789c8f06907e810bf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8163da34aed3dc6b025fface09926734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01e103f6331fdeb2b48fb5e50886235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e091f16ca2cba83929c98c114d7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f138c85e44b81247a166c56ee6eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd44544314113b4d124dcbbe19715a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf81f9fad20d9fb4074a8b15eb85fc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f026670cf810a1ddf51521e9af5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cba71164af7c7a1583b8ebf7ec9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96a40910ad93add01f46a5d0f49c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8798e4f390acb3678cacfba6f04843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50c8d577117e976da373570a581b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1abd9441497fe2d84a95831b18cc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ccf44b5a5500b9993bd3e18e4b0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d7724c90748f6d6d02b83845788747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71cc978422f79c7e29b7707b34264248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29db58aa9e8d9d2a94153cbb9f84af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54733f67bd29686d1e554459d66b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3186fcd14c04394da2405269fcd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5bac3faedb88e94c41801530289e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27849c5a8281f6d576139764bf6770253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509dbaeeb4d5c47eebc73f1d6b458de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5c02a36c69df67ebed5f8c2d405955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034b8695a8314f56fa2ce5f482a4e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5656a048ff8ed88fd2a652067a37a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa86dbf271e024ea76043aec50599c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9605b7a849aec6a3d0372d99cace68059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1cb37168dc62733ddadd9b09796760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf699008bf85168c28d0e1e147ef15461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eabae9aeaa606927f504e04cd6c8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e372ec9ea61d69ea1f487c395e5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e13c405870a122986c8ce9c59043b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f82b7d2b58bb14c9745efa670cad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905f1fd0f61991d54657d016cc02a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7d44363b4d7837f04c24e076b8c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b5b0466477d8dfc9e583dabfe41168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271aabde99b879875672d32d9fd8f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0878ea935f13d8e6657b210cfeceec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2ca686d5287579bd6a3cc6d85a1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a208e72c82b321cfa062226e7e2d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec18c44c806007af72f1c279cccf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a636d15ac12461897f1d0ea9f5e74974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc693b3b76260ec14d508ea69518b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e415f4e9273c2eaf6d78d95cdefb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a8d6c1389303f6b51285bd7d5b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e6cb5d8ffd8fe877218b2015d7f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447cf59280c640d01fc2d80823e38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed005eaa0354233097ad2e76e878f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7854944fc95c151f37bf3c64c92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d39b10cba090cc6cce15cf5b135682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bdd6a1c60da50bafcde76c2ffa49683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd6c691c7f19b5a6d731ffb16db65784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce9bae7908ece59c371375d991ccc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540f744972d16de216396fb3b428e5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4570ea4d00cd9be0be5efa69eb08c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5280c18d3b99955eb7906735d906a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4762edad69839a634e7a9ead07c5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10449ccdb9cc93c4682c69a4b4ef49cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795d7c734c4b195e5b1f90d9e207d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7040157b4384651749fc44b067af792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d316c6dcb589b400a0caf1d0be13ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bcb9146dac36a170815a88d65112194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7f893cfb7d87e744ca6a61743964895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0829a17bbca0372345116f99aaaf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956de0e9a6cec6ebe4c5bf25cf7b7cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25e7942a1750946fab08391f1409698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f03e852849b74b14ba6dbf0bbd8d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fdfd99d9f4520f09a51504e6c6fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf4491b7cacfce5391c31230e9182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1edf0c229514f25e78fcd0bb1c24f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496109f0058113c7725a97f24908c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50fedaebaca85f92fbd83e80916e11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff5bf288961bce2d54da39d110320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba870fdced6042b94bc8cd13b95a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d7af1669153019aa63aeb2de2869c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4be0f4da6435fdaedd3edf6f7d1ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e638b2aff91e74b18fadd713cb6adc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f66431b07cb1c4c8b7219741a942110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d6cff0457eed1b6b3811c580abb2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471782e504507943e9b00640363b604112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ead727bca6ec7020952776c215406113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731b0a36d0438b8965ac4991d93b8a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470241d305f8ee2527b2e25bdd63ca77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f75c6b7fc21925821697931b88a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70daadf6b757d119b7accfbdd38a2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd4dd2367c8acd1b3394b11edfa44b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286957e0049647fb0cfdf25c5e89b588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860a8f37ed07f5f4c868ab0661f7a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924cc988b0566350fe0784a8ddcbec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297339adce4f10e29c87a9b62c76af00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b2b95db4add420908d9fef992a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c54667bfffc45589bfdcff465af378124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84612d70377341fe7f2ea6d7413c665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba001d681fe9b1675e5c15dc0bdeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800daf2dd28c2ab34533a40dda00c715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdf31d01bcf7dc7928b6e9487dcaa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a624681f3f2c326f01447c41e3ae4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78feb5459d40e4ec2a5d6babea183d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee71ae43e564c2aecc9dd700f89058e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dc088db88b8ab93084d372bad8ce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a03df731b0acf7c2d20e29ab509f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147917d87fbe021731b3eeb274738f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc55f62296047f5244d94b97f8a197135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa7d48150e456efc38728c7fa602da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d6643207ac5966e436485a93939a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581fe0806f7bf48bd8f2f37c782793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaadaa13dba9c16ef662f969769e64d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7340068af336b2ae5110294dcd3a45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594689f6b3404b00b0a16298bafbfdcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e27f5dfe145b4ff59d073d694aee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9459d3df89893650ff3ac73121a514143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563d60110ae415b61989b8bc8cd90a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bd0be8e109ea2cc69205dd803ca59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7eafc59290ad59482755c94584a86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab8eb5dce029b3536f3283409470c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f7837282bcea52d89953a1112951148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2f4f9398e0db89aa21ec8be10e57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910fd8ee9db2de111c4b1d1ca55d34a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12381fef1d3f5792e99d05f85a28421a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938bcef532e5afb1eddd0b4262d4cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507c71d8eb0accb32c49750080cd35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aaf70d5ccaff64130ff06f57ba6dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b65b3a6c048c1e740e29faf858152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e4610fbc3969ada1e92bf4dd9303156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24a1b19c5c8eb79f1ce63dd462b18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd069dd71a5419f42ce030666e430878158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e6861148b063b9db198f4de193f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9565a289d5805fe5024363c642094160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d835afe3a340c1a4da902715431db8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a06434be5e1371b6a7d681563b8afc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b0be46462f60a85bc4655cc62ff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b1e4a375c008683de91b7e9f0871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ac0b86a852befe4c23972272fd899165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386d5013e316bb6e69d84a8073c1f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca2d9e928bfe624541c2cfc9c7018167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7256823d3ed8b5ede957a0f95cce26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074801da75c4aa0eea309c71afffec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2a7993e8de0258965ac8b5b0fb6b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ccda3de733bd7e9ac15a1746258d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89ba5af22f3554e1347afae1fe92f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43891626b4614848ae800afa102879e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17e1bc49ef8d5b9666a07372df2b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237ad50150a2a83fbe51027976f5eab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f795f46c098a8bbef9dd8ed6a57450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448b1df1cafa8e710db640867baf41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6214f212b5885fa9c7b5890d7ce678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b442f0adfeb0984e4131a951c1732a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a52ae78d25ef11c6d9a0a5bafa706180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbe64848b3732fe92f328180ba4d3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b6e28255543c3cec4e607002d32e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ff17473a3783b7fa907736ac292e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7f8aa85d67d9b3322e815951cb34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1faf00dc8b5e8816c4de877dc6bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230ac4cfaf41d64b99e415f20c2668e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5380fb6a57551157915420805924e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0c4350474006f90ba6be130236b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c8f8c8ed26fa7634642535e0584a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51c7f4ef1cee8daf349679ed9ea24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f41295b33419a4b9c0dc3ab31e4b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b184b5737279ef6127452b2e4638e0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e6007e7eaa417332e839388c770b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb84874b7a0f67a66857413e474c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a3761504ef417046548fc94f70b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757353351bf678e3b7fc2d92427b805196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dba22cb9a22832244599552c16e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bc08ec0ddabe7a044607bd167dff4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73abee45a391caa7c4ac7ecc60e13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e596d2653781de3489cc161ac31a06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500da6418d4226d1f08cf17f0999030201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f9772ccff7243c6cae5366fb4fc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbee2ab9602afa46ea57d587c001c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379b957f9ecbf7751ad70b91e43f32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cdefab7b3c9952ca2e0d84395955a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f35985b97f966809a92646764909206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba793af3e67237f88d719890449a49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c72df1fcee095f9d4b7fb0a976c0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb04e71e0248a728422be1520cac33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee511e3d29634fd8ef206064a350c52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa571a9df4a73a8ffdec5a27489ce8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30c9ff8bfdab68c82ee294e5cc7a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4bbdacab7262f9374469d8600322213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd319c9bd1d320e88987232ebc8a4f06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d291ff118884da656978b018b699d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd562984431024ec141e4830f6a8d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c33519fd496af44971cbef4744c02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1289535a476737bfdc7c2b05ab0358218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b0ab2d14ecb5288a3923ff9152d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82829e1a4bd46d300b5135f9a0f1d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faca911f3b8e89c13389cd4af4a150221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf098c9db4e251365ef76088efcdf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89965793ef07f343e2bad4ad43080c24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79836687139ccea9c71788e8644233224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126104f62279260328953c1e335be9c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef94f0eac88380fd54d17a3993155f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ad4fd59e0083103420f09604b4b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd2928475df0f5991d8cb1b73863c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bcd9f1806532f37fa83917ff1d5bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a14a41d3db4c42a55c060c61b54dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e9d3e7f9a185bb3df830f14ec918231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f6d4b01a5b11b508dfceef40509a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615fa55e870e5e81337a3685d7f026e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e86e5bb08ef30b87c1c71a456bb1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737ab5d5d96f82bc2d32bbad5b007c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81bf36df93088ea5165cacd714d1de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2acf7252968eb60a1972697e64d0c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ca0486115f586cd7185bd0513c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4eb60dae10ca8c0389d5fa9f6c6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207222a277c4efc379d0253943f6ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ff0f8de69ac19f6749460b32daba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccaae95f6a796d0300547af0c5821242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f051a5980e8f4ea1d7224b677f90a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d6ae533eea78b2a5fc55b464982a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce656c0bef4370d8852f113933e251b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bdacd25d46a29721f78c0eb1a8876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834db991f84ca7082e13142ecf70ec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4ac1660a20920ef38653692f9fced248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7668215a025ea0c3bb3f46cf1d3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d708d38ee5502446365e5fbe82aec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a34ce77561d68db338a613c37ab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436482efd0fb2bcdc129b4614a7ebc50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb989be751ad694e66dc08782c47f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada542056fb943e9dd059b267b0fa79c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9a3d17c754d825926dca3d0d5b2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc507f2e44edd675528182ae8b1658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10545405407fb1afe6ce6035dab2059257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe805dfb201ea5e4097673dc34f99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c86b3e5b25f1bc2084779230f45d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f79fbc5abe77dce80a6c7c83367734260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b5e2aeaa7dcf51ff3dca1e0d680d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6f3cda75813cbed307e5e0936a99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2843c29f9cdf1e1fab25903d3d0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e8fe59811f88a5be847e3f0a062a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce2642e0d74be06f96b3e0f7fa078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985e6d526b5077e465951b5abfa708266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381767488cba3011a9eff0dfd1523802267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee295a6df948875e5bef994bf8c72db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed734121050cdb25d62f17765a986269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb69dfc2fd0899f85cb0336bc24b2c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4b4cd727e7f159068641a205d77c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1bf7dc2fa6a7328a19a2fe217e46c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15492a9170d658b10169d4628790c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ebfef90238e158b8147bc8220692e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457125b109ec81a4c90b51fa6e480cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc914e1b29824a668416df92bcc7f67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d9f723e29571519efc8959fd64c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6265beea7738321fa1c2d9ea0fb6ce5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b490ca4aaf352a0c659b61b61d636a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fabbdec494f7950c4f8085e700ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5a098ce448056f4d19f2f02221ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc04d578d96d878ffbca6683d1b401282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd55c59b737fa11a4740b2042bf2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb4235aec377b9e8316900b98b6278284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2805e1cb32bcb437971e7b1920330285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477063110c702a8f094eabb7c8c075286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444870083253a5ad7e08697f4285ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6d781d9706c7012e4176797c1bc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503ead0d400c9501228ec807812bc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6ab6bbd226f4dade7ce2d039a8ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04b5096937b057b324e8c40750bbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b88027735feef7cb2687a3f45594292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6a18397f9659a6b179e7ac0d81828293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502a1a3b3e31547d1e2fa9652bb99f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f4d6158db4ecbadeca3b5e54a0eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937b69e9236d7bc02ad1a1087aba4dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb980b0c7649401124aeaa22434762c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d0c818caf3a9e249c23cb664ee61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ea93cabc07bb00208b2a60fe1d25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3962e9d1e59807c23843edd365a863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a526cf2c6a0a04f20c1a8a83d895301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62c732516ad0f81edbac04c154172e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c115472c2a850548e77acbe673c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4e1e7c2aaa2b286e7ce139b70fd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ffb2c1a9e5b6f58de47cbbbae4e88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a182ed8224b0281024f43176e81f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc303792b2a89e2bd90057bb6b128a94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d053313cbbe5d78906bfa5023be8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de51616922e9cfab99d0a0c27cf9f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428b888fc922597fe1ffcbb690da6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca69658e3bb3bd703d3b25bb69985311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3bdcc05ab268a78e94a853b9e51e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda71c602a5277504ac7d2036ca704b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b265a996e9718c34845d3687fcfa45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1db25925cbc7d53d72b442266a4682315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57569280b20938bc812c1f41e535a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e2b410d427018c5647c250ab83e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15393715d1040f873eee7fe79548e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc1c44a4b831186dda951f8752ac2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b4ab0f41ece6e15224a21963bb64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb843841c39abccd1689a02920ebc503321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3d445a7e180cd114939bed9bd2e6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea68a0b574fa97f137f9d8094200f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5801d7bd880d3de65e9d89f8258494324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd187382eb5320b92f250ecb2d910194325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14336f30d009e024b66941699a238db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3172f1a73bfa15e10a66ecf6ed619f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39853c9a3ad0ca0190abbe016165df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee930810a7695524112df0d5865a9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ee61b4653417a27daf5dd9e9c63b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb544e6134c8c5baa10debdca6ee54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279bb8ffd3a4ec087b0b637df637b4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d3d6697db88c7ef09bcc4349b358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb44827a4e741e2ad3919a6f97bcc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88661816daa578ec3db26a4cda082644335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38d2d3a10a1f9b0253d8347c39024c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ded59793cece9d96dc2f3fc87553f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18a94b7a6f03896cd7176c8ae19f77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b25c110a77351767f27606b6b926339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302603cf1bfcb3eee3ff1a2f64e848d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180644d35fa897670bf5dbbcd894755341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd58f9da2b797fef08999276defce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d50d08cec4ffb6c22b1cc1b9cc78b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cac3a9376039b4e0aeb5e5acb5097344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94323710a484e3dda04f206243410345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6a9791d1430474467a7c9654dbf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d1fd5e05dbeeb3b6ed666767d8efe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e06762a3f40240cd71abaa44430e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca327831c44d90b7ecd7749c835156349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef59fbe8e5e96d83e370677cd2658af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e7cee08e4ba8cc4d25ae5a4a46ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257890cf3be68ea51feb2a9318850b38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fce4a6998d09947fddb62f8f55387353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2c554c55d898a9fad96bcaf875d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef4b4d62813903ad9faa11f2ee64d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6782f93b60e1d309c2fce4181b081356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4d54c4d095c30b6d0ce162835387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7930aca54aacc745d007c3ba1d1c58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f95b62fd7f75ba62c91af92c9f509359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13b0fadb7f27e7b1897742e3cb217360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225877a96a0d4916c176e1593c72a60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530536f2d3aff0725b09efa836da0d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9e1ba6ce939990a371201ae91040363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e25a3808750e93873dd1ab71c9e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0aec7392c71312f84f0d698fa10b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b467030a770d496a27cbc12d638d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ea66ae654ed8589e2f883ea635fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21159946f9491f6b3e2b46f5f1bb800368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178650a098a76f3439ab2c4961e57abe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2496da46e252248fd37465be9dc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6402d3fd1de90eafb7af490e4642371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ec2096b41eeed650d2990cd8cb1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229691e26fc6a4a4d03c49e94f1fd36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f48db3f6e1ca538ad82373a0dae83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480238b0218c775f3ece6c6a1fc6710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef43f53926f92642927b625e3ae6c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4bb0f69358bf565aa6490dce7b78b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d617466279fc59d1c782ebf7f901b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9888cf422f6c12258db8d96a80b45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c871d6c53328146baf8f8a7a30023f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771fa93e7bde7f71eaf28db089e997b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302445334bcec1975dc4ff6cb4c1f52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdedb06bd68be5115e78dc608ef7bab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396cc4643a551d1277e5e6d11714cdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90885bb3e68580684f909ae6b5637f01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a89aac1aa124773f5792e9661a6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e115ab6d19759fbf411a9d95b1907d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70b4b3c24f60e8fbcc2e4a5ce7f943388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb34e72cad756e6461f49d6c9e7ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed0bf1b3e519d2c608900332615acf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda097972da489d6390efff8e2d2f01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e1835e7f36ba8c3bab6db4d50fc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22752097f64e91fb9924f89eee9b6ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1e97d8ebcd170860eb5961371b847394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20df84cc71f3a013a385f5ac9b5569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf5c90c3d0f5f78ed173520f540ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416a2d86418ab879b38bd9c3eea539397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331890d11523cbc709e0fa2353ae4b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cf1898918551dc2893287c63cc4c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dce6fce0738af1f06b673449397a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5744624fd368f70e313d33fc6ad92c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a611f1a8c1c768f137e490587c77563402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455566924c2f0208d25df23248c544403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a92d67249c3c7c57d37422c60b392f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d6cde430f635e4132676577ca0eac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227becdc1d3052f36324830f8b468c44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc988cedcd89f158292797c369fda0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd809f410d09f9596e9ffd1682ad32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fbb7b4c16ffa548733b843ab77719409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fa95a369818e2d7b65cf9d96ecc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06fcee95e09790f948ac9bcc22fb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ffdcdd75280f3f0470b90dfeabc5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3deb1fb1698320d08acb20debb211c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6eb9302b93c19b465aaf39a9b0a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bae474a79a779ff6b971420fe478415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1014b6f4f52f5377eb903dd9b041416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149bece83377138a16c1b76b68b15a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40547e50909871cf6d9496bd2d4f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff256b7544f494c19c8a8efa4b069a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a31de8d8639274e2d226b21bb7d38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6629884b8c933c9f35bf5d197f58d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746492664f929dc48773ee9d086cdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de7df073e1a939ff4c2bce8df8824423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34165e8964218db8f5d6b581b02502424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c244d00f69e0a55fabe0c65be7afe8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139f2942035934248670830a29891ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d18ce5c88a2bdf6dae0e0cb33c8a67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c69246c48858633fbdc7a1ce527e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f40f97b7793013040c69de4f97113429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7cdeeed134efd34b0bfd724603325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328e349b42312853f318ccbdf97f832431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df6beeeb84773e9d141371604568ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83580ebf4e276710aa82b5959a94ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553920c73735d298f8686f4095707481434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783f7564e6c05915e28c47d2ebc3ea9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea33af6626bd52aff5a828de71adf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee4c6552ab4852cbd8d55595220dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5fd03f50d6ba15d7d77a846e9af6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1ce10ca5c2546a62b46532756913439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6ceb321108518564a9dc8e5ede0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8380436c1992d6f315732d8fd4a413441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df21dd394c46e3a360f55526c04640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c1fe138942a31cc36967f0ae800fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4bdd69b97f7d2250660528e335f25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90683dc95acf80e10d1685a472926c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ea037edacc935d08bcd0cd5ca10e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b1253c99b6b42d85aa862d6ee02a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0610ffaf2c13f3abebcf308b9e4c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61f9568795478449f130abda4bc134449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33879dc97a80d95de5f8ce71efdbdcea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577aa764a6b822ec3fb9794f2b7d9ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388dce8a8d5c66afa4632bcbb33c47a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f560ff446d0392aec710da2f6bbc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213db26772b69cff9b4b677d6855c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f62345ba2b8fccb50b9916323d22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b12744188c2d4cec199dc7dc0e0ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff996ccbb7bab4a6602972572fd65ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7ef0f641ac202b4fb799965ce296458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd301b2e4f405f98df7f05654084b407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ca667cf03a51514be2817d69ae91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24be2dc9699bfc57119f19594141e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24d6dc9f38a912e0e0936eb9afe14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ee79740f31f5b2b686d166fb450e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27378567790b4c8be85062c633cc21de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc166417022ad0630715896563ec9e07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caa3f829717629d080010f817ecffd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3b9677ce5ff2f6bc07c0d67870173467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c7c60af032dcc25c651bdb66839b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ab3ddb6501d257bba39aa155c68a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d9cc313fe49a05fe2f779b3066cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8aa46b311123e5972951497b4b2e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208631c6b31d4737cfff03d0e28c1231472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6853c9b1d01b3aa32a158e00873a3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd562d07f692f98b2355e62595ce78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e1921c0fbfad3ba42c5a4e63ecd6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354ce393d989f97954697243be8842f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f80dcf9505973d239dd8a758196ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd5bf81f13471d306599ec344f7f97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1810f6fdc7b6e7a05f15c9f2a6ab24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c6db46f4d899ac0855e73600b2bb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d6f5b4f59c145b852b7bb5a555ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d091844295a8045f4179bd31b16ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ea955faf22ec93f2c5308af6f24a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669606cc641b8752d9d01c6c4a04107484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e12c9125d03b1a4e9eaf98879a231485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b17d7a9d650c20dbd03a4ca0a03b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bbdec53317a6cf99fe8aa5cdb887b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6fcb23f5e68281c5577b465cbfc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b89c54c4a38491b3e41d64a08259489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fb9be7b636183e594a5f56a71e6e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da9f5aab133438a087ff60981d59a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ef5d40d6112b00aa233ec0f8daf3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463e36810055592e17459540f069c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53286c1f6a822648de05f814307381b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624307977c5bc9dcea704e96c714b6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748a4e2d9350b779a8effe8f3c3cfcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f03ed6ab96643509d9dcb4814b5466497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde010b4d754d17d4ff7456697b9a55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c70058e5e9bbf415d13cef748b4637499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8cd33bc203265ea46f88305b241d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eebe587e6c32672b3e3a2d423ecd48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f094bad7c4f9dc299467994aba04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434299642731a1241682d09928ae0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f993618c45bda793c2d728d944e459504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e1f26456d47a3c14fe4027631fccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649279a3c5571159a63a6e1e564b1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7e85f11615629d61c597a713b794507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc33b9e4e7e4418549489b7d57ddb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e843c266164fb255f24eb6496bbb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6e03ce9572742a8c4d472729d3eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17d2508e106141580302bd8af74d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5843198de7e12ad6eadd73f39c9095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a6e4804d7a9a635d59fd80468109513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bcb4161e73e91f1762e270030a995514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a88834013e38b396bebf2bcddafabb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf2ea8a884e781353427d1a8894131516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8e2e6fe75dd50adf58094a7c7f66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fb6a96bffb1c65cd638deebea358518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f6dc209d5b71cb835ba368cad032519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88273973a527d1a6ae4d5e1138f1d6d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7171982ff74da0b8b64ff60553c54e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02598f8cad87ef49c8e8c1a7213368522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009f19f76e5823b08b77a38f97193c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f46ad4ef752f7f733ef5924a66ecb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbe45ccb740e5a133d3b1e7c2dab4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6155cc609f0c045149b045ee1031526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87321e736c7fadba8af094f33026d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef85628fed94bcacbda09dd5f59b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac098712d50c0182a46104c1f2aa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3223e753e986e4260801c86e5119930530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa5dff63b1fe9c2fd3db8eed3eba0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1ecab62cb5a3ecffd42c56484092532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9efaa4c679e8baa87eeb1b30c007e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423269b532cd713cfdee7bcf91ae40d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc9858ca23c6ad08ef7277904624f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9482ff808269461c29b5a9549d10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c63582ef14954d01c771708a8282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c7da2418202ce2c04f5ea0a6c281538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c44fd0192a3f27e1d349ee609d8dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb13fb163d9a3e02540f5c0c3b04d62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba2455546574220aeec8f47a2f29e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3810e749d3e5d16a2ec601c04173f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db19276a4fbd1bdd2cfeacb0135d01e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc806a454a25d8fd8c991c111bee444544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517c576bc36b65c5df78908b0227222545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02800f300d6374fb1d164bce51baaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c85c550f5901648112d88b0edbebb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceb537eb7856fd243340ed9d138f76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec70e50d57c8303ea4b5bb2d5321952549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c052f02a29e9c9bb500e3bb77208cc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667a2459065ac8d14ed0d6ccb4eb1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23617344899f960eae90e5c1ca6b5e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511aa4589b52ebc5c13591561342e34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4cdadbbefc24a328aff26085b759554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05979d3666e5224d9bbe4f21b49d0d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acbdfa71a49b611a08c3b753de6626556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3996dd9d495ba0ba6aacacba477c7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee00b3b9d9635dd771915000ad44a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cf506cce7568e07f89b015b1284a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace0b6bb4609f9a1f3b521410f8438560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840867bab0448c0058619423a617c16f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca547f19f6c7ce78ad25432e03c2cbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd24c78f0b8a8cd0fa11e3a8f69ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628885c0fad06dda55c28e9741a6f61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b7f4664950f2c52a57978374c8d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddb980d9a8a8c81564ba0c2ada7651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2114c5e3acd4f76866ddcb5ff40f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a5cae387d5fe239fb3cccb57d082568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331d4e65fb3e1832e759e0d56de903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47521a56511df05e162e2a1478541c04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f761e9f90e5f07b04d8ab3dad99f04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccdafe202b3769a0df748bd66e00e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3cd4049f866dca6c0eea7e1427e99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498ed7d77b78528b5a718b87e8e24b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65bd9f287669dc4175df5a78a6e80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe694da4326574155f198ac3c8359576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe61fb4384f41f0c2a1766095385ef4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b87a5b118778fc213fb350111e050578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8e8f7e27104fb6e13ce47bb0d6d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284720767cb058455439f95a1c172de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032c0e5f3e94c5d02bfa3b38bd6ecc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508a09e279b21ab2b441a1cb6eb81e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822fe612719b3df59c7c84eb37fde2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc741cd094eac28cb161fcb17d3eab4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae136468e5edc91e62ac9ec8c0428585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0f6660f43ae24e027e30454ccd88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f8aae655e42a7b5c97c48b703e433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c7a04bef29c4b8da862dafae1174588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23fe688147fa438c213b17b7c0af5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc12170b75a7d182db2a89510040d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a641407a50beea6267a5144bbd4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c63e5ef6e99174451b5294a61b03cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df3ba46aeea31caefdb4eb0e53d566593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e262c6635155b54e829ef57956ed57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e148d161fbfe908847b8c6ff0561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba74a0deb7ebfef4ee2c4079b4dfb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292000461433d60fa11850f2fa3fff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad93c0f6e2c3bdf3dbb191666f1bd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ae966f32c9b125572e943aa76369599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ededb2fa84060be7a6a991062a84b0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61532468134b59d2a8961f93ad19c2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e92893973b742960f5948fbf38a4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a80aeea3c748798e2c9b7d226cf8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7361aae8bb7b167a7903f7826cf23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06523573705da7c7631319726e61482c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a159750b8067010916f8250dc873082606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45d0bbcdc022674b6ae0a90617767607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f38e69fe033e0facbdc37aecf37c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce156544d3f7f2e50dcfa3fcd3124609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee9ccf88a172c527ab530fb967cfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb19497c1ee17d4f17a09c3fb8bc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e677f0e62490bc57661f211d748d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538a1d8cb7a531c76d42ffd5fc94903613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb859d24092ff81a2daec9dadba6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17eada88833c7628f333a7d13b924c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c922f4782caa07127f08cceb776a8ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50022b059af8ca5ef19a7e2ab8aa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4e29dcceb8fef5eec55130136bd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbae88c9081f2fee908704783012d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ccb5a98c596eb9facb08c342054e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6852694583b00734af009038dae716621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29f5b9410f0289096a95eb7ca81c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8919c9ba98ccda950ed82396225f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd7bf637127771670f8c35ccc3267624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7456694d5a80b9cdc00034f05224a36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4573ce9b6cbfb152bc844c9e665a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfada3bd00a78f347b59ba844b936cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd0fce8ed2715d245e7c831a42ce6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff400da3d6f407ea34d81a8f8821e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60e7b336735593cd37b9cbcce5175630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c027344f2ffa41fdac1248e583d23cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1243af38530a2c77fdb38cf984a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f064b33a1783e18536334e2513bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cbec763f8f23aef70346f3e1a422b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b49dc96f87a2d879a518893bac432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ee7fc7a63a1b6da54792261870dfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14b3f6eebd08d5ff39162680fbfb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17e5e9883ddb4ba9f80bed76f3361638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255af2ac8d0da31c39ca8e1d027864639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4b6933143f08b79092d9df0275a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdcaacdfcfc70d75663014d4290c11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07e07195c9015ce5c7c2879fd02eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849214ac56057cadde19a1f76ff611df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782d78a02da96e540d5e1c2ca82f6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a37555c4c1bdfd30f6679c3b96c2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2a01e6ddb0261d9fb258199bc3a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0111aac743367fdb8407cda0dd345647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349819ee10410cb6d3db2ad51d34116648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923af3cc4354a73e113e8faa151d39a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8ce114782597307caaec8d630f7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12734b15327254a459c565975c4164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475245674fd9ad0f2229ff91ce3c28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e4af8f2f8d2ccda277eed91cd156b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be8b1bd7238f1fe7886726f69ecddb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682f24519f32b7a1420204ddf75207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a3192db5b80426cb7341d0d83ee0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fbee5a64b9fd80d79463af178cb7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ffeb51cb5792ca16c70a29ced25b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187321c72845f761bf9c558982215bd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb95decb367e3706631f73ecc28e26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd960b8b810960420c952bb3d447ccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fef1d157fb788e1acfc59f5619753662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffb534cd45bba796a93ac0eebdb67d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca392d0d2ddaf39cd8aec3d4e8310f0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7fd1f6c89f3428b6e2632827a8a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9d4476e6c5b33509da686cc33522666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57bba7013589adc2aea2ba298fba22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eee90f834fc560ec563c21194bd60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b0c3e657a8c2157fad9cb11a466d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c1dabee30d760fb730e9bf3951a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf430c84bd7d39f34fddc96ab896e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021309157b3e9510dab7067584e489a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6d5015fc5fab28e84f4744adef20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5b71b009d6def64cb015484f5874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2475e73f084f32ae2718d032502652675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2864b7d00e09f9f9cf19c15b5921f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9d99874e838e83e9040a28d2ff64f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675011a85f9d2896b682b366302c238678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4438a88e674dac9f2c865694c73b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0876793594e4c6e8c55745dd3d7be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce48223c4fc786c30db483cb963263681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16201b6496cf845d26c17dd583b1688682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81075694e8766f4672907309aa08fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f29f18659eb6b3a993b7cc178647ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6499cd9cd83b44ef839e4a9eca71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871235a9bbe77e653505b27c54502d30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae5856f3279ab75931347432bede1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09ab9e6617be560eeedf4e76869cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9feb1d8677c2040cc16d5280e3dffe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0fc276ba1ce0862b230e2f0afe39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef13e675f7f9e86f69868180b406b1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3121180ee7f14a29f5bff07da318692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58f0a3899147a6a55a6e475e1ca4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2cb9ef1749d6440e6be92c99808e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142f80c307aca6fe5dbb270c23c4aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08888ad4c385c8e7285ebd14d2f309d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570258d80db9b9229fdffeb5c53c86dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3c6324829d90a413b38f1aadfbce2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee0b111ded10357ea5f1a521d784d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb3484f21df5ea042d029ad269f7ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717a07c8ccbc12ffabe8c2d80510132701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636af3cb65dacfcb1eb8c01933af68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e9498d1342c4e05f0f694ac5a57a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6394dfefcd9abeb461fc2b3588eb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2cfdb2786f32a0a8e2a64b8cefc22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996522cb8d750319c2412b437cb0db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b59865064366a6415c229da0407c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1a5f7bd2e312883b15e3898a9950708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5037003f5926be2e43859737a3b5ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91fe17cb7f8f679c97f9f4612605bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3138fa5f000123d257b3e516f5c354711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0d44acbbc1410123f5ea936e4cd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c9f270c6af12915663e6f45c96e80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e204c85ad72ee20c9a1cf5decf35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd1384861a7dac02c2d94eb8c78707715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeba91b3ed2da390fa704c6a200cb2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b499bc1adf2689951ec6e7e44a2aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b90df2a2dc67244945814589d7dd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4d93fc452963a55aea32c4e3b497719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a851a1dea3934d946b4b0b49f23b10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eead5d72ec32897747d7230fcdf1b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43af50926945cc06ee736596835356d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf1a43e1c517633f368c8b661a7a5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b8292ef04a4471b45fc584384f252724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926788ad851e343f15e727805fdeff2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b40f5cdc2f6474ff04bc5d8d5630726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77efaa847568054169c8643d6107ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2ef3798e1c9e54207fcb014f38296728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e15b2e7b75340b84315b476af248e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b9fc1b623834610300c3dffdf435730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e447ef03467fd63686f7b8b5a138e49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253044f722ecc740584920fe3e5777f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64d3b01657db32b3f2e8fbe6f3664733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420c4fb0c3d5a07c1b78e588ec3fb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4950a2cbadf7e3bd38e8aa0c0fd02f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f05685672cc133c3b12fc6ce0bd04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fd53d688383d0597429700339ca05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c934ec08383e2ee7c7c82553287820738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fbf42c2500e72beae0b41382e50bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a74819d83a6ef55cd6cbc3cc5ab3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4de6ccc2d1d3befa714182e2b2d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a94d955d2e82051e10dc509fe738742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbac84d0f27e021755bf76d3eeecc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8467992c44d5348be3e87273fbd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87078150141ac3eb4829ba9a543196e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff69bc251f536b60ced2fd7df1b16b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f5ba2b1e3091388b9b3bf2d3fa24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5f0518dae14226a05133f887c4ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ed32cc03d3af0cfb291d385617bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080058255a607fd267989aaf49c540bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a4ca4fb50c2cd48a98cee620aaf9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af7635e643505218d049c5e597f507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2169c48efc17b265ffceee6ac6a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32dc3502b9deed5213e66cd2e4fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787dd87903b1b861217e98be73c125755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fa0521f9d6b10c85cb0b832ff55b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8670ef09e4c60a43b43b168507a04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3eb69591bbd23d6580355b23ac708758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652a88858794b0949d8a0e63f54733759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c25c88e4bcba940ba6b018a150f631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5c035febcd9d4df10973baf320352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00510d8a1bcce0780d20fef560b277e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aac286b47eb62d84b8be3df0d61444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3055baff8ed36a8cb433992607645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d7bf17c4e37d8a78cff3c6df984b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cffc8275f84c0c898c0171825daf9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6acd552dda1bd12cd2241f23c5ad48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41864930b0441939c6980252e623989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e2be4bf9b4a4dc2930c05791a3a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec952ba14668974f56798de91c3a9e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ecb03c6af20dce89d06f27d2b69412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275c8634c282d0a34c7a90a392888e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cf2eaefed33878b3f6afdf2ba9a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964faa7414cdd7acbb2393357e87301b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f473be776a141d0d1f2293f359268d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa361c65963869531ac9210930faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203964726725fb3bef178c0687662da218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a9213312d8d747eafe429cd454fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589b480b7be2a67f8504c6b0bf53c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3858a9982c4d153de26451a4d309f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ebfad68a1c590db3d12daa437c1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07354b73b8a7229e55cab84d7d500f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eea5e28c488c22a7483d9332092c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9a0b10bdefb0286cc9d936962c0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e144127b0bf4c2fc727497ee19091b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33003a7110ba9bee9e4e41bd1b591927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e79d13862982f37a084e32f56023f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb79423fff157bee15b995cb212ef5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8b9185098c089104aa246944755b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdabf259a9019416cf8da9a8bfada931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387b6335109db29af9bf65575c7aaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a0a5305afb682fc87a3d22d30d4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8adb964f2d08308bb0e7e74f7bd04834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a48a165fb32b611c18a0fb27e757035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368c13d63443b36ad6e0c4362c01e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e5f5669094f3fe6b0cccf50521d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8029ee2e308101a9227fd7ae40c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e25725c73d09f4d05de68a098321239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5343e44094c5883fced61e439cc0ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1a7debcd45a49f12fea7ee525ef241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6f1a1732d4a23c5a10effcb3c5c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e23a975be75cf20b360bbf592aabb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f8c7fbd81d6ee3a78e1b1e1a731044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783baafa1eb5c5dbac14ec8eda895ad545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86d28da1ef74d59a7c4aaf65a822146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aba59dacbb57add969c3bf3abb3b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c78d8f939463cfc80cad1c3422f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadca3220de0518692231e0938df0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780027e891fa3cd1f2bba53617755350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd27b89f1d4e11447f70d5543dfe67251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e52f9be3f688554d38553fd84ada52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e7ca29abce55bb5d222da69d140853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d811309f495bbdfccefce7d12ff37654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0ee9db7c757916fe3a35604ba4aed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef91176acd4c59be730e03fc19a09b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67dfb789ff2b4bbf77614c4657f55657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d456cedc1b9531d9029f6ac2c0ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186237a715573c51dc3f5424d2b72dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab0a0cd93441aa6ddf9fc0178e82a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2c8668691b9221fd083df8877bb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71eaba26890ef7616afbba7f4579d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1683e8c545dfddaff9473146ad155463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee51e181254566966a9153f9bf0cc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31603568f2fbf21389e1ee5f871f2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31196036ea3c95809748272bd969f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4cb32b9bea5fcae174e85530b914767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ebd6f8f6243869c41009208a6d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ffaa60374541e90a60015146dfd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce40954bb462043ad02ebea8b0041e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ef00e1c78fcd5ee33d62c2359ec3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e26f34abbee6d7e8079294939f0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93bd8163a0db23c8c699e7e158409573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922fda6835a7220b19f4287cd8a69974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdcac7493dccbf9da335c41a22f15675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aeef147529991f17100c433f3620776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639551a5439081258fc2ed3d9d750a4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816503184178849713d2008b731a285278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb0ab891981acffd20d0f6defeebb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4149195b0bbce5c8a5455785224fbe880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592fa28f61322caec3e3100b8e2dc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781e8677008a911d7b1adb4349316e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174063f34997d2537fb9839ff304163283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaa99f3b16ca115047a0e288f5a37684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2632cec8efdb1c0d83a540eb3067685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21e897983c38acb63aa8ed3b2c6cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972eea704d31e7b5f0f00818ce6749487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d468680953ad94fc1bcf2066a79d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebd4306d0f574c68c353ff06d3a0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0964472008540295ce3cc83e5becb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f957d9b9fbeb84b2f69756a8e11a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7309e71ce22dab64e3940e8bfb4fe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff8110c25698cc95f526e21d0f16093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febef53864a35a39f69f9f12c5b157e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef7e01f77065ff6bd998438afc1e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f681a65a9627e01a76875d9d8023b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0930f8fbdbdd324c617730521c1fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa1db99fae1b7872321b8b3e6cda898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcc97b2c2aec1e58db159d7589e7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2027ae94fafd10423b2b145e5a9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e65a67691c0a5492c64535f58ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8a3fbda6072133950fd1544f4ffd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647aa1aab436775fcb99fba0d8a3bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a4e95ed46e277b1545cd39a305b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923453293d6b034ac00ecaf4845125f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00ea60780f57325c1923cade8f36d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359193bc8fad95f6e912c5bb3d66243107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602de6e75fdeedd8a6d7ca88dd66901108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0720af009cb8f1f0547d99b0cf50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c52a7acef6d4200e3061adf311c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b9ec19622db8ad120e522af583a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760be4f5806a1375654207e7e3410c8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a598b45995f5b8f715d58e122aae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b3c734cc3319945892d0e37a7c70b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737c5c2152b5028eb4bbb3eddc3826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25c8fcc1186ad6abbf3ac4481b75ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184869102b52231d3143af549d31957f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b648fa71d0333ef45f83856df441c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268ab274a7e11c3e8ce95656475a21c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc4c1aea7eafe5c0e7e7ec36d09bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5716fe76ff41ffb8317510ffb0efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66cb3e739efb5a0d60591603f49c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916b11635cd7a8e2ef5626eaacffce5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d094f8b8192d2137e10660a8c442d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c152b71eda4dfcfd2cbfa6ad5ba3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb0ae575befaa4a880aa4f77472fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc27ff23bf04227a0138e1a49a6f2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc623e0da36bca1eaa1e1a47940c929128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e203d04186d9f5a34f565f0f9ac13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df8f638eeae6b66e8b02925a754a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08445ea9d7deb384a53673e5ab1c518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9833014fe46719abdc724d3cd765df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d321ce6eb930ea3552bb8a0a85b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675125b9d51e6dabed6432f7368900f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dc3af05d35f2f43ce2e96a5db94f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e8b7eaea42c945e22044e0c1b728136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6dcff17d180f12754707b5b5781b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4627f53499c4a6dc9be225b5eba496138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06592498b32c6be83995eb066c0e1ba4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8632e6549ac1245e723cb82d5f63e6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d284e4848daae672a9bd2b6a1a1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530ba69ce7eb8aeee3b5140557259a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e48587a222ad47194e0eef94d7119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950afb4a790515637d8d473c54546f1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a023d5b08e1e7ea82237e13591aba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d84f286019c0a0b3274d857c28290146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b16920bc19327c612fe05ec0bcb23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e415171c22af66e07d772086eeb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22774956e9f055184975b7e69e4ddb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f408ee7f163d8a518b3ad25dc23e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43219eeae0751b758c3982f7c1ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c7031caed2615c6d7136bfb3c7844152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e01925fe4d0ec5f716faa7a5bab77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b65f8d581bffee1506fa6c1883e2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac4291da705c0cd4b694ecfd60f71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a1085fd0a095d933a729537109f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4917c8d7cfc935f36c2eafbe60d56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8218a5694c383b8c0fcfeebecce2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e09e14217fe82d6fdd64c13f2d1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0178ddb3cb819b51a0b82ffddc97a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ca8d6e6f0d32d6beec15cd31f692e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae216bcc6934269a4273c38789cad4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983daecc43b5a132a7403d73a63a1c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334209facf972a7071a668f229c686164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3304818c6d5f691b27727d599171e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eee8c886417127b98ade64c2f5c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e113dc4053541b1ac47dfd87565d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519267324bd675ef60a5363ecd8a2e92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b958ec77a6fffcb4af0834f2636ccab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0348b0caea08506148afd4b502932170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a8f3cde9b88abfc65ba6c1e791427171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c14289381ec2c621b1324fc505d904172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473566b038144e8ba73446ade072799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0b57637f35669824d11747a43d16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321269d6304956a6cc6e8a22afaccc54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd056cac81dbb14a4cf0f2eab1508862176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38c391b8ee06d24e5b86edb69cda2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e92f7888ef5c87e7384669c47e28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc030f8eca61acd832ae03b633813179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3152c1d5f1fe42f47f984dd57bd35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c2a58a412dce3f3c680e213c48d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae91a807c293d4710e5e45fd3040c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19478f90b03cfb0df0bc17c3be85c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502c16cb178dc3500fbfa02289d3b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f429425d5a125f2776dd8497bca44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0e48431174f7c258b3d4b937de02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fadb9ed142fa8fbd719c1b8170bd28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902663548a263ea61c2632b83c40e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116443de45c4b211d8f813173c6987189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ea36d167d5754a153fbc58ec7f1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3c3d00717f11ac00b735db14a3332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ff85037cdb8af709e8b017d89b1cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1857dd70b9d5120599ea9eb779157193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bee8b2ad8f64734472d91b68e3842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db81f3aa78e1a0e800944b85fa9553195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a508dede8f7724275f76e6508062cab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404737e375e1a690c8a55fc149090d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f9b94470695aa6e966c40fec74043198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53abbe0a7dcdeca3c16dc80be356fb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cde9e6f4a994a0428cfc63ebc7d27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3391686516ec73e93b88ed7f5db1172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8929930d29e1d6cdeacb3cad87a108e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2037a4a87f8e131814a6a66db9ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbb326e810a45b362e745eef731d2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d96a66c191a56b212a117a15353ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f93ce654c2f97611afd938a2bf4b8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693e8fc8c21867e6de4aa24a22ab561207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e83ebcf7de4ebafe83e53a2bd1f20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ac8b7fa5df2de3f4c57d9de63858209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9323f909e1803c6a71522b4ebbb358210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6662ce0c77f4e108162360a66f70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bef8c16a9ba947c90b5a30e92834c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512fca29a96d7b31566f8833b625cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fde945ccffe4c18b543661fc1990b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62864f3ff76203b4a1d13e10de6b9098215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352d4a4631c6121d829e7998065782216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c815d961c5c130a0df4f3e21a55b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1cec07b54ce290158355b6fef11d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac2fdc5e2490bd4866cfdd17f4b1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a39e8e8c471f3b4597d7ccb605dc26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc007b81c3c56ad5a13dd686df7403221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44babb52cf9a31b50d1f14a7f045b83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b0cd9d50536c5965d1a191ed8aa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099337ed9a73e10d05169bd04a533d97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dd481c7770e05761e500351199629225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6992b26796705d72058cdac3ed6491226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33de9fe46e96ebead317391d5b7ca3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35749f3ab9fc3bd1eb3a801452372228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cecf0f2a86ef768e0e2e56c703814229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19fe050c8c0fc89239b36d7ccec99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1870c122b61854ef3feab0528c52e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5393dc35738551864d9aa5666bcb57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e370a1831db9977a5712eb20d7f0c62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899343893127e231d8e27aa223ea0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317a48c9d61f43cd3dc99798733d5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c7887eaad303e537544c948b0ca3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b784abe573783d9ea17b014fa92acf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee856536f7cb85d9560d8aa68434c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e2f85e1e168628054d48869e6783239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5cf345253f8549b41a961d5a2dca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb022b30a7ae1c47385c535c6e9d4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8d3235c284a9bec8bdf7f801eb7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005414835efc2563408d2d679db1c2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d56bd1bb87d257a1c1b35cdbeefa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398923f0cd1acf4c1a724131aeb944245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7527d083294a918d07d3dc01a58f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bbb9f316cc1f106c1cf9c51661adc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f9e0f5cc1d3fef6aa86e999ccb09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d6afa060841baec44f87ddd38fb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f526f804a68ea8e89431caf710dbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df500ffc16b99bc734d264649a1952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df42e2f7594c931bf9cf3a327f2a22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad163a5be4ca5d145545077aa6003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adadaa581bde4d68a2fb1c821141741254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf144e8a2565bcbacdd83337992c291255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae691e0a9e937f35f15b900e65209256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c1d8c96778449714d60d46710a988257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fdab4e902b733e4b6d87f484fc418258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feede112e2b5b6b31538d1ace6d235a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d5513db5483271d83312b348d1386260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab563af6d4b8d47262972db0eee851f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e45b5db8a51f395f6678cc06123bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297551f4ff75969dfa3712071e81a846263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f690646f765f613a33975528fb6a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b1fdc6f81ae36414420cbd0014f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e738187beae618d6c4566b1234c94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f2f9d0c86ed467ae7250fd6313cc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a2358491a6e96c3d08a25fb16d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc037963fc04c9af564c09daafdb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f25b4fc54154ac3202ee9c3d22c0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294530d568750da018db512ded0eb8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083444fc74e74be784aa228f6f2269b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bce006a8853a2e01373b4200ade86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65007a0cbf3a49a0918df42f2d05c678274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93e98e68fe75ddb4d3f1ce699b80ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b89951046f0ebb5737b2410cab1cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d1af08bc8a2e7e24519b1b9fee0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e126fba58eaf891fdda3279fdbb74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c927eb01c1f74346a8d9a8604baf68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e93c0dcc571fc7bfca676259e89635280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f152fe7b4351bfb07656c35c4de5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735948042dc7ba2d0d8e3abf4478650282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974b2a3aa85f6089ff6cc8785c3946283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133858d4cfafe026d257f44e53da59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86202b7e7292e63d7e3d8b7645d3df38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4182d58abf8517bbee526b9ee18ef6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a742092e83c0bcca67fa643310c4d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1683d481828eb5673b790843d41e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c074ad283568cc57752af4a1c25c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17cf9fdbdafa0aad0805904cc8df17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abd1e6683909dbfb7f0c11522edfb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f2cffce614abbe48654444790021292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526816caca02ff29876757ac92a5b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c30ab35bf89c96dc5af99ef527882294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e5dcddceec73ba52193eda89ef160295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1078b5bdae453971857c2fc14c946296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419cc90048f09be8ce830b420256c1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce92ac2441212d1aa111cd9c70a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4639b52ec61861cdab84212290433299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3272cd1fa825f3384ea1eca12b66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3189d012fc6604d1a9c773fe8744301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ffa64c7d1d88817af28293e1e20bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e927f105f50a75877ee06db6a61e9f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e79b1265b617c5e55762fdcc7a97f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767980b7662dbe0ee63e6203506c29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de797fb897ee38c90b1399bdba55247306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63abf84d2d987f949effef4b68aae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2a3091ac0aeaafadd4dc6c9b4c96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e3dbe2a017ea2d5a745012d9a31f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4441967d30787463556e11c190b850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e594ec2dd146b65de6c26b504ef3e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5184a6b6ed5f755b3bda7efdc57112312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b64584f89321db74c36862576c4814313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fce14a3bbf9b017add9fcd05ec5e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67157d638bb30cae06b8707b354f61c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070aa6ef728529a85f0e2abd06fe005316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910401684a64606348b776b5336b689317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660102b13260bec8cf180e3d375767318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a557cb80792ee8be2b22009bab854b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e0d6a053fac028d4744ee4a68baa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9aef1c03068a6e62d2b84bbf0133321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9de484438f7b6b8f16bd1e9369d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c887eb4d29ed807292b6250b1e811323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2e5ec4a8f645325beaab9a5ef01a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1967a2baf5a07b5d3adf31b4694708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7e497dd0794ba513fe4422d75c50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff81e03de69ee2fd1790b0085d2c22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7bb4dd2856d270fbb3c9e7eab7ad0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2488440bae8e60e31e0a86ee3c2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a9ca0b2accbd5a8d41c0508dc290c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb444fe0ebc5fb4fc01653e65fcae9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b74f2f59f2ef1028db479c04b63f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ada0f35d1f87101ab6b00858102d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd62d21b1b3ec740debf856b9a31f88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278fe3e4236b949e2a363e691856505335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3fe8ac9e95891d8480030069e37a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507856dea65707126abe0cdded7d32b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560487b37a6fea601d1cfe6e0fee4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4c3b45fb489ec2eb9928aeafbd44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc7fd300d1ba64928cb77a84ac0d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68d4b8d28edd9b251d1ae9d26e959341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a3275e5afae9ec326e36ceb034c7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f0964da7f7466eb119d3ed51dc97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a8083176ac6879aa35dfc2cfde6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb35f2035056237576a7179c5f0e68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456986d9ffea3aebbceafd3af016ba5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e5cdb5876bc2d62a6d6843b00566347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b123d8c76959c56f1e479f0f92f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf00629fc50b2171ad96035bd9905349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7f78f206b1ca5462ee0e26e361d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2d43e97a574e3aae42c34ab21966351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b3f92d1b1a36a007d54d37e4d139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a781fe93907dc3808fef93564139d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b61a17c477af3ef7b9a3627c13bd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359331cb329ca517a7cf1edbd2dfea1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bf5777ec0932cacb6871e52b342c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac4b30812b364794c02294d5415a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee7bd04b3bce5b0d8ba2f69026d24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c1eeafb120a0188f08dc87c09ca8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1fc6002d92b0af3d5475018e508b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899395e2e8f6e828100ff3ae15e9fd65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd1c1d37491987a62bdba43e462272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dd8f0291c6906135a0458fb27af4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a377fef4316ff00ed58b8079b2c0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7465c9167654d2e009e89be35ab939f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff027170e039fd766e81f11d0ba372366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30275acecf8e4cef3e8cbfc6e00ccd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d18cfa2a7c56cfa4185d01c5e6fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcf5247f158617dc98e6bbe11f061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d0a63ca98ede36cdfab4c91700f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d706d110fcada263622b391e48762371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd12e39c9b63c7a579a03f52cd723372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928128a7025c21fbbb1c48de2a9a40f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fba796827057132d9cba616ec7c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c54ff8cb27f8789a7117b47eaffae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181108d95e879c23c971510661a58b9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672c2dcb0aa87738842b6f7e767f82f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1d1a375a60a740cb647bb6e1b54f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868e759f8c1fa97d4302852b850c12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd54bfa5527290288e199510e088a35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eaab260b71019f6dfe3aab6117786381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a85819beaf64b28fd4d33009725c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873932f233063daf47fe25d7c110d44d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150dbd23cb29f9c11447784c0a393b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bfc4bf59d93ad40f64e853849a4fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3265294089285e09edfe791d0021d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf460b8be8e702e2400211164bf2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7694b447e76782fa7ec94d41bf889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198428ac450d7e92ddb13b8ab687dde7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee163daead39269acb9d0f6b8ee18a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2dfb662b8e1d901183ae4019bf9d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed017794914f6dff656a92daca537392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcdbea6d8709ee381416ccc9ad38ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96006df73fc0813495dfb1ce59a1f7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe8a0785c817b07fcc7e6be707d5f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7a7ebd4544ad196fdaae397d1fba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eeaa1743a7410cc70b1b3b08e8b0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5e077365be40fe2ffaa72ff8b6b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736eac035d46ff89df9a005373ff996399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd466b3ee1505a1e1302a8aa8b9e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488743335e3233f5520f47fca86b8583401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf08bb55f584b4b7262146221cb7d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8ec81afc2ad58b345825e92b9992403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72367b98d04be91a3086fcf817e6d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e5b61135ecd76710ff9a5145fabd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5307d5ea4126f5a2bee3c0d94453f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a233ed43e984365c3487a7fefdd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afadfcff512bcf3542df7b5efaf935408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c745e37abf38ca94719682012776409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8f56db6f4cdb90fa8e1eb5d434c04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d3df985fd4564b4d5ae299515304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfaf4356b81fdcac8df55a6b87d58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992dc7703f1d2f22c80ebc98f3fae5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbb4e201f9535150605a72e1c557a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13a0e7b02b76f904319d26a70fe11c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa4a1bde7ea02d99e42dd35835cf5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fdf9625191b0dc9eade41569821f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cda1799dce5449e3d6e59ec303fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179faf9a116ea4114e2d619a4c09518419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f168d8b6e8ca4fcb5732688a4543420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba01d5191d38b0462d0d65fe62b0e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9e9f5fab93ec9cb0f46b10b9421be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258dbb2e355cacee43083754d8d3027423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534bc933a5c473da348ae3c259e14ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb04756f8ec2344d6104ea42fc228425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8726048ae7203173e5ab51bcea611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2493f6fe00a1ba2439f9cdde3bd33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3887c8aa515f97a53e8689ea2a4253428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f8e74715569313a1038b0a989791429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5428e789025e81d27cbe66cf80e011430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad3838505a4e4909c66210cd247c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7e4cbecd45931019c47ce5b8f621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625dabddb1954aa5c65afcf3761c5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6a3eae1bf7324c0384ae938211a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095a39ca053b1ccc4d73507862fb64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023890c7eb9ff132cc0edb6a744f5e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18044e085d31abfc14c08c0abcea4f10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9a93885697f10047754f090bff08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42669e71691e8fba30f9ad7e371f14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa87d91dc5e4033241e74427f268b28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6df94baa31dfdac4ed96a9056dc43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8be129bb4ca929f459f9fc58c2f45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be965f96103d010e8a29cd51416c31b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca2336d9187d91b89e16568460f2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a63b4012fe2e354b78ec8f89b4b2e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbdca6956174d3e6209ab7af13f132446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2046c9ddccfed2083d6e6f128836f5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3870a3938f84c2c161b1b170e160f57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa3c44865efe24201642b2e09b2e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d347b4b634f3cc525c226a5cff1c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc006d5e12cf7c8608c442c9e6e4045b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4a41d0a546114247ba95d8f0ba82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86840364474a51ae514f6d676034e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe8f644c8adcfac0357db1f624147454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2cd90907fffc3d10bcd2ca0546b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830c77e8858fe42e11e1c7b5b0dac44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5d90bcf9ec2fe9a7d72116381b55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5931d6cbf13ea8e60b66416a5d917458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9152c293bd093dffb9b60afe08b80c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773525fab46d1efff244cb0323edc22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508ffa16cc5e66d2a7c5859015b020461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff73909006d4116cdff83a3cddca7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253a5b3d64e1d414bab705e162a6ef6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f287e698fd3a3cc56d8c7aaac3a14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468264521a6b3f08d521cf0dc4dee00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab46e785466f6f340225507f70c52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75bafb7b5056e1938f18c4b8b653d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfadb89861a7cec0d48b12e96a327b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff79a14c33e9a44d7cf36d958c5de4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce13b358c05a6c47b51169551f219f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfb89e11b7a53a41dec2e9a785601471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fdd3b5e79e7eb05eee005eb64e820472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12350157969104ecfe2fa3c41c68a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240b91049b3e16bf9aa2f332fad072474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d4d5cc0c88f57176d09388bde379b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c80437d096ebbfe8d4009562a667ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c483fd26b4bb8dd5710803c89ffd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a46086493c2f714546da231dcf27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fe091021e84bf4136442865b3ece479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75fbd0462fab1cd3cb679231cb2c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17463bfc20bd1235ce06de2f17af262481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acddfbb6d9a7df1016fda9a22f65d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082b385677576c8a08f77845c4848f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa58d0559384c78e67fcaad9d9fb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de70722f12f409a3cff5f2ef1b3e65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80382e88b458ccd304226cdc7d792c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc3c42d110345d693757170f9c578487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a7f53864337379e54fdf8f81d4cd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f92d41c9b9bf662fdc0840f8d7861489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f14141bc0c61a7982d0006e249a6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa55264ce562d214952b8070d4507491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601bad7de4601bb746719755909c37e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56de17da6a38df4d9fb9432cbacbda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75611b30f9ce42e5c32e302c3bc485494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3fdb92019275b782851cfe8af2f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b30e0e594b9fc9c35088725c8b11ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c187c0c44c5f77a2c56913d7d21b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22018fa4daa2884e121f68649f4230498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaed0c33cec76c6dea90aa2db21f93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d24640c7c1487d3514fbb3538f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ed94ad2b7705033a83919e570c95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b01fb2de8beddb124f2167bd16db6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00bb05b36a780e8353d1010bb20751503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd78b9edd7c444af2b3bd484885b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b511fcb17567bab6877b2eb5c01799505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff5145c830c629957e9d1339888ca2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa08c24c16623f5974fd4ec66d2036b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f194b3e6f4a8796d5cb992f6a90f91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace1ff89c0fdfa578531a6c2177591509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666cb19512c59f0814e6538940699da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e464513170cc142e966f8cbb9a0faff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0ae1ecde8c0a8823aa68b18c7b82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70da9e2da8be7867f8e4aba03c05b21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c52227cc548383d3dfd0c7968be7a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b252469cbf99c728790dcc664a05d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa36e32dea946fa287990105afee4b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05b64da84ada08954441c529f944b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29cf8ee983824c35cf6a47810a529518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d50dcc9e098a8cd47c1c74a60a97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ce1bef4e50c31ef2146a74354e7b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c0a1f40ac5546ead9d13c9732f17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd469501abbcafc79f03c709866d11a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba89a3d53cf312d6953f245b6921e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a16f3b3a15d876fbd1298ee57cfab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df4cba384eba5b7579e968c19b5861525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712955ae7b6c3d325ba509582ff18cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f2a43ee853ac2c8c9ffe1cde4c51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc364271ff3890417f4470681d4e666a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1ca95b9f31ff3e78176f7c81f9ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2ba832b5c3a34c7c6ecae24d234e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d66592b617980716ffa0346bbda8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f349138d0170c4f59d1dc1a6bec90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a051c7340b8217eff730819d25dd7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829036dddf3efa0df8b18bfedd7a86b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb939b7bfa29f115cdeadbeb2c5e08d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e1761a37923555b5cb4a96f18c1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59cdca3d7f1f600b06108b16c888b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8929f2dbfa07f94e8764ed9f7977c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2ec94cd9ff6feab105ce7f8eacc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082285f8200bbf29e55d1fa07ed036d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719429644ebc4f24a3f1db166295dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a45699ee4a9130a8292cf6e3882bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd87f4f183118b5a10d57df89098e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a995cfb6a5c56c54d730b347b18b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c5145cf9146bbd8a6c2d0c3786df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343efdac01368db96fcd2afb6e5501d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f995f1d18089a2960d92712cb22fde4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c345404e42704a03e28009c82bde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c9585f6761a6c6ad61d004c2567d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766358d95826a9ef1884073fa0eb27b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eede2a7d8db9721827936d1d35cca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a80cb28a2dcf5d915281a2f9e060552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ba539b06e60dc833ee6fa888c49b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe70bb5664f450efbb28d7a3a2093fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b90cdb80ecfb7bceb6c10868056a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1fa209bd64d8df4b0055c29b6b13a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82f5e745c10d7eb676338ea2295aed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39ed7765cd04b7505d689181501e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aecd125e44e83817c8307d36c9e76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f9e28dcfd5b067405c3625511f3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751a08e58fab17c90e595d7a1aa2c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbee7714cdef84db884b31d897c0c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510063a1c29af9418f73027889fc4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20ef5e4a9de668eab650654411b9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc3b089a390c0b5b83bd25a3c45825565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc1be927d1152400362855737ab4b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ccf17caa39c74c62ecc58d04c259567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b5583eeb62f52e45f4bb1a77957b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ccd3ed88dcf43029511aa677c95ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e763b081062e4bb4071ee939ef6bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c47da62d12991615289ee7600bfbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46aacadd3d6b881075fb917704539a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4633d0cab1579837213d9abbdf88a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1addc6b3947beaf282c542e1120ce3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cced4a260cb7c808519d8d970f55a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf72c80df37843fd65788e45ed59d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ebbd1b437e26222e92443deee889577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea6c479dd8a2e379eb2a000ef1e72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7f3565b92576c058c791e6e83af3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac17cc0f481e21224c7ee4cfd96b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65301e168c99703f601388aa6ad54c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e48fd4ff0891580a5e45f888796b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67555270b6607f012c933d4962d47de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911626c057b99817376b30ee9bf037584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb0d5e2cf22a6099f9698e8f5faab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f668b6a94b8c124f46fa29ee1cf502586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793120a537a9b77f00e2ee19ffafbd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820706ab9494c6c2a2a50a28651ff4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22bd593dd81b99701c0945823808c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8f6d247511741b4a281f0b2126e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99134e354e6acc967e14daa1af15ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482c83940198dbb264ad67f1acadd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a0c87924b3e47e85e26ae614e9973593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75248cbf6bcff7e90f4725f248a468594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267addfae401bafa696521cc215985595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c965a7e26178a2cc20a4ccab12377596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3d93c7f0df2993b4030f48a81f70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba408b412a4dad1d765a5a8671344ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752deaa51c690b9a41de20a9c089cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37fea1975d86e2364221e846dbb72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b49f96deff1577ef6bc1660fcac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab3d8bc430d5b4debb1386d956865602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07673d8f4d4df00fbc45adc5e2d43e3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f4a13e346eb4f431bf973d3e3649604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9dd0f20ad425088f3b2c7025e085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100131c4991b30a6d288f60b20fbed4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a09be6194a3303ce9fdaf61fcf68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416284d29124c70ccc0814cd3b59f758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d03d93c3e919c762042bfaeab783609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c842a6a515087a1b0b8a00305708610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474710e138b65f9463650e93aa98307a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93db3506064df3c8a29210f2364ce9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e1e2efca93d3068f21f2b720cafe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceebc963fc0ec4ca16e90d774c9ba9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510890aa09c7a7b04fcac1282f330ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8fed6b4d09a8a5cdceae1138b9bf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca8ad78cfe58ec10ef776d95b2412617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7372bccd966454377fdeb12b6d04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7884b0d61c9704b8b8b399fb8d855619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb9125bf904a2b62d2931d89df23d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f74d6a5cbc68d431940a2425c2437f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f46efb6e0d186f4e80b637e0f0d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ff9356b763515e622517bc0954431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b91c741d352abdf52254dd77f0e58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007d192879b195ff694922d0f89c01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed164ad73d948b0676b90a34da1e03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d613af6a0d8ebbe2995ed845e97f10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ce52ada196cdca2c40d87db5e024628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bc8c08521e2dbb1b1067a2dedffdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa199841386ccf764b3e2147861264630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba0ecc6edae3484a2b79721adae5d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710be5b8ea7a6a300a2b2d5d8790081e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9639229135888198a6b4247cb80f5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1057c12eddd491b05cbe894f6fdb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6a6664dd5ca8f6e95465beed4faf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a63b75c54c59c8493e27774ec4e876636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad46781813f11a5b817810b472a1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aec0263451cc43443b1dfbc3e3c20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050925c77dd6d37ab41ba03cf29a639639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1b1acd18110be9394198f5ca9b95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd93b2c04c4639cc451a2116496ba8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da31bfce4a2064136fd838c91a8a5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ded55403d53472b1f0ea427adefd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8f429ab09c2b326085a05f0109f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce3e00baaf2535419227d9be627db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855994c7c6ba7b4671b8950fa0cc1897646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bd8376ec85113be7dd7d230b6c57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5f0e5f4506923e7be1b3ba7c9a99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f645162e0c7897d04d96f915ddad46d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe894be392f65240178d7f26a3f12a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e971dd9a4af26daeae334bd924c9c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ba42130ba158b1590438c05122dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f446bcc4404b2c2d2bd726cbb7c890653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bbd6be7f052a0523cf51c9411eef7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eaf6312f4c0644eab3e539a90e22b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054fc904fcbb10765ddfc4a2ac64874656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3de97d52592dd8b619a7a4359ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b72b543c4fb7877781399234f909d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe68f0cccb62826136a501e2aa138659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c6d0a948274ce2285380e3a8259f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113b7b4fa887fb86d522278c4b27db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea269182dc354144a075b6f027b957b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed450789730e89dc25c2d39755a2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ceb60f290980bab4ec21dcedd6131664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfe5937bc1a5a6db204839fcd52004665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0c9a333032c6c7a2a18fc27218477666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd300e622ec43af54494bf7fa6286e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0736f599516fc04d4199cfb6e259c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e9e220cdd9d046bfdf807cb89931669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b062bc2bf4ad58c203ab64a3e6c638b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c32d1f654f15f1393acccfea11110f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc42dfd6c8cc3463876eb6648b5589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4dd8048d302bd510b420b222b7844673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac321f41b8e3f3339f29b6429fe9213674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5809a3a1503e28a3939ad5a3f7cd684675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2acc0d90489f23c265adff841c9df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714254d70d8ae8a242176d592e29b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9a1cc1025fe21c62224b0e1132e6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8505b8172ac327c98c843baad3105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a01dc425e5268996cf094586f8c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae5cd2b773a33bdf8e8d32289c6ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db5ddc89003b77542ff0a12ba065f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d973d1db1546b2c8e5284116faaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5785d236ac35b9bb9fe6adc72031684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d1967969a0fd9767f0acc7750277685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fbd338d98aa020fe872da8fc77769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb34076f8772e2701279f1a12eab021687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed8513a434ccc4e834cb00af551c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adba86b99e72f1b803c15c77b7a49d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2408ab9e67a53d58f30b407910f174690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebf4a195ae2e9dd4fec4a3670c5f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d324d01161f886343b84ad3d96e05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af46b4ec8305dff134eca60ecc0bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d964e51c50903c3a7e6a4fb5936ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aedc1a520901ccdcd9b31a6ee5d1b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481248169dac692691af4e761d63136696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e33ad14abc151100df097d6087ae1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fb368e9d4132b76ef679564dfd25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1db3faf42cfc55be8876e5a845cc03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fd51d35af66e76072ebf60ce30bba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c1805c43bda8b1551eb0fe4b0e5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2097cc990f277eae59b6c5dcdbca85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4bdf223119fd12d6e758774ef0a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3599c600d380fe4f8351ac43a41662704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43762117d3ad1cbc2565305e2959025705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10266237fd216e09ec8d6c7c4032f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9153fdacfc3ddf4f623c2e551973c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74af3754014a6112c9ecef56314903708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f856414d847cb523112727479c85f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ce15f28fbf42004d983e5ef6e86f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73f4dec5d75fa1e3cf60e546960a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c50e7fa8b0bfc80555857b0fd8a9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06832bff1e93075f9b1821355634499713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02801a33840752f2ee8f79b5fe82146714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d3cf596a357348b517b5169526dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9c6060f3b8f67710c69f6aeba3773716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba6d22df4169bf431a65728cb01fd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d6f52b60b1fa6a00214ab5a695c90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f316f6f885d393faf73f71c80bd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1923c68a680c2fe0b75a8ea5cc3562720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43323a77585abbe8e04f743efb9f12a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8ff0a88b65269cc998a41a203f3d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d97224cafd7aac64cc499f057a36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdab530c24acd260950039b63a29b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598c0ed963128416c65bf03af86939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1647c01381ea56a863e5d9fcee2e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9bdf3e10cf27c2e85d1def9a4e194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe72f0937273e904e815a0ad3b3cac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25720c8a41755253a14fc0140cc858729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624e5a2dd4cda22ea5eca0969e8093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ef0ac2b0f4ffcd2dbab321150e4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a42632ff9b6dddea687d7561d0f2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5fdf96a52a1d8191a920a82bd6b91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164545014ecddc6ed939137307e3c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d501f8b760225f1c471f9d71639ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1087db54ff4397278f7e3b7c8f96cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9691c6a1203b02d43d9664ed4f51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee382da6fdd20a50ae9b511e7e620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d2a093181b27e3d517a3f260d670739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c6d61878c0cf95d3f1e8d549e38bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c3caca9bad5d6e5c19c7276d33884741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a8ea4201e19a176e2b9acbdf4f91c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83cc5fda25af0c18119d7fedbc61eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85722189476c531b23d16fd8ced6865f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d6cfe4e5f3389e27f7fb1ee78e7b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb0a730db8f9559c7fd8fd0253d2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc6bdcb68ac0cf084c622868e4182747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a99af4d474a3f8841fd9aa2a278399748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89dc5457f062566d1acbe63401d4d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7bd8b59348f68187441a76e5178cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf74f59de3e1106f6122024732b68d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20475f391173a9dba500d27d9b8229b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392020dd80729ba1086e8655a88b03b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621f17974d9608f87b4a9609eb1027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b23b31201b93907b0c6e3282623d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cbdb3440d5cd744e49fccdb17498e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a98e7aeb8e1b778ae7f4914e4c5c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828528f57642c982bc83a68570c34568758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a679bd2510f5feab584e45e5896866759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>