--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e010e9b13df3e9a3b54c7c246714a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f123a12ca421bfe8a6e4123c9955dc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5b431ea96f2cd78645971c3a82df23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21444827e161e3d8c7902b0f98b8534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd238b84117ea40c587179a9a711d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb677112b742c9f8b4b5c7e5f82c845e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3855e681501bd70c95da35a4a3c4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a886b450fad72fac8535b105aa2c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0d710097a42cfa76f5ab93a3264e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a55cf711e473404789c45153205b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f81276c2e52fff16d249eb5c250811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7d0398146b3ffb7fc6a60b2dc64a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ebd4820e6d5e17c200bbca60f735513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1db0f702cd897f2c662d441f9869114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9334e3b1a928608aeedffc5c8de715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923386aa3b1539fdd548c5f0fb0eb86816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ac29ab576742a76a9eb07c342a3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0a47807bca77dbcb7cc8c6f542e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6c6b5837f80ddfb8ef09d30e87e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba4073684d7945815f00b1263fba020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacc43bc99b2edd64a5c9f2c2cc778e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161456c4b458568e418c0a4033b92f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a5a6a864256444f38bf5c1719c3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948d26d98335f2565ba3bb3d9d5c0bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8232d59faa29bec7367a542d928f3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3def8156fd39b9852f7a9b6ecd8f7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc314aefde5322ab03b2e41a25bc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2796231217cd406195667b5285fb5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b6629f3417788ad940fe0e0e124f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f30d955f32a31d914e795b0d6cd9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8117745f20495778d05b649de7c13f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd7f2cd6f19bc5bb3160c94622ae532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802f3f2fd71c1e4d3d5c020673c07333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b31f989523defc7b4ea2a6210b26734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ec2a385fc8b3f8802924f571377d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be4af1689ababf5b63f9fe840ee1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151c2cd078e7e3a3024875e69ba03137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578bb3bf20f3e55b1e730ee892f573238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd118f8bdf3bc731f23619e52e2023539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea4951e0de25a8f254840a9dea2f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f4277bc3a4087f1505b27c88ddc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75620a0e0d729972418d44f49e9e9a5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b06ec8227252f92c766c32c98b38043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806391d3304719e84f5f5e7f6e59482244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb338f532a65e08b698a4e38b08a005c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c9f1e843162948f006b7acaa35bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2631e7eb860ece9f547d71ec7c6d3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd06cba20b659b6db94f0c063436a6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93efdb46fc0fa95903f2d2b64a3f7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8f1d23ce6b7f56e0ed251defb96550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e32c320b8918637efaed42c8a4e3a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554843ebde144f6b5e380eee01c4ede52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710fa4833b9cc888b7569cfff91428153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e15c44f44b0217b2757f01ca3f0ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d64fc520ad6f2254366e3478b39e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90c78a3112524c0790a401654ecb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc808503465e6b6c903bc96f6903ef557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e980abf8ad2e1bf9ed606ae2e683058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625380a92559b4442ba3fe132275e71659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d418587a5d6a7c5066d9d4ed936d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c13aa93aaa1e02240fcd780a161561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461bae3302edc3fa7b711677168e2df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa112602f66dfb0779ebaf91c5837763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f10ffe9a1f8f9706a09f343e10833e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f05d90cc699937bc9e1708e0979365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566ea79b3ccb23da8d4f143a4349bde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd14337baaa992d9e685416135658a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa81e5155f31d1340d248396b825368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c84f9ee85f7591eb0f6bf9b40fe969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6e8610260b15de155bb9948f5a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55e48daa5e2a1f015b919dc0f4941e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427bcc365e20cc0f1046b0e7493b3a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9c97f6ee0423735e46e2a68cf22473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e91c4521f945442c2383f39b1d36174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e13cfe5cfd203fc86b43a8f22f39975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86895b90e5d92c2716c444f987db6a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96608137e9d1b35359b7cc6f519d2b3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1161a5bd99825d8d1c945cb478fa0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b577477e49b1c997e0d972a6ec95d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507bee236ec13aaef8a5e39c2a095fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e621b7f2a945a5a4b9e7c2d250cfbc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4dddaad0099142b96fda2337dcdf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ad35b9807c969eee217862914daa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77fd7fbc1159d74824f8ae50775dec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad74805173b88343a5f319a988fa3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254279ece5ea19c1ffdcaf883dfaf8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1086f54579cfc5177a56ce9b365187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39c5a5f969b0d6ba3ca0496d230a9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c66b22e63cd42eec3b28c4b2a47b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d45266eebc049a9dbc0e6ffdbcb8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd931d66abccfca72dcacb27b0f1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387245e30d779266b080a2c307eebf6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e08b1de0eeaee16cebf78a8d98d4ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38444b01e7121511f13658f5007e6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a9a23fa276902ef85b67878392e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c18e30f0322041cf1062e3dc791496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf9382b845116b7a2af470b40082097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c765ca2c9be47f1042847a8ed436f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022510e3f5e5fe4f52842ed921fcc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e02e04dcadfe3c09bb95a90f22b8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636d73f1664848b37bee990de936fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b80e4ad81e7dc502b737b6d9f653d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342067651940cb6e095bda171e5cdc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01364d7e0b687059e4d1011d634c3b3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6f397c976a2829e6a916f8f1025c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eae5a4c60ebea02a6dc2e0b3d5c65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73822a48d8a85e9b2e59304c8a92619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145b22cabcf91fe2722ce6a527b3f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd0f235a288ca5847fb3f784da9fae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9d9ece0b0ca8537841facf1bed3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc446f67c63db3491a6079577742569111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bb6c11b92d92fa9f6fdaf1693642f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11078e162dd041ba65e949628959a78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9dc3d7014cb68d0dbe75ba8eb206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716080340d0a30f1e4e9b201d537e1bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073812e98b01f8b776017bbfa6a627c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df979791808528e2dab8330d0d1ce0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbc8f05f645f144a6bd7e4aad01fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba068841b5d3b2c29d50276ad5499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77911a70d8ff6133c69c82ffb45fea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581d2d7b44bee2513553b7d43b18fc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426ec22aa1269bb9c493735ab6370f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f1113b44e1e8de92713e5a1ea0379123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ecc6478b5bcb143633ff830b0fcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd4eb6d7e35adbee256f048d1b5e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd657e0c6906f8621b83166a0293f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cdd7e878568143aba5aa1438ea97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d75208a72ef831c9dafcd613a9f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268ef9f0378d00c9a6bc452d1b2896d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d4d8dca7e36dc24cbd8957de2626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe938cb2e145ce7d5c105c69e7f88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e86c77db502834ab169dec4004ce3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f92068a461dff2edea1ac4d15fb4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525e03f1671f2c09d388ad44779e61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e96fe2ea7130ead872f304e72b06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062b7648207002044ffa2faec7baf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017830272998c23d1561d2085f1383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c01f3e5d7516ed9e662b5d8e0f83f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978668404f40d6840d712bd92d7cc47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478151db3b5135bdf5a7bc541cd53203140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7039a17e280a9c0d825a189ff31acb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de378c700c4fc8ee550e98248591945a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e814e0179e5cd1a9e5b1ff17553286143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c47607839f6378848201fb13290c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68879e539ea3f5c8e61a3b74d58ef093145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8dc693fedd62b03a5f40936b8b03b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f54bda7f0a94edaea80813e01d13e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc542b7f793b52f6e6fc151dac0d28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea98ecae26b1b4e4c528d9908dc235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c59ee976750e356458c000a1bd74e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a26dcc342db1a9cbf45eb15ae14882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8081264c393d7cafc82d9cfd2765d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf20868d055236c78c45fdefb1a01dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44872b8b672ddfb695b8ef9e5e69965c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061202ba6dd202cfff4219c05354bbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282ffd40f86c896a7bc50bad176fd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f6c807642a92aa82fac07447e706b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cdceb5d8d8f3da5e182611acdb3bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa45d918ae53f1bb6e780d24e1f1058159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b82df74672213d1a1a982db582d7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403aa7b3ce342f57af1efeda73a0e7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c0dcb7aa4f68db24f7cfaf9a984a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8eaf40956a2740bdfc9fdd985827d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d403be60e90165f2c91243e483bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39e0ba8141425aa38327211ce80b50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89c1242ad8d726063e0587ed10500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd13b4a3730f03520eda90f601804167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a5a4dfbb776ea057b8abdc142e46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c42cf74b99fafd9f6ce0ec5a8035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603195816eaefc2f738a9fb38a7c1fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531e01260f4fb76d75413d0aa74e1b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207a8059273bd4ae785a2e1f8bc8f26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8b360e94b218dc711b098e1db6a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8922642eec280d1f46515e06ddff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2351865aa53eb5208db1e3b56ba3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad27f7a34413b20b95eb5793a75a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0166a6b4049ccc2e21859f998735bbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23950e8f0190dc793e65765fe5a3efe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd98c9558a7808e047d0cbc724af7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e269a28c5adf5e6d2f6ceae710fe0a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2542468fbfbec1561fab6380bf0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134822464b0510d85455a4ead8d5d439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd280ac8e3544a6a98477cfca621052183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca077ddfba8942075df79156072421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285bf55d0485c596c30751556caffb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec2f1e0f1dd2d8c0134a00aca057d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ab5d313bca73e4826b3a60358356187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273bc18b69f71139689038ae165b7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd357b6dda2a7a1b326a5c4951815189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d8a5ad3756c5aee6df7ffdccaf06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e3ef57c111f307d0542990e1346be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d184ae48580c04b8d5d7e494e9b436192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c810a1245273b641782ae7190c811a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cb76a9cb2b77130b2e3a2f9c7e24e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f5a606c142055b654b08aeacac87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521e0e3e2b70da915c42e3bde11810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fe4919b4d3cdaaec3afd6fd31515197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68958c87eda8c85948307f3f1fd0fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a5f94fa32973d812e3cb0e1f3eec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a421cc90fa3caa54f88c205b6461200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e329ad748c5c1453a5dabf209399f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fb5d06c3b240ccae34d76c09e4b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee625b43224cc0bfad61153ee08a16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069cae39017a0f24de53fb8bb91a39e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb2aaf946c95ea7ebdc055de5de5ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e536913cdea7067a54c0d0e578b3b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7462c24fcee6260422e0087ba95c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea9c30024943eeaa3ce2ca7cc33b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c730fe1b5a5dd1d3e92203c98c23d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff4266a956491948173a31456b699210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064a0e6cf4f90a6a133fd7f13a336d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174cbf179ed8cd6fef7b24334f39e03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd675ed5797bda6bab4ad8cf1e418b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28524eb48f281ba97b5101bda34a769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251faf97271380f990aed69c7d2961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db549982f4b9862396a43e4cca30279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdbc5507b43e7363e941c44dc3f96a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a80fdf788e903e254c716aa383ab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a1eae708e25c68a131604454c53d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225763cee4cac18fa883b4538094c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea80463712bc07fd175045a65bf9649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c09da2ae44cf9d7544d17823f17ab5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97351a9e4324e13b049709f971f2796a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd0e0168769d310e65828825a63b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748155d278023ed651e7edab310a8cfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c11978f9d6ea532a634f4f0ea110f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac8336ad3b4298cbd037eb0b542a6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc06f8c85427f26c5e643481591f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e84b7ffff3d1e10ccfb4c470161ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a24f9b29dd2b3097b0166aae52ce4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef78badf42f6c2ec639e11f3f538eb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ff1920e4c898e783b29a0990d92e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229194d02719c194033ab30f579a35fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1829cc47ca15ca220321e3443fcf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af0d196fe8a06453680d1d5666fc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203acaf613651666b0d13f67b968f36d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d6465cd564ceb49cdfe074bae6c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d115e7ea8934f25944e4506aad6233b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6d31b387655346ed83a71d757631239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d0711e80d254bb5291e4bdc99e3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428101ded4b994ebe37098cdfd481533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1c69c0b01ad03ef0dbb898377deed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9ae69212365f9b46115fc6704225243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43ff33a8329a730bd1228d337b4ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96de5d6b15f6aef0bb96d9dbc9fac1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd39861f807b2749ca473aca8c0edfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f34461f7d9c3a922f9381be78007b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec699ff3ed5be6cb4cfa70f15b46cb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6e3f4d723eb5e43d66534f83b01b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6a8b4aed7fd2bc4a8405bb5355211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3813496aa92aa344a18a0ea76755251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e610cba0b1b67b7d639eb8e76c9018252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2027a0b8aa00447010edccbec316e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fd8286528b08da7678890674658e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c33534b658f0ce598e16b4139539255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a94de1465218570b844fb1a1d0cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac64cd0a7fe439c3142f7554b02974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5800487bd2eda229809b076d8866258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f0a72d0a4ffa2e2fd8c93efb7a71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4586c48524747246d9b7b61091e4b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ed2e4e27914f095bb5da94857dd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6be192fb3f171eb2d4afb5ae0aca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d197542178a3852c2b546925c6cfa12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0fe3f56473e4a36f7f2971e38c5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b692412d922104f2a06b975b7b00742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde11d4d54cb7e7ed662b26a179cd23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff8860cb83735f95e163ffb170d74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c64a0b545bc1b792eb66b7a5d0917268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056cda461912176a60d7ec353a8a694269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe3ebacd06d5d6c35288b30e65c10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32891a92f21bbce2eac843e0d8637d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd39a93136ced390ca83d8778eb0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30d8e31830c83ae42d82d09db8e28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096250b809f3f84fba36dd3c8d95bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce3d5e27aa11ac386201d879cf48b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189249c44805b26b09c5bb87350e5306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001fd569d5f5627c435fe7e9ab74e1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61696606dff1172282121fdb94623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0e69cbf5ba69d86abee66e3fabaf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f85933cf070d8c6416ec91b5de3394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa65d154e474e303cbc4668db2c1b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451bd5482a863bf437bd326ef9970c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c36c7373b144f68cd1b58a2fb50f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f964a2732399db4f23e9e1b49477284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e8f123d04e923f7cce2079e83d52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c263e7d849189442ac0ec7c3ee75e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c922f0b52051532213beb1617dfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b800cff43b0b7d9529d7b38af2344288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c8a19592aa1a3341b246ec2615dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4818796bf81950aacd05b04dd255290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca29e6efd8cf254407e2dd75a8aebe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94058bbdfa87b7ba2fc6cdb552fd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485b953d641bebc9d056346d2473cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcce85287aa4822d795f6e5146152d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40acd71a27e7d722216fa8912a0fa2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9037834ffd3ad4283975eeede56d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94c195d17175a43397881146475c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ee67670a565bc9c1821123fcb1942298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f8619746acc79c874063a04cf23d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc698eec8480b09dbbf9dd140a72d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285fa24b48c49c4c28076f4285006f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb97be1c185f2cf28f32db7fe81e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81920ad4e745d0a962ced84a108b0ffe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09ee1fba00491bdbfcc3b8e636174304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159de58b4efc32a8142534806162d07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d61d258431ad45ba55491b2fa5b566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3dc96f6c40e7f37ceaf085db7c1a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce57fe1591616fe88b9918c90333f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eaebc954e8fff0d9827e5c4d74240309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d0023abdfc31435b3c1ff321c0a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a60951cb2cf106b1be56a81c9750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a35c81e232c8a3dd595270ceb67f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd28d658d0dddbf929bfac466be15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b58801960406d565851252c7c222b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70979e93e5e1081a1c87a19924fab2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d96a53428501f0521622c5f5301a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9d4aa4d9c454a271c82f9b48be54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed0392ff91f787a4436daf76cb3105318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f90054a0e6fc040b888a22684274319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba785e8336cc4ef89671f4f4d5b0d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb90df3459c1faa55e520dbe1cada8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9a3241998c9c881ccb3f7ee9bffe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568241156fc7823d9cb6fcc59a37af3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed2cba83ed75962975a38ec3c3be8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21213fc4bb80e413ce1a57893e5b833325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b93e51187bdfe33c9b1fa5a3a1b17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc6fa5237b61f3c02c75d0a591890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009681d0494581327917582184dca66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab9e237e078680ce57877fb9d3316329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a3a2cfb5bbc3d60f89cf0a8931eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304053dfeb9bdf7457ef68cce9575c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81156587c4867167b56ce813238bb007332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f54d11826564e68cff4ac2fc2ba30d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e178a7ff5d13a71385ed59624946f1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8a7345826b26779ea7f4eea4122c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615db9fc80cb9ee4712788b66d9dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae54205eead30f447f3adf851aeb02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b1660bdf825893efe7356048bd64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e52bc41ed5fb4f0bfcb860cf230741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363d5c3b80e56e5ba4b287ad791cd2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0760e5db5a58312ee7425a169a943341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e57a663030ee78e4eb12723c88862e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac3dc23f2edc4321d6218c9fd3278343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639040e32b8fa141e7e90ceca20f08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d583502889fae29e38a3d8afd91f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3b3b23e3be99efefa42d08ef2900346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf89794d8fe6155e7da18fbf4391b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd8ac0dc3fa7a6d535ded438b9338348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51440c88bfd63ebc12b192713c7d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7953ce9d47306ed41a0b767e73655350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a68a5e818343717a0ba0b40013093351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a829fad3d9154d93822813cb27a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a1605177dc0db7c1663eba9d51c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281409686a2e06b7a1e71074af09769354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1cf698b1bc340930a3e85962dcf01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24826514251595df466bac5a1c55f57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf481ace6d2139103b438b1813ac6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa60eb333895e7bf25bf839f1ce3752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0c49c524bb32fb8e188d3c1f98ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05849a7691a0b9ec1241f09fca1b9c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4edf77391ca7dc00191dfc77fa4167361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31950242205983c59f54ce1fbbf30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17980571dbe7a3f46b1817f3e81d0e52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ead3a192f9dbb01c86e6e1f0708f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc500c289ddef4eb9610352228ae00e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643fc1894cdbe60e1b2f96e795faf8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0987502b0b1fec65dea9a2fa6fe07f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072d671adaef1669a636ddffd56b7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f404abc033a5dd5a1f963a312762369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f34d0981a662c20d87c64bdc625d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280450cd2261b56eb4556e47a3a2a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b9491040e092ec2e941cd5ae19a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd32cea5dc07118df818ad23394f52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7474a1a9551e21301f073a318be9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fae8d5547862e0f3254bf5f4cceb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14ca00453ec5978ace1dd5f2b486a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea093eabf7a3613e23f6ef163c0734377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80821c54ef1e399108c3ff62c8cf2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f482e9201779aa922bf13913af0c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fba2d787cc8d1088017a844b2bad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7248eb8c69246ed922e559a8fdb76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24cb9fe17fe2ab1a35f3859edec727382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399329ccda31513af334b719464cb5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a82b97dae344714211ef68bd1d767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911c6be9cb442016ec6c29ded1edbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c413bc2db00b59a4d803de6dc7da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e9c6b7c91d98154624ad640c62278387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1b3648afeeb3d2f71caabfaa808b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c0f612ca41a550487ee3d118953e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355505d645e8de724bfc5760d69d13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b6155d8eb0cc013103fd17f3d958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b5ccbc78f4aadcc3bb00a41c87b50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06600a39f3164220b207f7928ef8dbed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bb48f1a0db2734a8e3bf3737922a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f065719fbedd98b0ae8362ca6825a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9651844888bf27781da4abbea890b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62ca410fc7b1f11a7e56e793a8375397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93af5d3254e32e0396df5b0865c71a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce900d965dc111bfab3a7072288c151399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c6039826c01f2db0a2f31ecdc0c2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa443ba4368c9cda6c39fc95af0a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616dd2e66e506d2d0beac68c6f08fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac52c3ab389f230a8564f57839a58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c7ce050ef6706b9c8a04923b8f64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4cc7606c7bc31a7ae52580a6cd7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeba01457438ee0e3008fe91cc889e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd5f22277401e6dc6af56010dfc30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdce39ec057f2fcb922feef2e9ee33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c76c271d99608127f0f2381c874565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334961f4372ef0dcb6b13381452199bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1061bfbc8da0a982d396d50ec619411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea113ba8fd2b73b058d7bdff534ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4a5b451874aab37df13b3ad9c3ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bf0f5def3f7d423aece475a56526c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace64fbe0e3a8ac00c89d42bd3284e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce844d949192faacbae2f9d74c6c98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50473924315fe6874056b0c94c2edfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4587f74270dcfd2a885662b31d95ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754a140f36498082ad01c7e45e4d3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099f15fefa62584e6a6971f037ab411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718dc279cd42d43bdc35b64d022ddc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f582686bc2dd76b285e385128d5cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328364b2168bc3735866de1cf9e4be2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b362c6e05f6c200658e488581b4a84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b83470ddeb0463058fe194f517e4cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2bf7d6ca69624449cde401feba431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4e23fc7853919d4930f4cdac05a2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726e889415ab839d87c4c4e77164f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955861defbaea3d34d4ac8a4c95d858429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c2953a7152f5417e7a25a45352df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c98e54656f4f392c1052a41e19f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6490555d90549e2b01f6a8bbbb5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e855e1a955d6d3fe9cb621bb1636433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004950298efeeb4828423632f6496e49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dade30ae732607e092e2aeb2b68eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5593f22aef7256b6488582529cc0a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4164a4ac2ea320b3dcf30d6b31236d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13f8097119242d20bac9ba3eeec6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535084a3494e372832f0d283118d9ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd147da651a29f52211b909c24ad687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc664485d5ee84781ccbeeed953be6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8801861631d3e1211bda885b26b14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803baa727ebf93b487d758b191b6b882443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0efabbf48cf43b06c0b8fd9edfd5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7794c78b367ad3d393bad3cf6192445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c613e0725f6f6a9333ee241f28c7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289766bba49341544543b34cb0664508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b24c8ba4006b0137cb5ca195560cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06ce740888cadd4816cc6c3d0152d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab6678d9276cf803ee148e7a61051450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909749135dc41d8e6a2c297bb2e6e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b6cf339c22ac6e5ab97cefecf1a8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67974bf4cf84091b725bfe7342629453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e588d2a615b4380867222f441ab60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0238ce93c143e1b711bcd21cba0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196951fd1b6725f0a305d06e4812c17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d9a565052a5ad9e69c3daa8f6b38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19c6d7006a5bd020a6f2f6eb1aaac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9cbe0e4430a9c5fd2c3013f7becd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4e1442d1d889a1761116a12b11e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536f8570412539bc56aab39fa1c6bea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d604fe533386e34b0eb72e73a4cded462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac958ac1cc12463ec1b0752515a7fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bf38ecd549d76985b7ac93dbe1ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8cbd280df82a4a25b58276c32cce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc9b6124c34130fc07e63459bb14a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97965b8223a2ce7429436b54200b95f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2e643d7f6ae14acaf1885f7f3c6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccd063ee6117a3817fac10e76729b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f3d5341ed3ddc0d7938617397b24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbf883f3aa232e2465e3eaf8f536f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e62075df5ce08f3a9257a3b886d3a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f85f742c4efa6b800d72523349c1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d729e639a250ef9a0351566feb7035474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b101ea6c3e845c7ac7fc83c593af97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c769d6fbce90b873c66ea54dc8da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c832b7841dff3e580e10c2e829f6f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf245dddfe275e5411bfbac99ccbf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012a1564ad714a47f2d526ec635f0c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252cc327ff062719e16ffaaf2711459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e8dbf70b914694c6e2af20598b8fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa866a4ad4b13dffea73ec48bf5d66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982f218dacd3d72a2027cccd030b88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ff425c34391e79e3894869140dfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48171978f5a1dd515313e0d266e409f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f6d1baba1a255989ce7642baa9fe0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033adf7b7ec997efb58b6105580d9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6ec3a4b757ccf37ca771589a4580488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0fda74b5b8be0e784982ac42da0cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e929165af6e6f35d824d47afb0096490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1483b01dee6543c12a15d13880de330491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c793963df34f116fbdab58628b388df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f595157b645d657ff4404fa13c42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a598c161fb5fbc64c9b042d039058494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b5230d6fc471adcd20e15e69cf10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b331364928678441c152e6c355e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde0c9599f34d933bb266601f381bf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0d4b2a08bc60a4b73b5821eb48a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd61424362db77e96bc64cb102d8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c921063f973cbc1c86ddc947a4e70b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30d26f46e7b1759b2eb579fdb22a02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b678d9707603918515b811987b13b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227226d35801e4652deffd9d72f96d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c39e969e3a4f391cfcb87e58bf638504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec09e0c19b16b8255fb10f523a2425505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddd1df8b194fc2eb81a0750a45a6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecf8a9502931f7c89d399c0945b2b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b097df7366ceb2d2d6741380d794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d47d31659e72f5c21127e7c68fdc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee2e77aa33257435c467fffd019f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15cf94c8f09e41cd94672f9b77a2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a71631379ec6b1f40b47d9ce1a607512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981af32e200bf970907e40b9d855a03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702cd758fe80cfa91f311ce41cab85d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dec90746267a57aaecdc0689e7558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d550ed9bf78c8d003a94eb9fad2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e878e8e337d599a1c3aa52c26f2800517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f54d367ce454c95133f6db1580eb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64314c9602801f78b0165fe5d39060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c091b8bfdfa02b4f28be7961b1d1849520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de4287811603c408ac58eca47f51a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e79a895c697535122e061c2d5d6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00b98987b8db2a487ff53af2be2cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8ea90877fc5e49289431b9b14dcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d0c5b563dea2df7798097dd193b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b2e33703a09e3711424527d8b01b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fddfe9c300d82d7b2d9c9bfa37378527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e6d5f2844db119fc82d7c9f58a69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9d4ae9b41ae9563fb202eb6b9365529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d463ec3ebce31a6c4282c71837938530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d61fac5e9d962f951e3bf1e5fa37f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8458ff237444a2e2b065c3425823c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33700ff0f616ed861473c924e9c63108533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac094e2264f2f03e07e33f0d7e3c042c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ad5a9228457f46ce46fe2bf4ce3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2bd553415361bc2a8d6478f56791536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe79f588442b2a9264220c092433c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e456b2c6149fd5998acd8e83c287031538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115ae4488137d0af3ea0b731ee9130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311dfee8b116df7445d2e2c13612392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139a3c23bcd40818c242d69dd70a24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53658f2459f2c8f650436b33d9e0e94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35d09aa0b6a0e80a1df5df6bc278d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76642ff33ff791b9f6579c9205d06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2987a809ac4762bdd311ae8efdc59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560394cf166dd479fe5831df0e6275b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151bbe3ac6856ea8bf87c923e39f6e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dda9d06b5ae17469a8ccd96b0e525548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbf5a2c13fbe62465e022bcd86280b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064534b836ba485fa1d882e3fb4a9e4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cd941ba049b2f37f42e0b233b71de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e173afff06bfcf575d6cc17bc196b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef296c4b8bb9f131c2e8cb5c8b3c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0630b9e5dc3393699739c964d64a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b79a3748d39a9008a41bc0610856555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea517ae0a4583978e737e59560296556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c7346b2ed29b9f118f18e640cec1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6328e14b38ae1292d742e3b0ed1a3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af701b6406c7804975f3bc7503d69b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171b53179d733087a3f4fa31798357560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ec5b5e983687af9af053d6563876561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bce766a5bafc5d2c23fc0f7ac235b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c236755456abc9d7c9f078e2996d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76418bd61f7938caebff90743abf499564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c367be4c3364f75c303e1b24b865565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31639779f22729ad4b58643c087bd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a4d2e6897b8ee5d8ea06add75a56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b17235d658b013982299145aa0d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c23ddb5c1e8bf33f5df7c61428bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10020128b46eecf6b591a000d8c41478570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f353117010bb2f0dae6090e70219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17e96bac5cf0452935a65ab5784d7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3689dd5fa392615f6fca71c9de9746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464bfa2189ab8ecf1588247f2ede50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f4cc6fb0e63b02629a3e9b248fb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e00daecba26886d2fff8f7aea071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405b9479cd97479accfc564c9e7650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04141c7beb8a97f9a19931820b0563578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4a18f172ef9327148a87e1cc7040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db85e3a25d96628e12ecad649388e99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852ac2bf764649f96f334213e28628581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea23ae8ef1cbd11faaa7678dc6692582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1ef8848e847c4196ff7f3748a098e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1816fff118325dd173b67ddf55491584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551ef7bd151587ec9102159ff1926d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3273759408afd10abe68e52d3c854586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6526e8b4aa47615b45b7f8fa5b619587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42517a58359b286f8e2a7d975f36ea7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c988ba8ce7991c4270167eb8026a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20c517cec4d18888ba6a921903457590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eecd015b44a294f795c544781b5d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e9b670a261c2110a122b749a0866592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b2582bbbf8fd29c4344009fc3c1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc14d6af2be3222f4d4802fba494c99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e641ad75eb602756d2c5b4def63c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34e8f719df43953e9ed2c2534ed6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f41a1c56e374ca0ee293cd447cbe35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc9380cc53328a381da90171fcc57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d912e84edc034cd9a7bf171bbfad2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3139ea3aa93853fcd7a35047250cf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280e51223fe3bffe08925a75c407b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2185088175a3b070b9a0450c5f05db0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae099ec970caf1f93dd8414341cf6fb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc260f6a165e22dd0f2e1e41e4190604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30c2c85df4efd784d02f705c819a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f61c77fb6d76116f8fa001c1f59c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984790b88958cb1c04479bdcab59ee39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c262f6fdca64fdb79c6d100ed7e3a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f21a5d037dc9132d1072f783012cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ffb73da73d7e4249702cedf1f076c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed508803f45597860e9bec9a42bfd367611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfcc7aa604ef676e6f00e1111af4e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4ed94916d169f6de13f92b2bd4fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d314909b98850ec537f961a81b1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9c1ee3c26be8ff1613daaa9c8eed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def3ed17ad27a25f387e4ef330ac37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40dfed6bce8b1f648095610a34a4b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972838da6e7f35f06506264a6ca3806618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50060d3e7249bc650228da5bd860c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2dddd9d532506f01a0a6dc2a8f60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde4fbe8693e9642659fd9a3bd354e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bde5bd2635bcfb25daf55c92fb3918622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9933d28b12a4542c0b1f49eed81ab8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19968f333a35f92b2eb655a91ad0fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4c02b0c25d49f9be644617fec2c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436f1d3f265e82257f356a247858ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2873fa8162a55e6468fe7de8f4466627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba31f84c179325ae5801ca7b8a4bb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f46a454b1f9251dc0725bff89712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71498e8723bbc840529b751951c2179630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f47e19ed63575bec198edbe36318a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cf2a72f5f9ad680a49fd4b6e4f924632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac09d09b1e55e989112874247fb5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb682a3fd8164894ba1c734ab8d9816634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ece72c31cf7802a4babc96f2c4e62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259782e207e5653eeea4bc87666456e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1c93bd2bdaeeb33a085530f962d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8e7fc4847878b0af222c1605c2b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59b376822cea9bd7934e1b603b5cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e8d33d98728ab74171e27423192e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2349894efaa77433ca200369b8c7c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3254608ba216103ff00789379b87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6957cb01a8ca2286e10f0c3bce0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527a204e90d71a8732a6687ba05885b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212d020df68fe6edaab5c26eca583b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443115c45fa46b2046a271f7aa7fb90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c1837571dc4d8ab6de3d7d4d8ed7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9eec9003484f7f9db347daedbff6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e579cf9ac473b949950f185c3fc92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d499d400e409ac813a3fec59d537650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77da076e48c1c3f917f45e3943f0db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5e73e22dcf1c336f3e8a590ad232652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea464580ccf7a9b5da9767b5cae702653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543f83535cd30696fb46175701e7db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f36a2259a2d8597618baa31a41ca8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243d6700b26e81acf395aff95798ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a49724bbcb8d8c1d5a2be45922c09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799881a364dc090c49461d09ad884d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c45f146b1def4016fe8afa93d3e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425e6cbf7f78640b5737751da1569a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eb96c27ceab57dae3fc85aa0a4e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b89a427d05053b5bbf4c24e7e409ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba123880ccfea527c340307412241af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7dd1797de44d14babe94f5fdfefe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8c6a3149ac00c8e21f559bdce998665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044efec06556207746ef39ffae5f731666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250d474a1d8ab7412f4aa89daa69c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a841d6e70d0f21e2d34b7dead8e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51749cff582a6ade25cc2a1c8da47e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39004c3dfd373d46d4d28e51324d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa079195252eddb690827e9a2cbc99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0736e8f9eca0648bad1e1f85d87e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85c88c0640b0d2ae0f6bba5cc70c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d547a6127bf103d89606ba3f2775f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e150ca70a2ac2eca81c1f79596aa0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa03f16652989be6ca220ef67316b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87acdea0cce2ec51df9f0a8fe6c14a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739356f96b22b9e81f23fb5c4affaf03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54d52fa3b60fff34c9d9433e254e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591293db2f2a0fddab782d65e652dac1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b89de0b54067a4aed42664e1a9e1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2b6c528ea10a81445ca736c4c3cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472689257b78cf38019c9d4967b4be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d1c28c58f6ec19b7bee267d9f352684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387116d916940f18292949ef1e4351f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093265c081d23327599a20ac43945673686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f45e174e35f88ea76a7c8c725530b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad862f74a8e00b02aac1cbb7a2dae8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa4bb539e66250d195a48ebd3f53f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00331004da355c5f621398118db142690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488231afee0e510bd1c98107ff41575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4209b983ef333212ebf9d932d046e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df5160b9d6fada3c66eecd359387b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea60738b4d06df3fee505e5a3a19a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad118b18b200788cb81df61670b3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b44769158a3cfa3345882551cc3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60752bbe07d51cbaf51f6bbb28557c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27bff3f170bda99e4229b940e31d2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e52359beafa0da271a9a50009cad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc9ba977429e2bf25767ce9b05ad8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06984f4d20c57f2383832436a5bef047701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a11f7e5b669c495da72a38eb6097702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90b1844f2e82ce24e4f72748fce68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c79f1edeee04aa8c200f3dd316da8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c03138b14b844c6d0af83f9934fab0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b7c6be22bdab5929a6b68baab4ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309d0b2837262b3568f0f04ab0cf40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe327613232a38f3de5558a1831926708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560bbd85439fb59d3aafe22a8d5f22b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a01f7bbadc6e68e59addb5bb1db83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eab58cd248931c6d3755f6ba1dcdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42ed8b73fdacaddbddbca6c65dafba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8925da469b5c9926cce316aff11b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409fa15bdb3954cda6fb1a860f40d04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f78440c40d4e8865876a20b75ed74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b560babe64305d99560a4fefb523af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df943f918f0deb960c649a4dcd06e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72c13c207d101d7c2b99abe4031ee5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8e5c4448b5ad36dcd1752784b95d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f35a3b5c724cdf714dc4881ca2fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130ce367eddb9787516068cd1477bbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad335f4cdbf733c6232f56ba8baf40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0a9e09f2385b8cf31aa6d47d6418a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d7ba4fcacf207f874b7336b9450e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e51024b750f0e56fb4a3382a99bd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c259d4820bb9f37446c40cd64d2bfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d178b5385b9637a415d7d1f63e05b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c5cfacc25e73432a26004e9707d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be84444df61db6f340883c5f647b0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af762e82232d119936a862ad0c27f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a726532eec251ad0aa2c2b59121b7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c820fd7484d4a15d159132ce8a11cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ae9012d8b7899a1cdf8a7806f3dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4062742cadd74c8442c9dd366d02138734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b4c4e1027a50a305fc3d14ab075a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc95d387cb0466b08ecbb266cf874736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ff5fbc2c7b60c558670c003cee479737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461250d8eb10c7c807c456efdb276577738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3761b9b602832b5fc62821513b9c515739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc963e794dd4da9cd62a264583b8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317bbf8041f8456e24233b8d5c5bcda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789febb8c9ed85aa06eeaaf52e6803742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e349354646381565abfea1e4de70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc552ce545ecfa57b6606a1d4d30cdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1327485e74942c95072dd7c22eec26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6ae41ed164b0934880e5e0cddf23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134dbcd9f81db3e7f3639b38572f69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f42cf202b1ce330a915650a46c4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f7ae250e88777d63c9f5b690e4e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5975067051ce73a06d9adc211152c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63558f7ecd45cb00899b0ccc51bbb25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae94bced97d52372248fda59e293ec5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09655419c6f2552a817b6910eeab82d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e103ae824b9cedfaf9ae633a4950d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483408d125967e25bf039e63ef56f191755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a341ff64867a5a30f3b1a5582ce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b56fa6f45c94ea8ed2ef1a3326edee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d6a1f9cfcec5ebce5e3eec443b77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5acfdb81a08a488993f03a04b0c3c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5ffec7d03a0d26507a5b7180c7fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf19421094686d50ce7cb4ea228b8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ba2ca280542e91098b1fc74ab9113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ff82d35de0a42b53c4a2ef5c0422a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca2260e298935075e1721511dd0d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ff7cb6705a1d5831ead909b7e9ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d124b3df834d052a2682616d78396cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e13efc69ef9d99da2c5cc682335be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4daf5b143b3315b1b28ab047c7fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6031f82d535d31ae7455c511ff0ccb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b7c0a746ece3f2b5b41111cdff7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c37f1f93582ad6dce759893923bd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a15f08f4237f8a7729ea338c39c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27fa83182a9e424c98dfbb5a2914ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a45a854f7af15c25eaadff013f5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98301981c260cf1f9ac30bfcf0a2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0879e1af89c0f1d0a0110bc16bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d6b342bef2c64a764824b1ee63fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a37526e976c0c79233c09f9ddbd9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a331ffe4b2bf827ca2472076724220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5cc95fc9e89c29ee4db743c77558621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b157a36d39c7122f10c2940181593322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe3bd0bda245c1b68e6a1a09b6676823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b006281237795d6ddc052601113c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e4261cc76bbb9063e68cce32a46a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89ebb890d641094dd03b42fcb5c38a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9a47596145d623f2c49d60ddedf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab213462e3855c0493a1d866ba51628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b5192089084eac12b87b126ef00d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b93430ccba6e71690b8079fb06da430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7889620797e7645cae1d4035aa1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8da9dc597fc908b0557ceb53006c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58fe3d57b7fa8b6e40de86a6a842433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed78dadab2e323546b6fad9aeefa0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773011a00420b01b2966b805d4f20135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f038002a0d117536cb7c3f3a17b93336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d361a3a830615d5745f3a63e6bf1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1568e12d475ab68a90d207c064861038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98306fe87d841110217eb51817c8c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257f0296d7ab249f8be8315a5cb3ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82eb557e4d3bb3470dc7dc9c03da5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef9d23f8005bb74566071a899017a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104e60ccdd67c7e1b58f5889ae89d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3625e9bc25caab6431c38ab0fdeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58252a6ab29896756c8fa6ce9ef4f5a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493ed5e4e220f22646a5b2ab4c72d1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5195c2c64f2e3a936f0a8129a6b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d384efbd96eb404d85cb8ec35f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70326bd3fb31af726ef38ff5cd054b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d4f1762861f2f6d3540ac9f0789e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14f8fd5f2451f8fa03c6d785c6d5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd2b0807a8298cda08c8602005d03952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b029d5972b571aa2343d20241ad1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b5846146f135686e176bde1ecd56c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75980ca0b9613b4d6c6696712c4c51b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe9e2d39d35be717807d1675e8c8c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb6b0193613bc9074b4338e438153957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9e33dced7bbcd604531eb0ef1e2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc29af18eb151b5363d3402d3e404d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738948cdf9a93d2a4032cf083c75ef3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69059af17e225050825065f813b47a5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3b65eb24ceddac8efb6d86201b0ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636f3cdad70cc74263f55df45b7b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d03dad26b304418d015e3c8c6125164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572479f65a34532c8af9cc56357203be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa6b8bd8b0d9f9914184c1b9502c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f623b8de337d91cab93ca094e5adc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d8abf560925dac10b518edd0f8c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427641a9dc05baa601ed895d20156e5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a690e943bafbb34fd465c4f8034270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b51da858ac8e9f5222f2e0bd761dc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3786b2cfbc1376b6e3b79b06cc99ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee945da518239775a2d3e90590715573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82121abbb1771842b00930d5d2a831b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c960afe34f9f4439331f02fef4db475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bd27d882113db9db0f57ce9e0c37c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76361a896b3c7de0fa98754a094c16977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9cc7b8d0dca7052ebf987612f656a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3490fbd7800e890a0d373b77490d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a9f5b98da28f3fc1ec9b8475264980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b75cdd31010f8a9bdf8365c51458d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bee1f1c2f83672dc188d609d40cb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1f73756bc7caa9ed874951fc8922383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbfa6bbbe275083f691d28e0ef3fd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3174e96184b0a1533d799626ae764f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757495d35f11e489494ec6fb5b8d4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331c5d7006aa5acc8e81ead79c5b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b086b976bdd42bbd0faa3c10a4e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66048e59fa3e6baa4d85843ccaf4cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdd93ad34615552ee991af7275cf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52584d2f0364dfb4ca79b46788bdbf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74878dd5b40532d0de01a3049a911192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8809719bcc91023150caed59dc7a7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109110b65999f44155301a5693176f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d3b7a27f45b190fa690b7e09333395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c70d7272c4cb1a14a17b1752744b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ce622d53087752f03ef02867e64397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d04a5aa985c593746137403e38ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c19fedd44cbdaed7a58c8fb244ee7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b44eb7688c31a3727f597aa4d6f10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa58935b5c1b26ee8ce41289b7add3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612365521d2e316caa4f1a6cfecfad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23aad33b8caca1578753dda1c7032103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb405ee7bb12e1cea08eab431ad1cf86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16994c1da7910c0a8021f834ed3e151105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad7e8d651b6b44b3923da669152d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0356827194b3bc3fc09c36e597e9c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b71cc73cff03ece577476fce9907108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f3f7b0dd7686cf931fd5c0737591d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e49f95176b0df04864c6eac66cdc2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1304bc91e3af9bacd576194d3d900d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990081a365a80d1a6cf7e8ce06f52200112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f88f0299b8db3be3f62ac1589135113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ca42c7cc4e5409cd1d54f99ba367114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408af6bb9d9857271ca242017ca8d997115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4a8f44bcc678039e109f413f804a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a5d40cb98e11ba45fa26651ec5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f207d93d1d778454754d452ad8319e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ca51659710ab996e223bcb52c2f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635038bc8f0cc18f6047cd08ae33e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a0fee2121d3bec652d6a3785e64d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f5f354875337dc3f99a02c58cb3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008c09df3fa4569cfeaf651d8718be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278cf53219d80fcf8000565e50e741124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d261c7659464d97923ab9cc825cf92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44336e2f82af0f09466ab1555eb67b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e142c97253e2f8a3c4495817ab82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc3c550e480d95039cc8bc6be3a32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294ba6209d50bdb224ffd601579f1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d311463e8c629fdc3c7c8b05db3a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac508226efcdfa7f67450fc2f64e7c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7fbda8905f5ead502f16727a312a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda8f52e55c15ccd739d2254cc81df4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6d9f049ad02a3aa9594a0ef19b02f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854395078594e44fd828eb7100d6d671135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ed4aab728250fbe38a86c2cb7faf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0cae21f00f4cc071d2f834812d617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2fc05fbc29b2747a406c5be75659138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364ca4f63aa3763c389b87518195c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ec179576c26a221c460ab8755ebc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f2f5147334dc7d4a84e7cd2e4c16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a8542200f87a2acf54438f6921be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b41b995f32154ffc4fcdaab12ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890893b9b268ed84f2f4ffa81cb6312144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384029410c2ebab47329df3f5cf1d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb44bc91de8144759b001382d3ade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c5091b69c55df671907261003ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e309052dc94579f953a0c3177130148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304cf6ae1c0ea1f6e8bf4dad93e8b86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fd6c8208f8d2519dbcce9cab83980150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa8eb9c0156f60d0e4bdb20c46ef38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0da1e8e4d76a8536562aea3a4ef46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7731ce402db0f1fd20d9f509c6522153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89fbfe99c0d627803182f7d3369a15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f9767a02c0d8e08f9c740a7c8194c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f4762cdef864600eecc0f6af3dc7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb26fa132527bf08d2740e63204f34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b738e1fa57211c8db3154abcc1696158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6646ade238e6ecd6466b1025f172e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7051de1724d6ba96bb5871393f003160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf4ab5d577ff25c09451ce85007f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9e84532b08bccb0c39d905226f49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d952f9560e75344c19156c53d7ffb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5329b537b372cf957274db124b3b7bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82cdb8c65af0d710e120ed09eb17b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c9174373cc3f2aa8e02517495a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b28a491c7971864f8e34a328f279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff56cde1c345b86fcf30d01bdda429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50241b536788a0add13cecb12e0e71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3b79385e18e3fa09cd57124bfd9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe608c22d08e16e75f51f0d765e6e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f1467dfd1fabf7d6d26af0f2ed72e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d557b0e87987562886e996cf1a3cc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef22ca946727cb9808123463c35902174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810fead7296820864b16847f7c432e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d285616bdfcb07f024864e89c2839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118ba3dfbe9b6633a68b495adcc7d58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a2617bb7985f184200c1bce3729e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7d3b190e11fbdad1dff11cd542a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02539ae22d5ab6eb14e955a2dd7106180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c23f7f2d8c0ad5b046f96ad48c02b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c97b67108464e3edeb5f59b85ea467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649c92675d730e11f4111837654b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298d507918a432b7def21078c7d4a31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3a7f699daba5da16aef29221b9be1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb1c05dee1cbc1b5c75f60f5f90584186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cfa4fd97431752c4a1583529554df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d3c758bf02af54fbe1b754010d6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9475f49357de68ceb6624b563b5c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4db87b7e0a1cc258d4236451b0d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed277cb821dde5fdce004d723632e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54459aaf15113b7dde5e481d770fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbfc9213aff34376f2a04725077ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aec467e1388fb3b79d03e82dade99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf475b4f880664760f1fa5c218f0ca7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa042405c4810a27d19e610dc938b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3b9f1dcb38db98f6432fd33cebb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de218dcb7e74995ea508166a09f8b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9ad5918f4f82b60be9aadc3de1afd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a7c334309de24da0e108c48994e96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401738303431b8263438ebe66bc65e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e3d8b0840f2eacf9cadfe4765d7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049918111a8f01c190a9e741dc24c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579b3a25d310b24d86d4c664f6f88d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e42a16592c4b1fe636a14ca701ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea931d5d4750d965d86666b2d6f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1665aca38d2262c08f60f53d2516207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d31d4b368fdecc4b59b63e26e8527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ea92c7845c8be8bc62fe65113536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17feaf816c1214290274a6ebdbe444a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff216ffaecd58aeae2eaa5fb109625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3f89c31d4c651b4f8b42353c2e159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c9fad0dddde1c1574f23f55335b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d4de36a023234aab18d7353c60a8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff43e1c98b1805bcc37cda46bf9ab1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0744938f37f31a9172aace75c207b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0e13a62b8a81958c832511abd316a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda847d28de9217605c4fdfd238ddd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d496de1df29b239c13432a4c55a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d67cbc4924d4e146bfd6d947588f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344a936b55848ea7498496758ab55a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe40eb848e60dc23237bfa1d125dc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561d32cef9a89069e1fcf383a51a8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48451336a01b8720a3bd8d0d8786c75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ebc2cca2a70a2fc354827300e7b4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f53c4580203dab943a88fc2b9c40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d23d6883d84dece722dae96c17d499227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5a6c513451ca2ad5f5cd9d759cdf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de58139bdec13f72e40fad0027eef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1ab5dbf6f967f848db6e513eebb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5afcaf0d190af197ecb7629072ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f93b80c296616bba6e2884628b07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422020ddc196ddf6f29d41f88e1b2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260023ceb28afd6e2deba5cc49389bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076a467801df830b0bd1f3efbbd628c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad15eff2143093cd4b7e75d68ac7ccc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb02e83e60f55cdbb6b432301971f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f55605b33b5a9d4bb8ab4780c4e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca757b287f9a73f8d6ab58bb37294b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606499d1d329292df8d7a7bece511f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd7e85159eb5b191e3c4a15164de0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4313d4ba93cb36adb06342c0fe9f5c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c49ed18fed9b98d576de33de36410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d65866985d1d7504ea660bb731ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155111b18f87462b8eefb0c8b94579245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8dd65b7f1726ab3c644d46cc876b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611114ec113f7d10bc793fc0e756b64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd11bb9585ffeb717bbf0f2f83d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9470a4d3498e20ac19bc3a94d73c64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792134bef8042d8b3ddc4661a9b912fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08448befe1e8df56248e0e722f8e21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1c3d1e3167b694f6439d914edc44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb65d039c40d64fddab0c4087ae9513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ffe282c69a1ac493f9323fc2e0719254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a5d28b914f811e16698c6d8a9ab9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512594fa3ae78884731b3e6c2c0ab7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227048602f60697f80f934b0632b026257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab17e334acc97982c7671a8483370258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fefa2277219c4d110e51a27344e4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df3ad5e092059ee14eb77d30e230ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f303e6724283ed5614cda2cacbae82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39474a59ff458e89d03b91d268fd27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1e5c760561995420518f78712c14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbc5121bdce332c2b02d3af908f45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ccedc42b0d4276cb50a5deeaf4d7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d942e3504c9d8d0996b47dad03ba7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f125b8f038eb05c35ccff761cc6c36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ba7e1cd3a1346c1ee70646105ba5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375188a47c68a6504c1e25d7467dbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f07a9e916579cb4f59da9c4f1cac6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57830898fdd7f6bddf7a4b1ed45cc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db56f64503ad6c962cadf5abbf659cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee3533e8dcb034614a798d3534961273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531703e3b6f5d4ead11a597e2febb487274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1ae7bef98d61333df19a25ff79e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53288dfa86581be699c7367a525702276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610b7f2412ddafacc993a4ef050316277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f790c1946399ce411c5434830e99c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43c2fef1cabee0098b265ed5c340a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef70d1a46fa2e5c353dcd66d3c0eef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a32a280646d8c5bfc16d602996cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7561fb737c4d265bf1b38e635380e4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aacf889d13c375390762c82603fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d74d31103fccef0e354665e72ec1fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210797f5f1519dd0fd02308388a1f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056bdcf96bf4d90fdd04f99e619f1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e455fc75512e73afed2d7a6057d849287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163bdc1f971363c568df91eff5159ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33450d9f7e6e73583156b110a750077289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd86006fd982159aaee3af65fb6985290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31882b72be65c5e29288dae8b545bcdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549116bd4858b32aa935c08fce3096e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea387a1400659115715e561537170e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86bd91cb82a85b16191df9608f262294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d529d72bab0f508c02b752c54ec62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e906cadeec3a0a3667a0fbfaef07e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f4a6540b23f8037e8fe7e9bff6e9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cab37d739b324056dbe10bc067440298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa36a5b6ccca431b140ff979f7181c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d0d03338fa51c94eb55bab68964b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f399055549deb9f7a4e1d77acf371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f3325c4c6914f72db486e8bb7514a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa9acefdcace310fa924b2e31e9196303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b145f919be5ee55da79b0c71f3e94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a02b630f2a9fdecc60b2f65b9880f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e43e16454a18555d31a10e1ff6ade306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599853434a0f1efca4bf13010c839cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c352a08efea1cd02a7235b1114461d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c644db61c592d3142a0bfc2f6e6fc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2a33f7f8e60ecf47daa2f6bbde28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa77a9723c0a11e48bec5390c6e35f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa77ab1c40173b030c77a72988dc85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b23a67551fb4382fb97d54c60bbf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d4af64566d38ef2a66156465b826314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf748a993c1b98919fffc65c3a2f0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de9efacad8e9b3ceac2cbc6b3a2c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961681a4c940091720838a3f86166f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdaf9133d2a5ba4cf0f605d417975e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901cc99a32cca49639d85552e3046cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c7f8472e07a4099711474a76f6ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684e4951a5be518b665d7e8ffe83c88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286d30da10e96101f61908e07df246322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27865cb4c470acb48b31e35a111ee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6658af9475542deb11c281a07be17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac1959d624d60db59a09b3255ac8f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53deea9331df71378082e0bd9f96bf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d500a32671610aaf80edd4a16313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f08373afe02a07c8c4952eeb171c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395c6fd1485eb364ab3af1b6897c6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91b3c6c7aa79d8e5861a31b3f7bf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d360ec723aec3ebda0b63319464d58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa9802508117c7c897cfd69765b91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c41fcbaafa91df20e7c1cff6a15da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f5687a326c90ddebf6ab86789d737334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45a43f1314761455d8c3ccec95e46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5bd602e269a000597856e5043dbca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37215e6fb449de894f606f53e82f486337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9563167e081a6b6e6e16950a5e33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd9b38d793852250a35835b25614c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391dce5d39bb6024a5096079dd00bc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567774fbb591e1cb936cbda5e2959d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c053cded06d2c16d1d1bca44cfc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f17c7fa6885ca1c8380345b8b04f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858ef4f0e32bbded5f661c0b029c2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb848946e7e5b4629f2dbb2762290e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db41a52f6906b3dbdeb33efdc4437346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ae9c2a9a95ed53e7d9b0ec03a9ef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518b56730cbdd4f7ec9bf4cd03de23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a99eb3aeeae855696603fd2c97526a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870b4091796f1019b67c8c8004521a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d802a68a5b10b93eb5333109d5d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379fe7c2eef1e8542626afa07c37a89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f754691cc93d60aa8820daa19c8a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f72e0521a2830f8c590521c9ecf0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c674e351d2c652ff39c631ffcee91a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca88eb7f7b51be3366e3e54bc523d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f901558322c2e9a92825383fa56dc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41e6d70981d3c7e84f1f85880f42e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e6ea956feb58ea4fcba742a0fd5dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a5fd56f63e3e5e4c88c74e071aa05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e19bc78a896ee900d2fc629c7b60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860f1efc8b4e82ab133b7aa3350d84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05bd7e6c9fda4c137faa623856baae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f5074f442720cd4e913968141962364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b69e9d1b31624ffd894e4a5b88dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b51c5c818116524cd48d5cbb92fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9588f5ef5c8517e70f68408b14a8c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc372c93e0be3e756b02ee562357ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa180047b2fd260fb82085ce4023f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cda7f9caa654cd1d544317a055fef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc0f70215498e95973bf9f9eab997371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ff41de1d10410c2dae8a4862e522372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf539427c5f375cfbdb3f7a224fe4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd56efd4b0729bebe92414e039d0187374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ad1e87aac4a7009b7ef0fd107d377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9cecbc1c6a4eca0430ae39578e3f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4fa81449050c45d41813711bfdc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101a2792f854b15bb6369f77e0ff6cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec28ba382e3b40f15f632536572999379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb9af92d33b60976a4c35cfe0fc33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4de27d4ad77174d83cc4d9c1540a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd54a4f7f576249abe308c96343638382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057016956f50748fade82b0191a324f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117679256c6ba5cdf6b2fbd0627c7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd64d72567951cd795b25d9be2b775385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9038bfd6b9b09528c46147f9b8a5f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca3acb3c677bc2300fed5ac820c08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e01e5179100334bc466123460a33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8548b484c47d09038cde6cd3a5fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa087eebeb96a89a4860404dceb278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164562d7c64d7891d2fcba1556e567391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81767e3a324d26100bacb3f6dfba73ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ece87604a6b0357561b87cebc88fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d37891b77cde17cd82d096a2848c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578f3d362005bfbd682f2bd1c4763d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030ce1bb7161824d58b5afcf1e3566396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143803f2475ba80e211c28ed725878397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f15878983b1548199ff929095df2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8a0c45b74f23e26ba101e9e485f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b097d19110f639f039e474c7f56fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a5171d3f77c9cc75b0d07db8e26a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42419749c082e0adbe5c4e5a4420a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943a4c514af88480753666215ee0405403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95897033f351e35014ae1db5754794fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa9159b195d02be7399f9833cc3cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384914fbfb426fa6904036646cc439d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25880284319fb25cd2ee4dae9554868407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398fbe44f41d84bc3c53f816102e8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3165b69dc2003d8e488bfd7c189b85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed417cd21cf81bb4077546e63872c20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877b6cc595f14063d8074351c1af0f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f80ec627241c06809d7bbbe785b8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd25ce15e1af54aaf5749d19756b7b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95667156dc42bd642648deb0e4393725414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829422b5c7efb5c239fed06762aa12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36044945efdb51fd779ca42d87025ccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7026dfa380f3b5fc225505b14912b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a40bff9f34de1f12e48093caa43e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f263dc0291237326c42e5df880ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1fba0f666608b3f14900e4ca0127f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ab176aa1a55f5c3c8f42b730f4af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ca61e8a48e2c9dd23b9a6e607a493422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f157859b8a1ee06be176f5097e46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ddb8cdc1c7660294a3a0c5a78bda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143dcea609277bdf0a43c1278ce56ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f791996d3392aa3713b96fe2c499b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242e17756a9278ac85f1137226e6dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac65ae175dde596703decda0af42e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1f7b791b261da8dd970e4e78750e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2bd9664e253b2de67fe4568907a99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab629f5bebc10bea638ca87acbb75ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5da8f6e76f118b62986df2b5554d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef550d606114ac856096c47478b0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8745ef6de37c40ddbb6f2b88096ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd7f8018bc458f48d2473a434980c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a63c073ae5d5d9f9c6dc60163a20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1ef7a0b838a2756977173c93a8222437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c11a43867908b8ddca1efe88182390438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5715c3968733f695e3210ce027715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12953c392f65e58f0d4abb9f19f701440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b26b301b84521f77e3b1ca128b291441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e128ccbd7e394e36d4fbb522575e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c781c1e96b90cacf9b1ebe1f38feef0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f970d96d9bf96b17c20162dad26d5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f17c516f45aade83c204e197dea3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d811ae79bf081dc2ba315ec2589dce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab0a1bf5c51dbe2242b0cc52260a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095303e538f8ed780201e3a3918784448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf7b74d323c41233348d5107434a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a592ffb70a0e5ead5f6d354ed3c33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808279920c75af59d8a1335f9106c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8376303619ee5db93555d81c7fe32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6426499230cebadcc0731803142b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28932c8c609ad32e235783115a7790a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c145bb22642ba437018decde8476a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a6ffcedd3b5e7998396c3d959147456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eebef85a92fa97bd543830cf885a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a89b7e895280cbf4c1c3af5a7d6623458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1c33702e6be2e34d7d822119ab32e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2658a10839df6361d90ddfa9147d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc627d57782b2e2605580dd7d215f8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625411f3eaa0b5e17b22278925ea89e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fa27a1eae997a768c9dc8aa1fc8a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad9777abcfecdd576c2e28525c481464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa728cbf53051eb513f435eb0d3bee7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726a763daf8b65ffc44e46516fdc4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6aae4e8a1e3a23b59e1075acadd8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc517bb948c964eca7db225dec1999b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d53764eeb6bc4c828f180590f00d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675600fd476bb9c37745a00d9a0aa12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180158b32473e22c83fbbd7ee1030aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2952650c1755f939ff62452c786b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661733100f0f1fb250832b94cddf33b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bced6b5b2a245766b9d853fc8294474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece3065c26e5fa8e8b9b7d43a0b0dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98dd8d41ac47b667f56d9ee31ff5da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9e4e40b32d61f571a66c59275eb00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92710eb1ef0865517a56d3481dbda5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15b9753e9de5e84597b1cf58ee7200479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e201d2a2413bf7792726155bcb2c2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f7693f417e1df5717a115d2c3a870481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b386d7e3b5907bc1d6d90422ead84c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa341c463ee6345628627d3646516c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048b55ee3262bc2942b2231a27f431484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845887702730f02e1a2220c5c071c701485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6782a9332a32b601fd550ea0bb1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c814ead5cf3746058924ab38f14f42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d4e5471c7282a61b3b0e801aac64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57515bcefb44f452160d2e601ffd3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683344d14776f999f66c15c2bc4ddb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef006de84f300a8beb4776de2ded55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c912a363613d15e4ffa89c33ee1be3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e767b5ae4f243d4e16e8acd100eba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae3bd50efc8aa8cc7d5995d4f88a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7924bfb6df83aebd71b80ba20e4a5a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa1202ba889eca04b1094cd7b0e9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8d855794a70bce99531e158fdbf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a8feb0c31f53c2aee46ec0db62c27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b56a755b6062eb5c6942d84d60141499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababace71aba2865b4f094bfd2e39a4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896447c6045cadccb65559ccbc8c4215501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d421831c3a05d2736635cfe20d7b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3c1df350a001ad16b15ec206bf86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1bc10c39c6d38d5fdadb6c4f4c60d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db800738a7608060a819806c5013ce5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c15fbad671b695f26c32c8d8e0118506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9784c4420176a4324093a0e8d044c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fa8d74f0d06d84daba9579ec0ea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1ed107b024506c8bf46d115954d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bcef0694a36728828d3f206994146510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91923f87f783ed06ad89272ea04806511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583ac468528f4e145e1a5fedf7c31f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f950ec6f2485acb2104783d6af21f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429eccfd20878e1d241d0e2ed95ea4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be8476ffa610fe6b367d3a2e7f28b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7bcd415a6611aa09175b8c0617d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b074032908aa86476d1526d5486cfa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d66709e01587d5155ac1bceafabef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56e0368a50544de35a7b6b0bff49e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefba2c4f029ad9d69371d49d6332e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9a58b64cbd68e8f42a2ef777e600521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fcc4f7a4e3cd2ae93a22288ce414b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06549373a34ebf24955aa16af750159523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8d25b680d7fdb5ee8337f036f4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2004009c001f53570e6b1621bf868525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ee5ccb02770b98a5a1b6e1828d7c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8a79dc471f53a7ad5eb64f991855527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bd41ced2affa1590f0606edeb6bcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f924f92cfdb86c3903835ca640c740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecf803095d38b03f36ea067e564f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e674ef76cb49e21350fb796d9fc8e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7394c9a916dae1c1247a2ee722cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc103a4838b8dfac90a1c500740bfad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9849ddfe6fb5ee9810a3bed241c8852534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc503edfe1ac2774a208de52c4d01ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ccc77cbe78a0b814a0cd1f40c768536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5d7a9c86f53e4b40ef21b40fdb6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbcb59b9c23cfa236a95c90b4936a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd65e9e7856ba434b2bcbd6c1433f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96973640a95af75b805e6bc77f9945540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4ed146edb40c525e115897164f0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360b3e76d263711f0094f639e489c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31e544eaa70dceda79f740da215f3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b461bee2ff56c051d484eb8df6e4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ac9e4491767be9302043249820c42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72488932400cbea32c2db4e7be609a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb096fc62bd3552c16247e100a760547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0491c9670e1cf88ad5911391a61fff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb88feb4ef9602576585534479278549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868c51887b1205ec4978b4681e43e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec8483ee172c262b60ece64cca6d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230e53683e6b2be0ff07f893c11eea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48532becd5188daa7c16fd0e8541703f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7699df41b372ecac40f5bb163fd401554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393ba0002b016de0e175b0c24291d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d8d60f0d18026a0588e0087712e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385a18004035b86085458a1b3a2bb32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e00b879888d036e2f3fd78ec7bbfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143119caebbbe7d94324afc0c1a097559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419feaa13f6e13e1785566daea22faa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1174a35eb32b87b28f19b5cb33e86a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca8facf666ce00d7385cf558eb48d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628010ecc84d875a89b22e322db44d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a299194652a05e214c3702ce5f02f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61681d5f3d40463b5f81d9ddc24fb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa835071ae65486be5f2b83119591566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc24308aeddc891e3b5cade347a4a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6490755600b8128ece83b03fe1301e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014893e61fd7974771a48ee9f7d9b49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1f501b350f2c2c91f5a81d59a2e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d9040c69c195ddd7c927781d55235571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36483844ec96915f39e049653b8730572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874300a39f9ebb67ff0238cc3b253983573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577ee0cc6e92853b3b589dd55e51c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f02498f19d55286be85268c165887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d34da05706ed5d513dd6cb29a002576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c303727c310768ce2fd623424cf613577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532289fe870f4fa73979c22d1ec40c2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563fc3ef6b73644762363240d4cae2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd183a046b094f33c6fe08d0a9cb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85e5a1f821808b043ca7293856b6f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a51fc8c88f3f332ab9fbef18ca96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c56464bd5057ec3937b3cdbf132c10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49073d40cbe908c0fabc174d5a891584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee375e3a1732e1d9fbf455815e0c4e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ef9dfabe74e61140ed499e8bfdfd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ca9abfbcbaba57ea23689bb4eec9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734945f5c07426b48a2b5abce5ebfb8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748aa816997d3f5e01f27ce5b417cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa0921deddc47ad62723181bd35037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5bdc90a58abc847f5cfef892b392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f936c867faad7643a07eb751d1ba96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641813c3f8539d5bf5b09fa35f90eb1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a53f362a04bcfffe5233e46fccbb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154595b5273ad924be864f4c4d7f8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294de853a29fd635986e53429d359a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64a02cf12aff75199413d7cee2090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b87d2b7503f6dcd1e3dee563381b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a746dffbe72270c4e0e1e2429c37832599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696aa511d6de21f03f3e13d76bfc349600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdfd773daefdf029add7465795070601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6b88b99399360d8d90030908c308602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e5980afed251d902d9f3c2d69b9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a84cda5c1ef7fdfaa23428500b4a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b5db1a04a037960251b3db76a4b60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5c059cd1057a407c33d9e8180b8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e8fd3d3962a5a02b4ba3288f8bfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff4aebcf733fd4a614654a7f28c3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa72bf23a993b2056cc34d63e827c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc894e476ae0f25d21864e92e2afa8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866519f7f0b6a3ebc7981ee70b4f4fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181862f7b59322c0ff0dfc9c55e37b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75264a8c9ed8c154efc0ae63dcb5417e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533476232cb4b7af1dcab7745f71b9fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff55f77fce65ffe89c767cec27976615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ca16fc012edc75fc1b072a5270b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0915d1908616bbe51e475f05c9c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66695c1dadde6d280ecf16614091d125618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c8ca21fb3b78949bab06748f0ee9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7927bef2f7bdd0bf04d74cce44f0bf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6d066f253fc4827587485293dabc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50ae5b7de25a67c2905666ae9cab17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3e4fe31c712c0f2ec8969042b382623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270381114ef41a3d82a1d27bfb794c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df5ea120b98697218e9b5521d2d47f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74aeb8426486758aa8d7893249506d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a1269f0d004c89489ea7725361b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61ab989fe390645ad08fdb5922910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0633f51e72021eb3764272c2c4d36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c60cc74919b8f37259e8add860228630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51743ae69b56d99366667cc02fa858631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7c33e6189e09f7b3f8882981731c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa6b2cc92bef04dd88953b148525fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae24ab26380d6c0a3563dfb00151ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76484ad61459946e6e77b37f87214b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab784f8e227a4342af016f40f75fa13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c2626afdcfdbc615b0d6ac1eef66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ebfc0a3905000e39c59cafb6e84d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5445a707c370da2455ddf2edfdc26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142582c1d9db032e47568c9261d0b75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5c743e1c1f3018b67d1d1cb4ca42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8796ea54bfbcedaeabd05d74bcaec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06670306e22931a85b3f5118144dec9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727edc36de5adf5d410ce2fa2eb603ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc279d49b9da7a2c7308a3604e42d05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102fb761aee7b44a192b2790b9082b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdd1ef2df5abd89de3df0c54961af3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa33daab9859b144ec6ea0703abcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e23bb89f069eeaac7389e6d45c1f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be55ea46a06e348cbeccbf078c519650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4b586b43464799228153ca9e8719651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b41c37c7d213a2d48078c04d0fc7c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8d8abccc74b38a1656da2a949d18e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f84f3ec7f99ef7300884a46033eb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e0eec057f171a9c569fb7c6f24a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbdfc8e11f7eeb877ad15bdff132c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64977a162448fd03505c7686a9257f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a21423f34e74244da29426aa0bc515658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549cc1f65bde3c4c81cb4a8967f1cb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4c0c2989a9cceeae1d1c148c1450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d29af823beb452a6b66f67accdc69d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657e1c8c67cbaff9a4628b71f1d8a1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c84da76478fd60673c2ca025fae90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c449df6a7e3e26069267ed3f9f0c5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62e9e33e342f11872bac6245d7cb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb5ffa3ce4f83182f4eed3dd89dc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8273c372507bd936ad654100c859a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db1d69c0914ae23602d0365e9943dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46437813c228d9cfff7e83c241fd432a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837b01444b7f1865e463559a43162e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f15bc08cf7e0c1ee5256094da52d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adecefe50de52742c6823aff25118c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24e972c3cef43da9813d5992c102e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc983b4c1bb9dc80ff006ea1d12ac96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d2a23bbb87e0d5157b02a826ee492675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d5bcf92b9c10bc278a88c74386579676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64cb03f853d67fa3f957d864b6726b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994439887d5ac67186f3f6b94bb88579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243cf504a586c173622695bab193e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b586e1fe7c86461c9650895ab05ddd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cfc4f5ec1a76bb44c51fe509adb67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed07443441254f8c89c234f8dd0020682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398ddd4d2a1563c44f791cdfb341ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91fd9890cb8924e486cc946335217684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b750317828becc2d66b3355e7e20e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935e56a001d30b079e2776fc607e5cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9527363b727b5da4dd653515624f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9c27dc521fb845438c78f31a151c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff05816a5a9b7443d3e58a9e779ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a3ce65e8b4dd9dde8405751754e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c06c3fb27a88ec0215151f97ccb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1bdaefccf0875343784e245b90acd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b60dc0f89f6c5f8c825163d990dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271a5e8856eb1aec188f3acad99c84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3baafb3c7925c59801c949b31660a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667fea3358ae7e03a12f41a2df428d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44883dd43421a6d9f230918df24de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56caa51e7b479a14fd021a242d4b52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497cf0d02e28156c209643fef588dfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a9d4aa9841fbe0c1fc644220859c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a15e7ab70f132a721bb0aa712704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0294c5782ac0ae0d1fbfc2765b4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0007789407967c0499aace88150c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81602621241f7a037a2aa1d395f8de9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7352046a913bb23c5d108fe1febbd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed516d67ef90c03bb856a65af1755706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fb23000d56f5fddfc151c7df4ba1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbc7b69050d4e89de0f308c9c2e24a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a55efabd5619d95e4c34cab0f5d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a22807bd4582ab61016a992412b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa1261590beefe4a80520de7aaf68c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300c448adc73d0c2c4fe6711336942712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d85f625b0d09cb7522c0bf10c4663713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fd69ce24e62e17dbefcc015a57d1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dddb79b9e74653facb8378d5dddcee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65df4eed51a70af0684d85e639a4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45f517b00761ab6602bc855f047aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b09958a8b59f8e2204031ede644e95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc4e607514173e211e51955d1ce0f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e30b1b7be6fc8443d1d77dd0b24a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524544546dbe8772d102df51a45d86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c821f52a93c91d10c76b643a4be7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcffa447bac95c2b2b1e36ad4f5d8ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c76d46bf191cdf8b0744afe17aa9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef149fdbd463ecc86e6744433e6f85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add73036cb69840da007b2002e8096726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1e35786e9e19fad7d78421a15444727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9e48e9958674e8469fde931deb80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe061b8822e43c0d6f22dcca58594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d796919c55ed4b4865e6754ad30a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923bc27db56373d23add093f5a5463731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227137486908382ffe4e4bf5fb9ae6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570ef5754ccec9e864b3838a595be7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6934574775512963c19bb73422006734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f3c2d497385f0972cefcd8172b8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a094843bfe36fa2e6c29a42f1dfd55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12323b61d2aef41aa7d4a5def6f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b2e0cd80cb357d69d4f9285b4919b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ff8a884e046766cdf1d57e381e8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9815def852e6d6a58334f6c1f56a5ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8cfe7448953510b337cdd8fd2aab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1209bb75a98e8e5da235843f96ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e1fa8b0e8b0589f0e2060d04aaefe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e482d8e239e5663e0fa8dfee6d3cd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd724b9ab128e59549127de07a234e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641761c28becab304a2dc29b078cda6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a3e13ee72aaeba54b824b5f4c310747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00bce620f9f2c46c64f1955b38cbbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb069a67210279b383d575589d050749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f1bb31e35970a85716d5c4f7dfad3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577be5662a37f9aecd41c22fed70c9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f37d667f9e76945bb98edfdfb423f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a146538343881b70672f128ffea5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f49403f26e56aefebc4a83eee306a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23d8bdcc054b8107575d0b5cbc211755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b88d5b8cfb9b45eacb9d450339c90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe600127a6e15f2e0d4278b5c6dbee9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893e5018c3f7ea90107634ea6f11c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efaf421faa3e93080ffa27febaa52759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>